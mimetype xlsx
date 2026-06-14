--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{15B1B638-D2EE-49ED-85CD-5D4DE3424363}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3DD7EE23-8197-43C3-8339-46A74FD5A49B}"/>
+  <xr:revisionPtr revIDLastSave="41" documentId="8_{F0DFA2A8-B07A-4EC3-9F0C-7DF3438D124A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5FA85A3F-3E8C-4D99-B230-BDE2295471AD}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$329</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -995,51 +995,51 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="45">
+  <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -1517,57 +1517,83 @@
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="162">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1745,50 +1771,52 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9660,1095 +9688,1119 @@
         <v>0</v>
       </c>
       <c r="E255" s="32">
         <v>0</v>
       </c>
       <c r="F255" s="33">
         <v>0</v>
       </c>
       <c r="G255" s="45">
         <v>0</v>
       </c>
       <c r="H255" s="31">
         <v>98533</v>
       </c>
       <c r="I255" s="115">
         <v>0.83689780525922408</v>
       </c>
       <c r="J255" s="33">
         <v>42992</v>
       </c>
       <c r="K255" s="114">
         <v>0.8440892937781006</v>
       </c>
       <c r="L255" s="98"/>
     </row>
-    <row r="256" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="37" t="s">
         <v>104</v>
       </c>
       <c r="B256" s="23">
         <v>25284</v>
       </c>
       <c r="C256" s="25">
         <v>115.50479671082685</v>
       </c>
       <c r="D256" s="23"/>
       <c r="E256" s="25"/>
       <c r="F256" s="26"/>
       <c r="G256" s="44"/>
       <c r="H256" s="23">
         <v>25406</v>
       </c>
       <c r="I256" s="24">
         <v>77.889508860138577</v>
       </c>
       <c r="J256" s="26">
         <v>11669</v>
       </c>
       <c r="K256" s="25">
         <v>90.766957062850025</v>
       </c>
       <c r="L256" s="98"/>
     </row>
-    <row r="257" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>27997</v>
       </c>
       <c r="C257" s="36">
         <v>136.43762183235867</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="2"/>
       <c r="F257" s="6"/>
       <c r="G257" s="3"/>
       <c r="H257" s="34">
         <v>28084</v>
       </c>
       <c r="I257" s="1">
         <v>140.79310171955683</v>
       </c>
       <c r="J257" s="6">
         <v>13221</v>
       </c>
       <c r="K257" s="36">
         <v>140.57416267942585</v>
       </c>
       <c r="L257" s="98"/>
     </row>
-    <row r="258" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>23229</v>
       </c>
       <c r="C258" s="36">
         <v>110.01183992422447</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="2"/>
       <c r="F258" s="6"/>
       <c r="G258" s="3"/>
       <c r="H258" s="34">
         <v>26515</v>
       </c>
       <c r="I258" s="1">
         <v>117.13124530635686</v>
       </c>
       <c r="J258" s="6">
         <v>12342</v>
       </c>
       <c r="K258" s="36">
         <v>123.1245011971269</v>
       </c>
       <c r="L258" s="98"/>
     </row>
-    <row r="259" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>25621</v>
       </c>
       <c r="C259" s="36">
         <v>111.58486128652933</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="2"/>
       <c r="F259" s="6"/>
       <c r="G259" s="3"/>
       <c r="H259" s="34">
         <v>33613</v>
       </c>
       <c r="I259" s="1">
         <v>144.07012129784405</v>
       </c>
       <c r="J259" s="22">
         <v>15101</v>
       </c>
       <c r="K259" s="36">
         <v>141.0385728962361</v>
       </c>
       <c r="L259" s="98"/>
     </row>
-    <row r="260" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>53281</v>
       </c>
       <c r="C260" s="39">
         <v>125.6331053996699</v>
       </c>
       <c r="D260" s="23"/>
       <c r="E260" s="25"/>
       <c r="F260" s="26"/>
       <c r="G260" s="27"/>
       <c r="H260" s="23">
         <v>53490</v>
       </c>
       <c r="I260" s="24">
         <v>101.75972605345763</v>
       </c>
       <c r="J260" s="26">
         <v>24890</v>
       </c>
       <c r="K260" s="39">
         <v>111.8098917389156</v>
       </c>
       <c r="L260" s="98"/>
     </row>
-    <row r="261" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>48850</v>
       </c>
       <c r="C261" s="42">
         <v>110.83129140575369</v>
       </c>
       <c r="D261" s="56"/>
       <c r="E261" s="4"/>
       <c r="F261" s="22"/>
       <c r="G261" s="104"/>
       <c r="H261" s="30">
         <v>60128</v>
       </c>
       <c r="I261" s="100">
         <v>130.80403759136792</v>
       </c>
       <c r="J261" s="22">
         <v>27443</v>
       </c>
       <c r="K261" s="42">
         <v>132.37663402633737</v>
       </c>
       <c r="L261" s="98"/>
     </row>
-    <row r="262" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="34">
         <v>7749</v>
       </c>
       <c r="C262" s="1">
         <v>111.48036253776435</v>
       </c>
       <c r="D262" s="23">
         <v>0</v>
       </c>
       <c r="E262" s="25">
         <v>0</v>
       </c>
       <c r="F262" s="26">
         <v>0</v>
       </c>
       <c r="G262" s="44">
         <v>0</v>
       </c>
       <c r="H262" s="23">
         <v>7470</v>
       </c>
       <c r="I262" s="1">
         <v>69.637363661788015</v>
       </c>
       <c r="J262" s="26">
         <v>3556</v>
       </c>
       <c r="K262" s="1">
         <v>87.371007371007366</v>
       </c>
       <c r="L262" s="98"/>
     </row>
-    <row r="263" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="34">
         <v>8769</v>
       </c>
       <c r="C263" s="1">
         <v>118.00565199838515</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="2"/>
       <c r="F263" s="6"/>
       <c r="G263" s="3"/>
       <c r="H263" s="5">
         <v>8501</v>
       </c>
       <c r="I263" s="1">
         <v>76.365432985986345</v>
       </c>
       <c r="J263" s="6">
         <v>3918</v>
       </c>
       <c r="K263" s="1">
         <v>89.98621956821313</v>
       </c>
       <c r="L263" s="98"/>
     </row>
-    <row r="264" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="34">
         <v>8766</v>
       </c>
       <c r="C264" s="1">
         <v>116.75546084176878</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="2"/>
       <c r="F264" s="6"/>
       <c r="G264" s="3"/>
       <c r="H264" s="5">
         <v>9435</v>
       </c>
       <c r="I264" s="1">
         <v>87.694023608142018</v>
       </c>
       <c r="J264" s="6">
         <v>4195</v>
       </c>
       <c r="K264" s="1">
         <v>94.652527075812273</v>
       </c>
       <c r="L264" s="98"/>
     </row>
-    <row r="265" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="34">
         <v>9801</v>
       </c>
       <c r="C265" s="1">
         <v>143.89957421817647</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="2"/>
       <c r="F265" s="6"/>
       <c r="G265" s="3"/>
       <c r="H265" s="5">
         <v>9282</v>
       </c>
       <c r="I265" s="1">
         <v>149.08448442017345</v>
       </c>
       <c r="J265" s="6">
         <v>4465</v>
       </c>
       <c r="K265" s="1">
         <v>146.4414562151525</v>
       </c>
       <c r="L265" s="98"/>
     </row>
-    <row r="266" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="34">
         <v>9159</v>
       </c>
       <c r="C266" s="1">
         <v>141.73630454967503</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="2"/>
       <c r="F266" s="6"/>
       <c r="G266" s="3"/>
       <c r="H266" s="5">
         <v>9074</v>
       </c>
       <c r="I266" s="1">
         <v>148.48633611520211</v>
       </c>
       <c r="J266" s="6">
         <v>4261</v>
       </c>
       <c r="K266" s="1">
         <v>144.2450914014895</v>
       </c>
       <c r="L266" s="98"/>
     </row>
-    <row r="267" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="34">
         <v>9037</v>
       </c>
       <c r="C267" s="1">
         <v>124.69987581068027</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="2"/>
       <c r="F267" s="6"/>
       <c r="G267" s="3"/>
       <c r="H267" s="5">
         <v>9728</v>
       </c>
       <c r="I267" s="1">
         <v>127.8318002628121</v>
       </c>
       <c r="J267" s="6">
         <v>4495</v>
       </c>
       <c r="K267" s="1">
         <v>132.12815990593768</v>
       </c>
       <c r="L267" s="98"/>
     </row>
-    <row r="268" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="34">
         <v>8689</v>
       </c>
       <c r="C268" s="1">
         <v>132.07174342605259</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="2"/>
       <c r="F268" s="6"/>
       <c r="G268" s="3"/>
       <c r="H268" s="5">
         <v>10145</v>
       </c>
       <c r="I268" s="1">
         <v>152.09895052473763</v>
       </c>
       <c r="J268" s="6">
         <v>4534</v>
       </c>
       <c r="K268" s="1">
         <v>146.39974168550211</v>
       </c>
       <c r="L268" s="98"/>
     </row>
-    <row r="269" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="34">
         <v>6697</v>
       </c>
       <c r="C269" s="1">
         <v>93.55965353450685</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="2"/>
       <c r="F269" s="6"/>
       <c r="G269" s="3"/>
       <c r="H269" s="5">
         <v>6855</v>
       </c>
       <c r="I269" s="1">
         <v>96.399943749121078</v>
       </c>
       <c r="J269" s="6">
         <v>3540</v>
       </c>
       <c r="K269" s="1">
         <v>111.18090452261306</v>
       </c>
       <c r="L269" s="98"/>
     </row>
-    <row r="270" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="34">
         <v>7843</v>
       </c>
       <c r="C270" s="1">
         <v>106.30252100840336</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="2"/>
       <c r="F270" s="6"/>
       <c r="G270" s="3"/>
       <c r="H270" s="5">
         <v>9515</v>
       </c>
       <c r="I270" s="1">
         <v>107.44128274616081</v>
       </c>
       <c r="J270" s="6">
         <v>4268</v>
       </c>
       <c r="K270" s="1">
         <v>114.026182206786</v>
       </c>
       <c r="L270" s="98"/>
     </row>
-    <row r="271" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="34">
         <v>9706</v>
       </c>
       <c r="C271" s="1">
         <v>113.42760313193875</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="2"/>
       <c r="F271" s="6"/>
       <c r="G271" s="3"/>
       <c r="H271" s="5">
         <v>11640</v>
       </c>
       <c r="I271" s="1">
         <v>136.94117647058823</v>
       </c>
       <c r="J271" s="6">
         <v>5519</v>
       </c>
       <c r="K271" s="1">
         <v>146.15995762711864</v>
       </c>
       <c r="L271" s="98"/>
     </row>
-    <row r="272" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="34">
         <v>8391</v>
       </c>
       <c r="C272" s="1">
         <v>115.70601213458356</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="2"/>
       <c r="F272" s="6"/>
       <c r="G272" s="3"/>
       <c r="H272" s="5">
         <v>10801</v>
       </c>
       <c r="I272" s="1">
         <v>146.57348351200977</v>
       </c>
       <c r="J272" s="6">
         <v>4967</v>
       </c>
       <c r="K272" s="1">
         <v>147.91542584871948</v>
       </c>
       <c r="L272" s="98"/>
     </row>
-    <row r="273" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="34">
         <v>7524</v>
       </c>
       <c r="C273" s="1">
         <v>105.20134228187918</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="40"/>
       <c r="F273" s="6"/>
       <c r="G273" s="40"/>
       <c r="H273" s="5">
         <v>11172</v>
       </c>
       <c r="I273" s="1">
         <v>149.71857410881802</v>
       </c>
       <c r="J273" s="6">
         <v>4615</v>
       </c>
       <c r="K273" s="1">
         <v>129.16316820598936</v>
       </c>
       <c r="L273" s="98"/>
     </row>
-    <row r="274" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>102131</v>
       </c>
       <c r="C274" s="59">
         <v>1.1808963300418565</v>
       </c>
       <c r="D274" s="31">
         <v>0</v>
       </c>
       <c r="E274" s="32">
         <v>0</v>
       </c>
       <c r="F274" s="33">
         <v>0</v>
       </c>
       <c r="G274" s="45">
         <v>0</v>
       </c>
       <c r="H274" s="31">
         <v>113618</v>
       </c>
       <c r="I274" s="59">
         <v>1.1530959171039143</v>
       </c>
       <c r="J274" s="49">
         <v>52333</v>
       </c>
       <c r="K274" s="59">
         <v>1.2172729810197247</v>
       </c>
       <c r="L274" s="98"/>
     </row>
-    <row r="275" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="37" t="s">
         <v>108</v>
       </c>
       <c r="B275" s="23">
         <v>27053</v>
       </c>
       <c r="C275" s="25">
         <v>106.99651953804778</v>
       </c>
       <c r="D275" s="23"/>
       <c r="E275" s="25"/>
       <c r="F275" s="26"/>
       <c r="G275" s="44"/>
       <c r="H275" s="23">
         <v>32761</v>
       </c>
       <c r="I275" s="24">
         <v>128.94985436511058</v>
       </c>
       <c r="J275" s="26">
         <v>15918</v>
       </c>
       <c r="K275" s="24">
         <v>136.41271745650869</v>
       </c>
       <c r="L275" s="98"/>
     </row>
-    <row r="276" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="34">
         <v>27025</v>
       </c>
       <c r="C276" s="36">
         <v>96.52819944994107</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="2"/>
       <c r="F276" s="6"/>
       <c r="G276" s="3"/>
       <c r="H276" s="34">
         <v>32512</v>
       </c>
       <c r="I276" s="1">
         <v>115.76698476000568</v>
       </c>
       <c r="J276" s="6">
         <v>16556</v>
       </c>
       <c r="K276" s="1">
         <v>125.22502080024205</v>
       </c>
       <c r="L276" s="98"/>
     </row>
-    <row r="277" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="34">
         <v>26031</v>
       </c>
       <c r="C277" s="36">
         <v>112.0625080718068</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="2"/>
       <c r="F277" s="6"/>
       <c r="G277" s="3"/>
       <c r="H277" s="34">
         <v>29542</v>
       </c>
       <c r="I277" s="1">
         <v>111.41617952102582</v>
       </c>
       <c r="J277" s="6">
         <v>15244</v>
       </c>
       <c r="K277" s="1">
         <v>123.51320693566683</v>
       </c>
       <c r="L277" s="98"/>
     </row>
-    <row r="278" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B278" s="34"/>
-      <c r="C278" s="36"/>
+      <c r="B278" s="34">
+        <v>8653</v>
+      </c>
+      <c r="C278" s="36">
+        <v>33.773076772959683</v>
+      </c>
       <c r="D278" s="5"/>
       <c r="E278" s="2"/>
       <c r="F278" s="6"/>
       <c r="G278" s="3"/>
-      <c r="H278" s="34"/>
-[...2 lines deleted...]
-      <c r="K278" s="1"/>
+      <c r="H278" s="34">
+        <v>10273</v>
+      </c>
+      <c r="I278" s="1">
+        <v>30.562579954184393</v>
+      </c>
+      <c r="J278" s="22">
+        <v>4583</v>
+      </c>
+      <c r="K278" s="1">
+        <v>30.348983511025761</v>
+      </c>
       <c r="L278" s="98"/>
     </row>
-    <row r="279" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>54078</v>
       </c>
       <c r="C279" s="39">
         <v>101.49584279574333</v>
       </c>
       <c r="D279" s="23"/>
       <c r="E279" s="25"/>
       <c r="F279" s="26"/>
       <c r="G279" s="27"/>
       <c r="H279" s="23">
         <v>65273</v>
       </c>
       <c r="I279" s="24">
         <v>122.02841652645355</v>
       </c>
       <c r="J279" s="26">
         <v>32474</v>
       </c>
       <c r="K279" s="24">
         <v>130.47006830052231</v>
       </c>
       <c r="L279" s="98"/>
     </row>
-    <row r="280" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>26031</v>
+        <v>34684</v>
       </c>
       <c r="C280" s="42">
-        <v>53.287615148413515</v>
+        <v>71.001023541453435</v>
       </c>
       <c r="D280" s="56"/>
       <c r="E280" s="4"/>
       <c r="F280" s="22"/>
       <c r="G280" s="104"/>
       <c r="H280" s="30">
-        <v>29542</v>
+        <v>39815</v>
       </c>
       <c r="I280" s="100">
-        <v>49.131852048962216</v>
+        <v>66.217070250133048</v>
       </c>
       <c r="J280" s="22">
-        <v>15244</v>
+        <v>19827</v>
       </c>
       <c r="K280" s="100">
-        <v>55.547862842983641</v>
+        <v>72.247932077396783</v>
       </c>
       <c r="L280" s="98"/>
     </row>
-    <row r="281" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="34">
         <v>8684</v>
       </c>
       <c r="C281" s="1">
         <v>112.06607304168278</v>
       </c>
       <c r="D281" s="23">
         <v>0</v>
       </c>
       <c r="E281" s="25">
         <v>0</v>
       </c>
       <c r="F281" s="26">
         <v>0</v>
       </c>
       <c r="G281" s="44">
         <v>0</v>
       </c>
       <c r="H281" s="5">
         <v>10762</v>
       </c>
       <c r="I281" s="1">
         <v>144.06961178045518</v>
       </c>
       <c r="J281" s="6">
         <v>4992</v>
       </c>
       <c r="K281" s="1">
         <v>140.38245219347581</v>
       </c>
       <c r="L281" s="98"/>
     </row>
-    <row r="282" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="34">
         <v>8851</v>
       </c>
       <c r="C282" s="1">
         <v>100.9351123275174</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="2"/>
       <c r="F282" s="6"/>
       <c r="G282" s="3"/>
       <c r="H282" s="5">
         <v>10272</v>
       </c>
       <c r="I282" s="1">
         <v>120.83284319491825</v>
       </c>
       <c r="J282" s="6">
         <v>5197</v>
       </c>
       <c r="K282" s="1">
         <v>132.64420622766718</v>
       </c>
       <c r="L282" s="98"/>
     </row>
-    <row r="283" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="34">
         <v>9518</v>
       </c>
       <c r="C283" s="1">
         <v>108.57859913301391</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="2"/>
       <c r="F283" s="6"/>
       <c r="G283" s="3"/>
       <c r="H283" s="5">
         <v>11727</v>
       </c>
       <c r="I283" s="1">
         <v>124.29252782193959</v>
       </c>
       <c r="J283" s="6">
         <v>5729</v>
       </c>
       <c r="K283" s="1">
         <v>136.56734207389749</v>
       </c>
       <c r="L283" s="98"/>
     </row>
-    <row r="284" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="34">
         <v>9257</v>
       </c>
       <c r="C284" s="1">
         <v>94.449545964697478</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="2"/>
       <c r="F284" s="6"/>
       <c r="G284" s="3"/>
       <c r="H284" s="5">
         <v>11627</v>
       </c>
       <c r="I284" s="1">
         <v>125.26395173453997</v>
       </c>
       <c r="J284" s="6">
         <v>5656</v>
       </c>
       <c r="K284" s="1">
         <v>126.67413213885779</v>
       </c>
       <c r="L284" s="98"/>
     </row>
-    <row r="285" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="34">
         <v>8469</v>
       </c>
       <c r="C285" s="1">
         <v>92.466426465771363</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="2"/>
       <c r="F285" s="6"/>
       <c r="G285" s="3"/>
       <c r="H285" s="5">
         <v>11286</v>
       </c>
       <c r="I285" s="1">
         <v>124.37734185585188</v>
       </c>
       <c r="J285" s="6">
         <v>5448</v>
       </c>
       <c r="K285" s="1">
         <v>127.85731049049518</v>
       </c>
       <c r="L285" s="98"/>
     </row>
-    <row r="286" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="34">
         <v>9299</v>
       </c>
       <c r="C286" s="1">
         <v>102.89919220980414</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="2"/>
       <c r="F286" s="6"/>
       <c r="G286" s="3"/>
       <c r="H286" s="5">
         <v>9599</v>
       </c>
       <c r="I286" s="1">
         <v>98.67393092105263</v>
       </c>
       <c r="J286" s="6">
         <v>5452</v>
       </c>
       <c r="K286" s="1">
         <v>121.29032258064515</v>
       </c>
       <c r="L286" s="98"/>
     </row>
-    <row r="287" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B287" s="34">
         <v>9455</v>
       </c>
       <c r="C287" s="1">
         <v>108.81574404419381</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="2"/>
       <c r="F287" s="6"/>
       <c r="G287" s="3"/>
       <c r="H287" s="5">
         <v>10319</v>
       </c>
       <c r="I287" s="1">
         <v>101.71513060620995</v>
       </c>
       <c r="J287" s="6">
         <v>5409</v>
       </c>
       <c r="K287" s="1">
         <v>119.29863255403616</v>
       </c>
       <c r="L287" s="98"/>
     </row>
-    <row r="288" spans="1:12" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B288" s="34">
         <v>7374</v>
       </c>
       <c r="C288" s="1">
         <v>110.10900403165596</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="2"/>
       <c r="F288" s="6"/>
       <c r="G288" s="3"/>
       <c r="H288" s="5">
         <v>9322</v>
       </c>
       <c r="I288" s="1">
         <v>135.98832968636032</v>
       </c>
       <c r="J288" s="6">
         <v>4616</v>
       </c>
       <c r="K288" s="1">
         <v>130.39548022598871</v>
       </c>
       <c r="L288" s="98"/>
     </row>
-    <row r="289" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="34">
         <v>9202</v>
       </c>
       <c r="C289" s="1">
         <v>117.32755323218156</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="2"/>
       <c r="F289" s="6"/>
       <c r="G289" s="3"/>
       <c r="H289" s="5">
         <v>9901</v>
       </c>
       <c r="I289" s="1">
         <v>104.05675249605886</v>
       </c>
       <c r="J289" s="6">
         <v>5219</v>
       </c>
       <c r="K289" s="1">
         <v>122.28209934395503</v>
       </c>
       <c r="L289" s="98"/>
     </row>
-    <row r="290" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B290" s="34"/>
-      <c r="C290" s="1"/>
+      <c r="B290" s="34">
+        <v>8653</v>
+      </c>
+      <c r="C290" s="1">
+        <v>89.151040593447348</v>
+      </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
-      <c r="H290" s="5"/>
-[...2 lines deleted...]
-      <c r="K290" s="1"/>
+      <c r="H290" s="5">
+        <v>10273</v>
+      </c>
+      <c r="I290" s="1">
+        <v>88.256013745704465</v>
+      </c>
+      <c r="J290" s="6">
+        <v>4583</v>
+      </c>
+      <c r="K290" s="1">
+        <v>83.040405870628746</v>
+      </c>
       <c r="L290" s="98"/>
     </row>
-    <row r="291" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B291" s="34"/>
       <c r="C291" s="1"/>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
       <c r="H291" s="5"/>
       <c r="I291" s="1"/>
       <c r="J291" s="6"/>
       <c r="K291" s="1"/>
       <c r="L291" s="98"/>
     </row>
-    <row r="292" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="34"/>
       <c r="C292" s="1"/>
       <c r="D292" s="5"/>
       <c r="E292" s="40"/>
       <c r="F292" s="6"/>
       <c r="G292" s="40"/>
       <c r="H292" s="5"/>
       <c r="I292" s="1"/>
       <c r="J292" s="6"/>
       <c r="K292" s="1"/>
       <c r="L292" s="98"/>
     </row>
-    <row r="293" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>80109</v>
+        <v>88762</v>
       </c>
       <c r="C293" s="59">
-        <v>1.0470396026663182</v>
+        <v>1.029530481581145</v>
       </c>
       <c r="D293" s="31">
         <v>0</v>
       </c>
       <c r="E293" s="32">
         <v>0</v>
       </c>
       <c r="F293" s="33">
         <v>0</v>
       </c>
       <c r="G293" s="45">
         <v>0</v>
       </c>
       <c r="H293" s="31">
-        <v>94815</v>
+        <v>105088</v>
       </c>
       <c r="I293" s="59">
-        <v>1.1851134304105992</v>
+        <v>1.146685580228054</v>
       </c>
       <c r="J293" s="49">
-        <v>47718</v>
+        <v>52301</v>
       </c>
       <c r="K293" s="101">
-        <v>1.2816394499355392</v>
+        <v>1.2233865874482468</v>
       </c>
       <c r="L293" s="98"/>
     </row>
     <row r="294" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="106"/>
       <c r="B294" s="107"/>
       <c r="C294" s="108"/>
       <c r="D294" s="107"/>
       <c r="E294" s="3"/>
       <c r="F294" s="107"/>
       <c r="G294" s="109"/>
       <c r="H294" s="107"/>
       <c r="I294" s="108"/>
       <c r="J294" s="107"/>
       <c r="K294" s="108"/>
     </row>
     <row r="295" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K295" s="9"/>
       <c r="L295" s="9"/>
       <c r="M295" s="9"/>
       <c r="N295" s="9"/>
       <c r="O295" s="9"/>
@@ -10773,51 +10825,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="301" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q300"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A274" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.3" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" customWidth="1"/>
     <col min="7" max="7" width="7.59765625" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
     <col min="17" max="17" width="7.59765625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -12026,2031 +12078,2031 @@
       </c>
       <c r="B30" s="23">
         <v>36119</v>
       </c>
       <c r="C30" s="25">
         <v>107.25760950259837</v>
       </c>
       <c r="D30" s="26">
         <v>7326</v>
       </c>
       <c r="E30" s="27">
         <v>82.509291586890427</v>
       </c>
       <c r="F30" s="23">
         <v>3798</v>
       </c>
       <c r="G30" s="25">
         <v>106.98591549295774</v>
       </c>
       <c r="H30" s="26">
         <v>2281</v>
       </c>
       <c r="I30" s="66">
         <v>111.43136297020028</v>
       </c>
-      <c r="J30" s="125" t="s">
+      <c r="J30" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K30" s="125"/>
-[...2 lines deleted...]
-      <c r="N30" s="131" t="s">
+      <c r="K30" s="127"/>
+      <c r="L30" s="127"/>
+      <c r="M30" s="128"/>
+      <c r="N30" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="O30" s="125"/>
-[...1 lines deleted...]
-      <c r="Q30" s="126"/>
+      <c r="O30" s="127"/>
+      <c r="P30" s="127"/>
+      <c r="Q30" s="128"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5">
         <v>35279</v>
       </c>
       <c r="C31" s="2">
         <v>105.69536820660315</v>
       </c>
       <c r="D31" s="6">
         <v>7172</v>
       </c>
       <c r="E31" s="3">
         <v>86.670694864048343</v>
       </c>
       <c r="F31" s="5">
         <v>2137</v>
       </c>
       <c r="G31" s="2">
         <v>51.308523409363751</v>
       </c>
       <c r="H31" s="6">
         <v>1533</v>
       </c>
       <c r="I31" s="63">
         <v>70.547630004601942</v>
       </c>
-      <c r="J31" s="127"/>
-[...6 lines deleted...]
-      <c r="Q31" s="128"/>
+      <c r="J31" s="129"/>
+      <c r="K31" s="129"/>
+      <c r="L31" s="129"/>
+      <c r="M31" s="130"/>
+      <c r="N31" s="145"/>
+      <c r="O31" s="129"/>
+      <c r="P31" s="129"/>
+      <c r="Q31" s="130"/>
     </row>
     <row r="32" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5">
         <v>29973</v>
       </c>
       <c r="C32" s="2">
         <v>78.580604567024096</v>
       </c>
       <c r="D32" s="6">
         <v>6790</v>
       </c>
       <c r="E32" s="3">
         <v>82.513063555717579</v>
       </c>
       <c r="F32" s="5">
         <v>1229</v>
       </c>
       <c r="G32" s="2">
         <v>35.255306942053934</v>
       </c>
       <c r="H32" s="6">
         <v>797</v>
       </c>
       <c r="I32" s="63">
         <v>36.326344576116682</v>
       </c>
-      <c r="J32" s="127"/>
-[...6 lines deleted...]
-      <c r="Q32" s="128"/>
+      <c r="J32" s="129"/>
+      <c r="K32" s="129"/>
+      <c r="L32" s="129"/>
+      <c r="M32" s="130"/>
+      <c r="N32" s="145"/>
+      <c r="O32" s="129"/>
+      <c r="P32" s="129"/>
+      <c r="Q32" s="130"/>
     </row>
     <row r="33" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A33" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5">
         <v>32845</v>
       </c>
       <c r="C33" s="4">
         <v>113.04033590308372</v>
       </c>
       <c r="D33" s="48">
         <v>7426</v>
       </c>
       <c r="E33" s="4">
         <v>112.99452221545954</v>
       </c>
       <c r="F33" s="5">
         <v>1452</v>
       </c>
       <c r="G33" s="4">
         <v>37.470967741935482</v>
       </c>
       <c r="H33" s="48">
         <v>872</v>
       </c>
       <c r="I33" s="65">
         <v>38.755555555555553</v>
       </c>
-      <c r="J33" s="127"/>
-[...6 lines deleted...]
-      <c r="Q33" s="128"/>
+      <c r="J33" s="129"/>
+      <c r="K33" s="129"/>
+      <c r="L33" s="129"/>
+      <c r="M33" s="130"/>
+      <c r="N33" s="145"/>
+      <c r="O33" s="129"/>
+      <c r="P33" s="129"/>
+      <c r="Q33" s="130"/>
     </row>
     <row r="34" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="23">
         <v>71398</v>
       </c>
       <c r="C34" s="25">
         <v>106.47994869729915</v>
       </c>
       <c r="D34" s="26">
         <v>14498</v>
       </c>
       <c r="E34" s="27">
         <v>84.516730791652094</v>
       </c>
       <c r="F34" s="23">
         <v>5935</v>
       </c>
       <c r="G34" s="25">
         <v>76.928062216461441</v>
       </c>
       <c r="H34" s="51">
         <v>3814</v>
       </c>
       <c r="I34" s="67">
         <v>90.379146919431278</v>
       </c>
-      <c r="J34" s="127"/>
-[...6 lines deleted...]
-      <c r="Q34" s="128"/>
+      <c r="J34" s="129"/>
+      <c r="K34" s="129"/>
+      <c r="L34" s="129"/>
+      <c r="M34" s="130"/>
+      <c r="N34" s="145"/>
+      <c r="O34" s="129"/>
+      <c r="P34" s="129"/>
+      <c r="Q34" s="130"/>
     </row>
     <row r="35" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="5">
         <v>62818</v>
       </c>
       <c r="C35" s="4">
         <v>93.480557746395036</v>
       </c>
       <c r="D35" s="48">
         <v>14216</v>
       </c>
       <c r="E35" s="2">
         <v>96.047564353759881</v>
       </c>
       <c r="F35" s="5">
         <v>2681</v>
       </c>
       <c r="G35" s="4">
         <v>36.421681836706973</v>
       </c>
       <c r="H35" s="48">
         <v>1669</v>
       </c>
       <c r="I35" s="64">
         <v>37.556255625562557</v>
       </c>
-      <c r="J35" s="127"/>
-[...6 lines deleted...]
-      <c r="Q35" s="128"/>
+      <c r="J35" s="129"/>
+      <c r="K35" s="129"/>
+      <c r="L35" s="129"/>
+      <c r="M35" s="130"/>
+      <c r="N35" s="145"/>
+      <c r="O35" s="129"/>
+      <c r="P35" s="129"/>
+      <c r="Q35" s="130"/>
     </row>
     <row r="36" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="23">
         <v>9930</v>
       </c>
       <c r="C36" s="25">
         <v>102.93355447289312</v>
       </c>
       <c r="D36" s="26">
         <v>1879</v>
       </c>
       <c r="E36" s="27">
         <v>72.773044151820301</v>
       </c>
       <c r="F36" s="23">
         <v>1116</v>
       </c>
       <c r="G36" s="25">
         <v>99.731903485254691</v>
       </c>
       <c r="H36" s="26">
         <v>700</v>
       </c>
       <c r="I36" s="66">
         <v>100.71942446043165</v>
       </c>
-      <c r="J36" s="127"/>
-[...6 lines deleted...]
-      <c r="Q36" s="128"/>
+      <c r="J36" s="129"/>
+      <c r="K36" s="129"/>
+      <c r="L36" s="129"/>
+      <c r="M36" s="130"/>
+      <c r="N36" s="145"/>
+      <c r="O36" s="129"/>
+      <c r="P36" s="129"/>
+      <c r="Q36" s="130"/>
     </row>
     <row r="37" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="5">
         <v>11602</v>
       </c>
       <c r="C37" s="2">
         <v>95.489711934156375</v>
       </c>
       <c r="D37" s="6">
         <v>2458</v>
       </c>
       <c r="E37" s="3">
         <v>81.068601583113448</v>
       </c>
       <c r="F37" s="5">
         <v>1426</v>
       </c>
       <c r="G37" s="2">
         <v>91.293213828425095</v>
       </c>
       <c r="H37" s="6">
         <v>832</v>
       </c>
       <c r="I37" s="63">
         <v>102.84301606922126</v>
       </c>
-      <c r="J37" s="127"/>
-[...6 lines deleted...]
-      <c r="Q37" s="128"/>
+      <c r="J37" s="129"/>
+      <c r="K37" s="129"/>
+      <c r="L37" s="129"/>
+      <c r="M37" s="130"/>
+      <c r="N37" s="145"/>
+      <c r="O37" s="129"/>
+      <c r="P37" s="129"/>
+      <c r="Q37" s="130"/>
     </row>
     <row r="38" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="5">
         <v>14587</v>
       </c>
       <c r="C38" s="2">
         <v>122.80686984340798</v>
       </c>
       <c r="D38" s="6">
         <v>2989</v>
       </c>
       <c r="E38" s="3">
         <v>91.546707503828486</v>
       </c>
       <c r="F38" s="5">
         <v>1256</v>
       </c>
       <c r="G38" s="2">
         <v>144.53394706559263</v>
       </c>
       <c r="H38" s="6">
         <v>749</v>
       </c>
       <c r="I38" s="63">
         <v>137.93738489871086</v>
       </c>
-      <c r="J38" s="127"/>
-[...6 lines deleted...]
-      <c r="Q38" s="128"/>
+      <c r="J38" s="129"/>
+      <c r="K38" s="129"/>
+      <c r="L38" s="129"/>
+      <c r="M38" s="130"/>
+      <c r="N38" s="145"/>
+      <c r="O38" s="129"/>
+      <c r="P38" s="129"/>
+      <c r="Q38" s="130"/>
     </row>
     <row r="39" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="5">
         <v>11012</v>
       </c>
       <c r="C39" s="2">
         <v>99.01987231364086</v>
       </c>
       <c r="D39" s="6">
         <v>2094</v>
       </c>
       <c r="E39" s="3">
         <v>75.486661860129772</v>
       </c>
       <c r="F39" s="5">
         <v>1122</v>
       </c>
       <c r="G39" s="2">
         <v>113.4479271991911</v>
       </c>
       <c r="H39" s="6">
         <v>739</v>
       </c>
       <c r="I39" s="63">
         <v>119.38610662358641</v>
       </c>
-      <c r="J39" s="127"/>
-[...6 lines deleted...]
-      <c r="Q39" s="128"/>
+      <c r="J39" s="129"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="129"/>
+      <c r="M39" s="130"/>
+      <c r="N39" s="145"/>
+      <c r="O39" s="129"/>
+      <c r="P39" s="129"/>
+      <c r="Q39" s="130"/>
     </row>
     <row r="40" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="5">
         <v>11388</v>
       </c>
       <c r="C40" s="2">
         <v>112.20809932013007</v>
       </c>
       <c r="D40" s="6">
         <v>2248</v>
       </c>
       <c r="E40" s="3">
         <v>87.436795021392456</v>
       </c>
       <c r="F40" s="5">
         <v>603</v>
       </c>
       <c r="G40" s="2">
         <v>40.200000000000003</v>
       </c>
       <c r="H40" s="6">
         <v>533</v>
       </c>
       <c r="I40" s="63">
         <v>78.61356932153393</v>
       </c>
-      <c r="J40" s="127"/>
-[...6 lines deleted...]
-      <c r="Q40" s="128"/>
+      <c r="J40" s="129"/>
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="145"/>
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="130"/>
     </row>
     <row r="41" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="5">
         <v>12879</v>
       </c>
       <c r="C41" s="2">
         <v>106.36769078295343</v>
       </c>
       <c r="D41" s="6">
         <v>2830</v>
       </c>
       <c r="E41" s="3">
         <v>96.587030716723561</v>
       </c>
       <c r="F41" s="5">
         <v>412</v>
       </c>
       <c r="G41" s="2">
         <v>24.582338902147971</v>
       </c>
       <c r="H41" s="6">
         <v>261</v>
       </c>
       <c r="I41" s="63">
         <v>29.794520547945208</v>
       </c>
-      <c r="J41" s="127"/>
-[...6 lines deleted...]
-      <c r="Q41" s="128"/>
+      <c r="J41" s="129"/>
+      <c r="K41" s="129"/>
+      <c r="L41" s="129"/>
+      <c r="M41" s="130"/>
+      <c r="N41" s="145"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="129"/>
+      <c r="Q41" s="130"/>
     </row>
     <row r="42" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="5">
         <v>11601</v>
       </c>
       <c r="C42" s="2">
         <v>94.640234948604999</v>
       </c>
       <c r="D42" s="6">
         <v>2719</v>
       </c>
       <c r="E42" s="3">
         <v>101.07806691449814</v>
       </c>
       <c r="F42" s="5">
         <v>455</v>
       </c>
       <c r="G42" s="2">
         <v>60.505319148936167</v>
       </c>
       <c r="H42" s="6">
         <v>295</v>
       </c>
       <c r="I42" s="63">
         <v>41.201117318435756</v>
       </c>
-      <c r="J42" s="127"/>
-[...6 lines deleted...]
-      <c r="Q42" s="128"/>
+      <c r="J42" s="129"/>
+      <c r="K42" s="129"/>
+      <c r="L42" s="129"/>
+      <c r="M42" s="130"/>
+      <c r="N42" s="145"/>
+      <c r="O42" s="129"/>
+      <c r="P42" s="129"/>
+      <c r="Q42" s="130"/>
     </row>
     <row r="43" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A43" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="5">
         <v>9378</v>
       </c>
       <c r="C43" s="2">
         <v>69.574894279991099</v>
       </c>
       <c r="D43" s="6">
         <v>2057</v>
       </c>
       <c r="E43" s="3">
         <v>72.917405175469696</v>
       </c>
       <c r="F43" s="5">
         <v>388</v>
       </c>
       <c r="G43" s="2">
         <v>27.247191011235955</v>
       </c>
       <c r="H43" s="6">
         <v>260</v>
       </c>
       <c r="I43" s="63">
         <v>34.391534391534393</v>
       </c>
-      <c r="J43" s="127"/>
-[...6 lines deleted...]
-      <c r="Q43" s="128"/>
+      <c r="J43" s="129"/>
+      <c r="K43" s="129"/>
+      <c r="L43" s="129"/>
+      <c r="M43" s="130"/>
+      <c r="N43" s="145"/>
+      <c r="O43" s="129"/>
+      <c r="P43" s="129"/>
+      <c r="Q43" s="130"/>
     </row>
     <row r="44" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A44" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="5">
         <v>8994</v>
       </c>
       <c r="C44" s="2">
         <v>72.497178784459138</v>
       </c>
       <c r="D44" s="6">
         <v>2014</v>
       </c>
       <c r="E44" s="3">
         <v>74.09860191317145</v>
       </c>
       <c r="F44" s="5">
         <v>386</v>
       </c>
       <c r="G44" s="2">
         <v>29.465648854961835</v>
       </c>
       <c r="H44" s="6">
         <v>242</v>
       </c>
       <c r="I44" s="63">
         <v>33.518005540166207</v>
       </c>
-      <c r="J44" s="127"/>
-[...6 lines deleted...]
-      <c r="Q44" s="128"/>
+      <c r="J44" s="129"/>
+      <c r="K44" s="129"/>
+      <c r="L44" s="129"/>
+      <c r="M44" s="130"/>
+      <c r="N44" s="145"/>
+      <c r="O44" s="129"/>
+      <c r="P44" s="129"/>
+      <c r="Q44" s="130"/>
     </row>
     <row r="45" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A45" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="5">
         <v>9503</v>
       </c>
       <c r="C45" s="2">
         <v>75.432608350531822</v>
       </c>
       <c r="D45" s="6">
         <v>2329</v>
       </c>
       <c r="E45" s="3">
         <v>80.699930699930704</v>
       </c>
       <c r="F45" s="5">
         <v>451</v>
       </c>
       <c r="G45" s="2">
         <v>32.399425287356323</v>
       </c>
       <c r="H45" s="6">
         <v>315</v>
       </c>
       <c r="I45" s="63">
         <v>42</v>
       </c>
-      <c r="J45" s="127"/>
-[...6 lines deleted...]
-      <c r="Q45" s="128"/>
+      <c r="J45" s="129"/>
+      <c r="K45" s="129"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="130"/>
+      <c r="N45" s="145"/>
+      <c r="O45" s="129"/>
+      <c r="P45" s="129"/>
+      <c r="Q45" s="130"/>
     </row>
     <row r="46" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A46" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="5">
         <v>10658</v>
       </c>
       <c r="C46" s="2">
         <v>107.60222110045432</v>
       </c>
       <c r="D46" s="6">
         <v>2280</v>
       </c>
       <c r="E46" s="3">
         <v>100.66225165562915</v>
       </c>
       <c r="F46" s="5">
         <v>447</v>
       </c>
       <c r="G46" s="2">
         <v>35.031347962382448</v>
       </c>
       <c r="H46" s="6">
         <v>265</v>
       </c>
       <c r="I46" s="63">
         <v>35.618279569892472</v>
       </c>
-      <c r="J46" s="127"/>
-[...6 lines deleted...]
-      <c r="Q46" s="128"/>
+      <c r="J46" s="129"/>
+      <c r="K46" s="129"/>
+      <c r="L46" s="129"/>
+      <c r="M46" s="130"/>
+      <c r="N46" s="145"/>
+      <c r="O46" s="129"/>
+      <c r="P46" s="129"/>
+      <c r="Q46" s="130"/>
     </row>
     <row r="47" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="5">
         <v>12684</v>
       </c>
       <c r="C47" s="2">
         <v>193.5602014344575</v>
       </c>
       <c r="D47" s="6">
         <v>2817</v>
       </c>
       <c r="E47" s="3">
         <v>198.24067558057706</v>
       </c>
       <c r="F47" s="5">
         <v>554</v>
       </c>
       <c r="G47" s="2">
         <v>45.898922949461472</v>
       </c>
       <c r="H47" s="6">
         <v>292</v>
       </c>
       <c r="I47" s="63">
         <v>38.62433862433862</v>
       </c>
-      <c r="J47" s="129"/>
-[...6 lines deleted...]
-      <c r="Q47" s="130"/>
+      <c r="J47" s="131"/>
+      <c r="K47" s="131"/>
+      <c r="L47" s="131"/>
+      <c r="M47" s="132"/>
+      <c r="N47" s="146"/>
+      <c r="O47" s="131"/>
+      <c r="P47" s="131"/>
+      <c r="Q47" s="132"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="23">
         <v>37800</v>
       </c>
       <c r="C48" s="25">
         <v>104.65406018992773</v>
       </c>
       <c r="D48" s="26">
         <v>8457</v>
       </c>
       <c r="E48" s="27">
         <v>115.43816543816543</v>
       </c>
       <c r="F48" s="23">
         <v>1821</v>
       </c>
       <c r="G48" s="25">
         <v>47.94628751974723</v>
       </c>
       <c r="H48" s="26">
         <v>929</v>
       </c>
       <c r="I48" s="66">
         <v>40.727750986409475</v>
       </c>
-      <c r="J48" s="125" t="s">
+      <c r="J48" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K48" s="125"/>
-[...2 lines deleted...]
-      <c r="N48" s="131" t="s">
+      <c r="K48" s="127"/>
+      <c r="L48" s="127"/>
+      <c r="M48" s="128"/>
+      <c r="N48" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="O48" s="125"/>
-[...1 lines deleted...]
-      <c r="Q48" s="126"/>
+      <c r="O48" s="127"/>
+      <c r="P48" s="127"/>
+      <c r="Q48" s="128"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="5">
         <v>34334</v>
       </c>
       <c r="C49" s="2">
         <v>97.321352646050059</v>
       </c>
       <c r="D49" s="6">
         <v>7047</v>
       </c>
       <c r="E49" s="3">
         <v>98.257110987172339</v>
       </c>
       <c r="F49" s="5">
         <v>1224</v>
       </c>
       <c r="G49" s="2">
         <v>57.276555919513342</v>
       </c>
       <c r="H49" s="6">
         <v>616</v>
       </c>
       <c r="I49" s="63">
         <v>40.182648401826484</v>
       </c>
-      <c r="J49" s="127"/>
-[...6 lines deleted...]
-      <c r="Q49" s="128"/>
+      <c r="J49" s="129"/>
+      <c r="K49" s="129"/>
+      <c r="L49" s="129"/>
+      <c r="M49" s="130"/>
+      <c r="N49" s="145"/>
+      <c r="O49" s="129"/>
+      <c r="P49" s="129"/>
+      <c r="Q49" s="130"/>
     </row>
     <row r="50" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="5">
         <v>38758</v>
       </c>
       <c r="C50" s="2">
         <v>129.30971207420012</v>
       </c>
       <c r="D50" s="6">
         <v>6230</v>
       </c>
       <c r="E50" s="3">
         <v>91.75257731958763</v>
       </c>
       <c r="F50" s="5">
         <v>1175</v>
       </c>
       <c r="G50" s="2">
         <v>95.606183889340926</v>
       </c>
       <c r="H50" s="6">
         <v>841</v>
       </c>
       <c r="I50" s="63">
         <v>105.52070263488081</v>
       </c>
-      <c r="J50" s="127"/>
-[...6 lines deleted...]
-      <c r="Q50" s="128"/>
+      <c r="J50" s="129"/>
+      <c r="K50" s="129"/>
+      <c r="L50" s="129"/>
+      <c r="M50" s="130"/>
+      <c r="N50" s="145"/>
+      <c r="O50" s="129"/>
+      <c r="P50" s="129"/>
+      <c r="Q50" s="130"/>
     </row>
     <row r="51" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="5">
         <v>37304</v>
       </c>
       <c r="C51" s="4">
         <v>113.57588674075201</v>
       </c>
       <c r="D51" s="48">
         <v>6839</v>
       </c>
       <c r="E51" s="4">
         <v>92.095340694855906</v>
       </c>
       <c r="F51" s="5">
         <v>1194</v>
       </c>
       <c r="G51" s="4">
         <v>82.231404958677686</v>
       </c>
       <c r="H51" s="48">
         <v>844</v>
       </c>
       <c r="I51" s="65">
         <v>96.788990825688074</v>
       </c>
-      <c r="J51" s="127"/>
-[...6 lines deleted...]
-      <c r="Q51" s="128"/>
+      <c r="J51" s="129"/>
+      <c r="K51" s="129"/>
+      <c r="L51" s="129"/>
+      <c r="M51" s="130"/>
+      <c r="N51" s="145"/>
+      <c r="O51" s="129"/>
+      <c r="P51" s="129"/>
+      <c r="Q51" s="130"/>
     </row>
     <row r="52" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="23">
         <v>72134</v>
       </c>
       <c r="C52" s="25">
         <v>101.03084120003361</v>
       </c>
       <c r="D52" s="26">
         <v>15504</v>
       </c>
       <c r="E52" s="27">
         <v>106.93888812249965</v>
       </c>
       <c r="F52" s="23">
         <v>3045</v>
       </c>
       <c r="G52" s="25">
         <v>51.305812973883732</v>
       </c>
       <c r="H52" s="26">
         <v>1545</v>
       </c>
       <c r="I52" s="66">
         <v>40.508652333508124</v>
       </c>
-      <c r="J52" s="127"/>
-[...6 lines deleted...]
-      <c r="Q52" s="128"/>
+      <c r="J52" s="129"/>
+      <c r="K52" s="129"/>
+      <c r="L52" s="129"/>
+      <c r="M52" s="130"/>
+      <c r="N52" s="145"/>
+      <c r="O52" s="129"/>
+      <c r="P52" s="129"/>
+      <c r="Q52" s="130"/>
     </row>
     <row r="53" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="5">
         <v>76062</v>
       </c>
       <c r="C53" s="4">
         <v>121.08312903944729</v>
       </c>
       <c r="D53" s="48">
         <v>13069</v>
       </c>
       <c r="E53" s="2">
         <v>91.931626336522228</v>
       </c>
       <c r="F53" s="5">
         <v>2369</v>
       </c>
       <c r="G53" s="4">
         <v>88.362551286833266</v>
       </c>
       <c r="H53" s="48">
         <v>1685</v>
       </c>
       <c r="I53" s="64">
         <v>100.95865787896945</v>
       </c>
-      <c r="J53" s="127"/>
-[...6 lines deleted...]
-      <c r="Q53" s="128"/>
+      <c r="J53" s="129"/>
+      <c r="K53" s="129"/>
+      <c r="L53" s="129"/>
+      <c r="M53" s="130"/>
+      <c r="N53" s="145"/>
+      <c r="O53" s="129"/>
+      <c r="P53" s="129"/>
+      <c r="Q53" s="130"/>
     </row>
     <row r="54" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="23">
         <v>10923</v>
       </c>
       <c r="C54" s="25">
         <v>110.00000000000001</v>
       </c>
       <c r="D54" s="26">
         <v>2609</v>
       </c>
       <c r="E54" s="27">
         <v>138.850452368281</v>
       </c>
       <c r="F54" s="23">
         <v>545</v>
       </c>
       <c r="G54" s="25">
         <v>48.83512544802867</v>
       </c>
       <c r="H54" s="26">
         <v>273</v>
       </c>
       <c r="I54" s="66">
         <v>39</v>
       </c>
-      <c r="J54" s="127"/>
-[...6 lines deleted...]
-      <c r="Q54" s="128"/>
+      <c r="J54" s="129"/>
+      <c r="K54" s="129"/>
+      <c r="L54" s="129"/>
+      <c r="M54" s="130"/>
+      <c r="N54" s="145"/>
+      <c r="O54" s="129"/>
+      <c r="P54" s="129"/>
+      <c r="Q54" s="130"/>
     </row>
     <row r="55" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="5">
         <v>12325</v>
       </c>
       <c r="C55" s="2">
         <v>106.23168419238063</v>
       </c>
       <c r="D55" s="6">
         <v>2901</v>
       </c>
       <c r="E55" s="3">
         <v>118.02278275020342</v>
       </c>
       <c r="F55" s="5">
         <v>623</v>
       </c>
       <c r="G55" s="2">
         <v>43.688639551192146</v>
       </c>
       <c r="H55" s="6">
         <v>322</v>
       </c>
       <c r="I55" s="63">
         <v>38.70192307692308</v>
       </c>
-      <c r="J55" s="127"/>
-[...6 lines deleted...]
-      <c r="Q55" s="128"/>
+      <c r="J55" s="129"/>
+      <c r="K55" s="129"/>
+      <c r="L55" s="129"/>
+      <c r="M55" s="130"/>
+      <c r="N55" s="145"/>
+      <c r="O55" s="129"/>
+      <c r="P55" s="129"/>
+      <c r="Q55" s="130"/>
     </row>
     <row r="56" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="5">
         <v>14552</v>
       </c>
       <c r="C56" s="2">
         <v>99.760060327689033</v>
       </c>
       <c r="D56" s="6">
         <v>2947</v>
       </c>
       <c r="E56" s="3">
         <v>98.594847775175637</v>
       </c>
       <c r="F56" s="5">
         <v>653</v>
       </c>
       <c r="G56" s="2">
         <v>51.990445859872615</v>
       </c>
       <c r="H56" s="6">
         <v>334</v>
       </c>
       <c r="I56" s="63">
         <v>44.592790387182916</v>
       </c>
-      <c r="J56" s="127"/>
-[...6 lines deleted...]
-      <c r="Q56" s="128"/>
+      <c r="J56" s="129"/>
+      <c r="K56" s="129"/>
+      <c r="L56" s="129"/>
+      <c r="M56" s="130"/>
+      <c r="N56" s="145"/>
+      <c r="O56" s="129"/>
+      <c r="P56" s="129"/>
+      <c r="Q56" s="130"/>
     </row>
     <row r="57" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5">
         <v>11270</v>
       </c>
       <c r="C57" s="2">
         <v>102.34289865601163</v>
       </c>
       <c r="D57" s="6">
         <v>2216</v>
       </c>
       <c r="E57" s="3">
         <v>105.82617000955111</v>
       </c>
       <c r="F57" s="5">
         <v>425</v>
       </c>
       <c r="G57" s="2">
         <v>37.878787878787875</v>
       </c>
       <c r="H57" s="6">
         <v>220</v>
       </c>
       <c r="I57" s="63">
         <v>29.769959404600812</v>
       </c>
-      <c r="J57" s="127"/>
-[...6 lines deleted...]
-      <c r="Q57" s="128"/>
+      <c r="J57" s="129"/>
+      <c r="K57" s="129"/>
+      <c r="L57" s="129"/>
+      <c r="M57" s="130"/>
+      <c r="N57" s="145"/>
+      <c r="O57" s="129"/>
+      <c r="P57" s="129"/>
+      <c r="Q57" s="130"/>
     </row>
     <row r="58" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>10920</v>
       </c>
       <c r="C58" s="2">
         <v>95.890410958904098</v>
       </c>
       <c r="D58" s="6">
         <v>2244</v>
       </c>
       <c r="E58" s="3">
         <v>99.822064056939496</v>
       </c>
       <c r="F58" s="5">
         <v>414</v>
       </c>
       <c r="G58" s="2">
         <v>68.656716417910445</v>
       </c>
       <c r="H58" s="6">
         <v>188</v>
       </c>
       <c r="I58" s="63">
         <v>35.272045028142593</v>
       </c>
-      <c r="J58" s="127"/>
-[...6 lines deleted...]
-      <c r="Q58" s="128"/>
+      <c r="J58" s="129"/>
+      <c r="K58" s="129"/>
+      <c r="L58" s="129"/>
+      <c r="M58" s="130"/>
+      <c r="N58" s="145"/>
+      <c r="O58" s="129"/>
+      <c r="P58" s="129"/>
+      <c r="Q58" s="130"/>
     </row>
     <row r="59" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A59" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="5">
         <v>12144</v>
       </c>
       <c r="C59" s="2">
         <v>94.293035173538314</v>
       </c>
       <c r="D59" s="6">
         <v>2587</v>
       </c>
       <c r="E59" s="3">
         <v>91.413427561837452</v>
       </c>
       <c r="F59" s="5">
         <v>385</v>
       </c>
       <c r="G59" s="2">
         <v>93.446601941747574</v>
       </c>
       <c r="H59" s="6">
         <v>208</v>
       </c>
       <c r="I59" s="63">
         <v>79.693486590038304</v>
       </c>
-      <c r="J59" s="127"/>
-[...6 lines deleted...]
-      <c r="Q59" s="128"/>
+      <c r="J59" s="129"/>
+      <c r="K59" s="129"/>
+      <c r="L59" s="129"/>
+      <c r="M59" s="130"/>
+      <c r="N59" s="145"/>
+      <c r="O59" s="129"/>
+      <c r="P59" s="129"/>
+      <c r="Q59" s="130"/>
     </row>
     <row r="60" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="5">
         <v>14781</v>
       </c>
       <c r="C60" s="2">
         <v>127.41143004913368</v>
       </c>
       <c r="D60" s="6">
         <v>2426</v>
       </c>
       <c r="E60" s="3">
         <v>89.223979404192718</v>
       </c>
       <c r="F60" s="5">
         <v>462</v>
       </c>
       <c r="G60" s="2">
         <v>101.53846153846153</v>
       </c>
       <c r="H60" s="6">
         <v>308</v>
       </c>
       <c r="I60" s="63">
         <v>104.40677966101694</v>
       </c>
-      <c r="J60" s="127"/>
-[...6 lines deleted...]
-      <c r="Q60" s="128"/>
+      <c r="J60" s="129"/>
+      <c r="K60" s="129"/>
+      <c r="L60" s="129"/>
+      <c r="M60" s="130"/>
+      <c r="N60" s="145"/>
+      <c r="O60" s="129"/>
+      <c r="P60" s="129"/>
+      <c r="Q60" s="130"/>
     </row>
     <row r="61" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="5">
         <v>10708</v>
       </c>
       <c r="C61" s="2">
         <v>114.18212838558328</v>
       </c>
       <c r="D61" s="6">
         <v>1642</v>
       </c>
       <c r="E61" s="3">
         <v>79.824987846378221</v>
       </c>
       <c r="F61" s="5">
         <v>350</v>
       </c>
       <c r="G61" s="2">
         <v>90.206185567010309</v>
       </c>
       <c r="H61" s="6">
         <v>259</v>
       </c>
       <c r="I61" s="63">
         <v>99.615384615384613</v>
       </c>
-      <c r="J61" s="127"/>
-[...6 lines deleted...]
-      <c r="Q61" s="128"/>
+      <c r="J61" s="129"/>
+      <c r="K61" s="129"/>
+      <c r="L61" s="129"/>
+      <c r="M61" s="130"/>
+      <c r="N61" s="145"/>
+      <c r="O61" s="129"/>
+      <c r="P61" s="129"/>
+      <c r="Q61" s="130"/>
     </row>
     <row r="62" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="5">
         <v>13269</v>
       </c>
       <c r="C62" s="2">
         <v>147.53168779186123</v>
       </c>
       <c r="D62" s="6">
         <v>2162</v>
       </c>
       <c r="E62" s="3">
         <v>107.34856007944389</v>
       </c>
       <c r="F62" s="5">
         <v>363</v>
       </c>
       <c r="G62" s="2">
         <v>94.041450777202073</v>
       </c>
       <c r="H62" s="6">
         <v>274</v>
       </c>
       <c r="I62" s="63">
         <v>113.22314049586777</v>
       </c>
-      <c r="J62" s="127"/>
-[...6 lines deleted...]
-      <c r="Q62" s="128"/>
+      <c r="J62" s="129"/>
+      <c r="K62" s="129"/>
+      <c r="L62" s="129"/>
+      <c r="M62" s="130"/>
+      <c r="N62" s="145"/>
+      <c r="O62" s="129"/>
+      <c r="P62" s="129"/>
+      <c r="Q62" s="130"/>
     </row>
     <row r="63" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="5">
         <v>12683</v>
       </c>
       <c r="C63" s="2">
         <v>133.46311691044934</v>
       </c>
       <c r="D63" s="6">
         <v>2291</v>
       </c>
       <c r="E63" s="3">
         <v>98.368398454272224</v>
       </c>
       <c r="F63" s="5">
         <v>468</v>
       </c>
       <c r="G63" s="2">
         <v>103.76940133037694</v>
       </c>
       <c r="H63" s="6">
         <v>316</v>
       </c>
       <c r="I63" s="63">
         <v>100.31746031746032</v>
       </c>
-      <c r="J63" s="127"/>
-[...6 lines deleted...]
-      <c r="Q63" s="128"/>
+      <c r="J63" s="129"/>
+      <c r="K63" s="129"/>
+      <c r="L63" s="129"/>
+      <c r="M63" s="130"/>
+      <c r="N63" s="145"/>
+      <c r="O63" s="129"/>
+      <c r="P63" s="129"/>
+      <c r="Q63" s="130"/>
     </row>
     <row r="64" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="5">
         <v>12748</v>
       </c>
       <c r="C64" s="2">
         <v>119.60968286732971</v>
       </c>
       <c r="D64" s="6">
         <v>2311</v>
       </c>
       <c r="E64" s="3">
         <v>101.35964912280701</v>
       </c>
       <c r="F64" s="5">
         <v>352</v>
       </c>
       <c r="G64" s="2">
         <v>78.74720357941834</v>
       </c>
       <c r="H64" s="6">
         <v>264</v>
       </c>
       <c r="I64" s="63">
         <v>99.622641509433961</v>
       </c>
-      <c r="J64" s="127"/>
-[...6 lines deleted...]
-      <c r="Q64" s="128"/>
+      <c r="J64" s="129"/>
+      <c r="K64" s="129"/>
+      <c r="L64" s="129"/>
+      <c r="M64" s="130"/>
+      <c r="N64" s="145"/>
+      <c r="O64" s="129"/>
+      <c r="P64" s="129"/>
+      <c r="Q64" s="130"/>
     </row>
     <row r="65" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>11873</v>
       </c>
       <c r="C65" s="2">
         <v>93.60611794386628</v>
       </c>
       <c r="D65" s="6">
         <v>2237</v>
       </c>
       <c r="E65" s="3">
         <v>79.410720624778136</v>
       </c>
       <c r="F65" s="5">
         <v>374</v>
       </c>
       <c r="G65" s="2">
         <v>67.50902527075813</v>
       </c>
       <c r="H65" s="6">
         <v>264</v>
       </c>
       <c r="I65" s="63">
         <v>90.410958904109577</v>
       </c>
-      <c r="J65" s="129"/>
-[...6 lines deleted...]
-      <c r="Q65" s="130"/>
+      <c r="J65" s="131"/>
+      <c r="K65" s="131"/>
+      <c r="L65" s="131"/>
+      <c r="M65" s="132"/>
+      <c r="N65" s="146"/>
+      <c r="O65" s="131"/>
+      <c r="P65" s="131"/>
+      <c r="Q65" s="132"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="23">
         <v>37572</v>
       </c>
       <c r="C66" s="25">
         <v>99.396825396825392</v>
       </c>
       <c r="D66" s="26">
         <v>6678</v>
       </c>
       <c r="E66" s="27">
         <v>78.964171692089394</v>
       </c>
       <c r="F66" s="23">
         <v>1414</v>
       </c>
       <c r="G66" s="25">
         <v>77.64964305326744</v>
       </c>
       <c r="H66" s="26">
         <v>886</v>
       </c>
       <c r="I66" s="66">
         <v>95.371367061356295</v>
       </c>
-      <c r="J66" s="125" t="s">
+      <c r="J66" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K66" s="125"/>
-[...2 lines deleted...]
-      <c r="N66" s="131" t="s">
+      <c r="K66" s="127"/>
+      <c r="L66" s="127"/>
+      <c r="M66" s="128"/>
+      <c r="N66" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="O66" s="125"/>
-[...1 lines deleted...]
-      <c r="Q66" s="126"/>
+      <c r="O66" s="127"/>
+      <c r="P66" s="127"/>
+      <c r="Q66" s="128"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="5">
         <v>33010</v>
       </c>
       <c r="C67" s="2">
         <v>96.143764198753416</v>
       </c>
       <c r="D67" s="6">
         <v>6204</v>
       </c>
       <c r="E67" s="3">
         <v>88.037462750106428</v>
       </c>
       <c r="F67" s="5">
         <v>1074</v>
       </c>
       <c r="G67" s="2">
         <v>87.745098039215691</v>
       </c>
       <c r="H67" s="6">
         <v>523</v>
       </c>
       <c r="I67" s="63">
         <v>84.902597402597408</v>
       </c>
-      <c r="J67" s="127"/>
-[...6 lines deleted...]
-      <c r="Q67" s="128"/>
+      <c r="J67" s="129"/>
+      <c r="K67" s="129"/>
+      <c r="L67" s="129"/>
+      <c r="M67" s="130"/>
+      <c r="N67" s="145"/>
+      <c r="O67" s="129"/>
+      <c r="P67" s="129"/>
+      <c r="Q67" s="130"/>
     </row>
     <row r="68" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="5">
         <v>31463</v>
       </c>
       <c r="C68" s="2">
         <v>81.178079364260284</v>
       </c>
       <c r="D68" s="6">
         <v>5956</v>
       </c>
       <c r="E68" s="3">
         <v>95.601926163723917</v>
       </c>
       <c r="F68" s="5">
         <v>818</v>
       </c>
       <c r="G68" s="2">
         <v>69.61702127659575</v>
       </c>
       <c r="H68" s="6">
         <v>468</v>
       </c>
       <c r="I68" s="63">
         <v>55.648038049940553</v>
       </c>
-      <c r="J68" s="127"/>
-[...6 lines deleted...]
-      <c r="Q68" s="128"/>
+      <c r="J68" s="129"/>
+      <c r="K68" s="129"/>
+      <c r="L68" s="129"/>
+      <c r="M68" s="130"/>
+      <c r="N68" s="145"/>
+      <c r="O68" s="129"/>
+      <c r="P68" s="129"/>
+      <c r="Q68" s="130"/>
     </row>
     <row r="69" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="5">
         <v>30930</v>
       </c>
       <c r="C69" s="4">
         <v>82.913360497533773</v>
       </c>
       <c r="D69" s="48">
         <v>6197</v>
       </c>
       <c r="E69" s="4">
         <v>90.612662669980992</v>
       </c>
       <c r="F69" s="5">
         <v>792</v>
       </c>
       <c r="G69" s="4">
         <v>66.331658291457288</v>
       </c>
       <c r="H69" s="48">
         <v>410</v>
       </c>
       <c r="I69" s="65">
         <v>48.578199052132703</v>
       </c>
-      <c r="J69" s="127"/>
-[...6 lines deleted...]
-      <c r="Q69" s="128"/>
+      <c r="J69" s="129"/>
+      <c r="K69" s="129"/>
+      <c r="L69" s="129"/>
+      <c r="M69" s="130"/>
+      <c r="N69" s="145"/>
+      <c r="O69" s="129"/>
+      <c r="P69" s="129"/>
+      <c r="Q69" s="130"/>
     </row>
     <row r="70" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="23">
         <v>70582</v>
       </c>
       <c r="C70" s="25">
         <v>97.848448720436963</v>
       </c>
       <c r="D70" s="26">
         <v>12882</v>
       </c>
       <c r="E70" s="27">
         <v>83.088235294117652</v>
       </c>
       <c r="F70" s="23">
         <v>2488</v>
       </c>
       <c r="G70" s="25">
         <v>81.707717569786524</v>
       </c>
       <c r="H70" s="26">
         <v>1409</v>
       </c>
       <c r="I70" s="66">
         <v>91.197411003236255</v>
       </c>
-      <c r="J70" s="127"/>
-[...6 lines deleted...]
-      <c r="Q70" s="128"/>
+      <c r="J70" s="129"/>
+      <c r="K70" s="129"/>
+      <c r="L70" s="129"/>
+      <c r="M70" s="130"/>
+      <c r="N70" s="145"/>
+      <c r="O70" s="129"/>
+      <c r="P70" s="129"/>
+      <c r="Q70" s="130"/>
     </row>
     <row r="71" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="5">
         <v>62393</v>
       </c>
       <c r="C71" s="4">
         <v>82.029134127422367</v>
       </c>
       <c r="D71" s="48">
         <v>12153</v>
       </c>
       <c r="E71" s="2">
         <v>92.991047517025009</v>
       </c>
       <c r="F71" s="5">
         <v>1610</v>
       </c>
       <c r="G71" s="4">
         <v>67.961165048543691</v>
       </c>
       <c r="H71" s="48">
         <v>878</v>
       </c>
       <c r="I71" s="64">
         <v>52.106824925816021</v>
       </c>
-      <c r="J71" s="127"/>
-[...6 lines deleted...]
-      <c r="Q71" s="128"/>
+      <c r="J71" s="129"/>
+      <c r="K71" s="129"/>
+      <c r="L71" s="129"/>
+      <c r="M71" s="130"/>
+      <c r="N71" s="145"/>
+      <c r="O71" s="129"/>
+      <c r="P71" s="129"/>
+      <c r="Q71" s="130"/>
     </row>
     <row r="72" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B72" s="23">
         <v>13451</v>
       </c>
       <c r="C72" s="25">
         <v>123.14382495651377</v>
       </c>
       <c r="D72" s="26">
         <v>2405</v>
       </c>
       <c r="E72" s="27">
         <v>92.180912226906869</v>
       </c>
       <c r="F72" s="23">
         <v>442</v>
       </c>
       <c r="G72" s="25">
         <v>81.10091743119267</v>
       </c>
       <c r="H72" s="26">
         <v>283</v>
       </c>
       <c r="I72" s="66">
         <v>103.66300366300368</v>
       </c>
-      <c r="J72" s="127"/>
-[...6 lines deleted...]
-      <c r="Q72" s="128"/>
+      <c r="J72" s="129"/>
+      <c r="K72" s="129"/>
+      <c r="L72" s="129"/>
+      <c r="M72" s="130"/>
+      <c r="N72" s="145"/>
+      <c r="O72" s="129"/>
+      <c r="P72" s="129"/>
+      <c r="Q72" s="130"/>
     </row>
     <row r="73" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="5">
         <v>12435</v>
       </c>
       <c r="C73" s="2">
         <v>100.89249492900609</v>
       </c>
       <c r="D73" s="6">
         <v>2480</v>
       </c>
       <c r="E73" s="3">
         <v>85.487762840399867</v>
       </c>
       <c r="F73" s="5">
         <v>461</v>
       </c>
       <c r="G73" s="2">
         <v>73.99678972712681</v>
       </c>
       <c r="H73" s="6">
         <v>285</v>
       </c>
       <c r="I73" s="63">
         <v>88.509316770186331</v>
       </c>
-      <c r="J73" s="127"/>
-[...6 lines deleted...]
-      <c r="Q73" s="128"/>
+      <c r="J73" s="129"/>
+      <c r="K73" s="129"/>
+      <c r="L73" s="129"/>
+      <c r="M73" s="130"/>
+      <c r="N73" s="145"/>
+      <c r="O73" s="129"/>
+      <c r="P73" s="129"/>
+      <c r="Q73" s="130"/>
     </row>
     <row r="74" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="5">
         <v>11686</v>
       </c>
       <c r="C74" s="2">
         <v>80.305112699285317</v>
       </c>
       <c r="D74" s="6">
         <v>1793</v>
       </c>
       <c r="E74" s="3">
         <v>60.841533763148966</v>
       </c>
       <c r="F74" s="5">
         <v>511</v>
       </c>
       <c r="G74" s="2">
         <v>78.254211332312408</v>
       </c>
       <c r="H74" s="6">
         <v>318</v>
       </c>
       <c r="I74" s="63">
         <v>95.209580838323348</v>
       </c>
-      <c r="J74" s="127"/>
-[...6 lines deleted...]
-      <c r="Q74" s="128"/>
+      <c r="J74" s="129"/>
+      <c r="K74" s="129"/>
+      <c r="L74" s="129"/>
+      <c r="M74" s="130"/>
+      <c r="N74" s="145"/>
+      <c r="O74" s="129"/>
+      <c r="P74" s="129"/>
+      <c r="Q74" s="130"/>
     </row>
     <row r="75" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="5">
         <v>11394</v>
       </c>
       <c r="C75" s="2">
         <v>101.10026619343388</v>
       </c>
       <c r="D75" s="6">
         <v>2094</v>
       </c>
       <c r="E75" s="3">
         <v>94.494584837545119</v>
       </c>
       <c r="F75" s="5">
         <v>358</v>
       </c>
       <c r="G75" s="2">
         <v>84.235294117647058</v>
       </c>
       <c r="H75" s="6">
         <v>164</v>
       </c>
       <c r="I75" s="63">
         <v>74.545454545454547</v>
       </c>
-      <c r="J75" s="127"/>
-[...6 lines deleted...]
-      <c r="Q75" s="128"/>
+      <c r="J75" s="129"/>
+      <c r="K75" s="129"/>
+      <c r="L75" s="129"/>
+      <c r="M75" s="130"/>
+      <c r="N75" s="145"/>
+      <c r="O75" s="129"/>
+      <c r="P75" s="129"/>
+      <c r="Q75" s="130"/>
     </row>
     <row r="76" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A76" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="5">
         <v>10780</v>
       </c>
       <c r="C76" s="2">
         <v>98.71794871794873</v>
       </c>
       <c r="D76" s="6">
         <v>1952</v>
       </c>
       <c r="E76" s="3">
         <v>86.987522281639926</v>
       </c>
       <c r="F76" s="5">
         <v>356</v>
       </c>
       <c r="G76" s="2">
         <v>85.990338164251213</v>
       </c>
       <c r="H76" s="6">
         <v>176</v>
       </c>
       <c r="I76" s="63">
         <v>93.61702127659575</v>
       </c>
-      <c r="J76" s="127"/>
-[...6 lines deleted...]
-      <c r="Q76" s="128"/>
+      <c r="J76" s="129"/>
+      <c r="K76" s="129"/>
+      <c r="L76" s="129"/>
+      <c r="M76" s="130"/>
+      <c r="N76" s="145"/>
+      <c r="O76" s="129"/>
+      <c r="P76" s="129"/>
+      <c r="Q76" s="130"/>
     </row>
     <row r="77" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A77" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="5">
         <v>10836</v>
       </c>
       <c r="C77" s="2">
         <v>89.229249011857704</v>
       </c>
       <c r="D77" s="6">
         <v>2158</v>
       </c>
       <c r="E77" s="3">
         <v>83.417085427135675</v>
       </c>
       <c r="F77" s="5">
         <v>360</v>
       </c>
       <c r="G77" s="2">
         <v>93.506493506493499</v>
       </c>
       <c r="H77" s="6">
         <v>183</v>
       </c>
       <c r="I77" s="63">
         <v>87.980769230769226</v>
       </c>
-      <c r="J77" s="127"/>
-[...6 lines deleted...]
-      <c r="Q77" s="128"/>
+      <c r="J77" s="129"/>
+      <c r="K77" s="129"/>
+      <c r="L77" s="129"/>
+      <c r="M77" s="130"/>
+      <c r="N77" s="145"/>
+      <c r="O77" s="129"/>
+      <c r="P77" s="129"/>
+      <c r="Q77" s="130"/>
     </row>
     <row r="78" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A78" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="5">
         <v>10798</v>
       </c>
       <c r="C78" s="2">
         <v>73.053244029497336</v>
       </c>
       <c r="D78" s="6">
         <v>2310</v>
       </c>
       <c r="E78" s="3">
         <v>95.218466611706503</v>
       </c>
       <c r="F78" s="5">
         <v>361</v>
       </c>
       <c r="G78" s="2">
         <v>78.138528138528144</v>
       </c>
       <c r="H78" s="6">
         <v>160</v>
       </c>
       <c r="I78" s="63">
         <v>51.94805194805194</v>
       </c>
-      <c r="J78" s="127"/>
-[...6 lines deleted...]
-      <c r="Q78" s="128"/>
+      <c r="J78" s="129"/>
+      <c r="K78" s="129"/>
+      <c r="L78" s="129"/>
+      <c r="M78" s="130"/>
+      <c r="N78" s="145"/>
+      <c r="O78" s="129"/>
+      <c r="P78" s="129"/>
+      <c r="Q78" s="130"/>
     </row>
     <row r="79" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A79" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="5">
         <v>9475</v>
       </c>
       <c r="C79" s="2">
         <v>88.485244676877102</v>
       </c>
       <c r="D79" s="6">
         <v>1724</v>
       </c>
       <c r="E79" s="3">
         <v>104.99390986601705</v>
       </c>
       <c r="F79" s="5">
         <v>259</v>
       </c>
       <c r="G79" s="2">
         <v>74</v>
       </c>
       <c r="H79" s="6">
         <v>183</v>
       </c>
       <c r="I79" s="63">
         <v>70.656370656370655</v>
       </c>
-      <c r="J79" s="127"/>
-[...6 lines deleted...]
-      <c r="Q79" s="128"/>
+      <c r="J79" s="129"/>
+      <c r="K79" s="129"/>
+      <c r="L79" s="129"/>
+      <c r="M79" s="130"/>
+      <c r="N79" s="145"/>
+      <c r="O79" s="129"/>
+      <c r="P79" s="129"/>
+      <c r="Q79" s="130"/>
     </row>
     <row r="80" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A80" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="5">
         <v>11190</v>
       </c>
       <c r="C80" s="2">
         <v>84.331901424372603</v>
       </c>
       <c r="D80" s="6">
         <v>1922</v>
       </c>
       <c r="E80" s="3">
         <v>88.899167437557807</v>
       </c>
       <c r="F80" s="5">
         <v>198</v>
       </c>
       <c r="G80" s="2">
         <v>54.54545454545454</v>
       </c>
       <c r="H80" s="6">
         <v>125</v>
       </c>
       <c r="I80" s="63">
         <v>45.620437956204377</v>
       </c>
-      <c r="J80" s="127"/>
-[...6 lines deleted...]
-      <c r="Q80" s="128"/>
+      <c r="J80" s="129"/>
+      <c r="K80" s="129"/>
+      <c r="L80" s="129"/>
+      <c r="M80" s="130"/>
+      <c r="N80" s="145"/>
+      <c r="O80" s="129"/>
+      <c r="P80" s="129"/>
+      <c r="Q80" s="130"/>
     </row>
     <row r="81" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A81" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="5">
         <v>8494</v>
       </c>
       <c r="C81" s="2">
         <v>66.971536702672879</v>
       </c>
       <c r="D81" s="6">
         <v>1780</v>
       </c>
       <c r="E81" s="3">
         <v>77.695329550414669</v>
       </c>
       <c r="F81" s="5">
         <v>296</v>
       </c>
       <c r="G81" s="2">
         <v>63.247863247863243</v>
       </c>
       <c r="H81" s="6">
         <v>145</v>
       </c>
       <c r="I81" s="63">
         <v>45.88607594936709</v>
       </c>
-      <c r="J81" s="127"/>
-[...6 lines deleted...]
-      <c r="Q81" s="128"/>
+      <c r="J81" s="129"/>
+      <c r="K81" s="129"/>
+      <c r="L81" s="129"/>
+      <c r="M81" s="130"/>
+      <c r="N81" s="145"/>
+      <c r="O81" s="129"/>
+      <c r="P81" s="129"/>
+      <c r="Q81" s="130"/>
     </row>
     <row r="82" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A82" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="5">
         <v>9263</v>
       </c>
       <c r="C82" s="2">
         <v>72.662378412299972</v>
       </c>
       <c r="D82" s="6">
         <v>1809</v>
       </c>
       <c r="E82" s="3">
         <v>78.277801817395058</v>
       </c>
       <c r="F82" s="5">
         <v>252</v>
       </c>
       <c r="G82" s="2">
         <v>71.590909090909093</v>
       </c>
       <c r="H82" s="6">
         <v>139</v>
       </c>
       <c r="I82" s="63">
         <v>52.651515151515149</v>
       </c>
-      <c r="J82" s="127"/>
-[...6 lines deleted...]
-      <c r="Q82" s="128"/>
+      <c r="J82" s="129"/>
+      <c r="K82" s="129"/>
+      <c r="L82" s="129"/>
+      <c r="M82" s="130"/>
+      <c r="N82" s="145"/>
+      <c r="O82" s="129"/>
+      <c r="P82" s="129"/>
+      <c r="Q82" s="130"/>
     </row>
     <row r="83" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A83" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="5">
         <v>13173</v>
       </c>
       <c r="C83" s="2">
         <v>110.94921249894718</v>
       </c>
       <c r="D83" s="6">
         <v>2608</v>
       </c>
       <c r="E83" s="3">
         <v>116.58471166741171</v>
       </c>
       <c r="F83" s="5">
         <v>244</v>
       </c>
       <c r="G83" s="2">
         <v>65.240641711229955</v>
       </c>
       <c r="H83" s="6">
         <v>126</v>
       </c>
       <c r="I83" s="63">
         <v>47.727272727272727</v>
       </c>
-      <c r="J83" s="129"/>
-[...6 lines deleted...]
-      <c r="Q83" s="130"/>
+      <c r="J83" s="131"/>
+      <c r="K83" s="131"/>
+      <c r="L83" s="131"/>
+      <c r="M83" s="132"/>
+      <c r="N83" s="146"/>
+      <c r="O83" s="131"/>
+      <c r="P83" s="131"/>
+      <c r="Q83" s="132"/>
     </row>
     <row r="84" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A84" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="31">
         <v>132975</v>
       </c>
       <c r="C84" s="59">
         <v>0.8972914248697671</v>
       </c>
       <c r="D84" s="49">
         <v>25035</v>
       </c>
       <c r="E84" s="59">
         <v>0.87617681027543481</v>
       </c>
       <c r="F84" s="31">
         <v>4098</v>
       </c>
       <c r="G84" s="59">
         <v>0.75692648688585151</v>
       </c>
       <c r="H84" s="49">
         <v>2287</v>
@@ -14073,691 +14125,691 @@
       </c>
       <c r="B85" s="23">
         <v>50109</v>
       </c>
       <c r="C85" s="25">
         <v>133.3679335675503</v>
       </c>
       <c r="D85" s="26">
         <v>10541</v>
       </c>
       <c r="E85" s="27">
         <v>157.84666067684935</v>
       </c>
       <c r="F85" s="23">
         <v>750</v>
       </c>
       <c r="G85" s="25">
         <v>53.041018387553038</v>
       </c>
       <c r="H85" s="26">
         <v>421</v>
       </c>
       <c r="I85" s="66">
         <v>47.516930022573362</v>
       </c>
-      <c r="J85" s="125" t="s">
+      <c r="J85" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K85" s="125"/>
-[...2 lines deleted...]
-      <c r="N85" s="131" t="s">
+      <c r="K85" s="127"/>
+      <c r="L85" s="127"/>
+      <c r="M85" s="128"/>
+      <c r="N85" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="O85" s="125"/>
-[...1 lines deleted...]
-      <c r="Q85" s="126"/>
+      <c r="O85" s="127"/>
+      <c r="P85" s="127"/>
+      <c r="Q85" s="128"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>42463</v>
       </c>
       <c r="C86" s="2">
         <v>128.63677673432292</v>
       </c>
       <c r="D86" s="6">
         <v>8297</v>
       </c>
       <c r="E86" s="3">
         <v>133.73629916183108</v>
       </c>
       <c r="F86" s="5">
         <v>460</v>
       </c>
       <c r="G86" s="2">
         <v>42.830540037243949</v>
       </c>
       <c r="H86" s="6">
         <v>288</v>
       </c>
       <c r="I86" s="63">
         <v>55.066921606118548</v>
       </c>
-      <c r="J86" s="127"/>
-[...6 lines deleted...]
-      <c r="Q86" s="128"/>
+      <c r="J86" s="129"/>
+      <c r="K86" s="129"/>
+      <c r="L86" s="129"/>
+      <c r="M86" s="130"/>
+      <c r="N86" s="145"/>
+      <c r="O86" s="129"/>
+      <c r="P86" s="129"/>
+      <c r="Q86" s="130"/>
     </row>
     <row r="87" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="5">
         <v>36561</v>
       </c>
       <c r="C87" s="2">
         <v>116.20315926643994</v>
       </c>
       <c r="D87" s="6">
         <v>6698</v>
       </c>
       <c r="E87" s="3">
         <v>112.45802552048355</v>
       </c>
       <c r="F87" s="5">
         <v>344</v>
       </c>
       <c r="G87" s="2">
         <v>42.053789731051346</v>
       </c>
       <c r="H87" s="6">
         <v>268</v>
       </c>
       <c r="I87" s="63">
         <v>57.26495726495726</v>
       </c>
-      <c r="J87" s="127"/>
-[...6 lines deleted...]
-      <c r="Q87" s="128"/>
+      <c r="J87" s="129"/>
+      <c r="K87" s="129"/>
+      <c r="L87" s="129"/>
+      <c r="M87" s="130"/>
+      <c r="N87" s="145"/>
+      <c r="O87" s="129"/>
+      <c r="P87" s="129"/>
+      <c r="Q87" s="130"/>
     </row>
     <row r="88" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>33126</v>
       </c>
       <c r="C88" s="4">
         <v>107.09990300678953</v>
       </c>
       <c r="D88" s="48">
         <v>5982</v>
       </c>
       <c r="E88" s="4">
         <v>96.530579312570595</v>
       </c>
       <c r="F88" s="5">
         <v>325</v>
       </c>
       <c r="G88" s="4">
         <v>41.035353535353536</v>
       </c>
       <c r="H88" s="48">
         <v>255</v>
       </c>
       <c r="I88" s="65">
         <v>62.195121951219512</v>
       </c>
-      <c r="J88" s="127"/>
-[...6 lines deleted...]
-      <c r="Q88" s="128"/>
+      <c r="J88" s="129"/>
+      <c r="K88" s="129"/>
+      <c r="L88" s="129"/>
+      <c r="M88" s="130"/>
+      <c r="N88" s="145"/>
+      <c r="O88" s="129"/>
+      <c r="P88" s="129"/>
+      <c r="Q88" s="130"/>
     </row>
     <row r="89" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="23">
         <v>92572</v>
       </c>
       <c r="C89" s="25">
         <v>131.15525204726418</v>
       </c>
       <c r="D89" s="26">
         <v>18838</v>
       </c>
       <c r="E89" s="27">
         <v>146.23505666821922</v>
       </c>
       <c r="F89" s="23">
         <v>1210</v>
       </c>
       <c r="G89" s="25">
         <v>48.633440514469456</v>
       </c>
       <c r="H89" s="26">
         <v>709</v>
       </c>
       <c r="I89" s="66">
         <v>50.319375443577009</v>
       </c>
-      <c r="J89" s="127"/>
-[...6 lines deleted...]
-      <c r="Q89" s="128"/>
+      <c r="J89" s="129"/>
+      <c r="K89" s="129"/>
+      <c r="L89" s="129"/>
+      <c r="M89" s="130"/>
+      <c r="N89" s="145"/>
+      <c r="O89" s="129"/>
+      <c r="P89" s="129"/>
+      <c r="Q89" s="130"/>
     </row>
     <row r="90" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="5">
         <v>69687</v>
       </c>
       <c r="C90" s="4">
         <v>111.69041398874873</v>
       </c>
       <c r="D90" s="48">
         <v>12680</v>
       </c>
       <c r="E90" s="2">
         <v>104.33637784909075</v>
       </c>
       <c r="F90" s="5">
         <v>669</v>
       </c>
       <c r="G90" s="4">
         <v>41.552795031055901</v>
       </c>
       <c r="H90" s="48">
         <v>523</v>
       </c>
       <c r="I90" s="64">
         <v>59.567198177676538</v>
       </c>
-      <c r="J90" s="127"/>
-[...6 lines deleted...]
-      <c r="Q90" s="128"/>
+      <c r="J90" s="129"/>
+      <c r="K90" s="129"/>
+      <c r="L90" s="129"/>
+      <c r="M90" s="130"/>
+      <c r="N90" s="145"/>
+      <c r="O90" s="129"/>
+      <c r="P90" s="129"/>
+      <c r="Q90" s="130"/>
     </row>
     <row r="91" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B91" s="23">
         <v>13497</v>
       </c>
       <c r="C91" s="25">
         <v>100.34198200877258</v>
       </c>
       <c r="D91" s="26">
         <v>2704</v>
       </c>
       <c r="E91" s="27">
         <v>112.43243243243244</v>
       </c>
       <c r="F91" s="23">
         <v>251</v>
       </c>
       <c r="G91" s="25">
         <v>56.787330316742079</v>
       </c>
       <c r="H91" s="26">
         <v>142</v>
       </c>
       <c r="I91" s="66">
         <v>50.176678445229683</v>
       </c>
-      <c r="J91" s="127"/>
-[...6 lines deleted...]
-      <c r="Q91" s="128"/>
+      <c r="J91" s="129"/>
+      <c r="K91" s="129"/>
+      <c r="L91" s="129"/>
+      <c r="M91" s="130"/>
+      <c r="N91" s="145"/>
+      <c r="O91" s="129"/>
+      <c r="P91" s="129"/>
+      <c r="Q91" s="130"/>
     </row>
     <row r="92" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="5">
         <v>16732</v>
       </c>
       <c r="C92" s="2">
         <v>134.55568958584641</v>
       </c>
       <c r="D92" s="6">
         <v>3285</v>
       </c>
       <c r="E92" s="3">
         <v>132.45967741935485</v>
       </c>
       <c r="F92" s="5">
         <v>295</v>
       </c>
       <c r="G92" s="2">
         <v>63.991323210412141</v>
       </c>
       <c r="H92" s="6">
         <v>166</v>
       </c>
       <c r="I92" s="63">
         <v>58.245614035087726</v>
       </c>
-      <c r="J92" s="127"/>
-[...6 lines deleted...]
-      <c r="Q92" s="128"/>
+      <c r="J92" s="129"/>
+      <c r="K92" s="129"/>
+      <c r="L92" s="129"/>
+      <c r="M92" s="130"/>
+      <c r="N92" s="145"/>
+      <c r="O92" s="129"/>
+      <c r="P92" s="129"/>
+      <c r="Q92" s="130"/>
     </row>
     <row r="93" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="5">
         <v>19880</v>
       </c>
       <c r="C93" s="2">
         <v>170.11809002224885</v>
       </c>
       <c r="D93" s="6">
         <v>4552</v>
       </c>
       <c r="E93" s="3">
         <v>253.87618516452872</v>
       </c>
       <c r="F93" s="5">
         <v>204</v>
       </c>
       <c r="G93" s="2">
         <v>39.921722113502931</v>
       </c>
       <c r="H93" s="6">
         <v>113</v>
       </c>
       <c r="I93" s="63">
         <v>35.534591194968549</v>
       </c>
-      <c r="J93" s="127"/>
-[...6 lines deleted...]
-      <c r="Q93" s="128"/>
+      <c r="J93" s="129"/>
+      <c r="K93" s="129"/>
+      <c r="L93" s="129"/>
+      <c r="M93" s="130"/>
+      <c r="N93" s="145"/>
+      <c r="O93" s="129"/>
+      <c r="P93" s="129"/>
+      <c r="Q93" s="130"/>
     </row>
     <row r="94" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B94" s="5">
         <v>14248</v>
       </c>
       <c r="C94" s="2">
         <v>125.048271019835</v>
       </c>
       <c r="D94" s="6">
         <v>2871</v>
       </c>
       <c r="E94" s="3">
         <v>137.10601719197709</v>
       </c>
       <c r="F94" s="5">
         <v>166</v>
       </c>
       <c r="G94" s="2">
         <v>46.368715083798882</v>
       </c>
       <c r="H94" s="6">
         <v>103</v>
       </c>
       <c r="I94" s="63">
         <v>62.804878048780488</v>
       </c>
-      <c r="J94" s="127"/>
-[...6 lines deleted...]
-      <c r="Q94" s="128"/>
+      <c r="J94" s="129"/>
+      <c r="K94" s="129"/>
+      <c r="L94" s="129"/>
+      <c r="M94" s="130"/>
+      <c r="N94" s="145"/>
+      <c r="O94" s="129"/>
+      <c r="P94" s="129"/>
+      <c r="Q94" s="130"/>
     </row>
     <row r="95" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="5">
         <v>14161</v>
       </c>
       <c r="C95" s="2">
         <v>131.36363636363637</v>
       </c>
       <c r="D95" s="6">
         <v>2771</v>
       </c>
       <c r="E95" s="3">
         <v>141.95696721311475</v>
       </c>
       <c r="F95" s="5">
         <v>136</v>
       </c>
       <c r="G95" s="2">
         <v>38.202247191011232</v>
       </c>
       <c r="H95" s="6">
         <v>87</v>
       </c>
       <c r="I95" s="63">
         <v>49.43181818181818</v>
       </c>
-      <c r="J95" s="127"/>
-[...6 lines deleted...]
-      <c r="Q95" s="128"/>
+      <c r="J95" s="129"/>
+      <c r="K95" s="129"/>
+      <c r="L95" s="129"/>
+      <c r="M95" s="130"/>
+      <c r="N95" s="145"/>
+      <c r="O95" s="129"/>
+      <c r="P95" s="129"/>
+      <c r="Q95" s="130"/>
     </row>
     <row r="96" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="5">
         <v>14054</v>
       </c>
       <c r="C96" s="2">
         <v>129.69730527870064</v>
       </c>
       <c r="D96" s="6">
         <v>2655</v>
       </c>
       <c r="E96" s="3">
         <v>123.03058387395738</v>
       </c>
       <c r="F96" s="5">
         <v>158</v>
       </c>
       <c r="G96" s="2">
         <v>43.888888888888886</v>
       </c>
       <c r="H96" s="6">
         <v>98</v>
       </c>
       <c r="I96" s="63">
         <v>53.551912568306015</v>
       </c>
-      <c r="J96" s="127"/>
-[...6 lines deleted...]
-      <c r="Q96" s="128"/>
+      <c r="J96" s="129"/>
+      <c r="K96" s="129"/>
+      <c r="L96" s="129"/>
+      <c r="M96" s="130"/>
+      <c r="N96" s="145"/>
+      <c r="O96" s="129"/>
+      <c r="P96" s="129"/>
+      <c r="Q96" s="130"/>
     </row>
     <row r="97" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="5">
         <v>12994</v>
       </c>
       <c r="C97" s="2">
         <v>120.33709946286348</v>
       </c>
       <c r="D97" s="6">
         <v>2541</v>
       </c>
       <c r="E97" s="3">
         <v>110.00000000000001</v>
       </c>
       <c r="F97" s="5">
         <v>152</v>
       </c>
       <c r="G97" s="2">
         <v>42.105263157894733</v>
       </c>
       <c r="H97" s="6">
         <v>100</v>
       </c>
       <c r="I97" s="63">
         <v>62.5</v>
       </c>
-      <c r="J97" s="127"/>
-[...6 lines deleted...]
-      <c r="Q97" s="128"/>
+      <c r="J97" s="129"/>
+      <c r="K97" s="129"/>
+      <c r="L97" s="129"/>
+      <c r="M97" s="130"/>
+      <c r="N97" s="145"/>
+      <c r="O97" s="129"/>
+      <c r="P97" s="129"/>
+      <c r="Q97" s="130"/>
     </row>
     <row r="98" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="5">
         <v>10922</v>
       </c>
       <c r="C98" s="2">
         <v>115.27176781002639</v>
       </c>
       <c r="D98" s="6">
         <v>1860</v>
       </c>
       <c r="E98" s="3">
         <v>107.88863109048722</v>
       </c>
       <c r="F98" s="5">
         <v>97</v>
       </c>
       <c r="G98" s="2">
         <v>37.451737451737451</v>
       </c>
       <c r="H98" s="6">
         <v>77</v>
       </c>
       <c r="I98" s="63">
         <v>42.076502732240442</v>
       </c>
-      <c r="J98" s="127"/>
-[...6 lines deleted...]
-      <c r="Q98" s="128"/>
+      <c r="J98" s="129"/>
+      <c r="K98" s="129"/>
+      <c r="L98" s="129"/>
+      <c r="M98" s="130"/>
+      <c r="N98" s="145"/>
+      <c r="O98" s="129"/>
+      <c r="P98" s="129"/>
+      <c r="Q98" s="130"/>
     </row>
     <row r="99" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B99" s="5">
         <v>12645</v>
       </c>
       <c r="C99" s="2">
         <v>113.00268096514745</v>
       </c>
       <c r="D99" s="6">
         <v>2297</v>
       </c>
       <c r="E99" s="3">
         <v>119.51092611862644</v>
       </c>
       <c r="F99" s="5">
         <v>95</v>
       </c>
       <c r="G99" s="2">
         <v>47.979797979797979</v>
       </c>
       <c r="H99" s="6">
         <v>91</v>
       </c>
       <c r="I99" s="63">
         <v>72.8</v>
       </c>
-      <c r="J99" s="127"/>
-[...6 lines deleted...]
-      <c r="Q99" s="128"/>
+      <c r="J99" s="129"/>
+      <c r="K99" s="129"/>
+      <c r="L99" s="129"/>
+      <c r="M99" s="130"/>
+      <c r="N99" s="145"/>
+      <c r="O99" s="129"/>
+      <c r="P99" s="129"/>
+      <c r="Q99" s="130"/>
     </row>
     <row r="100" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B100" s="5">
         <v>10993</v>
       </c>
       <c r="C100" s="2">
         <v>129.42076760065927</v>
       </c>
       <c r="D100" s="6">
         <v>2043</v>
       </c>
       <c r="E100" s="3">
         <v>114.7752808988764</v>
       </c>
       <c r="F100" s="5">
         <v>98</v>
       </c>
       <c r="G100" s="2">
         <v>33.108108108108105</v>
       </c>
       <c r="H100" s="6">
         <v>85</v>
       </c>
       <c r="I100" s="63">
         <v>58.620689655172406</v>
       </c>
-      <c r="J100" s="127"/>
-[...6 lines deleted...]
-      <c r="Q100" s="128"/>
+      <c r="J100" s="129"/>
+      <c r="K100" s="129"/>
+      <c r="L100" s="129"/>
+      <c r="M100" s="130"/>
+      <c r="N100" s="145"/>
+      <c r="O100" s="129"/>
+      <c r="P100" s="129"/>
+      <c r="Q100" s="130"/>
     </row>
     <row r="101" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="5">
         <v>11925</v>
       </c>
       <c r="C101" s="2">
         <v>128.73798985209973</v>
       </c>
       <c r="D101" s="6">
         <v>2054</v>
       </c>
       <c r="E101" s="3">
         <v>113.54339414040906</v>
       </c>
       <c r="F101" s="5">
         <v>108</v>
       </c>
       <c r="G101" s="2">
         <v>42.857142857142854</v>
       </c>
       <c r="H101" s="6">
         <v>89</v>
       </c>
       <c r="I101" s="63">
         <v>64.02877697841727</v>
       </c>
-      <c r="J101" s="127"/>
-[...6 lines deleted...]
-      <c r="Q101" s="128"/>
+      <c r="J101" s="129"/>
+      <c r="K101" s="129"/>
+      <c r="L101" s="129"/>
+      <c r="M101" s="130"/>
+      <c r="N101" s="145"/>
+      <c r="O101" s="129"/>
+      <c r="P101" s="129"/>
+      <c r="Q101" s="130"/>
     </row>
     <row r="102" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="5">
         <v>10208</v>
       </c>
       <c r="C102" s="2">
         <v>77.491839368405067</v>
       </c>
       <c r="D102" s="6">
         <v>1885</v>
       </c>
       <c r="E102" s="3">
         <v>72.277607361963192</v>
       </c>
       <c r="F102" s="5">
         <v>119</v>
       </c>
       <c r="G102" s="2">
         <v>48.770491803278688</v>
       </c>
       <c r="H102" s="6">
         <v>81</v>
       </c>
       <c r="I102" s="63">
         <v>64.285714285714292</v>
       </c>
-      <c r="J102" s="129"/>
-[...6 lines deleted...]
-      <c r="Q102" s="130"/>
+      <c r="J102" s="131"/>
+      <c r="K102" s="131"/>
+      <c r="L102" s="131"/>
+      <c r="M102" s="132"/>
+      <c r="N102" s="146"/>
+      <c r="O102" s="131"/>
+      <c r="P102" s="131"/>
+      <c r="Q102" s="132"/>
     </row>
     <row r="103" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="31">
         <v>162259</v>
       </c>
       <c r="C103" s="59">
         <v>1.2202218462116938</v>
       </c>
       <c r="D103" s="49">
         <v>31518</v>
       </c>
       <c r="E103" s="59">
         <v>1.2589574595566206</v>
       </c>
       <c r="F103" s="31">
         <v>1879</v>
       </c>
       <c r="G103" s="59">
         <v>0.45851634943875064</v>
       </c>
       <c r="H103" s="49">
         <v>1232</v>
@@ -14780,559 +14832,559 @@
       </c>
       <c r="B104" s="23">
         <v>39808</v>
       </c>
       <c r="C104" s="25">
         <v>79.442814664032412</v>
       </c>
       <c r="D104" s="26">
         <v>7855</v>
       </c>
       <c r="E104" s="27">
         <v>74.518546627454697</v>
       </c>
       <c r="F104" s="23">
         <v>395</v>
       </c>
       <c r="G104" s="25">
         <v>52.666666666666664</v>
       </c>
       <c r="H104" s="26">
         <v>202</v>
       </c>
       <c r="I104" s="66">
         <v>47.980997624703086</v>
       </c>
-      <c r="J104" s="125" t="s">
+      <c r="J104" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K104" s="125"/>
-[...2 lines deleted...]
-      <c r="N104" s="125" t="s">
+      <c r="K104" s="127"/>
+      <c r="L104" s="127"/>
+      <c r="M104" s="128"/>
+      <c r="N104" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O104" s="125"/>
-[...1 lines deleted...]
-      <c r="Q104" s="126"/>
+      <c r="O104" s="127"/>
+      <c r="P104" s="127"/>
+      <c r="Q104" s="128"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="5">
         <v>10610</v>
       </c>
       <c r="C105" s="2">
         <v>24.986458799425382</v>
       </c>
       <c r="D105" s="6">
         <v>2279</v>
       </c>
       <c r="E105" s="3">
         <v>27.467759431119681</v>
       </c>
       <c r="F105" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G105" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H105" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I105" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J105" s="127"/>
-[...6 lines deleted...]
-      <c r="Q105" s="128"/>
+      <c r="J105" s="129"/>
+      <c r="K105" s="129"/>
+      <c r="L105" s="129"/>
+      <c r="M105" s="130"/>
+      <c r="N105" s="129"/>
+      <c r="O105" s="129"/>
+      <c r="P105" s="129"/>
+      <c r="Q105" s="130"/>
     </row>
     <row r="106" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="5">
         <v>0</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G106" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I106" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J106" s="127"/>
-[...6 lines deleted...]
-      <c r="Q106" s="128"/>
+      <c r="J106" s="129"/>
+      <c r="K106" s="129"/>
+      <c r="L106" s="129"/>
+      <c r="M106" s="130"/>
+      <c r="N106" s="129"/>
+      <c r="O106" s="129"/>
+      <c r="P106" s="129"/>
+      <c r="Q106" s="130"/>
     </row>
     <row r="107" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="5">
         <v>0</v>
       </c>
       <c r="C107" s="4">
         <v>0</v>
       </c>
       <c r="D107" s="48">
         <v>0</v>
       </c>
       <c r="E107" s="4">
         <v>0</v>
       </c>
       <c r="F107" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G107" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H107" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="J107" s="127"/>
-[...6 lines deleted...]
-      <c r="Q107" s="128"/>
+      <c r="J107" s="129"/>
+      <c r="K107" s="129"/>
+      <c r="L107" s="129"/>
+      <c r="M107" s="130"/>
+      <c r="N107" s="129"/>
+      <c r="O107" s="129"/>
+      <c r="P107" s="129"/>
+      <c r="Q107" s="130"/>
     </row>
     <row r="108" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="23">
         <v>50418</v>
       </c>
       <c r="C108" s="25">
         <v>54.46355269411918</v>
       </c>
       <c r="D108" s="26">
         <v>10134</v>
       </c>
       <c r="E108" s="27">
         <v>53.795519694235061</v>
       </c>
       <c r="F108" s="81" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="82" t="s">
         <v>64</v>
       </c>
       <c r="H108" s="83" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="84" t="s">
         <v>64</v>
       </c>
-      <c r="J108" s="127"/>
-[...6 lines deleted...]
-      <c r="Q108" s="128"/>
+      <c r="J108" s="129"/>
+      <c r="K108" s="129"/>
+      <c r="L108" s="129"/>
+      <c r="M108" s="130"/>
+      <c r="N108" s="129"/>
+      <c r="O108" s="129"/>
+      <c r="P108" s="129"/>
+      <c r="Q108" s="130"/>
     </row>
     <row r="109" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="5">
         <v>0</v>
       </c>
       <c r="C109" s="4">
         <v>0</v>
       </c>
       <c r="D109" s="48">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>0</v>
       </c>
       <c r="F109" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G109" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H109" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I109" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="J109" s="127"/>
-[...6 lines deleted...]
-      <c r="Q109" s="128"/>
+      <c r="J109" s="129"/>
+      <c r="K109" s="129"/>
+      <c r="L109" s="129"/>
+      <c r="M109" s="130"/>
+      <c r="N109" s="129"/>
+      <c r="O109" s="129"/>
+      <c r="P109" s="129"/>
+      <c r="Q109" s="130"/>
     </row>
     <row r="110" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B110" s="23">
         <v>13381</v>
       </c>
       <c r="C110" s="25">
         <v>99.140549751796698</v>
       </c>
       <c r="D110" s="26">
         <v>2882</v>
       </c>
       <c r="E110" s="27">
         <v>106.58284023668638</v>
       </c>
       <c r="F110" s="23">
         <v>107</v>
       </c>
       <c r="G110" s="25">
         <v>42.629482071713149</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="66">
         <v>31.690140845070424</v>
       </c>
-      <c r="J110" s="127"/>
-[...6 lines deleted...]
-      <c r="Q110" s="128"/>
+      <c r="J110" s="129"/>
+      <c r="K110" s="129"/>
+      <c r="L110" s="129"/>
+      <c r="M110" s="130"/>
+      <c r="N110" s="129"/>
+      <c r="O110" s="129"/>
+      <c r="P110" s="129"/>
+      <c r="Q110" s="130"/>
     </row>
     <row r="111" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5">
         <v>15154</v>
       </c>
       <c r="C111" s="2">
         <v>90.568969639015066</v>
       </c>
       <c r="D111" s="6">
         <v>2803</v>
       </c>
       <c r="E111" s="3">
         <v>85.327245053272449</v>
       </c>
       <c r="F111" s="5">
         <v>138</v>
       </c>
       <c r="G111" s="2">
         <v>46.779661016949156</v>
       </c>
       <c r="H111" s="6">
         <v>71</v>
       </c>
       <c r="I111" s="63">
         <v>42.771084337349393</v>
       </c>
-      <c r="J111" s="127"/>
-[...6 lines deleted...]
-      <c r="Q111" s="128"/>
+      <c r="J111" s="129"/>
+      <c r="K111" s="129"/>
+      <c r="L111" s="129"/>
+      <c r="M111" s="130"/>
+      <c r="N111" s="129"/>
+      <c r="O111" s="129"/>
+      <c r="P111" s="129"/>
+      <c r="Q111" s="130"/>
     </row>
     <row r="112" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B112" s="5">
         <v>11273</v>
       </c>
       <c r="C112" s="2">
         <v>56.705231388329977</v>
       </c>
       <c r="D112" s="6">
         <v>2170</v>
       </c>
       <c r="E112" s="3">
         <v>47.671353251318102</v>
       </c>
       <c r="F112" s="88">
         <v>150</v>
       </c>
       <c r="G112" s="89">
         <v>73.529411764705884</v>
       </c>
       <c r="H112" s="90">
         <v>86</v>
       </c>
       <c r="I112" s="92">
         <v>76.106194690265482</v>
       </c>
-      <c r="J112" s="127"/>
-[...6 lines deleted...]
-      <c r="Q112" s="128"/>
+      <c r="J112" s="129"/>
+      <c r="K112" s="129"/>
+      <c r="L112" s="129"/>
+      <c r="M112" s="130"/>
+      <c r="N112" s="129"/>
+      <c r="O112" s="129"/>
+      <c r="P112" s="129"/>
+      <c r="Q112" s="130"/>
     </row>
     <row r="113" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="88">
         <v>10610</v>
       </c>
       <c r="C113" s="89">
         <v>74.466591802358224</v>
       </c>
       <c r="D113" s="90">
         <v>2279</v>
       </c>
       <c r="E113" s="91">
         <v>79.38000696621387</v>
       </c>
-      <c r="F113" s="117" t="s">
+      <c r="F113" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="G113" s="118"/>
-[...9 lines deleted...]
-      <c r="Q113" s="128"/>
+      <c r="G113" s="120"/>
+      <c r="H113" s="120"/>
+      <c r="I113" s="125"/>
+      <c r="J113" s="129"/>
+      <c r="K113" s="129"/>
+      <c r="L113" s="129"/>
+      <c r="M113" s="130"/>
+      <c r="N113" s="129"/>
+      <c r="O113" s="129"/>
+      <c r="P113" s="129"/>
+      <c r="Q113" s="130"/>
     </row>
     <row r="114" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="117" t="s">
+      <c r="B114" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="C114" s="118"/>
-[...13 lines deleted...]
-      <c r="Q114" s="128"/>
+      <c r="C114" s="120"/>
+      <c r="D114" s="120"/>
+      <c r="E114" s="121"/>
+      <c r="F114" s="119"/>
+      <c r="G114" s="120"/>
+      <c r="H114" s="120"/>
+      <c r="I114" s="125"/>
+      <c r="J114" s="129"/>
+      <c r="K114" s="129"/>
+      <c r="L114" s="129"/>
+      <c r="M114" s="130"/>
+      <c r="N114" s="129"/>
+      <c r="O114" s="129"/>
+      <c r="P114" s="129"/>
+      <c r="Q114" s="130"/>
     </row>
     <row r="115" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B115" s="117"/>
-[...14 lines deleted...]
-      <c r="Q115" s="128"/>
+      <c r="B115" s="119"/>
+      <c r="C115" s="120"/>
+      <c r="D115" s="120"/>
+      <c r="E115" s="121"/>
+      <c r="F115" s="119"/>
+      <c r="G115" s="120"/>
+      <c r="H115" s="120"/>
+      <c r="I115" s="125"/>
+      <c r="J115" s="129"/>
+      <c r="K115" s="129"/>
+      <c r="L115" s="129"/>
+      <c r="M115" s="130"/>
+      <c r="N115" s="129"/>
+      <c r="O115" s="129"/>
+      <c r="P115" s="129"/>
+      <c r="Q115" s="130"/>
     </row>
     <row r="116" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="117"/>
-[...14 lines deleted...]
-      <c r="Q116" s="128"/>
+      <c r="B116" s="119"/>
+      <c r="C116" s="120"/>
+      <c r="D116" s="120"/>
+      <c r="E116" s="121"/>
+      <c r="F116" s="119"/>
+      <c r="G116" s="120"/>
+      <c r="H116" s="120"/>
+      <c r="I116" s="125"/>
+      <c r="J116" s="129"/>
+      <c r="K116" s="129"/>
+      <c r="L116" s="129"/>
+      <c r="M116" s="130"/>
+      <c r="N116" s="129"/>
+      <c r="O116" s="129"/>
+      <c r="P116" s="129"/>
+      <c r="Q116" s="130"/>
     </row>
     <row r="117" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="117"/>
-[...14 lines deleted...]
-      <c r="Q117" s="128"/>
+      <c r="B117" s="119"/>
+      <c r="C117" s="120"/>
+      <c r="D117" s="120"/>
+      <c r="E117" s="121"/>
+      <c r="F117" s="119"/>
+      <c r="G117" s="120"/>
+      <c r="H117" s="120"/>
+      <c r="I117" s="125"/>
+      <c r="J117" s="129"/>
+      <c r="K117" s="129"/>
+      <c r="L117" s="129"/>
+      <c r="M117" s="130"/>
+      <c r="N117" s="129"/>
+      <c r="O117" s="129"/>
+      <c r="P117" s="129"/>
+      <c r="Q117" s="130"/>
     </row>
     <row r="118" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B118" s="117"/>
-[...14 lines deleted...]
-      <c r="Q118" s="128"/>
+      <c r="B118" s="119"/>
+      <c r="C118" s="120"/>
+      <c r="D118" s="120"/>
+      <c r="E118" s="121"/>
+      <c r="F118" s="119"/>
+      <c r="G118" s="120"/>
+      <c r="H118" s="120"/>
+      <c r="I118" s="125"/>
+      <c r="J118" s="129"/>
+      <c r="K118" s="129"/>
+      <c r="L118" s="129"/>
+      <c r="M118" s="130"/>
+      <c r="N118" s="129"/>
+      <c r="O118" s="129"/>
+      <c r="P118" s="129"/>
+      <c r="Q118" s="130"/>
     </row>
     <row r="119" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="117"/>
-[...14 lines deleted...]
-      <c r="Q119" s="128"/>
+      <c r="B119" s="119"/>
+      <c r="C119" s="120"/>
+      <c r="D119" s="120"/>
+      <c r="E119" s="121"/>
+      <c r="F119" s="119"/>
+      <c r="G119" s="120"/>
+      <c r="H119" s="120"/>
+      <c r="I119" s="125"/>
+      <c r="J119" s="129"/>
+      <c r="K119" s="129"/>
+      <c r="L119" s="129"/>
+      <c r="M119" s="130"/>
+      <c r="N119" s="129"/>
+      <c r="O119" s="129"/>
+      <c r="P119" s="129"/>
+      <c r="Q119" s="130"/>
     </row>
     <row r="120" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B120" s="117"/>
-[...14 lines deleted...]
-      <c r="Q120" s="128"/>
+      <c r="B120" s="119"/>
+      <c r="C120" s="120"/>
+      <c r="D120" s="120"/>
+      <c r="E120" s="121"/>
+      <c r="F120" s="119"/>
+      <c r="G120" s="120"/>
+      <c r="H120" s="120"/>
+      <c r="I120" s="125"/>
+      <c r="J120" s="129"/>
+      <c r="K120" s="129"/>
+      <c r="L120" s="129"/>
+      <c r="M120" s="130"/>
+      <c r="N120" s="129"/>
+      <c r="O120" s="129"/>
+      <c r="P120" s="129"/>
+      <c r="Q120" s="130"/>
     </row>
     <row r="121" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B121" s="120"/>
-[...14 lines deleted...]
-      <c r="Q121" s="130"/>
+      <c r="B121" s="122"/>
+      <c r="C121" s="123"/>
+      <c r="D121" s="123"/>
+      <c r="E121" s="124"/>
+      <c r="F121" s="122"/>
+      <c r="G121" s="123"/>
+      <c r="H121" s="123"/>
+      <c r="I121" s="126"/>
+      <c r="J121" s="131"/>
+      <c r="K121" s="131"/>
+      <c r="L121" s="131"/>
+      <c r="M121" s="132"/>
+      <c r="N121" s="131"/>
+      <c r="O121" s="131"/>
+      <c r="P121" s="131"/>
+      <c r="Q121" s="132"/>
     </row>
     <row r="122" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B122" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D122" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E122" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H122" s="76" t="s">
         <v>64</v>
@@ -15347,431 +15399,431 @@
         <v>74</v>
       </c>
       <c r="L122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N122" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q122" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B123" s="131" t="s">
+      <c r="B123" s="133" t="s">
         <v>67</v>
       </c>
-      <c r="C123" s="132"/>
-[...2 lines deleted...]
-      <c r="F123" s="131" t="s">
+      <c r="C123" s="134"/>
+      <c r="D123" s="134"/>
+      <c r="E123" s="142"/>
+      <c r="F123" s="133" t="s">
         <v>69</v>
       </c>
-      <c r="G123" s="132"/>
-[...2 lines deleted...]
-      <c r="J123" s="125" t="s">
+      <c r="G123" s="134"/>
+      <c r="H123" s="134"/>
+      <c r="I123" s="135"/>
+      <c r="J123" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K123" s="125"/>
-[...2 lines deleted...]
-      <c r="N123" s="125" t="s">
+      <c r="K123" s="127"/>
+      <c r="L123" s="127"/>
+      <c r="M123" s="128"/>
+      <c r="N123" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O123" s="125"/>
-[...1 lines deleted...]
-      <c r="Q123" s="126"/>
+      <c r="O123" s="127"/>
+      <c r="P123" s="127"/>
+      <c r="Q123" s="128"/>
     </row>
     <row r="124" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="134"/>
-[...14 lines deleted...]
-      <c r="Q124" s="128"/>
+      <c r="B124" s="136"/>
+      <c r="C124" s="137"/>
+      <c r="D124" s="137"/>
+      <c r="E124" s="143"/>
+      <c r="F124" s="136"/>
+      <c r="G124" s="137"/>
+      <c r="H124" s="137"/>
+      <c r="I124" s="138"/>
+      <c r="J124" s="129"/>
+      <c r="K124" s="129"/>
+      <c r="L124" s="129"/>
+      <c r="M124" s="130"/>
+      <c r="N124" s="129"/>
+      <c r="O124" s="129"/>
+      <c r="P124" s="129"/>
+      <c r="Q124" s="130"/>
     </row>
     <row r="125" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="134"/>
-[...14 lines deleted...]
-      <c r="Q125" s="128"/>
+      <c r="B125" s="136"/>
+      <c r="C125" s="137"/>
+      <c r="D125" s="137"/>
+      <c r="E125" s="143"/>
+      <c r="F125" s="136"/>
+      <c r="G125" s="137"/>
+      <c r="H125" s="137"/>
+      <c r="I125" s="138"/>
+      <c r="J125" s="129"/>
+      <c r="K125" s="129"/>
+      <c r="L125" s="129"/>
+      <c r="M125" s="130"/>
+      <c r="N125" s="129"/>
+      <c r="O125" s="129"/>
+      <c r="P125" s="129"/>
+      <c r="Q125" s="130"/>
     </row>
     <row r="126" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="134"/>
-[...14 lines deleted...]
-      <c r="Q126" s="128"/>
+      <c r="B126" s="136"/>
+      <c r="C126" s="137"/>
+      <c r="D126" s="137"/>
+      <c r="E126" s="143"/>
+      <c r="F126" s="136"/>
+      <c r="G126" s="137"/>
+      <c r="H126" s="137"/>
+      <c r="I126" s="138"/>
+      <c r="J126" s="129"/>
+      <c r="K126" s="129"/>
+      <c r="L126" s="129"/>
+      <c r="M126" s="130"/>
+      <c r="N126" s="129"/>
+      <c r="O126" s="129"/>
+      <c r="P126" s="129"/>
+      <c r="Q126" s="130"/>
     </row>
     <row r="127" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B127" s="134"/>
-[...14 lines deleted...]
-      <c r="Q127" s="128"/>
+      <c r="B127" s="136"/>
+      <c r="C127" s="137"/>
+      <c r="D127" s="137"/>
+      <c r="E127" s="143"/>
+      <c r="F127" s="136"/>
+      <c r="G127" s="137"/>
+      <c r="H127" s="137"/>
+      <c r="I127" s="138"/>
+      <c r="J127" s="129"/>
+      <c r="K127" s="129"/>
+      <c r="L127" s="129"/>
+      <c r="M127" s="130"/>
+      <c r="N127" s="129"/>
+      <c r="O127" s="129"/>
+      <c r="P127" s="129"/>
+      <c r="Q127" s="130"/>
     </row>
     <row r="128" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="134"/>
-[...14 lines deleted...]
-      <c r="Q128" s="128"/>
+      <c r="B128" s="136"/>
+      <c r="C128" s="137"/>
+      <c r="D128" s="137"/>
+      <c r="E128" s="143"/>
+      <c r="F128" s="136"/>
+      <c r="G128" s="137"/>
+      <c r="H128" s="137"/>
+      <c r="I128" s="138"/>
+      <c r="J128" s="129"/>
+      <c r="K128" s="129"/>
+      <c r="L128" s="129"/>
+      <c r="M128" s="130"/>
+      <c r="N128" s="129"/>
+      <c r="O128" s="129"/>
+      <c r="P128" s="129"/>
+      <c r="Q128" s="130"/>
     </row>
     <row r="129" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="134"/>
-[...14 lines deleted...]
-      <c r="Q129" s="128"/>
+      <c r="B129" s="136"/>
+      <c r="C129" s="137"/>
+      <c r="D129" s="137"/>
+      <c r="E129" s="143"/>
+      <c r="F129" s="136"/>
+      <c r="G129" s="137"/>
+      <c r="H129" s="137"/>
+      <c r="I129" s="138"/>
+      <c r="J129" s="129"/>
+      <c r="K129" s="129"/>
+      <c r="L129" s="129"/>
+      <c r="M129" s="130"/>
+      <c r="N129" s="129"/>
+      <c r="O129" s="129"/>
+      <c r="P129" s="129"/>
+      <c r="Q129" s="130"/>
     </row>
     <row r="130" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B130" s="134"/>
-[...14 lines deleted...]
-      <c r="Q130" s="128"/>
+      <c r="B130" s="136"/>
+      <c r="C130" s="137"/>
+      <c r="D130" s="137"/>
+      <c r="E130" s="143"/>
+      <c r="F130" s="136"/>
+      <c r="G130" s="137"/>
+      <c r="H130" s="137"/>
+      <c r="I130" s="138"/>
+      <c r="J130" s="129"/>
+      <c r="K130" s="129"/>
+      <c r="L130" s="129"/>
+      <c r="M130" s="130"/>
+      <c r="N130" s="129"/>
+      <c r="O130" s="129"/>
+      <c r="P130" s="129"/>
+      <c r="Q130" s="130"/>
     </row>
     <row r="131" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B131" s="134"/>
-[...14 lines deleted...]
-      <c r="Q131" s="128"/>
+      <c r="B131" s="136"/>
+      <c r="C131" s="137"/>
+      <c r="D131" s="137"/>
+      <c r="E131" s="143"/>
+      <c r="F131" s="136"/>
+      <c r="G131" s="137"/>
+      <c r="H131" s="137"/>
+      <c r="I131" s="138"/>
+      <c r="J131" s="129"/>
+      <c r="K131" s="129"/>
+      <c r="L131" s="129"/>
+      <c r="M131" s="130"/>
+      <c r="N131" s="129"/>
+      <c r="O131" s="129"/>
+      <c r="P131" s="129"/>
+      <c r="Q131" s="130"/>
     </row>
     <row r="132" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B132" s="134"/>
-[...14 lines deleted...]
-      <c r="Q132" s="128"/>
+      <c r="B132" s="136"/>
+      <c r="C132" s="137"/>
+      <c r="D132" s="137"/>
+      <c r="E132" s="143"/>
+      <c r="F132" s="136"/>
+      <c r="G132" s="137"/>
+      <c r="H132" s="137"/>
+      <c r="I132" s="138"/>
+      <c r="J132" s="129"/>
+      <c r="K132" s="129"/>
+      <c r="L132" s="129"/>
+      <c r="M132" s="130"/>
+      <c r="N132" s="129"/>
+      <c r="O132" s="129"/>
+      <c r="P132" s="129"/>
+      <c r="Q132" s="130"/>
     </row>
     <row r="133" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B133" s="134"/>
-[...14 lines deleted...]
-      <c r="Q133" s="128"/>
+      <c r="B133" s="136"/>
+      <c r="C133" s="137"/>
+      <c r="D133" s="137"/>
+      <c r="E133" s="143"/>
+      <c r="F133" s="136"/>
+      <c r="G133" s="137"/>
+      <c r="H133" s="137"/>
+      <c r="I133" s="138"/>
+      <c r="J133" s="129"/>
+      <c r="K133" s="129"/>
+      <c r="L133" s="129"/>
+      <c r="M133" s="130"/>
+      <c r="N133" s="129"/>
+      <c r="O133" s="129"/>
+      <c r="P133" s="129"/>
+      <c r="Q133" s="130"/>
     </row>
     <row r="134" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B134" s="134"/>
-[...14 lines deleted...]
-      <c r="Q134" s="128"/>
+      <c r="B134" s="136"/>
+      <c r="C134" s="137"/>
+      <c r="D134" s="137"/>
+      <c r="E134" s="143"/>
+      <c r="F134" s="136"/>
+      <c r="G134" s="137"/>
+      <c r="H134" s="137"/>
+      <c r="I134" s="138"/>
+      <c r="J134" s="129"/>
+      <c r="K134" s="129"/>
+      <c r="L134" s="129"/>
+      <c r="M134" s="130"/>
+      <c r="N134" s="129"/>
+      <c r="O134" s="129"/>
+      <c r="P134" s="129"/>
+      <c r="Q134" s="130"/>
     </row>
     <row r="135" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B135" s="134"/>
-[...14 lines deleted...]
-      <c r="Q135" s="128"/>
+      <c r="B135" s="136"/>
+      <c r="C135" s="137"/>
+      <c r="D135" s="137"/>
+      <c r="E135" s="143"/>
+      <c r="F135" s="136"/>
+      <c r="G135" s="137"/>
+      <c r="H135" s="137"/>
+      <c r="I135" s="138"/>
+      <c r="J135" s="129"/>
+      <c r="K135" s="129"/>
+      <c r="L135" s="129"/>
+      <c r="M135" s="130"/>
+      <c r="N135" s="129"/>
+      <c r="O135" s="129"/>
+      <c r="P135" s="129"/>
+      <c r="Q135" s="130"/>
     </row>
     <row r="136" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="134"/>
-[...14 lines deleted...]
-      <c r="Q136" s="128"/>
+      <c r="B136" s="136"/>
+      <c r="C136" s="137"/>
+      <c r="D136" s="137"/>
+      <c r="E136" s="143"/>
+      <c r="F136" s="136"/>
+      <c r="G136" s="137"/>
+      <c r="H136" s="137"/>
+      <c r="I136" s="138"/>
+      <c r="J136" s="129"/>
+      <c r="K136" s="129"/>
+      <c r="L136" s="129"/>
+      <c r="M136" s="130"/>
+      <c r="N136" s="129"/>
+      <c r="O136" s="129"/>
+      <c r="P136" s="129"/>
+      <c r="Q136" s="130"/>
     </row>
     <row r="137" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B137" s="134"/>
-[...14 lines deleted...]
-      <c r="Q137" s="128"/>
+      <c r="B137" s="136"/>
+      <c r="C137" s="137"/>
+      <c r="D137" s="137"/>
+      <c r="E137" s="143"/>
+      <c r="F137" s="136"/>
+      <c r="G137" s="137"/>
+      <c r="H137" s="137"/>
+      <c r="I137" s="138"/>
+      <c r="J137" s="129"/>
+      <c r="K137" s="129"/>
+      <c r="L137" s="129"/>
+      <c r="M137" s="130"/>
+      <c r="N137" s="129"/>
+      <c r="O137" s="129"/>
+      <c r="P137" s="129"/>
+      <c r="Q137" s="130"/>
     </row>
     <row r="138" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B138" s="134"/>
-[...14 lines deleted...]
-      <c r="Q138" s="128"/>
+      <c r="B138" s="136"/>
+      <c r="C138" s="137"/>
+      <c r="D138" s="137"/>
+      <c r="E138" s="143"/>
+      <c r="F138" s="136"/>
+      <c r="G138" s="137"/>
+      <c r="H138" s="137"/>
+      <c r="I138" s="138"/>
+      <c r="J138" s="129"/>
+      <c r="K138" s="129"/>
+      <c r="L138" s="129"/>
+      <c r="M138" s="130"/>
+      <c r="N138" s="129"/>
+      <c r="O138" s="129"/>
+      <c r="P138" s="129"/>
+      <c r="Q138" s="130"/>
     </row>
     <row r="139" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B139" s="134"/>
-[...14 lines deleted...]
-      <c r="Q139" s="128"/>
+      <c r="B139" s="136"/>
+      <c r="C139" s="137"/>
+      <c r="D139" s="137"/>
+      <c r="E139" s="143"/>
+      <c r="F139" s="136"/>
+      <c r="G139" s="137"/>
+      <c r="H139" s="137"/>
+      <c r="I139" s="138"/>
+      <c r="J139" s="129"/>
+      <c r="K139" s="129"/>
+      <c r="L139" s="129"/>
+      <c r="M139" s="130"/>
+      <c r="N139" s="129"/>
+      <c r="O139" s="129"/>
+      <c r="P139" s="129"/>
+      <c r="Q139" s="130"/>
     </row>
     <row r="140" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B140" s="137"/>
-[...14 lines deleted...]
-      <c r="Q140" s="130"/>
+      <c r="B140" s="139"/>
+      <c r="C140" s="140"/>
+      <c r="D140" s="140"/>
+      <c r="E140" s="144"/>
+      <c r="F140" s="139"/>
+      <c r="G140" s="140"/>
+      <c r="H140" s="140"/>
+      <c r="I140" s="141"/>
+      <c r="J140" s="131"/>
+      <c r="K140" s="131"/>
+      <c r="L140" s="131"/>
+      <c r="M140" s="132"/>
+      <c r="N140" s="131"/>
+      <c r="O140" s="131"/>
+      <c r="P140" s="131"/>
+      <c r="Q140" s="132"/>
     </row>
     <row r="141" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="41" t="s">
         <v>72</v>
       </c>
       <c r="B141" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D141" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E141" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F141" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H141" s="76" t="s">
         <v>64</v>
@@ -15786,431 +15838,431 @@
         <v>74</v>
       </c>
       <c r="L141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N141" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q141" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B142" s="131" t="s">
+      <c r="B142" s="133" t="s">
         <v>67</v>
       </c>
-      <c r="C142" s="132"/>
-[...2 lines deleted...]
-      <c r="F142" s="131" t="s">
+      <c r="C142" s="134"/>
+      <c r="D142" s="134"/>
+      <c r="E142" s="142"/>
+      <c r="F142" s="133" t="s">
         <v>69</v>
       </c>
-      <c r="G142" s="132"/>
-[...2 lines deleted...]
-      <c r="J142" s="125" t="s">
+      <c r="G142" s="134"/>
+      <c r="H142" s="134"/>
+      <c r="I142" s="135"/>
+      <c r="J142" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K142" s="125"/>
-[...2 lines deleted...]
-      <c r="N142" s="125" t="s">
+      <c r="K142" s="127"/>
+      <c r="L142" s="127"/>
+      <c r="M142" s="128"/>
+      <c r="N142" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O142" s="125"/>
-[...1 lines deleted...]
-      <c r="Q142" s="126"/>
+      <c r="O142" s="127"/>
+      <c r="P142" s="127"/>
+      <c r="Q142" s="128"/>
     </row>
     <row r="143" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B143" s="134"/>
-[...14 lines deleted...]
-      <c r="Q143" s="128"/>
+      <c r="B143" s="136"/>
+      <c r="C143" s="137"/>
+      <c r="D143" s="137"/>
+      <c r="E143" s="143"/>
+      <c r="F143" s="136"/>
+      <c r="G143" s="137"/>
+      <c r="H143" s="137"/>
+      <c r="I143" s="138"/>
+      <c r="J143" s="129"/>
+      <c r="K143" s="129"/>
+      <c r="L143" s="129"/>
+      <c r="M143" s="130"/>
+      <c r="N143" s="129"/>
+      <c r="O143" s="129"/>
+      <c r="P143" s="129"/>
+      <c r="Q143" s="130"/>
     </row>
     <row r="144" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B144" s="134"/>
-[...14 lines deleted...]
-      <c r="Q144" s="128"/>
+      <c r="B144" s="136"/>
+      <c r="C144" s="137"/>
+      <c r="D144" s="137"/>
+      <c r="E144" s="143"/>
+      <c r="F144" s="136"/>
+      <c r="G144" s="137"/>
+      <c r="H144" s="137"/>
+      <c r="I144" s="138"/>
+      <c r="J144" s="129"/>
+      <c r="K144" s="129"/>
+      <c r="L144" s="129"/>
+      <c r="M144" s="130"/>
+      <c r="N144" s="129"/>
+      <c r="O144" s="129"/>
+      <c r="P144" s="129"/>
+      <c r="Q144" s="130"/>
     </row>
     <row r="145" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B145" s="134"/>
-[...14 lines deleted...]
-      <c r="Q145" s="128"/>
+      <c r="B145" s="136"/>
+      <c r="C145" s="137"/>
+      <c r="D145" s="137"/>
+      <c r="E145" s="143"/>
+      <c r="F145" s="136"/>
+      <c r="G145" s="137"/>
+      <c r="H145" s="137"/>
+      <c r="I145" s="138"/>
+      <c r="J145" s="129"/>
+      <c r="K145" s="129"/>
+      <c r="L145" s="129"/>
+      <c r="M145" s="130"/>
+      <c r="N145" s="129"/>
+      <c r="O145" s="129"/>
+      <c r="P145" s="129"/>
+      <c r="Q145" s="130"/>
     </row>
     <row r="146" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B146" s="134"/>
-[...14 lines deleted...]
-      <c r="Q146" s="128"/>
+      <c r="B146" s="136"/>
+      <c r="C146" s="137"/>
+      <c r="D146" s="137"/>
+      <c r="E146" s="143"/>
+      <c r="F146" s="136"/>
+      <c r="G146" s="137"/>
+      <c r="H146" s="137"/>
+      <c r="I146" s="138"/>
+      <c r="J146" s="129"/>
+      <c r="K146" s="129"/>
+      <c r="L146" s="129"/>
+      <c r="M146" s="130"/>
+      <c r="N146" s="129"/>
+      <c r="O146" s="129"/>
+      <c r="P146" s="129"/>
+      <c r="Q146" s="130"/>
     </row>
     <row r="147" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B147" s="134"/>
-[...14 lines deleted...]
-      <c r="Q147" s="128"/>
+      <c r="B147" s="136"/>
+      <c r="C147" s="137"/>
+      <c r="D147" s="137"/>
+      <c r="E147" s="143"/>
+      <c r="F147" s="136"/>
+      <c r="G147" s="137"/>
+      <c r="H147" s="137"/>
+      <c r="I147" s="138"/>
+      <c r="J147" s="129"/>
+      <c r="K147" s="129"/>
+      <c r="L147" s="129"/>
+      <c r="M147" s="130"/>
+      <c r="N147" s="129"/>
+      <c r="O147" s="129"/>
+      <c r="P147" s="129"/>
+      <c r="Q147" s="130"/>
     </row>
     <row r="148" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B148" s="134"/>
-[...14 lines deleted...]
-      <c r="Q148" s="128"/>
+      <c r="B148" s="136"/>
+      <c r="C148" s="137"/>
+      <c r="D148" s="137"/>
+      <c r="E148" s="143"/>
+      <c r="F148" s="136"/>
+      <c r="G148" s="137"/>
+      <c r="H148" s="137"/>
+      <c r="I148" s="138"/>
+      <c r="J148" s="129"/>
+      <c r="K148" s="129"/>
+      <c r="L148" s="129"/>
+      <c r="M148" s="130"/>
+      <c r="N148" s="129"/>
+      <c r="O148" s="129"/>
+      <c r="P148" s="129"/>
+      <c r="Q148" s="130"/>
     </row>
     <row r="149" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B149" s="134"/>
-[...14 lines deleted...]
-      <c r="Q149" s="128"/>
+      <c r="B149" s="136"/>
+      <c r="C149" s="137"/>
+      <c r="D149" s="137"/>
+      <c r="E149" s="143"/>
+      <c r="F149" s="136"/>
+      <c r="G149" s="137"/>
+      <c r="H149" s="137"/>
+      <c r="I149" s="138"/>
+      <c r="J149" s="129"/>
+      <c r="K149" s="129"/>
+      <c r="L149" s="129"/>
+      <c r="M149" s="130"/>
+      <c r="N149" s="129"/>
+      <c r="O149" s="129"/>
+      <c r="P149" s="129"/>
+      <c r="Q149" s="130"/>
     </row>
     <row r="150" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="134"/>
-[...14 lines deleted...]
-      <c r="Q150" s="128"/>
+      <c r="B150" s="136"/>
+      <c r="C150" s="137"/>
+      <c r="D150" s="137"/>
+      <c r="E150" s="143"/>
+      <c r="F150" s="136"/>
+      <c r="G150" s="137"/>
+      <c r="H150" s="137"/>
+      <c r="I150" s="138"/>
+      <c r="J150" s="129"/>
+      <c r="K150" s="129"/>
+      <c r="L150" s="129"/>
+      <c r="M150" s="130"/>
+      <c r="N150" s="129"/>
+      <c r="O150" s="129"/>
+      <c r="P150" s="129"/>
+      <c r="Q150" s="130"/>
     </row>
     <row r="151" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B151" s="134"/>
-[...14 lines deleted...]
-      <c r="Q151" s="128"/>
+      <c r="B151" s="136"/>
+      <c r="C151" s="137"/>
+      <c r="D151" s="137"/>
+      <c r="E151" s="143"/>
+      <c r="F151" s="136"/>
+      <c r="G151" s="137"/>
+      <c r="H151" s="137"/>
+      <c r="I151" s="138"/>
+      <c r="J151" s="129"/>
+      <c r="K151" s="129"/>
+      <c r="L151" s="129"/>
+      <c r="M151" s="130"/>
+      <c r="N151" s="129"/>
+      <c r="O151" s="129"/>
+      <c r="P151" s="129"/>
+      <c r="Q151" s="130"/>
     </row>
     <row r="152" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B152" s="134"/>
-[...14 lines deleted...]
-      <c r="Q152" s="128"/>
+      <c r="B152" s="136"/>
+      <c r="C152" s="137"/>
+      <c r="D152" s="137"/>
+      <c r="E152" s="143"/>
+      <c r="F152" s="136"/>
+      <c r="G152" s="137"/>
+      <c r="H152" s="137"/>
+      <c r="I152" s="138"/>
+      <c r="J152" s="129"/>
+      <c r="K152" s="129"/>
+      <c r="L152" s="129"/>
+      <c r="M152" s="130"/>
+      <c r="N152" s="129"/>
+      <c r="O152" s="129"/>
+      <c r="P152" s="129"/>
+      <c r="Q152" s="130"/>
     </row>
     <row r="153" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B153" s="134"/>
-[...14 lines deleted...]
-      <c r="Q153" s="128"/>
+      <c r="B153" s="136"/>
+      <c r="C153" s="137"/>
+      <c r="D153" s="137"/>
+      <c r="E153" s="143"/>
+      <c r="F153" s="136"/>
+      <c r="G153" s="137"/>
+      <c r="H153" s="137"/>
+      <c r="I153" s="138"/>
+      <c r="J153" s="129"/>
+      <c r="K153" s="129"/>
+      <c r="L153" s="129"/>
+      <c r="M153" s="130"/>
+      <c r="N153" s="129"/>
+      <c r="O153" s="129"/>
+      <c r="P153" s="129"/>
+      <c r="Q153" s="130"/>
     </row>
     <row r="154" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B154" s="134"/>
-[...14 lines deleted...]
-      <c r="Q154" s="128"/>
+      <c r="B154" s="136"/>
+      <c r="C154" s="137"/>
+      <c r="D154" s="137"/>
+      <c r="E154" s="143"/>
+      <c r="F154" s="136"/>
+      <c r="G154" s="137"/>
+      <c r="H154" s="137"/>
+      <c r="I154" s="138"/>
+      <c r="J154" s="129"/>
+      <c r="K154" s="129"/>
+      <c r="L154" s="129"/>
+      <c r="M154" s="130"/>
+      <c r="N154" s="129"/>
+      <c r="O154" s="129"/>
+      <c r="P154" s="129"/>
+      <c r="Q154" s="130"/>
     </row>
     <row r="155" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B155" s="134"/>
-[...14 lines deleted...]
-      <c r="Q155" s="128"/>
+      <c r="B155" s="136"/>
+      <c r="C155" s="137"/>
+      <c r="D155" s="137"/>
+      <c r="E155" s="143"/>
+      <c r="F155" s="136"/>
+      <c r="G155" s="137"/>
+      <c r="H155" s="137"/>
+      <c r="I155" s="138"/>
+      <c r="J155" s="129"/>
+      <c r="K155" s="129"/>
+      <c r="L155" s="129"/>
+      <c r="M155" s="130"/>
+      <c r="N155" s="129"/>
+      <c r="O155" s="129"/>
+      <c r="P155" s="129"/>
+      <c r="Q155" s="130"/>
     </row>
     <row r="156" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B156" s="134"/>
-[...14 lines deleted...]
-      <c r="Q156" s="128"/>
+      <c r="B156" s="136"/>
+      <c r="C156" s="137"/>
+      <c r="D156" s="137"/>
+      <c r="E156" s="143"/>
+      <c r="F156" s="136"/>
+      <c r="G156" s="137"/>
+      <c r="H156" s="137"/>
+      <c r="I156" s="138"/>
+      <c r="J156" s="129"/>
+      <c r="K156" s="129"/>
+      <c r="L156" s="129"/>
+      <c r="M156" s="130"/>
+      <c r="N156" s="129"/>
+      <c r="O156" s="129"/>
+      <c r="P156" s="129"/>
+      <c r="Q156" s="130"/>
     </row>
     <row r="157" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B157" s="134"/>
-[...14 lines deleted...]
-      <c r="Q157" s="128"/>
+      <c r="B157" s="136"/>
+      <c r="C157" s="137"/>
+      <c r="D157" s="137"/>
+      <c r="E157" s="143"/>
+      <c r="F157" s="136"/>
+      <c r="G157" s="137"/>
+      <c r="H157" s="137"/>
+      <c r="I157" s="138"/>
+      <c r="J157" s="129"/>
+      <c r="K157" s="129"/>
+      <c r="L157" s="129"/>
+      <c r="M157" s="130"/>
+      <c r="N157" s="129"/>
+      <c r="O157" s="129"/>
+      <c r="P157" s="129"/>
+      <c r="Q157" s="130"/>
     </row>
     <row r="158" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B158" s="134"/>
-[...14 lines deleted...]
-      <c r="Q158" s="128"/>
+      <c r="B158" s="136"/>
+      <c r="C158" s="137"/>
+      <c r="D158" s="137"/>
+      <c r="E158" s="143"/>
+      <c r="F158" s="136"/>
+      <c r="G158" s="137"/>
+      <c r="H158" s="137"/>
+      <c r="I158" s="138"/>
+      <c r="J158" s="129"/>
+      <c r="K158" s="129"/>
+      <c r="L158" s="129"/>
+      <c r="M158" s="130"/>
+      <c r="N158" s="129"/>
+      <c r="O158" s="129"/>
+      <c r="P158" s="129"/>
+      <c r="Q158" s="130"/>
     </row>
     <row r="159" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B159" s="137"/>
-[...14 lines deleted...]
-      <c r="Q159" s="130"/>
+      <c r="B159" s="139"/>
+      <c r="C159" s="140"/>
+      <c r="D159" s="140"/>
+      <c r="E159" s="144"/>
+      <c r="F159" s="139"/>
+      <c r="G159" s="140"/>
+      <c r="H159" s="140"/>
+      <c r="I159" s="141"/>
+      <c r="J159" s="131"/>
+      <c r="K159" s="131"/>
+      <c r="L159" s="131"/>
+      <c r="M159" s="132"/>
+      <c r="N159" s="131"/>
+      <c r="O159" s="131"/>
+      <c r="P159" s="131"/>
+      <c r="Q159" s="132"/>
     </row>
     <row r="160" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B160" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D160" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E160" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H160" s="76" t="s">
         <v>64</v>
@@ -16225,431 +16277,431 @@
         <v>74</v>
       </c>
       <c r="L160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N160" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q160" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B161" s="131" t="s">
+      <c r="B161" s="133" t="s">
         <v>67</v>
       </c>
-      <c r="C161" s="132"/>
-[...2 lines deleted...]
-      <c r="F161" s="131" t="s">
+      <c r="C161" s="134"/>
+      <c r="D161" s="134"/>
+      <c r="E161" s="142"/>
+      <c r="F161" s="133" t="s">
         <v>69</v>
       </c>
-      <c r="G161" s="132"/>
-[...2 lines deleted...]
-      <c r="J161" s="125" t="s">
+      <c r="G161" s="134"/>
+      <c r="H161" s="134"/>
+      <c r="I161" s="135"/>
+      <c r="J161" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K161" s="125"/>
-[...2 lines deleted...]
-      <c r="N161" s="125" t="s">
+      <c r="K161" s="127"/>
+      <c r="L161" s="127"/>
+      <c r="M161" s="128"/>
+      <c r="N161" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O161" s="125"/>
-[...1 lines deleted...]
-      <c r="Q161" s="126"/>
+      <c r="O161" s="127"/>
+      <c r="P161" s="127"/>
+      <c r="Q161" s="128"/>
     </row>
     <row r="162" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B162" s="134"/>
-[...14 lines deleted...]
-      <c r="Q162" s="128"/>
+      <c r="B162" s="136"/>
+      <c r="C162" s="137"/>
+      <c r="D162" s="137"/>
+      <c r="E162" s="143"/>
+      <c r="F162" s="136"/>
+      <c r="G162" s="137"/>
+      <c r="H162" s="137"/>
+      <c r="I162" s="138"/>
+      <c r="J162" s="129"/>
+      <c r="K162" s="129"/>
+      <c r="L162" s="129"/>
+      <c r="M162" s="130"/>
+      <c r="N162" s="129"/>
+      <c r="O162" s="129"/>
+      <c r="P162" s="129"/>
+      <c r="Q162" s="130"/>
     </row>
     <row r="163" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B163" s="134"/>
-[...14 lines deleted...]
-      <c r="Q163" s="128"/>
+      <c r="B163" s="136"/>
+      <c r="C163" s="137"/>
+      <c r="D163" s="137"/>
+      <c r="E163" s="143"/>
+      <c r="F163" s="136"/>
+      <c r="G163" s="137"/>
+      <c r="H163" s="137"/>
+      <c r="I163" s="138"/>
+      <c r="J163" s="129"/>
+      <c r="K163" s="129"/>
+      <c r="L163" s="129"/>
+      <c r="M163" s="130"/>
+      <c r="N163" s="129"/>
+      <c r="O163" s="129"/>
+      <c r="P163" s="129"/>
+      <c r="Q163" s="130"/>
     </row>
     <row r="164" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B164" s="134"/>
-[...14 lines deleted...]
-      <c r="Q164" s="128"/>
+      <c r="B164" s="136"/>
+      <c r="C164" s="137"/>
+      <c r="D164" s="137"/>
+      <c r="E164" s="143"/>
+      <c r="F164" s="136"/>
+      <c r="G164" s="137"/>
+      <c r="H164" s="137"/>
+      <c r="I164" s="138"/>
+      <c r="J164" s="129"/>
+      <c r="K164" s="129"/>
+      <c r="L164" s="129"/>
+      <c r="M164" s="130"/>
+      <c r="N164" s="129"/>
+      <c r="O164" s="129"/>
+      <c r="P164" s="129"/>
+      <c r="Q164" s="130"/>
     </row>
     <row r="165" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B165" s="134"/>
-[...14 lines deleted...]
-      <c r="Q165" s="128"/>
+      <c r="B165" s="136"/>
+      <c r="C165" s="137"/>
+      <c r="D165" s="137"/>
+      <c r="E165" s="143"/>
+      <c r="F165" s="136"/>
+      <c r="G165" s="137"/>
+      <c r="H165" s="137"/>
+      <c r="I165" s="138"/>
+      <c r="J165" s="129"/>
+      <c r="K165" s="129"/>
+      <c r="L165" s="129"/>
+      <c r="M165" s="130"/>
+      <c r="N165" s="129"/>
+      <c r="O165" s="129"/>
+      <c r="P165" s="129"/>
+      <c r="Q165" s="130"/>
     </row>
     <row r="166" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="134"/>
-[...14 lines deleted...]
-      <c r="Q166" s="128"/>
+      <c r="B166" s="136"/>
+      <c r="C166" s="137"/>
+      <c r="D166" s="137"/>
+      <c r="E166" s="143"/>
+      <c r="F166" s="136"/>
+      <c r="G166" s="137"/>
+      <c r="H166" s="137"/>
+      <c r="I166" s="138"/>
+      <c r="J166" s="129"/>
+      <c r="K166" s="129"/>
+      <c r="L166" s="129"/>
+      <c r="M166" s="130"/>
+      <c r="N166" s="129"/>
+      <c r="O166" s="129"/>
+      <c r="P166" s="129"/>
+      <c r="Q166" s="130"/>
     </row>
     <row r="167" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="B167" s="134"/>
-[...14 lines deleted...]
-      <c r="Q167" s="128"/>
+      <c r="B167" s="136"/>
+      <c r="C167" s="137"/>
+      <c r="D167" s="137"/>
+      <c r="E167" s="143"/>
+      <c r="F167" s="136"/>
+      <c r="G167" s="137"/>
+      <c r="H167" s="137"/>
+      <c r="I167" s="138"/>
+      <c r="J167" s="129"/>
+      <c r="K167" s="129"/>
+      <c r="L167" s="129"/>
+      <c r="M167" s="130"/>
+      <c r="N167" s="129"/>
+      <c r="O167" s="129"/>
+      <c r="P167" s="129"/>
+      <c r="Q167" s="130"/>
     </row>
     <row r="168" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B168" s="134"/>
-[...14 lines deleted...]
-      <c r="Q168" s="128"/>
+      <c r="B168" s="136"/>
+      <c r="C168" s="137"/>
+      <c r="D168" s="137"/>
+      <c r="E168" s="143"/>
+      <c r="F168" s="136"/>
+      <c r="G168" s="137"/>
+      <c r="H168" s="137"/>
+      <c r="I168" s="138"/>
+      <c r="J168" s="129"/>
+      <c r="K168" s="129"/>
+      <c r="L168" s="129"/>
+      <c r="M168" s="130"/>
+      <c r="N168" s="129"/>
+      <c r="O168" s="129"/>
+      <c r="P168" s="129"/>
+      <c r="Q168" s="130"/>
     </row>
     <row r="169" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B169" s="134"/>
-[...14 lines deleted...]
-      <c r="Q169" s="128"/>
+      <c r="B169" s="136"/>
+      <c r="C169" s="137"/>
+      <c r="D169" s="137"/>
+      <c r="E169" s="143"/>
+      <c r="F169" s="136"/>
+      <c r="G169" s="137"/>
+      <c r="H169" s="137"/>
+      <c r="I169" s="138"/>
+      <c r="J169" s="129"/>
+      <c r="K169" s="129"/>
+      <c r="L169" s="129"/>
+      <c r="M169" s="130"/>
+      <c r="N169" s="129"/>
+      <c r="O169" s="129"/>
+      <c r="P169" s="129"/>
+      <c r="Q169" s="130"/>
     </row>
     <row r="170" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B170" s="134"/>
-[...14 lines deleted...]
-      <c r="Q170" s="128"/>
+      <c r="B170" s="136"/>
+      <c r="C170" s="137"/>
+      <c r="D170" s="137"/>
+      <c r="E170" s="143"/>
+      <c r="F170" s="136"/>
+      <c r="G170" s="137"/>
+      <c r="H170" s="137"/>
+      <c r="I170" s="138"/>
+      <c r="J170" s="129"/>
+      <c r="K170" s="129"/>
+      <c r="L170" s="129"/>
+      <c r="M170" s="130"/>
+      <c r="N170" s="129"/>
+      <c r="O170" s="129"/>
+      <c r="P170" s="129"/>
+      <c r="Q170" s="130"/>
     </row>
     <row r="171" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B171" s="134"/>
-[...14 lines deleted...]
-      <c r="Q171" s="128"/>
+      <c r="B171" s="136"/>
+      <c r="C171" s="137"/>
+      <c r="D171" s="137"/>
+      <c r="E171" s="143"/>
+      <c r="F171" s="136"/>
+      <c r="G171" s="137"/>
+      <c r="H171" s="137"/>
+      <c r="I171" s="138"/>
+      <c r="J171" s="129"/>
+      <c r="K171" s="129"/>
+      <c r="L171" s="129"/>
+      <c r="M171" s="130"/>
+      <c r="N171" s="129"/>
+      <c r="O171" s="129"/>
+      <c r="P171" s="129"/>
+      <c r="Q171" s="130"/>
     </row>
     <row r="172" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B172" s="134"/>
-[...14 lines deleted...]
-      <c r="Q172" s="128"/>
+      <c r="B172" s="136"/>
+      <c r="C172" s="137"/>
+      <c r="D172" s="137"/>
+      <c r="E172" s="143"/>
+      <c r="F172" s="136"/>
+      <c r="G172" s="137"/>
+      <c r="H172" s="137"/>
+      <c r="I172" s="138"/>
+      <c r="J172" s="129"/>
+      <c r="K172" s="129"/>
+      <c r="L172" s="129"/>
+      <c r="M172" s="130"/>
+      <c r="N172" s="129"/>
+      <c r="O172" s="129"/>
+      <c r="P172" s="129"/>
+      <c r="Q172" s="130"/>
     </row>
     <row r="173" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B173" s="134"/>
-[...14 lines deleted...]
-      <c r="Q173" s="128"/>
+      <c r="B173" s="136"/>
+      <c r="C173" s="137"/>
+      <c r="D173" s="137"/>
+      <c r="E173" s="143"/>
+      <c r="F173" s="136"/>
+      <c r="G173" s="137"/>
+      <c r="H173" s="137"/>
+      <c r="I173" s="138"/>
+      <c r="J173" s="129"/>
+      <c r="K173" s="129"/>
+      <c r="L173" s="129"/>
+      <c r="M173" s="130"/>
+      <c r="N173" s="129"/>
+      <c r="O173" s="129"/>
+      <c r="P173" s="129"/>
+      <c r="Q173" s="130"/>
     </row>
     <row r="174" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B174" s="134"/>
-[...14 lines deleted...]
-      <c r="Q174" s="128"/>
+      <c r="B174" s="136"/>
+      <c r="C174" s="137"/>
+      <c r="D174" s="137"/>
+      <c r="E174" s="143"/>
+      <c r="F174" s="136"/>
+      <c r="G174" s="137"/>
+      <c r="H174" s="137"/>
+      <c r="I174" s="138"/>
+      <c r="J174" s="129"/>
+      <c r="K174" s="129"/>
+      <c r="L174" s="129"/>
+      <c r="M174" s="130"/>
+      <c r="N174" s="129"/>
+      <c r="O174" s="129"/>
+      <c r="P174" s="129"/>
+      <c r="Q174" s="130"/>
     </row>
     <row r="175" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B175" s="134"/>
-[...14 lines deleted...]
-      <c r="Q175" s="128"/>
+      <c r="B175" s="136"/>
+      <c r="C175" s="137"/>
+      <c r="D175" s="137"/>
+      <c r="E175" s="143"/>
+      <c r="F175" s="136"/>
+      <c r="G175" s="137"/>
+      <c r="H175" s="137"/>
+      <c r="I175" s="138"/>
+      <c r="J175" s="129"/>
+      <c r="K175" s="129"/>
+      <c r="L175" s="129"/>
+      <c r="M175" s="130"/>
+      <c r="N175" s="129"/>
+      <c r="O175" s="129"/>
+      <c r="P175" s="129"/>
+      <c r="Q175" s="130"/>
     </row>
     <row r="176" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B176" s="134"/>
-[...14 lines deleted...]
-      <c r="Q176" s="128"/>
+      <c r="B176" s="136"/>
+      <c r="C176" s="137"/>
+      <c r="D176" s="137"/>
+      <c r="E176" s="143"/>
+      <c r="F176" s="136"/>
+      <c r="G176" s="137"/>
+      <c r="H176" s="137"/>
+      <c r="I176" s="138"/>
+      <c r="J176" s="129"/>
+      <c r="K176" s="129"/>
+      <c r="L176" s="129"/>
+      <c r="M176" s="130"/>
+      <c r="N176" s="129"/>
+      <c r="O176" s="129"/>
+      <c r="P176" s="129"/>
+      <c r="Q176" s="130"/>
     </row>
     <row r="177" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B177" s="134"/>
-[...14 lines deleted...]
-      <c r="Q177" s="128"/>
+      <c r="B177" s="136"/>
+      <c r="C177" s="137"/>
+      <c r="D177" s="137"/>
+      <c r="E177" s="143"/>
+      <c r="F177" s="136"/>
+      <c r="G177" s="137"/>
+      <c r="H177" s="137"/>
+      <c r="I177" s="138"/>
+      <c r="J177" s="129"/>
+      <c r="K177" s="129"/>
+      <c r="L177" s="129"/>
+      <c r="M177" s="130"/>
+      <c r="N177" s="129"/>
+      <c r="O177" s="129"/>
+      <c r="P177" s="129"/>
+      <c r="Q177" s="130"/>
     </row>
     <row r="178" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B178" s="137"/>
-[...14 lines deleted...]
-      <c r="Q178" s="130"/>
+      <c r="B178" s="139"/>
+      <c r="C178" s="140"/>
+      <c r="D178" s="140"/>
+      <c r="E178" s="144"/>
+      <c r="F178" s="139"/>
+      <c r="G178" s="140"/>
+      <c r="H178" s="140"/>
+      <c r="I178" s="141"/>
+      <c r="J178" s="131"/>
+      <c r="K178" s="131"/>
+      <c r="L178" s="131"/>
+      <c r="M178" s="132"/>
+      <c r="N178" s="131"/>
+      <c r="O178" s="131"/>
+      <c r="P178" s="131"/>
+      <c r="Q178" s="132"/>
     </row>
     <row r="179" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B179" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D179" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E179" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H179" s="76" t="s">
         <v>64</v>
@@ -16676,561 +16728,561 @@
         <v>74</v>
       </c>
       <c r="P179" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q179" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B180" s="23">
         <v>61927</v>
       </c>
       <c r="C180" s="25">
         <v>0</v>
       </c>
       <c r="D180" s="26">
         <v>9464</v>
       </c>
       <c r="E180" s="27">
         <v>0</v>
       </c>
-      <c r="F180" s="131" t="s">
+      <c r="F180" s="133" t="s">
         <v>69</v>
       </c>
-      <c r="G180" s="132"/>
-[...2 lines deleted...]
-      <c r="J180" s="125" t="s">
+      <c r="G180" s="134"/>
+      <c r="H180" s="134"/>
+      <c r="I180" s="135"/>
+      <c r="J180" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K180" s="125"/>
-[...2 lines deleted...]
-      <c r="N180" s="125" t="s">
+      <c r="K180" s="127"/>
+      <c r="L180" s="127"/>
+      <c r="M180" s="128"/>
+      <c r="N180" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O180" s="125"/>
-[...1 lines deleted...]
-      <c r="Q180" s="126"/>
+      <c r="O180" s="127"/>
+      <c r="P180" s="127"/>
+      <c r="Q180" s="128"/>
     </row>
     <row r="181" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B181" s="34">
         <v>35879</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>7235</v>
       </c>
       <c r="E181" s="3">
         <v>0</v>
       </c>
-      <c r="F181" s="134"/>
-[...10 lines deleted...]
-      <c r="Q181" s="128"/>
+      <c r="F181" s="136"/>
+      <c r="G181" s="137"/>
+      <c r="H181" s="137"/>
+      <c r="I181" s="138"/>
+      <c r="J181" s="129"/>
+      <c r="K181" s="129"/>
+      <c r="L181" s="129"/>
+      <c r="M181" s="130"/>
+      <c r="N181" s="129"/>
+      <c r="O181" s="129"/>
+      <c r="P181" s="129"/>
+      <c r="Q181" s="130"/>
     </row>
     <row r="182" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="34">
         <v>32961</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6734</v>
       </c>
       <c r="E182" s="3">
         <v>0</v>
       </c>
-      <c r="F182" s="134"/>
-[...10 lines deleted...]
-      <c r="Q182" s="128"/>
+      <c r="F182" s="136"/>
+      <c r="G182" s="137"/>
+      <c r="H182" s="137"/>
+      <c r="I182" s="138"/>
+      <c r="J182" s="129"/>
+      <c r="K182" s="129"/>
+      <c r="L182" s="129"/>
+      <c r="M182" s="130"/>
+      <c r="N182" s="129"/>
+      <c r="O182" s="129"/>
+      <c r="P182" s="129"/>
+      <c r="Q182" s="130"/>
     </row>
     <row r="183" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B183" s="34">
         <v>34948</v>
       </c>
       <c r="C183" s="100">
         <v>0</v>
       </c>
       <c r="D183" s="22">
         <v>8157</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
-      <c r="F183" s="134"/>
-[...10 lines deleted...]
-      <c r="Q183" s="128"/>
+      <c r="F183" s="136"/>
+      <c r="G183" s="137"/>
+      <c r="H183" s="137"/>
+      <c r="I183" s="138"/>
+      <c r="J183" s="129"/>
+      <c r="K183" s="129"/>
+      <c r="L183" s="129"/>
+      <c r="M183" s="130"/>
+      <c r="N183" s="129"/>
+      <c r="O183" s="129"/>
+      <c r="P183" s="129"/>
+      <c r="Q183" s="130"/>
     </row>
     <row r="184" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="23">
         <v>97806</v>
       </c>
       <c r="C184" s="25">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>16699</v>
       </c>
       <c r="E184" s="27">
         <v>0</v>
       </c>
-      <c r="F184" s="134"/>
-[...10 lines deleted...]
-      <c r="Q184" s="128"/>
+      <c r="F184" s="136"/>
+      <c r="G184" s="137"/>
+      <c r="H184" s="137"/>
+      <c r="I184" s="138"/>
+      <c r="J184" s="129"/>
+      <c r="K184" s="129"/>
+      <c r="L184" s="129"/>
+      <c r="M184" s="130"/>
+      <c r="N184" s="129"/>
+      <c r="O184" s="129"/>
+      <c r="P184" s="129"/>
+      <c r="Q184" s="130"/>
     </row>
     <row r="185" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B185" s="30">
         <v>67909</v>
       </c>
       <c r="C185" s="100">
         <v>0</v>
       </c>
       <c r="D185" s="22">
         <v>14891</v>
       </c>
       <c r="E185" s="2">
         <v>0</v>
       </c>
-      <c r="F185" s="134"/>
-[...10 lines deleted...]
-      <c r="Q185" s="128"/>
+      <c r="F185" s="136"/>
+      <c r="G185" s="137"/>
+      <c r="H185" s="137"/>
+      <c r="I185" s="138"/>
+      <c r="J185" s="129"/>
+      <c r="K185" s="129"/>
+      <c r="L185" s="129"/>
+      <c r="M185" s="130"/>
+      <c r="N185" s="129"/>
+      <c r="O185" s="129"/>
+      <c r="P185" s="129"/>
+      <c r="Q185" s="130"/>
     </row>
     <row r="186" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B186" s="23">
         <v>25063</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>4097</v>
       </c>
       <c r="E186" s="27">
         <v>0</v>
       </c>
-      <c r="F186" s="134"/>
-[...10 lines deleted...]
-      <c r="Q186" s="128"/>
+      <c r="F186" s="136"/>
+      <c r="G186" s="137"/>
+      <c r="H186" s="137"/>
+      <c r="I186" s="138"/>
+      <c r="J186" s="129"/>
+      <c r="K186" s="129"/>
+      <c r="L186" s="129"/>
+      <c r="M186" s="130"/>
+      <c r="N186" s="129"/>
+      <c r="O186" s="129"/>
+      <c r="P186" s="129"/>
+      <c r="Q186" s="130"/>
     </row>
     <row r="187" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="5">
         <v>19817</v>
       </c>
       <c r="C187" s="2">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2749</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="134"/>
-[...10 lines deleted...]
-      <c r="Q187" s="128"/>
+      <c r="F187" s="136"/>
+      <c r="G187" s="137"/>
+      <c r="H187" s="137"/>
+      <c r="I187" s="138"/>
+      <c r="J187" s="129"/>
+      <c r="K187" s="129"/>
+      <c r="L187" s="129"/>
+      <c r="M187" s="130"/>
+      <c r="N187" s="129"/>
+      <c r="O187" s="129"/>
+      <c r="P187" s="129"/>
+      <c r="Q187" s="130"/>
     </row>
     <row r="188" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B188" s="5">
         <v>17047</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2618</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="134"/>
-[...10 lines deleted...]
-      <c r="Q188" s="128"/>
+      <c r="F188" s="136"/>
+      <c r="G188" s="137"/>
+      <c r="H188" s="137"/>
+      <c r="I188" s="138"/>
+      <c r="J188" s="129"/>
+      <c r="K188" s="129"/>
+      <c r="L188" s="129"/>
+      <c r="M188" s="130"/>
+      <c r="N188" s="129"/>
+      <c r="O188" s="129"/>
+      <c r="P188" s="129"/>
+      <c r="Q188" s="130"/>
     </row>
     <row r="189" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="5">
         <v>10960</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>2283</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="134"/>
-[...10 lines deleted...]
-      <c r="Q189" s="128"/>
+      <c r="F189" s="136"/>
+      <c r="G189" s="137"/>
+      <c r="H189" s="137"/>
+      <c r="I189" s="138"/>
+      <c r="J189" s="129"/>
+      <c r="K189" s="129"/>
+      <c r="L189" s="129"/>
+      <c r="M189" s="130"/>
+      <c r="N189" s="129"/>
+      <c r="O189" s="129"/>
+      <c r="P189" s="129"/>
+      <c r="Q189" s="130"/>
     </row>
     <row r="190" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="5">
         <v>11791</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>2282</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="134"/>
-[...10 lines deleted...]
-      <c r="Q190" s="128"/>
+      <c r="F190" s="136"/>
+      <c r="G190" s="137"/>
+      <c r="H190" s="137"/>
+      <c r="I190" s="138"/>
+      <c r="J190" s="129"/>
+      <c r="K190" s="129"/>
+      <c r="L190" s="129"/>
+      <c r="M190" s="130"/>
+      <c r="N190" s="129"/>
+      <c r="O190" s="129"/>
+      <c r="P190" s="129"/>
+      <c r="Q190" s="130"/>
     </row>
     <row r="191" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B191" s="5">
         <v>13128</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>2670</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="134"/>
-[...10 lines deleted...]
-      <c r="Q191" s="128"/>
+      <c r="F191" s="136"/>
+      <c r="G191" s="137"/>
+      <c r="H191" s="137"/>
+      <c r="I191" s="138"/>
+      <c r="J191" s="129"/>
+      <c r="K191" s="129"/>
+      <c r="L191" s="129"/>
+      <c r="M191" s="130"/>
+      <c r="N191" s="129"/>
+      <c r="O191" s="129"/>
+      <c r="P191" s="129"/>
+      <c r="Q191" s="130"/>
     </row>
     <row r="192" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B192" s="5">
         <v>12822</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>2299</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="134"/>
-[...10 lines deleted...]
-      <c r="Q192" s="128"/>
+      <c r="F192" s="136"/>
+      <c r="G192" s="137"/>
+      <c r="H192" s="137"/>
+      <c r="I192" s="138"/>
+      <c r="J192" s="129"/>
+      <c r="K192" s="129"/>
+      <c r="L192" s="129"/>
+      <c r="M192" s="130"/>
+      <c r="N192" s="129"/>
+      <c r="O192" s="129"/>
+      <c r="P192" s="129"/>
+      <c r="Q192" s="130"/>
     </row>
     <row r="193" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B193" s="5">
         <v>9664</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>2070</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="134"/>
-[...10 lines deleted...]
-      <c r="Q193" s="128"/>
+      <c r="F193" s="136"/>
+      <c r="G193" s="137"/>
+      <c r="H193" s="137"/>
+      <c r="I193" s="138"/>
+      <c r="J193" s="129"/>
+      <c r="K193" s="129"/>
+      <c r="L193" s="129"/>
+      <c r="M193" s="130"/>
+      <c r="N193" s="129"/>
+      <c r="O193" s="129"/>
+      <c r="P193" s="129"/>
+      <c r="Q193" s="130"/>
     </row>
     <row r="194" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B194" s="5">
         <v>10475</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2365</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="134"/>
-[...10 lines deleted...]
-      <c r="Q194" s="128"/>
+      <c r="F194" s="136"/>
+      <c r="G194" s="137"/>
+      <c r="H194" s="137"/>
+      <c r="I194" s="138"/>
+      <c r="J194" s="129"/>
+      <c r="K194" s="129"/>
+      <c r="L194" s="129"/>
+      <c r="M194" s="130"/>
+      <c r="N194" s="129"/>
+      <c r="O194" s="129"/>
+      <c r="P194" s="129"/>
+      <c r="Q194" s="130"/>
     </row>
     <row r="195" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="5">
         <v>11817</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>2645</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="134"/>
-[...10 lines deleted...]
-      <c r="Q195" s="128"/>
+      <c r="F195" s="136"/>
+      <c r="G195" s="137"/>
+      <c r="H195" s="137"/>
+      <c r="I195" s="138"/>
+      <c r="J195" s="129"/>
+      <c r="K195" s="129"/>
+      <c r="L195" s="129"/>
+      <c r="M195" s="130"/>
+      <c r="N195" s="129"/>
+      <c r="O195" s="129"/>
+      <c r="P195" s="129"/>
+      <c r="Q195" s="130"/>
     </row>
     <row r="196" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B196" s="5">
         <v>11191</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2716</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="134"/>
-[...10 lines deleted...]
-      <c r="Q196" s="128"/>
+      <c r="F196" s="136"/>
+      <c r="G196" s="137"/>
+      <c r="H196" s="137"/>
+      <c r="I196" s="138"/>
+      <c r="J196" s="129"/>
+      <c r="K196" s="129"/>
+      <c r="L196" s="129"/>
+      <c r="M196" s="130"/>
+      <c r="N196" s="129"/>
+      <c r="O196" s="129"/>
+      <c r="P196" s="129"/>
+      <c r="Q196" s="130"/>
     </row>
     <row r="197" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B197" s="5">
         <v>11940</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>2796</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="137"/>
-[...10 lines deleted...]
-      <c r="Q197" s="130"/>
+      <c r="F197" s="139"/>
+      <c r="G197" s="140"/>
+      <c r="H197" s="140"/>
+      <c r="I197" s="141"/>
+      <c r="J197" s="131"/>
+      <c r="K197" s="131"/>
+      <c r="L197" s="131"/>
+      <c r="M197" s="132"/>
+      <c r="N197" s="131"/>
+      <c r="O197" s="131"/>
+      <c r="P197" s="131"/>
+      <c r="Q197" s="132"/>
     </row>
     <row r="198" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="41" t="s">
         <v>85</v>
       </c>
       <c r="B198" s="31">
         <v>165715</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="49">
         <v>31590</v>
       </c>
       <c r="E198" s="59">
         <v>0</v>
       </c>
       <c r="F198" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G198" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H198" s="76" t="s">
         <v>64</v>
@@ -17257,561 +17309,561 @@
         <v>74</v>
       </c>
       <c r="P198" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q198" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B199" s="23">
         <v>33423</v>
       </c>
       <c r="C199" s="25">
         <v>53.971611736399304</v>
       </c>
       <c r="D199" s="26">
         <v>7997</v>
       </c>
       <c r="E199" s="39">
         <v>84.49915469146238</v>
       </c>
-      <c r="F199" s="131" t="s">
+      <c r="F199" s="133" t="s">
         <v>69</v>
       </c>
-      <c r="G199" s="132"/>
-[...2 lines deleted...]
-      <c r="J199" s="125" t="s">
+      <c r="G199" s="134"/>
+      <c r="H199" s="134"/>
+      <c r="I199" s="135"/>
+      <c r="J199" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="K199" s="125"/>
-[...2 lines deleted...]
-      <c r="N199" s="125" t="s">
+      <c r="K199" s="127"/>
+      <c r="L199" s="127"/>
+      <c r="M199" s="128"/>
+      <c r="N199" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="O199" s="125"/>
-[...1 lines deleted...]
-      <c r="Q199" s="126"/>
+      <c r="O199" s="127"/>
+      <c r="P199" s="127"/>
+      <c r="Q199" s="128"/>
     </row>
     <row r="200" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="34">
         <v>32618</v>
       </c>
       <c r="C200" s="2">
         <v>90.911117924133904</v>
       </c>
       <c r="D200" s="6">
         <v>7788</v>
       </c>
       <c r="E200" s="36">
         <v>107.643400138217</v>
       </c>
-      <c r="F200" s="134"/>
-[...10 lines deleted...]
-      <c r="Q200" s="128"/>
+      <c r="F200" s="136"/>
+      <c r="G200" s="137"/>
+      <c r="H200" s="137"/>
+      <c r="I200" s="138"/>
+      <c r="J200" s="129"/>
+      <c r="K200" s="129"/>
+      <c r="L200" s="129"/>
+      <c r="M200" s="130"/>
+      <c r="N200" s="129"/>
+      <c r="O200" s="129"/>
+      <c r="P200" s="129"/>
+      <c r="Q200" s="130"/>
     </row>
     <row r="201" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B201" s="34">
         <v>33466</v>
       </c>
       <c r="C201" s="2">
         <v>101.53211371014228</v>
       </c>
       <c r="D201" s="6">
         <v>8692</v>
       </c>
       <c r="E201" s="36">
         <v>129.07632907632907</v>
       </c>
-      <c r="F201" s="134"/>
-[...10 lines deleted...]
-      <c r="Q201" s="128"/>
+      <c r="F201" s="136"/>
+      <c r="G201" s="137"/>
+      <c r="H201" s="137"/>
+      <c r="I201" s="138"/>
+      <c r="J201" s="129"/>
+      <c r="K201" s="129"/>
+      <c r="L201" s="129"/>
+      <c r="M201" s="130"/>
+      <c r="N201" s="129"/>
+      <c r="O201" s="129"/>
+      <c r="P201" s="129"/>
+      <c r="Q201" s="130"/>
     </row>
     <row r="202" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="34">
         <v>33709</v>
       </c>
       <c r="C202" s="2">
         <v>96.454732745793748</v>
       </c>
       <c r="D202" s="34">
         <v>8383</v>
       </c>
       <c r="E202" s="36">
         <v>102.77062645580483</v>
       </c>
-      <c r="F202" s="134"/>
-[...10 lines deleted...]
-      <c r="Q202" s="128"/>
+      <c r="F202" s="136"/>
+      <c r="G202" s="137"/>
+      <c r="H202" s="137"/>
+      <c r="I202" s="138"/>
+      <c r="J202" s="129"/>
+      <c r="K202" s="129"/>
+      <c r="L202" s="129"/>
+      <c r="M202" s="130"/>
+      <c r="N202" s="129"/>
+      <c r="O202" s="129"/>
+      <c r="P202" s="129"/>
+      <c r="Q202" s="130"/>
     </row>
     <row r="203" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B203" s="23">
         <v>66041</v>
       </c>
       <c r="C203" s="25">
         <v>67.522442385947684</v>
       </c>
       <c r="D203" s="26">
         <v>15785</v>
       </c>
       <c r="E203" s="39">
         <v>94.526618360380866</v>
       </c>
-      <c r="F203" s="134"/>
-[...10 lines deleted...]
-      <c r="Q203" s="128"/>
+      <c r="F203" s="136"/>
+      <c r="G203" s="137"/>
+      <c r="H203" s="137"/>
+      <c r="I203" s="138"/>
+      <c r="J203" s="129"/>
+      <c r="K203" s="129"/>
+      <c r="L203" s="129"/>
+      <c r="M203" s="130"/>
+      <c r="N203" s="129"/>
+      <c r="O203" s="129"/>
+      <c r="P203" s="129"/>
+      <c r="Q203" s="130"/>
     </row>
     <row r="204" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B204" s="30">
         <v>67175</v>
       </c>
       <c r="C204" s="4">
         <v>98.919141792693168</v>
       </c>
       <c r="D204" s="22">
         <v>17075</v>
       </c>
       <c r="E204" s="42">
         <v>114.66657712712376</v>
       </c>
-      <c r="F204" s="134"/>
-[...10 lines deleted...]
-      <c r="Q204" s="128"/>
+      <c r="F204" s="136"/>
+      <c r="G204" s="137"/>
+      <c r="H204" s="137"/>
+      <c r="I204" s="138"/>
+      <c r="J204" s="129"/>
+      <c r="K204" s="129"/>
+      <c r="L204" s="129"/>
+      <c r="M204" s="130"/>
+      <c r="N204" s="129"/>
+      <c r="O204" s="129"/>
+      <c r="P204" s="129"/>
+      <c r="Q204" s="130"/>
     </row>
     <row r="205" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B205" s="23">
         <v>12711</v>
       </c>
       <c r="C205" s="25">
         <v>50.716195188125923</v>
       </c>
       <c r="D205" s="26">
         <v>3136</v>
       </c>
       <c r="E205" s="25">
         <v>76.543812545765192</v>
       </c>
-      <c r="F205" s="134"/>
-[...10 lines deleted...]
-      <c r="Q205" s="128"/>
+      <c r="F205" s="136"/>
+      <c r="G205" s="137"/>
+      <c r="H205" s="137"/>
+      <c r="I205" s="138"/>
+      <c r="J205" s="129"/>
+      <c r="K205" s="129"/>
+      <c r="L205" s="129"/>
+      <c r="M205" s="130"/>
+      <c r="N205" s="129"/>
+      <c r="O205" s="129"/>
+      <c r="P205" s="129"/>
+      <c r="Q205" s="130"/>
     </row>
     <row r="206" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="5">
         <v>10762</v>
       </c>
       <c r="C206" s="2">
         <v>54.306908210122614</v>
       </c>
       <c r="D206" s="6">
         <v>2518</v>
       </c>
       <c r="E206" s="2">
         <v>91.596944343397595</v>
       </c>
-      <c r="F206" s="134"/>
-[...10 lines deleted...]
-      <c r="Q206" s="128"/>
+      <c r="F206" s="136"/>
+      <c r="G206" s="137"/>
+      <c r="H206" s="137"/>
+      <c r="I206" s="138"/>
+      <c r="J206" s="129"/>
+      <c r="K206" s="129"/>
+      <c r="L206" s="129"/>
+      <c r="M206" s="130"/>
+      <c r="N206" s="129"/>
+      <c r="O206" s="129"/>
+      <c r="P206" s="129"/>
+      <c r="Q206" s="130"/>
     </row>
     <row r="207" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="5">
         <v>9950</v>
       </c>
       <c r="C207" s="2">
         <v>58.368041297589023</v>
       </c>
       <c r="D207" s="6">
         <v>2343</v>
       </c>
       <c r="E207" s="2">
         <v>89.495798319327733</v>
       </c>
-      <c r="F207" s="134"/>
-[...10 lines deleted...]
-      <c r="Q207" s="128"/>
+      <c r="F207" s="136"/>
+      <c r="G207" s="137"/>
+      <c r="H207" s="137"/>
+      <c r="I207" s="138"/>
+      <c r="J207" s="129"/>
+      <c r="K207" s="129"/>
+      <c r="L207" s="129"/>
+      <c r="M207" s="130"/>
+      <c r="N207" s="129"/>
+      <c r="O207" s="129"/>
+      <c r="P207" s="129"/>
+      <c r="Q207" s="130"/>
     </row>
     <row r="208" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="5">
         <v>10935</v>
       </c>
       <c r="C208" s="2">
         <v>99.771897810218974</v>
       </c>
       <c r="D208" s="6">
         <v>2687</v>
       </c>
       <c r="E208" s="2">
         <v>117.69601401664475</v>
       </c>
-      <c r="F208" s="134"/>
-[...10 lines deleted...]
-      <c r="Q208" s="128"/>
+      <c r="F208" s="136"/>
+      <c r="G208" s="137"/>
+      <c r="H208" s="137"/>
+      <c r="I208" s="138"/>
+      <c r="J208" s="129"/>
+      <c r="K208" s="129"/>
+      <c r="L208" s="129"/>
+      <c r="M208" s="130"/>
+      <c r="N208" s="129"/>
+      <c r="O208" s="129"/>
+      <c r="P208" s="129"/>
+      <c r="Q208" s="130"/>
     </row>
     <row r="209" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B209" s="5">
         <v>9942</v>
       </c>
       <c r="C209" s="2">
         <v>84.318548045119158</v>
       </c>
       <c r="D209" s="6">
         <v>2320</v>
       </c>
       <c r="E209" s="2">
         <v>101.66520595968449</v>
       </c>
-      <c r="F209" s="134"/>
-[...10 lines deleted...]
-      <c r="Q209" s="128"/>
+      <c r="F209" s="136"/>
+      <c r="G209" s="137"/>
+      <c r="H209" s="137"/>
+      <c r="I209" s="138"/>
+      <c r="J209" s="129"/>
+      <c r="K209" s="129"/>
+      <c r="L209" s="129"/>
+      <c r="M209" s="130"/>
+      <c r="N209" s="129"/>
+      <c r="O209" s="129"/>
+      <c r="P209" s="129"/>
+      <c r="Q209" s="130"/>
     </row>
     <row r="210" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B210" s="5">
         <v>11741</v>
       </c>
       <c r="C210" s="2">
         <v>89.434795856185261</v>
       </c>
       <c r="D210" s="6">
         <v>2781</v>
       </c>
       <c r="E210" s="2">
         <v>104.15730337078652</v>
       </c>
-      <c r="F210" s="134"/>
-[...10 lines deleted...]
-      <c r="Q210" s="128"/>
+      <c r="F210" s="136"/>
+      <c r="G210" s="137"/>
+      <c r="H210" s="137"/>
+      <c r="I210" s="138"/>
+      <c r="J210" s="129"/>
+      <c r="K210" s="129"/>
+      <c r="L210" s="129"/>
+      <c r="M210" s="130"/>
+      <c r="N210" s="129"/>
+      <c r="O210" s="129"/>
+      <c r="P210" s="129"/>
+      <c r="Q210" s="130"/>
     </row>
     <row r="211" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B211" s="5">
         <v>10061</v>
       </c>
       <c r="C211" s="2">
         <v>78.466697863047884</v>
       </c>
       <c r="D211" s="6">
         <v>2596</v>
       </c>
       <c r="E211" s="2">
         <v>112.91866028708132</v>
       </c>
-      <c r="F211" s="134"/>
-[...10 lines deleted...]
-      <c r="Q211" s="128"/>
+      <c r="F211" s="136"/>
+      <c r="G211" s="137"/>
+      <c r="H211" s="137"/>
+      <c r="I211" s="138"/>
+      <c r="J211" s="129"/>
+      <c r="K211" s="129"/>
+      <c r="L211" s="129"/>
+      <c r="M211" s="130"/>
+      <c r="N211" s="129"/>
+      <c r="O211" s="129"/>
+      <c r="P211" s="129"/>
+      <c r="Q211" s="130"/>
     </row>
     <row r="212" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B212" s="5">
         <v>11446</v>
       </c>
       <c r="C212" s="2">
         <v>118.43956953642385</v>
       </c>
       <c r="D212" s="6">
         <v>2915</v>
       </c>
       <c r="E212" s="2">
         <v>140.82125603864733</v>
       </c>
-      <c r="F212" s="134"/>
-[...10 lines deleted...]
-      <c r="Q212" s="128"/>
+      <c r="F212" s="136"/>
+      <c r="G212" s="137"/>
+      <c r="H212" s="137"/>
+      <c r="I212" s="138"/>
+      <c r="J212" s="129"/>
+      <c r="K212" s="129"/>
+      <c r="L212" s="129"/>
+      <c r="M212" s="130"/>
+      <c r="N212" s="129"/>
+      <c r="O212" s="129"/>
+      <c r="P212" s="129"/>
+      <c r="Q212" s="130"/>
     </row>
     <row r="213" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B213" s="5">
         <v>11959</v>
       </c>
       <c r="C213" s="2">
         <v>114.16706443914082</v>
       </c>
       <c r="D213" s="6">
         <v>3181</v>
       </c>
       <c r="E213" s="2">
         <v>134.5031712473573</v>
       </c>
-      <c r="F213" s="134"/>
-[...10 lines deleted...]
-      <c r="Q213" s="128"/>
+      <c r="F213" s="136"/>
+      <c r="G213" s="137"/>
+      <c r="H213" s="137"/>
+      <c r="I213" s="138"/>
+      <c r="J213" s="129"/>
+      <c r="K213" s="129"/>
+      <c r="L213" s="129"/>
+      <c r="M213" s="130"/>
+      <c r="N213" s="129"/>
+      <c r="O213" s="129"/>
+      <c r="P213" s="129"/>
+      <c r="Q213" s="130"/>
     </row>
     <row r="214" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="5">
         <v>13966</v>
       </c>
       <c r="C214" s="2">
         <v>118.1856647203182</v>
       </c>
       <c r="D214" s="6">
         <v>3499</v>
       </c>
       <c r="E214" s="2">
         <v>132.28733459357278</v>
       </c>
-      <c r="F214" s="134"/>
-[...10 lines deleted...]
-      <c r="Q214" s="128"/>
+      <c r="F214" s="136"/>
+      <c r="G214" s="137"/>
+      <c r="H214" s="137"/>
+      <c r="I214" s="138"/>
+      <c r="J214" s="129"/>
+      <c r="K214" s="129"/>
+      <c r="L214" s="129"/>
+      <c r="M214" s="130"/>
+      <c r="N214" s="129"/>
+      <c r="O214" s="129"/>
+      <c r="P214" s="129"/>
+      <c r="Q214" s="130"/>
     </row>
     <row r="215" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="5">
         <v>11491</v>
       </c>
       <c r="C215" s="2">
         <v>102.68072558305781</v>
       </c>
       <c r="D215" s="6">
         <v>2744</v>
       </c>
       <c r="E215" s="2">
         <v>101.03092783505154</v>
       </c>
-      <c r="F215" s="134"/>
-[...10 lines deleted...]
-      <c r="Q215" s="128"/>
+      <c r="F215" s="136"/>
+      <c r="G215" s="137"/>
+      <c r="H215" s="137"/>
+      <c r="I215" s="138"/>
+      <c r="J215" s="129"/>
+      <c r="K215" s="129"/>
+      <c r="L215" s="129"/>
+      <c r="M215" s="130"/>
+      <c r="N215" s="129"/>
+      <c r="O215" s="129"/>
+      <c r="P215" s="129"/>
+      <c r="Q215" s="130"/>
     </row>
     <row r="216" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B216" s="5">
         <v>8252</v>
       </c>
       <c r="C216" s="2">
         <v>69.112227805695142</v>
       </c>
       <c r="D216" s="6">
         <v>2140</v>
       </c>
       <c r="E216" s="2">
         <v>76.537911301859793</v>
       </c>
-      <c r="F216" s="137"/>
-[...10 lines deleted...]
-      <c r="Q216" s="130"/>
+      <c r="F216" s="139"/>
+      <c r="G216" s="140"/>
+      <c r="H216" s="140"/>
+      <c r="I216" s="141"/>
+      <c r="J216" s="131"/>
+      <c r="K216" s="131"/>
+      <c r="L216" s="131"/>
+      <c r="M216" s="132"/>
+      <c r="N216" s="131"/>
+      <c r="O216" s="131"/>
+      <c r="P216" s="131"/>
+      <c r="Q216" s="132"/>
     </row>
     <row r="217" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="41" t="s">
         <v>90</v>
       </c>
       <c r="B217" s="31">
         <v>133216</v>
       </c>
       <c r="C217" s="59">
         <v>0.80388619014573215</v>
       </c>
       <c r="D217" s="49">
         <v>32860</v>
       </c>
       <c r="E217" s="101">
         <v>1.0402025957581513</v>
       </c>
       <c r="F217" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G217" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H217" s="76" t="s">
         <v>64</v>
@@ -17838,561 +17890,561 @@
         <v>74</v>
       </c>
       <c r="P217" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q217" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B218" s="23">
         <v>32657</v>
       </c>
       <c r="C218" s="25">
         <v>97.708165036053018</v>
       </c>
       <c r="D218" s="26">
         <v>8318</v>
       </c>
       <c r="E218" s="39">
         <v>104.01400525196949</v>
       </c>
-      <c r="F218" s="145" t="s">
+      <c r="F218" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="G218" s="146"/>
-[...2 lines deleted...]
-      <c r="J218" s="154" t="s">
+      <c r="G218" s="148"/>
+      <c r="H218" s="148"/>
+      <c r="I218" s="149"/>
+      <c r="J218" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="K218" s="154"/>
-[...2 lines deleted...]
-      <c r="N218" s="154" t="s">
+      <c r="K218" s="156"/>
+      <c r="L218" s="156"/>
+      <c r="M218" s="157"/>
+      <c r="N218" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="O218" s="154"/>
-[...1 lines deleted...]
-      <c r="Q218" s="155"/>
+      <c r="O218" s="156"/>
+      <c r="P218" s="156"/>
+      <c r="Q218" s="157"/>
     </row>
     <row r="219" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B219" s="34">
         <v>27532</v>
       </c>
       <c r="C219" s="2">
         <v>84.407382426880858</v>
       </c>
       <c r="D219" s="6">
         <v>7271</v>
       </c>
       <c r="E219" s="36">
         <v>93.361581920903959</v>
       </c>
-      <c r="F219" s="148"/>
-[...10 lines deleted...]
-      <c r="Q219" s="157"/>
+      <c r="F219" s="150"/>
+      <c r="G219" s="151"/>
+      <c r="H219" s="151"/>
+      <c r="I219" s="152"/>
+      <c r="J219" s="158"/>
+      <c r="K219" s="158"/>
+      <c r="L219" s="158"/>
+      <c r="M219" s="159"/>
+      <c r="N219" s="158"/>
+      <c r="O219" s="158"/>
+      <c r="P219" s="158"/>
+      <c r="Q219" s="159"/>
     </row>
     <row r="220" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B220" s="34">
         <v>30698</v>
       </c>
       <c r="C220" s="2">
         <v>91.728918902766992</v>
       </c>
       <c r="D220" s="6">
         <v>7857</v>
       </c>
       <c r="E220" s="36">
         <v>90.393465255407264</v>
       </c>
-      <c r="F220" s="148"/>
-[...10 lines deleted...]
-      <c r="Q220" s="157"/>
+      <c r="F220" s="150"/>
+      <c r="G220" s="151"/>
+      <c r="H220" s="151"/>
+      <c r="I220" s="152"/>
+      <c r="J220" s="158"/>
+      <c r="K220" s="158"/>
+      <c r="L220" s="158"/>
+      <c r="M220" s="159"/>
+      <c r="N220" s="158"/>
+      <c r="O220" s="158"/>
+      <c r="P220" s="158"/>
+      <c r="Q220" s="159"/>
     </row>
     <row r="221" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B221" s="34">
         <v>31199</v>
       </c>
       <c r="C221" s="2">
         <v>92.553917351449172</v>
       </c>
       <c r="D221" s="6">
         <v>8159</v>
       </c>
       <c r="E221" s="36">
         <v>97.327925563640704</v>
       </c>
-      <c r="F221" s="148"/>
-[...10 lines deleted...]
-      <c r="Q221" s="157"/>
+      <c r="F221" s="150"/>
+      <c r="G221" s="151"/>
+      <c r="H221" s="151"/>
+      <c r="I221" s="152"/>
+      <c r="J221" s="158"/>
+      <c r="K221" s="158"/>
+      <c r="L221" s="158"/>
+      <c r="M221" s="159"/>
+      <c r="N221" s="158"/>
+      <c r="O221" s="158"/>
+      <c r="P221" s="158"/>
+      <c r="Q221" s="159"/>
     </row>
     <row r="222" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B222" s="23">
         <v>60189</v>
       </c>
       <c r="C222" s="25">
         <v>91.13883799457912</v>
       </c>
       <c r="D222" s="26">
         <v>15589</v>
       </c>
       <c r="E222" s="39">
         <v>98.758314855875824</v>
       </c>
-      <c r="F222" s="148"/>
-[...10 lines deleted...]
-      <c r="Q222" s="157"/>
+      <c r="F222" s="150"/>
+      <c r="G222" s="151"/>
+      <c r="H222" s="151"/>
+      <c r="I222" s="152"/>
+      <c r="J222" s="158"/>
+      <c r="K222" s="158"/>
+      <c r="L222" s="158"/>
+      <c r="M222" s="159"/>
+      <c r="N222" s="158"/>
+      <c r="O222" s="158"/>
+      <c r="P222" s="158"/>
+      <c r="Q222" s="159"/>
     </row>
     <row r="223" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B223" s="30">
         <v>61897</v>
       </c>
       <c r="C223" s="4">
         <v>92.14291030889467</v>
       </c>
       <c r="D223" s="22">
         <v>16016</v>
       </c>
       <c r="E223" s="42">
         <v>93.797950219619324</v>
       </c>
-      <c r="F223" s="148"/>
-[...10 lines deleted...]
-      <c r="Q223" s="157"/>
+      <c r="F223" s="150"/>
+      <c r="G223" s="151"/>
+      <c r="H223" s="151"/>
+      <c r="I223" s="152"/>
+      <c r="J223" s="158"/>
+      <c r="K223" s="158"/>
+      <c r="L223" s="158"/>
+      <c r="M223" s="159"/>
+      <c r="N223" s="158"/>
+      <c r="O223" s="158"/>
+      <c r="P223" s="158"/>
+      <c r="Q223" s="159"/>
     </row>
     <row r="224" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B224" s="23">
         <v>11048</v>
       </c>
       <c r="C224" s="25">
         <v>86.916843678703486</v>
       </c>
       <c r="D224" s="26">
         <v>2956</v>
       </c>
       <c r="E224" s="25">
         <v>94.260204081632651</v>
       </c>
-      <c r="F224" s="148"/>
-[...10 lines deleted...]
-      <c r="Q224" s="157"/>
+      <c r="F224" s="150"/>
+      <c r="G224" s="151"/>
+      <c r="H224" s="151"/>
+      <c r="I224" s="152"/>
+      <c r="J224" s="158"/>
+      <c r="K224" s="158"/>
+      <c r="L224" s="158"/>
+      <c r="M224" s="159"/>
+      <c r="N224" s="158"/>
+      <c r="O224" s="158"/>
+      <c r="P224" s="158"/>
+      <c r="Q224" s="159"/>
     </row>
     <row r="225" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="5">
         <v>10726</v>
       </c>
       <c r="C225" s="2">
         <v>99.665489685931988</v>
       </c>
       <c r="D225" s="6">
         <v>2746</v>
       </c>
       <c r="E225" s="36">
         <v>109.05480540111199</v>
       </c>
-      <c r="F225" s="148"/>
-[...10 lines deleted...]
-      <c r="Q225" s="157"/>
+      <c r="F225" s="150"/>
+      <c r="G225" s="151"/>
+      <c r="H225" s="151"/>
+      <c r="I225" s="152"/>
+      <c r="J225" s="158"/>
+      <c r="K225" s="158"/>
+      <c r="L225" s="158"/>
+      <c r="M225" s="159"/>
+      <c r="N225" s="158"/>
+      <c r="O225" s="158"/>
+      <c r="P225" s="158"/>
+      <c r="Q225" s="159"/>
     </row>
     <row r="226" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B226" s="5">
         <v>10883</v>
       </c>
       <c r="C226" s="2">
         <v>109.37688442211055</v>
       </c>
       <c r="D226" s="6">
         <v>2616</v>
       </c>
       <c r="E226" s="36">
         <v>111.651728553137</v>
       </c>
-      <c r="F226" s="148"/>
-[...10 lines deleted...]
-      <c r="Q226" s="157"/>
+      <c r="F226" s="150"/>
+      <c r="G226" s="151"/>
+      <c r="H226" s="151"/>
+      <c r="I226" s="152"/>
+      <c r="J226" s="158"/>
+      <c r="K226" s="158"/>
+      <c r="L226" s="158"/>
+      <c r="M226" s="159"/>
+      <c r="N226" s="158"/>
+      <c r="O226" s="158"/>
+      <c r="P226" s="158"/>
+      <c r="Q226" s="159"/>
     </row>
     <row r="227" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B227" s="5">
         <v>11618</v>
       </c>
       <c r="C227" s="2">
         <v>106.24599908550525</v>
       </c>
       <c r="D227" s="6">
         <v>3083</v>
       </c>
       <c r="E227" s="36">
         <v>114.73762560476368</v>
       </c>
-      <c r="F227" s="148"/>
-[...10 lines deleted...]
-      <c r="Q227" s="157"/>
+      <c r="F227" s="150"/>
+      <c r="G227" s="151"/>
+      <c r="H227" s="151"/>
+      <c r="I227" s="152"/>
+      <c r="J227" s="158"/>
+      <c r="K227" s="158"/>
+      <c r="L227" s="158"/>
+      <c r="M227" s="159"/>
+      <c r="N227" s="158"/>
+      <c r="O227" s="158"/>
+      <c r="P227" s="158"/>
+      <c r="Q227" s="159"/>
     </row>
     <row r="228" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B228" s="5">
         <v>7993</v>
       </c>
       <c r="C228" s="2">
         <v>80.3962985314826</v>
       </c>
       <c r="D228" s="6">
         <v>2114</v>
       </c>
       <c r="E228" s="36">
         <v>91.120689655172413</v>
       </c>
-      <c r="F228" s="148"/>
-[...10 lines deleted...]
-      <c r="Q228" s="157"/>
+      <c r="F228" s="150"/>
+      <c r="G228" s="151"/>
+      <c r="H228" s="151"/>
+      <c r="I228" s="152"/>
+      <c r="J228" s="158"/>
+      <c r="K228" s="158"/>
+      <c r="L228" s="158"/>
+      <c r="M228" s="159"/>
+      <c r="N228" s="158"/>
+      <c r="O228" s="158"/>
+      <c r="P228" s="158"/>
+      <c r="Q228" s="159"/>
     </row>
     <row r="229" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B229" s="5">
         <v>7921</v>
       </c>
       <c r="C229" s="2">
         <v>67.464440848309351</v>
       </c>
       <c r="D229" s="6">
         <v>2074</v>
       </c>
       <c r="E229" s="36">
         <v>74.577490111470695</v>
       </c>
-      <c r="F229" s="148"/>
-[...10 lines deleted...]
-      <c r="Q229" s="157"/>
+      <c r="F229" s="150"/>
+      <c r="G229" s="151"/>
+      <c r="H229" s="151"/>
+      <c r="I229" s="152"/>
+      <c r="J229" s="158"/>
+      <c r="K229" s="158"/>
+      <c r="L229" s="158"/>
+      <c r="M229" s="159"/>
+      <c r="N229" s="158"/>
+      <c r="O229" s="158"/>
+      <c r="P229" s="158"/>
+      <c r="Q229" s="159"/>
     </row>
     <row r="230" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B230" s="5">
         <v>9254</v>
       </c>
       <c r="C230" s="2">
         <v>91.97892853593082</v>
       </c>
       <c r="D230" s="6">
         <v>2309</v>
       </c>
       <c r="E230" s="36">
         <v>88.944530046224955</v>
       </c>
-      <c r="F230" s="148"/>
-[...10 lines deleted...]
-      <c r="Q230" s="157"/>
+      <c r="F230" s="150"/>
+      <c r="G230" s="151"/>
+      <c r="H230" s="151"/>
+      <c r="I230" s="152"/>
+      <c r="J230" s="158"/>
+      <c r="K230" s="158"/>
+      <c r="L230" s="158"/>
+      <c r="M230" s="159"/>
+      <c r="N230" s="158"/>
+      <c r="O230" s="158"/>
+      <c r="P230" s="158"/>
+      <c r="Q230" s="159"/>
     </row>
     <row r="231" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B231" s="5">
         <v>10885</v>
       </c>
       <c r="C231" s="2">
         <v>95.098724445221038</v>
       </c>
       <c r="D231" s="6">
         <v>2737</v>
       </c>
       <c r="E231" s="36">
         <v>93.893653516295032</v>
       </c>
-      <c r="F231" s="148"/>
-[...10 lines deleted...]
-      <c r="Q231" s="157"/>
+      <c r="F231" s="150"/>
+      <c r="G231" s="151"/>
+      <c r="H231" s="151"/>
+      <c r="I231" s="152"/>
+      <c r="J231" s="158"/>
+      <c r="K231" s="158"/>
+      <c r="L231" s="158"/>
+      <c r="M231" s="159"/>
+      <c r="N231" s="158"/>
+      <c r="O231" s="158"/>
+      <c r="P231" s="158"/>
+      <c r="Q231" s="159"/>
     </row>
     <row r="232" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B232" s="5">
         <v>10559</v>
       </c>
       <c r="C232" s="2">
         <v>88.293335563174182</v>
       </c>
       <c r="D232" s="6">
         <v>2811</v>
       </c>
       <c r="E232" s="36">
         <v>88.368437598239552</v>
       </c>
-      <c r="F232" s="148"/>
-[...10 lines deleted...]
-      <c r="Q232" s="157"/>
+      <c r="F232" s="150"/>
+      <c r="G232" s="151"/>
+      <c r="H232" s="151"/>
+      <c r="I232" s="152"/>
+      <c r="J232" s="158"/>
+      <c r="K232" s="158"/>
+      <c r="L232" s="158"/>
+      <c r="M232" s="159"/>
+      <c r="N232" s="158"/>
+      <c r="O232" s="158"/>
+      <c r="P232" s="158"/>
+      <c r="Q232" s="159"/>
     </row>
     <row r="233" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="5">
         <v>11540</v>
       </c>
       <c r="C233" s="2">
         <v>82.62924244594015</v>
       </c>
       <c r="D233" s="6">
         <v>3099</v>
       </c>
       <c r="E233" s="36">
         <v>88.568162332094886</v>
       </c>
-      <c r="F233" s="148"/>
-[...10 lines deleted...]
-      <c r="Q233" s="157"/>
+      <c r="F233" s="150"/>
+      <c r="G233" s="151"/>
+      <c r="H233" s="151"/>
+      <c r="I233" s="152"/>
+      <c r="J233" s="158"/>
+      <c r="K233" s="158"/>
+      <c r="L233" s="158"/>
+      <c r="M233" s="159"/>
+      <c r="N233" s="158"/>
+      <c r="O233" s="158"/>
+      <c r="P233" s="158"/>
+      <c r="Q233" s="159"/>
     </row>
     <row r="234" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B234" s="5">
         <v>8526</v>
       </c>
       <c r="C234" s="2">
         <v>74.197197806979375</v>
       </c>
       <c r="D234" s="6">
         <v>2463</v>
       </c>
       <c r="E234" s="36">
         <v>89.759475218658892</v>
       </c>
-      <c r="F234" s="148"/>
-[...10 lines deleted...]
-      <c r="Q234" s="157"/>
+      <c r="F234" s="150"/>
+      <c r="G234" s="151"/>
+      <c r="H234" s="151"/>
+      <c r="I234" s="152"/>
+      <c r="J234" s="158"/>
+      <c r="K234" s="158"/>
+      <c r="L234" s="158"/>
+      <c r="M234" s="159"/>
+      <c r="N234" s="158"/>
+      <c r="O234" s="158"/>
+      <c r="P234" s="158"/>
+      <c r="Q234" s="159"/>
     </row>
     <row r="235" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B235" s="5">
         <v>11133</v>
       </c>
       <c r="C235" s="2">
         <v>134.91274842462434</v>
       </c>
       <c r="D235" s="6">
         <v>2597</v>
       </c>
       <c r="E235" s="36">
         <v>121.35514018691589</v>
       </c>
-      <c r="F235" s="151"/>
-[...10 lines deleted...]
-      <c r="Q235" s="159"/>
+      <c r="F235" s="153"/>
+      <c r="G235" s="154"/>
+      <c r="H235" s="154"/>
+      <c r="I235" s="155"/>
+      <c r="J235" s="160"/>
+      <c r="K235" s="160"/>
+      <c r="L235" s="160"/>
+      <c r="M235" s="161"/>
+      <c r="N235" s="160"/>
+      <c r="O235" s="160"/>
+      <c r="P235" s="160"/>
+      <c r="Q235" s="161"/>
     </row>
     <row r="236" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="41" t="s">
         <v>93</v>
       </c>
       <c r="B236" s="31">
         <v>122086</v>
       </c>
       <c r="C236" s="59">
         <v>0.91645147730002408</v>
       </c>
       <c r="D236" s="49">
         <v>31605</v>
       </c>
       <c r="E236" s="101">
         <v>0.96180766889835667</v>
       </c>
       <c r="F236" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G236" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H236" s="76" t="s">
         <v>64</v>
@@ -18419,561 +18471,561 @@
         <v>74</v>
       </c>
       <c r="P236" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q236" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="237" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B237" s="23">
         <v>38886</v>
       </c>
       <c r="C237" s="25">
         <v>119.074011697339</v>
       </c>
       <c r="D237" s="26">
         <v>9034</v>
       </c>
       <c r="E237" s="25">
         <v>108.60783842269777</v>
       </c>
-      <c r="F237" s="145" t="s">
+      <c r="F237" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="G237" s="146"/>
-[...2 lines deleted...]
-      <c r="J237" s="154" t="s">
+      <c r="G237" s="148"/>
+      <c r="H237" s="148"/>
+      <c r="I237" s="149"/>
+      <c r="J237" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="K237" s="154"/>
-[...2 lines deleted...]
-      <c r="N237" s="154" t="s">
+      <c r="K237" s="156"/>
+      <c r="L237" s="156"/>
+      <c r="M237" s="157"/>
+      <c r="N237" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="O237" s="154"/>
-[...1 lines deleted...]
-      <c r="Q237" s="155"/>
+      <c r="O237" s="156"/>
+      <c r="P237" s="156"/>
+      <c r="Q237" s="157"/>
     </row>
     <row r="238" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>45039</v>
       </c>
       <c r="C238" s="2">
         <v>163.58782507627487</v>
       </c>
       <c r="D238" s="6">
         <v>11115</v>
       </c>
       <c r="E238" s="36">
         <v>152.86755604456059</v>
       </c>
-      <c r="F238" s="148"/>
-[...10 lines deleted...]
-      <c r="Q238" s="157"/>
+      <c r="F238" s="150"/>
+      <c r="G238" s="151"/>
+      <c r="H238" s="151"/>
+      <c r="I238" s="152"/>
+      <c r="J238" s="158"/>
+      <c r="K238" s="158"/>
+      <c r="L238" s="158"/>
+      <c r="M238" s="159"/>
+      <c r="N238" s="158"/>
+      <c r="O238" s="158"/>
+      <c r="P238" s="158"/>
+      <c r="Q238" s="159"/>
     </row>
     <row r="239" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>45997</v>
       </c>
       <c r="C239" s="2">
         <v>149.83712293960519</v>
       </c>
       <c r="D239" s="6">
         <v>11091</v>
       </c>
       <c r="E239" s="36">
         <v>141.16074837724321</v>
       </c>
-      <c r="F239" s="148"/>
-[...10 lines deleted...]
-      <c r="Q239" s="157"/>
+      <c r="F239" s="150"/>
+      <c r="G239" s="151"/>
+      <c r="H239" s="151"/>
+      <c r="I239" s="152"/>
+      <c r="J239" s="158"/>
+      <c r="K239" s="158"/>
+      <c r="L239" s="158"/>
+      <c r="M239" s="159"/>
+      <c r="N239" s="158"/>
+      <c r="O239" s="158"/>
+      <c r="P239" s="158"/>
+      <c r="Q239" s="159"/>
     </row>
     <row r="240" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>48117</v>
       </c>
       <c r="C240" s="2">
         <v>154.22609699028814</v>
       </c>
       <c r="D240" s="6">
         <v>12254</v>
       </c>
       <c r="E240" s="2">
         <v>150.18997426155164</v>
       </c>
-      <c r="F240" s="148"/>
-[...10 lines deleted...]
-      <c r="Q240" s="157"/>
+      <c r="F240" s="150"/>
+      <c r="G240" s="151"/>
+      <c r="H240" s="151"/>
+      <c r="I240" s="152"/>
+      <c r="J240" s="158"/>
+      <c r="K240" s="158"/>
+      <c r="L240" s="158"/>
+      <c r="M240" s="159"/>
+      <c r="N240" s="158"/>
+      <c r="O240" s="158"/>
+      <c r="P240" s="158"/>
+      <c r="Q240" s="159"/>
     </row>
     <row r="241" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>83925</v>
       </c>
       <c r="C241" s="39">
         <v>139.43577730150028</v>
       </c>
       <c r="D241" s="26">
         <v>20149</v>
       </c>
       <c r="E241" s="39">
         <v>129.25139521457439</v>
       </c>
-      <c r="F241" s="148"/>
-[...10 lines deleted...]
-      <c r="Q241" s="157"/>
+      <c r="F241" s="150"/>
+      <c r="G241" s="151"/>
+      <c r="H241" s="151"/>
+      <c r="I241" s="152"/>
+      <c r="J241" s="158"/>
+      <c r="K241" s="158"/>
+      <c r="L241" s="158"/>
+      <c r="M241" s="159"/>
+      <c r="N241" s="158"/>
+      <c r="O241" s="158"/>
+      <c r="P241" s="158"/>
+      <c r="Q241" s="159"/>
     </row>
     <row r="242" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>94114</v>
       </c>
       <c r="C242" s="100">
         <v>152.04937234437855</v>
       </c>
       <c r="D242" s="22">
         <v>23345</v>
       </c>
       <c r="E242" s="42">
         <v>145.76048951048952</v>
       </c>
-      <c r="F242" s="148"/>
-[...10 lines deleted...]
-      <c r="Q242" s="157"/>
+      <c r="F242" s="150"/>
+      <c r="G242" s="151"/>
+      <c r="H242" s="151"/>
+      <c r="I242" s="152"/>
+      <c r="J242" s="158"/>
+      <c r="K242" s="158"/>
+      <c r="L242" s="158"/>
+      <c r="M242" s="159"/>
+      <c r="N242" s="158"/>
+      <c r="O242" s="158"/>
+      <c r="P242" s="158"/>
+      <c r="Q242" s="159"/>
     </row>
     <row r="243" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="23">
         <v>12223</v>
       </c>
       <c r="C243" s="25">
         <v>110.63540912382332</v>
       </c>
       <c r="D243" s="26">
         <v>2881</v>
       </c>
       <c r="E243" s="25">
         <v>97.462787550744252</v>
       </c>
-      <c r="F243" s="148"/>
-[...10 lines deleted...]
-      <c r="Q243" s="157"/>
+      <c r="F243" s="150"/>
+      <c r="G243" s="151"/>
+      <c r="H243" s="151"/>
+      <c r="I243" s="152"/>
+      <c r="J243" s="158"/>
+      <c r="K243" s="158"/>
+      <c r="L243" s="158"/>
+      <c r="M243" s="159"/>
+      <c r="N243" s="158"/>
+      <c r="O243" s="158"/>
+      <c r="P243" s="158"/>
+      <c r="Q243" s="159"/>
     </row>
     <row r="244" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="5">
         <v>13490</v>
       </c>
       <c r="C244" s="2">
         <v>125.76915905276897</v>
       </c>
       <c r="D244" s="6">
         <v>3077</v>
       </c>
       <c r="E244" s="36">
         <v>112.05389657683904</v>
       </c>
-      <c r="F244" s="148"/>
-[...10 lines deleted...]
-      <c r="Q244" s="157"/>
+      <c r="F244" s="150"/>
+      <c r="G244" s="151"/>
+      <c r="H244" s="151"/>
+      <c r="I244" s="152"/>
+      <c r="J244" s="158"/>
+      <c r="K244" s="158"/>
+      <c r="L244" s="158"/>
+      <c r="M244" s="159"/>
+      <c r="N244" s="158"/>
+      <c r="O244" s="158"/>
+      <c r="P244" s="158"/>
+      <c r="Q244" s="159"/>
     </row>
     <row r="245" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="5">
         <v>13173</v>
       </c>
       <c r="C245" s="2">
         <v>121.04199209776716</v>
       </c>
       <c r="D245" s="6">
         <v>3076</v>
       </c>
       <c r="E245" s="36">
         <v>117.58409785932722</v>
       </c>
-      <c r="F245" s="148"/>
-[...10 lines deleted...]
-      <c r="Q245" s="157"/>
+      <c r="F245" s="150"/>
+      <c r="G245" s="151"/>
+      <c r="H245" s="151"/>
+      <c r="I245" s="152"/>
+      <c r="J245" s="158"/>
+      <c r="K245" s="158"/>
+      <c r="L245" s="158"/>
+      <c r="M245" s="159"/>
+      <c r="N245" s="158"/>
+      <c r="O245" s="158"/>
+      <c r="P245" s="158"/>
+      <c r="Q245" s="159"/>
     </row>
     <row r="246" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="5">
         <v>14680</v>
       </c>
       <c r="C246" s="2">
         <v>126.3556550180754</v>
       </c>
       <c r="D246" s="6">
         <v>3762</v>
       </c>
       <c r="E246" s="36">
         <v>122.02400259487511</v>
       </c>
-      <c r="F246" s="148"/>
-[...10 lines deleted...]
-      <c r="Q246" s="157"/>
+      <c r="F246" s="150"/>
+      <c r="G246" s="151"/>
+      <c r="H246" s="151"/>
+      <c r="I246" s="152"/>
+      <c r="J246" s="158"/>
+      <c r="K246" s="158"/>
+      <c r="L246" s="158"/>
+      <c r="M246" s="159"/>
+      <c r="N246" s="158"/>
+      <c r="O246" s="158"/>
+      <c r="P246" s="158"/>
+      <c r="Q246" s="159"/>
     </row>
     <row r="247" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="5">
         <v>14186</v>
       </c>
       <c r="C247" s="2">
         <v>177.48029525835105</v>
       </c>
       <c r="D247" s="6">
         <v>3508</v>
       </c>
       <c r="E247" s="36">
         <v>165.94134342478714</v>
       </c>
-      <c r="F247" s="148"/>
-[...10 lines deleted...]
-      <c r="Q247" s="157"/>
+      <c r="F247" s="150"/>
+      <c r="G247" s="151"/>
+      <c r="H247" s="151"/>
+      <c r="I247" s="152"/>
+      <c r="J247" s="158"/>
+      <c r="K247" s="158"/>
+      <c r="L247" s="158"/>
+      <c r="M247" s="159"/>
+      <c r="N247" s="158"/>
+      <c r="O247" s="158"/>
+      <c r="P247" s="158"/>
+      <c r="Q247" s="159"/>
     </row>
     <row r="248" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="5">
         <v>16173</v>
       </c>
       <c r="C248" s="2">
         <v>204.17876530741066</v>
       </c>
       <c r="D248" s="6">
         <v>3845</v>
       </c>
       <c r="E248" s="36">
         <v>185.39054966248793</v>
       </c>
-      <c r="F248" s="148"/>
-[...10 lines deleted...]
-      <c r="Q248" s="157"/>
+      <c r="F248" s="150"/>
+      <c r="G248" s="151"/>
+      <c r="H248" s="151"/>
+      <c r="I248" s="152"/>
+      <c r="J248" s="158"/>
+      <c r="K248" s="158"/>
+      <c r="L248" s="158"/>
+      <c r="M248" s="159"/>
+      <c r="N248" s="158"/>
+      <c r="O248" s="158"/>
+      <c r="P248" s="158"/>
+      <c r="Q248" s="159"/>
     </row>
     <row r="249" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="5">
         <v>14573</v>
       </c>
       <c r="C249" s="2">
         <v>157.47784741733304</v>
       </c>
       <c r="D249" s="6">
         <v>3482</v>
       </c>
       <c r="E249" s="36">
         <v>150.80121264616716</v>
       </c>
-      <c r="F249" s="148"/>
-[...10 lines deleted...]
-      <c r="Q249" s="157"/>
+      <c r="F249" s="150"/>
+      <c r="G249" s="151"/>
+      <c r="H249" s="151"/>
+      <c r="I249" s="152"/>
+      <c r="J249" s="158"/>
+      <c r="K249" s="158"/>
+      <c r="L249" s="158"/>
+      <c r="M249" s="159"/>
+      <c r="N249" s="158"/>
+      <c r="O249" s="158"/>
+      <c r="P249" s="158"/>
+      <c r="Q249" s="159"/>
     </row>
     <row r="250" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="5">
         <v>16627</v>
       </c>
       <c r="C250" s="2">
         <v>152.75149288011025</v>
       </c>
       <c r="D250" s="6">
         <v>3974</v>
       </c>
       <c r="E250" s="36">
         <v>145.19546949214467</v>
       </c>
-      <c r="F250" s="148"/>
-[...10 lines deleted...]
-      <c r="Q250" s="157"/>
+      <c r="F250" s="150"/>
+      <c r="G250" s="151"/>
+      <c r="H250" s="151"/>
+      <c r="I250" s="152"/>
+      <c r="J250" s="158"/>
+      <c r="K250" s="158"/>
+      <c r="L250" s="158"/>
+      <c r="M250" s="159"/>
+      <c r="N250" s="158"/>
+      <c r="O250" s="158"/>
+      <c r="P250" s="158"/>
+      <c r="Q250" s="159"/>
     </row>
     <row r="251" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="5">
         <v>14797</v>
       </c>
       <c r="C251" s="2">
         <v>140.13637655080973</v>
       </c>
       <c r="D251" s="6">
         <v>3635</v>
       </c>
       <c r="E251" s="36">
         <v>129.31341159729635</v>
       </c>
-      <c r="F251" s="148"/>
-[...10 lines deleted...]
-      <c r="Q251" s="157"/>
+      <c r="F251" s="150"/>
+      <c r="G251" s="151"/>
+      <c r="H251" s="151"/>
+      <c r="I251" s="152"/>
+      <c r="J251" s="158"/>
+      <c r="K251" s="158"/>
+      <c r="L251" s="158"/>
+      <c r="M251" s="159"/>
+      <c r="N251" s="158"/>
+      <c r="O251" s="158"/>
+      <c r="P251" s="158"/>
+      <c r="Q251" s="159"/>
     </row>
     <row r="252" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="5">
         <v>17572</v>
       </c>
       <c r="C252" s="2">
         <v>152.27036395147314</v>
       </c>
       <c r="D252" s="6">
         <v>4781</v>
       </c>
       <c r="E252" s="36">
         <v>154.27557276540819</v>
       </c>
-      <c r="F252" s="148"/>
-[...10 lines deleted...]
-      <c r="Q252" s="157"/>
+      <c r="F252" s="150"/>
+      <c r="G252" s="151"/>
+      <c r="H252" s="151"/>
+      <c r="I252" s="152"/>
+      <c r="J252" s="158"/>
+      <c r="K252" s="158"/>
+      <c r="L252" s="158"/>
+      <c r="M252" s="159"/>
+      <c r="N252" s="158"/>
+      <c r="O252" s="158"/>
+      <c r="P252" s="158"/>
+      <c r="Q252" s="159"/>
     </row>
     <row r="253" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="5">
         <v>15513</v>
       </c>
       <c r="C253" s="2">
         <v>181.94933145672061</v>
       </c>
       <c r="D253" s="6">
         <v>3894</v>
       </c>
       <c r="E253" s="36">
         <v>158.09987819732035</v>
       </c>
-      <c r="F253" s="148"/>
-[...10 lines deleted...]
-      <c r="Q253" s="157"/>
+      <c r="F253" s="150"/>
+      <c r="G253" s="151"/>
+      <c r="H253" s="151"/>
+      <c r="I253" s="152"/>
+      <c r="J253" s="158"/>
+      <c r="K253" s="158"/>
+      <c r="L253" s="158"/>
+      <c r="M253" s="159"/>
+      <c r="N253" s="158"/>
+      <c r="O253" s="158"/>
+      <c r="P253" s="158"/>
+      <c r="Q253" s="159"/>
     </row>
     <row r="254" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="5">
         <v>15032</v>
       </c>
       <c r="C254" s="2">
         <v>135.0220066469056</v>
       </c>
       <c r="D254" s="6">
         <v>3579</v>
       </c>
       <c r="E254" s="36">
         <v>137.81286099345397</v>
       </c>
-      <c r="F254" s="151"/>
-[...10 lines deleted...]
-      <c r="Q254" s="159"/>
+      <c r="F254" s="153"/>
+      <c r="G254" s="154"/>
+      <c r="H254" s="154"/>
+      <c r="I254" s="155"/>
+      <c r="J254" s="160"/>
+      <c r="K254" s="160"/>
+      <c r="L254" s="160"/>
+      <c r="M254" s="161"/>
+      <c r="N254" s="160"/>
+      <c r="O254" s="160"/>
+      <c r="P254" s="160"/>
+      <c r="Q254" s="161"/>
     </row>
     <row r="255" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>178039</v>
       </c>
       <c r="C255" s="59">
         <v>1.4583080779122914</v>
       </c>
       <c r="D255" s="49">
         <v>43494</v>
       </c>
       <c r="E255" s="59">
         <v>1.3761746559088752</v>
       </c>
       <c r="F255" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G255" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H255" s="76" t="s">
         <v>64</v>
@@ -18984,579 +19036,579 @@
       <c r="J255" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L255" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N255" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P255" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q255" s="97" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="256" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B256" s="23">
         <v>52116</v>
       </c>
       <c r="C256" s="25">
         <v>134.0225273877488</v>
       </c>
       <c r="D256" s="26">
         <v>13615</v>
       </c>
       <c r="E256" s="25">
         <v>150.70843480185965</v>
       </c>
-      <c r="F256" s="145" t="s">
+      <c r="F256" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="G256" s="146"/>
-[...2 lines deleted...]
-      <c r="J256" s="154" t="s">
+      <c r="G256" s="148"/>
+      <c r="H256" s="148"/>
+      <c r="I256" s="149"/>
+      <c r="J256" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="K256" s="154"/>
-[...2 lines deleted...]
-      <c r="N256" s="154" t="s">
+      <c r="K256" s="156"/>
+      <c r="L256" s="156"/>
+      <c r="M256" s="157"/>
+      <c r="N256" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="O256" s="154"/>
-[...3 lines deleted...]
-    <row r="257" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O256" s="156"/>
+      <c r="P256" s="156"/>
+      <c r="Q256" s="157"/>
+    </row>
+    <row r="257" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>60812</v>
       </c>
       <c r="C257" s="2">
         <v>135.02075978596329</v>
       </c>
       <c r="D257" s="6">
         <v>14776</v>
       </c>
       <c r="E257" s="36">
         <v>132.93747188484031</v>
       </c>
-      <c r="F257" s="148"/>
-[...12 lines deleted...]
-    <row r="258" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F257" s="150"/>
+      <c r="G257" s="151"/>
+      <c r="H257" s="151"/>
+      <c r="I257" s="152"/>
+      <c r="J257" s="158"/>
+      <c r="K257" s="158"/>
+      <c r="L257" s="158"/>
+      <c r="M257" s="159"/>
+      <c r="N257" s="158"/>
+      <c r="O257" s="158"/>
+      <c r="P257" s="158"/>
+      <c r="Q257" s="159"/>
+    </row>
+    <row r="258" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>71750</v>
       </c>
       <c r="C258" s="2">
         <v>155.98843402830619</v>
       </c>
       <c r="D258" s="6">
         <v>10887</v>
       </c>
       <c r="E258" s="36">
         <v>98.160670814173656</v>
       </c>
-      <c r="F258" s="148"/>
-[...12 lines deleted...]
-    <row r="259" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F258" s="150"/>
+      <c r="G258" s="151"/>
+      <c r="H258" s="151"/>
+      <c r="I258" s="152"/>
+      <c r="J258" s="158"/>
+      <c r="K258" s="158"/>
+      <c r="L258" s="158"/>
+      <c r="M258" s="159"/>
+      <c r="N258" s="158"/>
+      <c r="O258" s="158"/>
+      <c r="P258" s="158"/>
+      <c r="Q258" s="159"/>
+    </row>
+    <row r="259" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>78895</v>
       </c>
       <c r="C259" s="2">
         <v>163.96491884365193</v>
       </c>
       <c r="D259" s="6">
         <v>10520</v>
       </c>
       <c r="E259" s="2">
         <v>85.849518524563408</v>
       </c>
-      <c r="F259" s="148"/>
-[...12 lines deleted...]
-    <row r="260" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F259" s="150"/>
+      <c r="G259" s="151"/>
+      <c r="H259" s="151"/>
+      <c r="I259" s="152"/>
+      <c r="J259" s="158"/>
+      <c r="K259" s="158"/>
+      <c r="L259" s="158"/>
+      <c r="M259" s="159"/>
+      <c r="N259" s="158"/>
+      <c r="O259" s="158"/>
+      <c r="P259" s="158"/>
+      <c r="Q259" s="159"/>
+    </row>
+    <row r="260" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>112928</v>
       </c>
       <c r="C260" s="24">
         <v>134.55823652070299</v>
       </c>
-      <c r="D260" s="26">
+      <c r="D260" s="117">
         <v>28391</v>
       </c>
       <c r="E260" s="39">
         <v>140.90525584396246</v>
       </c>
-      <c r="F260" s="148"/>
-[...12 lines deleted...]
-    <row r="261" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F260" s="150"/>
+      <c r="G260" s="151"/>
+      <c r="H260" s="151"/>
+      <c r="I260" s="152"/>
+      <c r="J260" s="158"/>
+      <c r="K260" s="158"/>
+      <c r="L260" s="158"/>
+      <c r="M260" s="159"/>
+      <c r="N260" s="158"/>
+      <c r="O260" s="158"/>
+      <c r="P260" s="158"/>
+      <c r="Q260" s="159"/>
+    </row>
+    <row r="261" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>150645</v>
       </c>
       <c r="C261" s="100">
         <v>160.06651507745926</v>
       </c>
-      <c r="D261" s="22">
+      <c r="D261" s="118">
         <v>21407</v>
       </c>
       <c r="E261" s="42">
         <v>91.698436496037701</v>
       </c>
-      <c r="F261" s="148"/>
-[...12 lines deleted...]
-    <row r="262" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F261" s="150"/>
+      <c r="G261" s="151"/>
+      <c r="H261" s="151"/>
+      <c r="I261" s="152"/>
+      <c r="J261" s="158"/>
+      <c r="K261" s="158"/>
+      <c r="L261" s="158"/>
+      <c r="M261" s="159"/>
+      <c r="N261" s="158"/>
+      <c r="O261" s="158"/>
+      <c r="P261" s="158"/>
+      <c r="Q261" s="159"/>
+    </row>
+    <row r="262" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="23">
         <v>16112</v>
       </c>
       <c r="C262" s="1">
         <v>131.81706618669722</v>
       </c>
       <c r="D262" s="26">
         <v>4193</v>
       </c>
       <c r="E262" s="1">
         <v>145.53974314474141</v>
       </c>
-      <c r="F262" s="148"/>
-[...12 lines deleted...]
-    <row r="263" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F262" s="150"/>
+      <c r="G262" s="151"/>
+      <c r="H262" s="151"/>
+      <c r="I262" s="152"/>
+      <c r="J262" s="158"/>
+      <c r="K262" s="158"/>
+      <c r="L262" s="158"/>
+      <c r="M262" s="159"/>
+      <c r="N262" s="158"/>
+      <c r="O262" s="158"/>
+      <c r="P262" s="158"/>
+      <c r="Q262" s="159"/>
+    </row>
+    <row r="263" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="5">
         <v>18111</v>
       </c>
       <c r="C263" s="1">
         <v>134.25500370644923</v>
       </c>
       <c r="D263" s="6">
         <v>4851</v>
       </c>
       <c r="E263" s="1">
         <v>157.65355866103349</v>
       </c>
-      <c r="F263" s="148"/>
-[...12 lines deleted...]
-    <row r="264" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F263" s="150"/>
+      <c r="G263" s="151"/>
+      <c r="H263" s="151"/>
+      <c r="I263" s="152"/>
+      <c r="J263" s="158"/>
+      <c r="K263" s="158"/>
+      <c r="L263" s="158"/>
+      <c r="M263" s="159"/>
+      <c r="N263" s="158"/>
+      <c r="O263" s="158"/>
+      <c r="P263" s="158"/>
+      <c r="Q263" s="159"/>
+    </row>
+    <row r="264" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="5">
         <v>17893</v>
       </c>
       <c r="C264" s="1">
         <v>135.83086616564185</v>
       </c>
       <c r="D264" s="6">
         <v>4571</v>
       </c>
       <c r="E264" s="1">
         <v>148.60208062418724</v>
       </c>
-      <c r="F264" s="148"/>
-[...12 lines deleted...]
-    <row r="265" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F264" s="150"/>
+      <c r="G264" s="151"/>
+      <c r="H264" s="151"/>
+      <c r="I264" s="152"/>
+      <c r="J264" s="158"/>
+      <c r="K264" s="158"/>
+      <c r="L264" s="158"/>
+      <c r="M264" s="159"/>
+      <c r="N264" s="158"/>
+      <c r="O264" s="158"/>
+      <c r="P264" s="158"/>
+      <c r="Q264" s="159"/>
+    </row>
+    <row r="265" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="5">
         <v>21520</v>
       </c>
       <c r="C265" s="1">
         <v>146.59400544959129</v>
       </c>
       <c r="D265" s="6">
         <v>5336</v>
       </c>
       <c r="E265" s="1">
         <v>141.83944710260499</v>
       </c>
-      <c r="F265" s="148"/>
-[...12 lines deleted...]
-    <row r="266" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F265" s="150"/>
+      <c r="G265" s="151"/>
+      <c r="H265" s="151"/>
+      <c r="I265" s="152"/>
+      <c r="J265" s="158"/>
+      <c r="K265" s="158"/>
+      <c r="L265" s="158"/>
+      <c r="M265" s="159"/>
+      <c r="N265" s="158"/>
+      <c r="O265" s="158"/>
+      <c r="P265" s="158"/>
+      <c r="Q265" s="159"/>
+    </row>
+    <row r="266" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="5">
         <v>19606</v>
       </c>
       <c r="C266" s="1">
         <v>138.20668264486113</v>
       </c>
       <c r="D266" s="6">
         <v>4898</v>
       </c>
       <c r="E266" s="1">
         <v>139.62371721778791</v>
       </c>
-      <c r="F266" s="148"/>
-[...12 lines deleted...]
-    <row r="267" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F266" s="150"/>
+      <c r="G266" s="151"/>
+      <c r="H266" s="151"/>
+      <c r="I266" s="152"/>
+      <c r="J266" s="158"/>
+      <c r="K266" s="158"/>
+      <c r="L266" s="158"/>
+      <c r="M266" s="159"/>
+      <c r="N266" s="158"/>
+      <c r="O266" s="158"/>
+      <c r="P266" s="158"/>
+      <c r="Q266" s="159"/>
+    </row>
+    <row r="267" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="5">
         <v>19686</v>
       </c>
       <c r="C267" s="1">
         <v>121.72138749768131</v>
       </c>
       <c r="D267" s="6">
         <v>4542</v>
       </c>
       <c r="E267" s="1">
         <v>118.12743823146945</v>
       </c>
-      <c r="F267" s="148"/>
-[...12 lines deleted...]
-    <row r="268" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F267" s="150"/>
+      <c r="G267" s="151"/>
+      <c r="H267" s="151"/>
+      <c r="I267" s="152"/>
+      <c r="J267" s="158"/>
+      <c r="K267" s="158"/>
+      <c r="L267" s="158"/>
+      <c r="M267" s="159"/>
+      <c r="N267" s="158"/>
+      <c r="O267" s="158"/>
+      <c r="P267" s="158"/>
+      <c r="Q267" s="159"/>
+    </row>
+    <row r="268" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="5">
         <v>16886</v>
       </c>
       <c r="C268" s="1">
         <v>115.87181774514512</v>
       </c>
       <c r="D268" s="6">
         <v>4155</v>
       </c>
       <c r="E268" s="1">
         <v>119.32797242963812</v>
       </c>
-      <c r="F268" s="148"/>
-[...12 lines deleted...]
-    <row r="269" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F268" s="150"/>
+      <c r="G268" s="151"/>
+      <c r="H268" s="151"/>
+      <c r="I268" s="152"/>
+      <c r="J268" s="158"/>
+      <c r="K268" s="158"/>
+      <c r="L268" s="158"/>
+      <c r="M268" s="159"/>
+      <c r="N268" s="158"/>
+      <c r="O268" s="158"/>
+      <c r="P268" s="158"/>
+      <c r="Q268" s="159"/>
+    </row>
+    <row r="269" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="5">
         <v>23951</v>
       </c>
       <c r="C269" s="1">
         <v>144.04883623022795</v>
       </c>
       <c r="D269" s="6">
         <v>3157</v>
       </c>
       <c r="E269" s="1">
         <v>79.441368897835929</v>
       </c>
-      <c r="F269" s="148"/>
-[...12 lines deleted...]
-    <row r="270" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F269" s="150"/>
+      <c r="G269" s="151"/>
+      <c r="H269" s="151"/>
+      <c r="I269" s="152"/>
+      <c r="J269" s="158"/>
+      <c r="K269" s="158"/>
+      <c r="L269" s="158"/>
+      <c r="M269" s="159"/>
+      <c r="N269" s="158"/>
+      <c r="O269" s="158"/>
+      <c r="P269" s="158"/>
+      <c r="Q269" s="159"/>
+    </row>
+    <row r="270" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>30913</v>
       </c>
       <c r="C270" s="1">
         <v>208.91396904777997</v>
       </c>
       <c r="D270" s="6">
         <v>3575</v>
       </c>
       <c r="E270" s="1">
         <v>98.349381017881711</v>
       </c>
-      <c r="F270" s="148"/>
-[...12 lines deleted...]
-    <row r="271" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F270" s="150"/>
+      <c r="G270" s="151"/>
+      <c r="H270" s="151"/>
+      <c r="I270" s="152"/>
+      <c r="J270" s="158"/>
+      <c r="K270" s="158"/>
+      <c r="L270" s="158"/>
+      <c r="M270" s="159"/>
+      <c r="N270" s="158"/>
+      <c r="O270" s="158"/>
+      <c r="P270" s="158"/>
+      <c r="Q270" s="159"/>
+    </row>
+    <row r="271" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="5">
         <v>29889</v>
       </c>
       <c r="C271" s="1">
         <v>170.09446847256999</v>
       </c>
       <c r="D271" s="6">
         <v>4187</v>
       </c>
       <c r="E271" s="1">
         <v>87.575820957958584</v>
       </c>
-      <c r="F271" s="148"/>
-[...12 lines deleted...]
-    <row r="272" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F271" s="150"/>
+      <c r="G271" s="151"/>
+      <c r="H271" s="151"/>
+      <c r="I271" s="152"/>
+      <c r="J271" s="158"/>
+      <c r="K271" s="158"/>
+      <c r="L271" s="158"/>
+      <c r="M271" s="159"/>
+      <c r="N271" s="158"/>
+      <c r="O271" s="158"/>
+      <c r="P271" s="158"/>
+      <c r="Q271" s="159"/>
+    </row>
+    <row r="272" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="5">
         <v>27321</v>
       </c>
       <c r="C272" s="1">
         <v>176.11680526010443</v>
       </c>
       <c r="D272" s="6">
         <v>3424</v>
       </c>
       <c r="E272" s="1">
         <v>87.930148947098104</v>
       </c>
-      <c r="F272" s="148"/>
-[...12 lines deleted...]
-    <row r="273" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F272" s="150"/>
+      <c r="G272" s="151"/>
+      <c r="H272" s="151"/>
+      <c r="I272" s="152"/>
+      <c r="J272" s="158"/>
+      <c r="K272" s="158"/>
+      <c r="L272" s="158"/>
+      <c r="M272" s="159"/>
+      <c r="N272" s="158"/>
+      <c r="O272" s="158"/>
+      <c r="P272" s="158"/>
+      <c r="Q272" s="159"/>
+    </row>
+    <row r="273" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="5">
         <v>21685</v>
       </c>
       <c r="C273" s="1">
         <v>144.25891431612561</v>
       </c>
       <c r="D273" s="6">
         <v>2909</v>
       </c>
       <c r="E273" s="1">
         <v>81.279687063425541</v>
       </c>
-      <c r="F273" s="151"/>
-[...12 lines deleted...]
-    <row r="274" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F273" s="153"/>
+      <c r="G273" s="154"/>
+      <c r="H273" s="154"/>
+      <c r="I273" s="155"/>
+      <c r="J273" s="160"/>
+      <c r="K273" s="160"/>
+      <c r="L273" s="160"/>
+      <c r="M273" s="161"/>
+      <c r="N273" s="160"/>
+      <c r="O273" s="160"/>
+      <c r="P273" s="160"/>
+      <c r="Q273" s="161"/>
+    </row>
+    <row r="274" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>263573</v>
       </c>
       <c r="C274" s="59">
         <v>1.4804228287060701</v>
       </c>
       <c r="D274" s="31">
         <v>49798</v>
       </c>
       <c r="E274" s="59">
         <v>1.144939531889456</v>
       </c>
       <c r="F274" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G274" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H274" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I274" s="77" t="s">
@@ -19565,561 +19617,577 @@
       <c r="J274" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K274" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L274" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M274" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N274" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O274" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P274" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q274" s="97" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="275" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="37" t="s">
         <v>111</v>
       </c>
       <c r="B275" s="23">
         <v>60753</v>
       </c>
       <c r="C275" s="25">
         <v>116.57264563665667</v>
       </c>
       <c r="D275" s="26">
         <v>11135</v>
       </c>
       <c r="E275" s="25">
         <v>81.784796180683074</v>
       </c>
-      <c r="F275" s="145" t="s">
+      <c r="F275" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="G275" s="146"/>
-[...2 lines deleted...]
-      <c r="J275" s="154" t="s">
+      <c r="G275" s="148"/>
+      <c r="H275" s="148"/>
+      <c r="I275" s="149"/>
+      <c r="J275" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="K275" s="154"/>
-[...2 lines deleted...]
-      <c r="N275" s="154" t="s">
+      <c r="K275" s="156"/>
+      <c r="L275" s="156"/>
+      <c r="M275" s="157"/>
+      <c r="N275" s="156" t="s">
         <v>96</v>
       </c>
-      <c r="O275" s="154"/>
-[...3 lines deleted...]
-    <row r="276" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O275" s="156"/>
+      <c r="P275" s="156"/>
+      <c r="Q275" s="157"/>
+    </row>
+    <row r="276" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="34">
         <v>56868</v>
       </c>
       <c r="C276" s="2">
         <v>93.514437939880295</v>
       </c>
       <c r="D276" s="6">
         <v>10469</v>
       </c>
       <c r="E276" s="36">
         <v>70.851380617217103</v>
       </c>
-      <c r="F276" s="148"/>
-[...12 lines deleted...]
-    <row r="277" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F276" s="150"/>
+      <c r="G276" s="151"/>
+      <c r="H276" s="151"/>
+      <c r="I276" s="152"/>
+      <c r="J276" s="158"/>
+      <c r="K276" s="158"/>
+      <c r="L276" s="158"/>
+      <c r="M276" s="159"/>
+      <c r="N276" s="158"/>
+      <c r="O276" s="158"/>
+      <c r="P276" s="158"/>
+      <c r="Q276" s="159"/>
+    </row>
+    <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="34">
         <v>67373</v>
       </c>
       <c r="C277" s="2">
         <v>93.899651567944247</v>
       </c>
       <c r="D277" s="6">
         <v>10787</v>
       </c>
       <c r="E277" s="36">
         <v>99.081473316799844</v>
       </c>
-      <c r="F277" s="148"/>
-[...12 lines deleted...]
-    <row r="278" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F277" s="150"/>
+      <c r="G277" s="151"/>
+      <c r="H277" s="151"/>
+      <c r="I277" s="152"/>
+      <c r="J277" s="158"/>
+      <c r="K277" s="158"/>
+      <c r="L277" s="158"/>
+      <c r="M277" s="159"/>
+      <c r="N277" s="158"/>
+      <c r="O277" s="158"/>
+      <c r="P277" s="158"/>
+      <c r="Q277" s="159"/>
+    </row>
+    <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B278" s="34"/>
-[...16 lines deleted...]
-    <row r="279" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B278" s="34">
+        <v>29028</v>
+      </c>
+      <c r="C278" s="2">
+        <v>36.793206160086186</v>
+      </c>
+      <c r="D278" s="6">
+        <v>4070</v>
+      </c>
+      <c r="E278" s="2">
+        <v>38.688212927756652</v>
+      </c>
+      <c r="F278" s="150"/>
+      <c r="G278" s="151"/>
+      <c r="H278" s="151"/>
+      <c r="I278" s="152"/>
+      <c r="J278" s="158"/>
+      <c r="K278" s="158"/>
+      <c r="L278" s="158"/>
+      <c r="M278" s="159"/>
+      <c r="N278" s="158"/>
+      <c r="O278" s="158"/>
+      <c r="P278" s="158"/>
+      <c r="Q278" s="159"/>
+    </row>
+    <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>117621</v>
       </c>
       <c r="C279" s="39">
         <v>104.15574525361293</v>
       </c>
       <c r="D279" s="26">
         <v>21604</v>
       </c>
       <c r="E279" s="39">
         <v>76.094537001162337</v>
       </c>
-      <c r="F279" s="148"/>
-[...12 lines deleted...]
-    <row r="280" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F279" s="150"/>
+      <c r="G279" s="151"/>
+      <c r="H279" s="151"/>
+      <c r="I279" s="152"/>
+      <c r="J279" s="158"/>
+      <c r="K279" s="158"/>
+      <c r="L279" s="158"/>
+      <c r="M279" s="159"/>
+      <c r="N279" s="158"/>
+      <c r="O279" s="158"/>
+      <c r="P279" s="158"/>
+      <c r="Q279" s="159"/>
+    </row>
+    <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>67373</v>
+        <v>96401</v>
       </c>
       <c r="C280" s="42">
-        <v>44.723024328719838</v>
+        <v>63.992167015168114</v>
       </c>
       <c r="D280" s="22">
-        <v>10787</v>
+        <v>14857</v>
       </c>
       <c r="E280" s="42">
-        <v>50.390059326388567</v>
-[...14 lines deleted...]
-    <row r="281" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+        <v>69.40253188209465</v>
+      </c>
+      <c r="F280" s="150"/>
+      <c r="G280" s="151"/>
+      <c r="H280" s="151"/>
+      <c r="I280" s="152"/>
+      <c r="J280" s="158"/>
+      <c r="K280" s="158"/>
+      <c r="L280" s="158"/>
+      <c r="M280" s="159"/>
+      <c r="N280" s="158"/>
+      <c r="O280" s="158"/>
+      <c r="P280" s="158"/>
+      <c r="Q280" s="159"/>
+    </row>
+    <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="23">
         <v>20546</v>
       </c>
       <c r="C281" s="1">
         <v>127.51986097318768</v>
       </c>
       <c r="D281" s="26">
         <v>3692</v>
       </c>
       <c r="E281" s="1">
         <v>88.051514428809924</v>
       </c>
-      <c r="F281" s="148"/>
-[...12 lines deleted...]
-    <row r="282" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F281" s="150"/>
+      <c r="G281" s="151"/>
+      <c r="H281" s="151"/>
+      <c r="I281" s="152"/>
+      <c r="J281" s="158"/>
+      <c r="K281" s="158"/>
+      <c r="L281" s="158"/>
+      <c r="M281" s="159"/>
+      <c r="N281" s="158"/>
+      <c r="O281" s="158"/>
+      <c r="P281" s="158"/>
+      <c r="Q281" s="159"/>
+    </row>
+    <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="5">
         <v>18845</v>
       </c>
       <c r="C282" s="1">
         <v>104.05278559991164</v>
       </c>
       <c r="D282" s="6">
         <v>3654</v>
       </c>
       <c r="E282" s="1">
         <v>75.324675324675326</v>
       </c>
-      <c r="F282" s="148"/>
-[...12 lines deleted...]
-    <row r="283" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F282" s="150"/>
+      <c r="G282" s="151"/>
+      <c r="H282" s="151"/>
+      <c r="I282" s="152"/>
+      <c r="J282" s="158"/>
+      <c r="K282" s="158"/>
+      <c r="L282" s="158"/>
+      <c r="M282" s="159"/>
+      <c r="N282" s="158"/>
+      <c r="O282" s="158"/>
+      <c r="P282" s="158"/>
+      <c r="Q282" s="159"/>
+    </row>
+    <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="5">
         <v>21362</v>
       </c>
       <c r="C283" s="1">
         <v>119.38746996031968</v>
       </c>
       <c r="D283" s="6">
         <v>3789</v>
       </c>
       <c r="E283" s="1">
         <v>82.892146138700511</v>
       </c>
-      <c r="F283" s="148"/>
-[...12 lines deleted...]
-    <row r="284" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F283" s="150"/>
+      <c r="G283" s="151"/>
+      <c r="H283" s="151"/>
+      <c r="I283" s="152"/>
+      <c r="J283" s="158"/>
+      <c r="K283" s="158"/>
+      <c r="L283" s="158"/>
+      <c r="M283" s="159"/>
+      <c r="N283" s="158"/>
+      <c r="O283" s="158"/>
+      <c r="P283" s="158"/>
+      <c r="Q283" s="159"/>
+    </row>
+    <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="5">
         <v>19681</v>
       </c>
       <c r="C284" s="1">
         <v>91.454460966542754</v>
       </c>
       <c r="D284" s="6">
         <v>3601</v>
       </c>
       <c r="E284" s="1">
         <v>67.485007496251868</v>
       </c>
-      <c r="F284" s="148"/>
-[...12 lines deleted...]
-    <row r="285" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F284" s="150"/>
+      <c r="G284" s="151"/>
+      <c r="H284" s="151"/>
+      <c r="I284" s="152"/>
+      <c r="J284" s="158"/>
+      <c r="K284" s="158"/>
+      <c r="L284" s="158"/>
+      <c r="M284" s="159"/>
+      <c r="N284" s="158"/>
+      <c r="O284" s="158"/>
+      <c r="P284" s="158"/>
+      <c r="Q284" s="159"/>
+    </row>
+    <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="5">
         <v>17104</v>
       </c>
       <c r="C285" s="1">
         <v>87.238600428440265</v>
       </c>
       <c r="D285" s="6">
         <v>3021</v>
       </c>
       <c r="E285" s="1">
         <v>61.67823601469987</v>
       </c>
-      <c r="F285" s="148"/>
-[...12 lines deleted...]
-    <row r="286" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F285" s="150"/>
+      <c r="G285" s="151"/>
+      <c r="H285" s="151"/>
+      <c r="I285" s="152"/>
+      <c r="J285" s="158"/>
+      <c r="K285" s="158"/>
+      <c r="L285" s="158"/>
+      <c r="M285" s="159"/>
+      <c r="N285" s="158"/>
+      <c r="O285" s="158"/>
+      <c r="P285" s="158"/>
+      <c r="Q285" s="159"/>
+    </row>
+    <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="5">
         <v>20083</v>
       </c>
       <c r="C286" s="1">
         <v>102.01666158691455</v>
       </c>
       <c r="D286" s="6">
         <v>3847</v>
       </c>
       <c r="E286" s="1">
         <v>84.698370761778946</v>
       </c>
-      <c r="F286" s="148"/>
-[...12 lines deleted...]
-    <row r="287" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F286" s="150"/>
+      <c r="G286" s="151"/>
+      <c r="H286" s="151"/>
+      <c r="I286" s="152"/>
+      <c r="J286" s="158"/>
+      <c r="K286" s="158"/>
+      <c r="L286" s="158"/>
+      <c r="M286" s="159"/>
+      <c r="N286" s="158"/>
+      <c r="O286" s="158"/>
+      <c r="P286" s="158"/>
+      <c r="Q286" s="159"/>
+    </row>
+    <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B287" s="5">
         <v>25082</v>
       </c>
       <c r="C287" s="1">
         <v>148.53724979272772</v>
       </c>
       <c r="D287" s="6">
         <v>4046</v>
       </c>
       <c r="E287" s="1">
         <v>97.376654632972333</v>
       </c>
-      <c r="F287" s="148"/>
-[...12 lines deleted...]
-    <row r="288" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F287" s="150"/>
+      <c r="G287" s="151"/>
+      <c r="H287" s="151"/>
+      <c r="I287" s="152"/>
+      <c r="J287" s="158"/>
+      <c r="K287" s="158"/>
+      <c r="L287" s="158"/>
+      <c r="M287" s="159"/>
+      <c r="N287" s="158"/>
+      <c r="O287" s="158"/>
+      <c r="P287" s="158"/>
+      <c r="Q287" s="159"/>
+    </row>
+    <row r="288" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B288" s="5">
         <v>15258</v>
       </c>
       <c r="C288" s="1">
         <v>63.705064506701184</v>
       </c>
       <c r="D288" s="6">
         <v>2758</v>
       </c>
       <c r="E288" s="1">
         <v>87.36141906873614</v>
       </c>
-      <c r="F288" s="148"/>
-[...12 lines deleted...]
-    <row r="289" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F288" s="150"/>
+      <c r="G288" s="151"/>
+      <c r="H288" s="151"/>
+      <c r="I288" s="152"/>
+      <c r="J288" s="158"/>
+      <c r="K288" s="158"/>
+      <c r="L288" s="158"/>
+      <c r="M288" s="159"/>
+      <c r="N288" s="158"/>
+      <c r="O288" s="158"/>
+      <c r="P288" s="158"/>
+      <c r="Q288" s="159"/>
+    </row>
+    <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="5">
         <v>27033</v>
       </c>
       <c r="C289" s="1">
         <v>87.448646200627564</v>
       </c>
       <c r="D289" s="6">
         <v>3983</v>
       </c>
       <c r="E289" s="1">
         <v>111.41258741258741</v>
       </c>
-      <c r="F289" s="148"/>
-[...12 lines deleted...]
-    <row r="290" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F289" s="150"/>
+      <c r="G289" s="151"/>
+      <c r="H289" s="151"/>
+      <c r="I289" s="152"/>
+      <c r="J289" s="158"/>
+      <c r="K289" s="158"/>
+      <c r="L289" s="158"/>
+      <c r="M289" s="159"/>
+      <c r="N289" s="158"/>
+      <c r="O289" s="158"/>
+      <c r="P289" s="158"/>
+      <c r="Q289" s="159"/>
+    </row>
+    <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B290" s="5"/>
-[...16 lines deleted...]
-    <row r="291" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B290" s="5">
+        <v>29028</v>
+      </c>
+      <c r="C290" s="1">
+        <v>97.119341563786008</v>
+      </c>
+      <c r="D290" s="6">
+        <v>4070</v>
+      </c>
+      <c r="E290" s="1">
+        <v>97.205636493909722</v>
+      </c>
+      <c r="F290" s="150"/>
+      <c r="G290" s="151"/>
+      <c r="H290" s="151"/>
+      <c r="I290" s="152"/>
+      <c r="J290" s="158"/>
+      <c r="K290" s="158"/>
+      <c r="L290" s="158"/>
+      <c r="M290" s="159"/>
+      <c r="N290" s="158"/>
+      <c r="O290" s="158"/>
+      <c r="P290" s="158"/>
+      <c r="Q290" s="159"/>
+    </row>
+    <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B291" s="5"/>
       <c r="C291" s="1"/>
       <c r="D291" s="6"/>
       <c r="E291" s="1"/>
-      <c r="F291" s="148"/>
-[...12 lines deleted...]
-    <row r="292" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F291" s="150"/>
+      <c r="G291" s="151"/>
+      <c r="H291" s="151"/>
+      <c r="I291" s="152"/>
+      <c r="J291" s="158"/>
+      <c r="K291" s="158"/>
+      <c r="L291" s="158"/>
+      <c r="M291" s="159"/>
+      <c r="N291" s="158"/>
+      <c r="O291" s="158"/>
+      <c r="P291" s="158"/>
+      <c r="Q291" s="159"/>
+    </row>
+    <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="5"/>
       <c r="C292" s="1"/>
       <c r="D292" s="6"/>
       <c r="E292" s="1"/>
-      <c r="F292" s="151"/>
-[...10 lines deleted...]
-      <c r="Q292" s="159"/>
+      <c r="F292" s="153"/>
+      <c r="G292" s="154"/>
+      <c r="H292" s="154"/>
+      <c r="I292" s="155"/>
+      <c r="J292" s="160"/>
+      <c r="K292" s="160"/>
+      <c r="L292" s="160"/>
+      <c r="M292" s="161"/>
+      <c r="N292" s="160"/>
+      <c r="O292" s="160"/>
+      <c r="P292" s="160"/>
+      <c r="Q292" s="161"/>
     </row>
     <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>184994</v>
+        <v>214022</v>
       </c>
       <c r="C293" s="59">
-        <v>1.0017110863232221</v>
+        <v>0.99746000083889885</v>
       </c>
       <c r="D293" s="31">
-        <v>32391</v>
+        <v>36461</v>
       </c>
       <c r="E293" s="59">
-        <v>0.82466011507714243</v>
+        <v>0.83885885194984466</v>
       </c>
       <c r="F293" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G293" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H293" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I293" s="77" t="s">
         <v>64</v>
       </c>
       <c r="J293" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M293" s="94" t="s">
         <v>74</v>
       </c>
@@ -20229,51 +20297,51 @@
     <mergeCell ref="N142:Q159"/>
     <mergeCell ref="B123:E140"/>
     <mergeCell ref="F123:I140"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R296"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
     <col min="17" max="17" width="7.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
@@ -31246,327 +31314,327 @@
         <v>42576</v>
       </c>
       <c r="K236" s="59">
         <v>1.2035618374558303</v>
       </c>
       <c r="L236" s="49">
         <v>14351</v>
       </c>
       <c r="M236" s="101">
         <v>1.229839746336447</v>
       </c>
       <c r="N236" s="31">
         <v>75160</v>
       </c>
       <c r="O236" s="59">
         <v>1.410793054903801</v>
       </c>
       <c r="P236" s="49">
         <v>36582</v>
       </c>
       <c r="Q236" s="101">
         <v>1.514092959728488</v>
       </c>
       <c r="R236" s="98"/>
     </row>
-    <row r="237" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B237" s="23">
         <v>32618</v>
       </c>
       <c r="C237" s="25">
         <v>114.64220441445241</v>
       </c>
       <c r="D237" s="26">
         <v>12856</v>
       </c>
       <c r="E237" s="25">
         <v>108.54441067207026</v>
       </c>
       <c r="F237" s="23"/>
       <c r="G237" s="25"/>
       <c r="H237" s="26"/>
       <c r="I237" s="28"/>
       <c r="J237" s="23">
         <v>13729</v>
       </c>
       <c r="K237" s="25">
         <v>162.97483380816715</v>
       </c>
       <c r="L237" s="26">
         <v>3506</v>
       </c>
       <c r="M237" s="25">
         <v>121.69385629989587</v>
       </c>
       <c r="N237" s="23">
         <v>18889</v>
       </c>
       <c r="O237" s="25">
         <v>94.312961853405227</v>
       </c>
       <c r="P237" s="26">
         <v>9350</v>
       </c>
       <c r="Q237" s="25">
         <v>104.31775075309606</v>
       </c>
       <c r="R237" s="98"/>
     </row>
-    <row r="238" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>19947</v>
       </c>
       <c r="C238" s="2">
         <v>97.803383182152487</v>
       </c>
       <c r="D238" s="6">
         <v>9405</v>
       </c>
       <c r="E238" s="2">
         <v>103.99159663865547</v>
       </c>
       <c r="F238" s="5"/>
       <c r="G238" s="2"/>
       <c r="H238" s="6"/>
       <c r="I238" s="7"/>
       <c r="J238" s="34">
         <v>6324</v>
       </c>
       <c r="K238" s="2">
         <v>81.93832599118943</v>
       </c>
       <c r="L238" s="6">
         <v>2316</v>
       </c>
       <c r="M238" s="2">
         <v>78.882833787465941</v>
       </c>
       <c r="N238" s="34">
         <v>13623</v>
       </c>
       <c r="O238" s="2">
         <v>107.46233335962768</v>
       </c>
       <c r="P238" s="6">
         <v>7089</v>
       </c>
       <c r="Q238" s="2">
         <v>116.06090373280944</v>
       </c>
       <c r="R238" s="98"/>
     </row>
-    <row r="239" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>22637</v>
       </c>
       <c r="C239" s="2">
         <v>68.813837548638134</v>
       </c>
       <c r="D239" s="6">
         <v>10024</v>
       </c>
       <c r="E239" s="2">
         <v>68.09782608695653</v>
       </c>
       <c r="F239" s="5"/>
       <c r="G239" s="2"/>
       <c r="H239" s="6"/>
       <c r="I239" s="7"/>
       <c r="J239" s="34">
         <v>6987</v>
       </c>
       <c r="K239" s="2">
         <v>54.158592357181611</v>
       </c>
       <c r="L239" s="6">
         <v>2461</v>
       </c>
       <c r="M239" s="2">
         <v>56.496786042240586</v>
       </c>
       <c r="N239" s="34">
         <v>15650</v>
       </c>
       <c r="O239" s="2">
         <v>78.269567391847957</v>
       </c>
       <c r="P239" s="6">
         <v>7563</v>
       </c>
       <c r="Q239" s="2">
         <v>72.973755306831336</v>
       </c>
       <c r="R239" s="98"/>
     </row>
-    <row r="240" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>23331</v>
       </c>
       <c r="C240" s="2">
         <v>64.820937404495311</v>
       </c>
       <c r="D240" s="22">
         <v>10707</v>
       </c>
       <c r="E240" s="2">
         <v>69.866231647634578</v>
       </c>
       <c r="F240" s="5"/>
       <c r="G240" s="2"/>
       <c r="H240" s="6"/>
       <c r="I240" s="7"/>
       <c r="J240" s="34">
         <v>7620</v>
       </c>
       <c r="K240" s="2">
         <v>56.306805586344488</v>
       </c>
       <c r="L240" s="22">
         <v>2760</v>
       </c>
       <c r="M240" s="2">
         <v>66.060315940641459</v>
       </c>
       <c r="N240" s="34">
         <v>15711</v>
       </c>
       <c r="O240" s="2">
         <v>69.951024042742645</v>
       </c>
       <c r="P240" s="22">
         <v>7947</v>
       </c>
       <c r="Q240" s="2">
         <v>71.292724499865429</v>
       </c>
       <c r="R240" s="98"/>
     </row>
-    <row r="241" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>52565</v>
       </c>
       <c r="C241" s="24">
         <v>107.61152169017545</v>
       </c>
       <c r="D241" s="26">
         <v>22261</v>
       </c>
       <c r="E241" s="39">
         <v>106.57315204902335</v>
       </c>
       <c r="F241" s="23"/>
       <c r="G241" s="25"/>
       <c r="H241" s="26"/>
       <c r="I241" s="28"/>
       <c r="J241" s="23">
         <v>20053</v>
       </c>
       <c r="K241" s="24">
         <v>124.22872010903234</v>
       </c>
       <c r="L241" s="26">
         <v>5822</v>
       </c>
       <c r="M241" s="39">
         <v>100.08595495960118</v>
       </c>
       <c r="N241" s="23">
         <v>32512</v>
       </c>
       <c r="O241" s="24">
         <v>99.409876165723901</v>
       </c>
       <c r="P241" s="26">
         <v>16439</v>
       </c>
       <c r="Q241" s="39">
         <v>109.07703536593458</v>
       </c>
       <c r="R241" s="98"/>
     </row>
-    <row r="242" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>45968</v>
       </c>
       <c r="C242" s="100">
         <v>66.727634310267234</v>
       </c>
       <c r="D242" s="22">
         <v>20731</v>
       </c>
       <c r="E242" s="100">
         <v>68.999833582958885</v>
       </c>
       <c r="F242" s="56"/>
       <c r="G242" s="4"/>
       <c r="H242" s="22"/>
       <c r="I242" s="103"/>
       <c r="J242" s="30">
         <v>14607</v>
       </c>
       <c r="K242" s="100">
         <v>55.258379359915267</v>
       </c>
       <c r="L242" s="22">
         <v>5221</v>
       </c>
       <c r="M242" s="100">
         <v>61.178814155144131</v>
       </c>
       <c r="N242" s="30">
         <v>31361</v>
       </c>
       <c r="O242" s="100">
         <v>73.868802261217752</v>
       </c>
       <c r="P242" s="22">
         <v>15510</v>
       </c>
       <c r="Q242" s="100">
         <v>72.102645158291111</v>
       </c>
       <c r="R242" s="98"/>
     </row>
-    <row r="243" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="35">
         <v>10727</v>
       </c>
       <c r="C243" s="24">
         <v>157.21823244906932</v>
       </c>
       <c r="D243" s="26">
         <v>4070</v>
       </c>
       <c r="E243" s="39">
         <v>145.25339043540328</v>
       </c>
       <c r="F243" s="23">
         <v>0</v>
       </c>
       <c r="G243" s="25">
         <v>0</v>
       </c>
       <c r="H243" s="26">
         <v>0</v>
       </c>
       <c r="I243" s="28">
@@ -31576,557 +31644,557 @@
         <v>4560</v>
       </c>
       <c r="K243" s="25">
         <v>256.46794150731159</v>
       </c>
       <c r="L243" s="26">
         <v>1025</v>
       </c>
       <c r="M243" s="28">
         <v>175.81475128644939</v>
       </c>
       <c r="N243" s="23">
         <v>6167</v>
       </c>
       <c r="O243" s="25">
         <v>122.23984142715561</v>
       </c>
       <c r="P243" s="26">
         <v>3045</v>
       </c>
       <c r="Q243" s="27">
         <v>137.22397476340694</v>
       </c>
       <c r="R243" s="98"/>
     </row>
-    <row r="244" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="34">
         <v>11132</v>
       </c>
       <c r="C244" s="1">
         <v>120.69825436408979</v>
       </c>
       <c r="D244" s="6">
         <v>4354</v>
       </c>
       <c r="E244" s="36">
         <v>111.41248720573182</v>
       </c>
       <c r="F244" s="5"/>
       <c r="G244" s="2"/>
       <c r="H244" s="6"/>
       <c r="I244" s="7"/>
       <c r="J244" s="5">
         <v>4978</v>
       </c>
       <c r="K244" s="2">
         <v>200.6449012494962</v>
       </c>
       <c r="L244" s="6">
         <v>1270</v>
       </c>
       <c r="M244" s="7">
         <v>150.29585798816566</v>
       </c>
       <c r="N244" s="5">
         <v>6154</v>
       </c>
       <c r="O244" s="2">
         <v>91.278552358350638</v>
       </c>
       <c r="P244" s="6">
         <v>3084</v>
       </c>
       <c r="Q244" s="7">
         <v>100.68560235063664</v>
       </c>
       <c r="R244" s="98"/>
     </row>
-    <row r="245" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="34">
         <v>10759</v>
       </c>
       <c r="C245" s="1">
         <v>86.724165726261475</v>
       </c>
       <c r="D245" s="6">
         <v>4432</v>
       </c>
       <c r="E245" s="36">
         <v>86.326451110245429</v>
       </c>
       <c r="F245" s="5"/>
       <c r="G245" s="2"/>
       <c r="H245" s="6"/>
       <c r="I245" s="7"/>
       <c r="J245" s="5">
         <v>4191</v>
       </c>
       <c r="K245" s="2">
         <v>100.62424969987995</v>
       </c>
       <c r="L245" s="6">
         <v>1211</v>
       </c>
       <c r="M245" s="7">
         <v>83.344803854094977</v>
       </c>
       <c r="N245" s="5">
         <v>6568</v>
       </c>
       <c r="O245" s="2">
         <v>79.69906564737289</v>
       </c>
       <c r="P245" s="6">
         <v>3221</v>
       </c>
       <c r="Q245" s="7">
         <v>87.503395816354256</v>
       </c>
       <c r="R245" s="98"/>
     </row>
-    <row r="246" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="34">
         <v>6226</v>
       </c>
       <c r="C246" s="1">
         <v>72.010178117048355</v>
       </c>
       <c r="D246" s="6">
         <v>3049</v>
       </c>
       <c r="E246" s="36">
         <v>73.825665859564154</v>
       </c>
       <c r="F246" s="5"/>
       <c r="G246" s="2"/>
       <c r="H246" s="6"/>
       <c r="I246" s="7"/>
       <c r="J246" s="5">
         <v>1945</v>
       </c>
       <c r="K246" s="2">
         <v>55.161656267725469</v>
       </c>
       <c r="L246" s="6">
         <v>729</v>
       </c>
       <c r="M246" s="7">
         <v>54.688672168042004</v>
       </c>
       <c r="N246" s="5">
         <v>4281</v>
       </c>
       <c r="O246" s="2">
         <v>83.61328125</v>
       </c>
       <c r="P246" s="6">
         <v>2320</v>
       </c>
       <c r="Q246" s="7">
         <v>82.946013585984986</v>
       </c>
       <c r="R246" s="98"/>
     </row>
-    <row r="247" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="34">
         <v>6111</v>
       </c>
       <c r="C247" s="1">
         <v>134.75192943770674</v>
       </c>
       <c r="D247" s="6">
         <v>2954</v>
       </c>
       <c r="E247" s="36">
         <v>157.63073639274279</v>
       </c>
       <c r="F247" s="5"/>
       <c r="G247" s="2"/>
       <c r="H247" s="6"/>
       <c r="I247" s="7"/>
       <c r="J247" s="5">
         <v>1933</v>
       </c>
       <c r="K247" s="2">
         <v>136.80113234253361</v>
       </c>
       <c r="L247" s="6">
         <v>716</v>
       </c>
       <c r="M247" s="7">
         <v>136.1216730038023</v>
       </c>
       <c r="N247" s="5">
         <v>4178</v>
       </c>
       <c r="O247" s="2">
         <v>133.82447149263294</v>
       </c>
       <c r="P247" s="6">
         <v>2238</v>
       </c>
       <c r="Q247" s="7">
         <v>166.02373887240356</v>
       </c>
       <c r="R247" s="98"/>
     </row>
-    <row r="248" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="5">
         <v>7610</v>
       </c>
       <c r="C248" s="1">
         <v>105.48932630995287</v>
       </c>
       <c r="D248" s="6">
         <v>3402</v>
       </c>
       <c r="E248" s="36">
         <v>111.90789473684211</v>
       </c>
       <c r="F248" s="5"/>
       <c r="G248" s="2"/>
       <c r="H248" s="6"/>
       <c r="I248" s="7"/>
       <c r="J248" s="5">
         <v>2446</v>
       </c>
       <c r="K248" s="2">
         <v>88.017272400143938</v>
       </c>
       <c r="L248" s="6">
         <v>871</v>
       </c>
       <c r="M248" s="7">
         <v>80.872794800371409</v>
       </c>
       <c r="N248" s="5">
         <v>5164</v>
       </c>
       <c r="O248" s="2">
         <v>116.43742953776777</v>
       </c>
       <c r="P248" s="6">
         <v>2531</v>
       </c>
       <c r="Q248" s="7">
         <v>128.93530310748852</v>
       </c>
       <c r="R248" s="98"/>
     </row>
-    <row r="249" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="5">
         <v>6670</v>
       </c>
       <c r="C249" s="1">
         <v>62.652639489009957</v>
       </c>
       <c r="D249" s="6">
         <v>3097</v>
       </c>
       <c r="E249" s="36">
         <v>62.051693047485479</v>
       </c>
       <c r="F249" s="5"/>
       <c r="G249" s="2"/>
       <c r="H249" s="6"/>
       <c r="I249" s="7"/>
       <c r="J249" s="5">
         <v>1658</v>
       </c>
       <c r="K249" s="2">
         <v>39.326375711574954</v>
       </c>
       <c r="L249" s="6">
         <v>790</v>
       </c>
       <c r="M249" s="7">
         <v>51.939513477975019</v>
       </c>
       <c r="N249" s="5">
         <v>5012</v>
       </c>
       <c r="O249" s="2">
         <v>77.947122861586308</v>
       </c>
       <c r="P249" s="6">
         <v>2307</v>
       </c>
       <c r="Q249" s="7">
         <v>66.484149855907788</v>
       </c>
       <c r="R249" s="98"/>
     </row>
-    <row r="250" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="5">
         <v>7111</v>
       </c>
       <c r="C250" s="1">
         <v>75.400275686565578</v>
       </c>
       <c r="D250" s="6">
         <v>3184</v>
       </c>
       <c r="E250" s="36">
         <v>77.981876071516041</v>
       </c>
       <c r="F250" s="5"/>
       <c r="G250" s="2"/>
       <c r="H250" s="6"/>
       <c r="I250" s="7"/>
       <c r="J250" s="5">
         <v>2363</v>
       </c>
       <c r="K250" s="2">
         <v>63.097463284379174</v>
       </c>
       <c r="L250" s="6">
         <v>777</v>
       </c>
       <c r="M250" s="7">
         <v>61.181102362204719</v>
       </c>
       <c r="N250" s="5">
         <v>4748</v>
       </c>
       <c r="O250" s="2">
         <v>83.503341540626096</v>
       </c>
       <c r="P250" s="6">
         <v>2407</v>
       </c>
       <c r="Q250" s="7">
         <v>85.567010309278345</v>
       </c>
       <c r="R250" s="98"/>
     </row>
-    <row r="251" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="5">
         <v>8856</v>
       </c>
       <c r="C251" s="1">
         <v>69.084952024338875</v>
       </c>
       <c r="D251" s="6">
         <v>3743</v>
       </c>
       <c r="E251" s="36">
         <v>66.294721927027993</v>
       </c>
       <c r="F251" s="5"/>
       <c r="G251" s="2"/>
       <c r="H251" s="6"/>
       <c r="I251" s="7"/>
       <c r="J251" s="5">
         <v>2966</v>
       </c>
       <c r="K251" s="2">
         <v>60.040485829959508</v>
       </c>
       <c r="L251" s="6">
         <v>894</v>
       </c>
       <c r="M251" s="7">
         <v>57.12460063897764</v>
       </c>
       <c r="N251" s="5">
         <v>5890</v>
       </c>
       <c r="O251" s="2">
         <v>74.755679654778532</v>
       </c>
       <c r="P251" s="6">
         <v>2849</v>
       </c>
       <c r="Q251" s="7">
         <v>69.811320754716974</v>
       </c>
       <c r="R251" s="98"/>
     </row>
-    <row r="252" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="5">
         <v>8500</v>
       </c>
       <c r="C252" s="1">
         <v>66.395875644430561</v>
       </c>
       <c r="D252" s="6">
         <v>3776</v>
       </c>
       <c r="E252" s="36">
         <v>66.338721011946589</v>
       </c>
       <c r="F252" s="5"/>
       <c r="G252" s="2"/>
       <c r="H252" s="6"/>
       <c r="I252" s="7"/>
       <c r="J252" s="5">
         <v>2909</v>
       </c>
       <c r="K252" s="2">
         <v>55.70662581386442</v>
       </c>
       <c r="L252" s="6">
         <v>990</v>
       </c>
       <c r="M252" s="7">
         <v>54.605626034197464</v>
       </c>
       <c r="N252" s="5">
         <v>5591</v>
       </c>
       <c r="O252" s="2">
         <v>73.75989445910291</v>
       </c>
       <c r="P252" s="6">
         <v>2786</v>
       </c>
       <c r="Q252" s="7">
         <v>71.82263469966486</v>
       </c>
       <c r="R252" s="98"/>
     </row>
-    <row r="253" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="5">
         <v>7369</v>
       </c>
       <c r="C253" s="1">
         <v>65.531347265451316</v>
       </c>
       <c r="D253" s="6">
         <v>3358</v>
       </c>
       <c r="E253" s="36">
         <v>65.740015661707133</v>
       </c>
       <c r="F253" s="5"/>
       <c r="G253" s="2"/>
       <c r="H253" s="6"/>
       <c r="I253" s="7"/>
       <c r="J253" s="5">
         <v>2559</v>
       </c>
       <c r="K253" s="2">
         <v>79.595645412130636</v>
       </c>
       <c r="L253" s="6">
         <v>952</v>
       </c>
       <c r="M253" s="7">
         <v>88.558139534883722</v>
       </c>
       <c r="N253" s="5">
         <v>4810</v>
       </c>
       <c r="O253" s="2">
         <v>59.900373599003728</v>
       </c>
       <c r="P253" s="6">
         <v>2406</v>
       </c>
       <c r="Q253" s="7">
         <v>59.65782296057526</v>
       </c>
       <c r="R253" s="98"/>
     </row>
-    <row r="254" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="5">
         <v>7462</v>
       </c>
       <c r="C254" s="1">
         <v>62.464423237903901</v>
       </c>
       <c r="D254" s="6">
         <v>3573</v>
       </c>
       <c r="E254" s="36">
         <v>78.961325966850822</v>
       </c>
       <c r="F254" s="5"/>
       <c r="G254" s="2"/>
       <c r="H254" s="6"/>
       <c r="I254" s="7"/>
       <c r="J254" s="5">
         <v>2152</v>
       </c>
       <c r="K254" s="2">
         <v>42.229199372056513</v>
       </c>
       <c r="L254" s="6">
         <v>818</v>
       </c>
       <c r="M254" s="7">
         <v>63.410852713178286</v>
       </c>
       <c r="N254" s="5">
         <v>5310</v>
       </c>
       <c r="O254" s="2">
         <v>77.518248175182478</v>
       </c>
       <c r="P254" s="6">
         <v>2755</v>
       </c>
       <c r="Q254" s="7">
         <v>85.162287480680064</v>
       </c>
       <c r="R254" s="98"/>
     </row>
-    <row r="255" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>98533</v>
       </c>
       <c r="C255" s="59">
         <v>0.83689780525922408</v>
       </c>
       <c r="D255" s="49">
         <v>42992</v>
       </c>
       <c r="E255" s="59">
         <v>0.8440892937781006</v>
       </c>
       <c r="F255" s="31">
         <v>0</v>
       </c>
       <c r="G255" s="32">
         <v>0</v>
       </c>
       <c r="H255" s="33">
         <v>0</v>
       </c>
       <c r="I255" s="32">
@@ -32136,327 +32204,327 @@
         <v>34660</v>
       </c>
       <c r="K255" s="59">
         <v>0.81407365652010522</v>
       </c>
       <c r="L255" s="49">
         <v>11043</v>
       </c>
       <c r="M255" s="59">
         <v>0.76949341509302482</v>
       </c>
       <c r="N255" s="31">
         <v>63873</v>
       </c>
       <c r="O255" s="59">
         <v>0.84982703565726447</v>
       </c>
       <c r="P255" s="49">
         <v>31949</v>
       </c>
       <c r="Q255" s="59">
         <v>0.87335301514405994</v>
       </c>
       <c r="R255" s="98"/>
     </row>
-    <row r="256" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="113" t="s">
         <v>104</v>
       </c>
       <c r="B256" s="23">
         <v>25406</v>
       </c>
       <c r="C256" s="25">
         <v>77.889508860138577</v>
       </c>
       <c r="D256" s="53">
         <v>11669</v>
       </c>
       <c r="E256" s="25">
         <v>90.766957062850025</v>
       </c>
       <c r="F256" s="23"/>
       <c r="G256" s="25"/>
       <c r="H256" s="26"/>
       <c r="I256" s="28"/>
       <c r="J256" s="23">
         <v>8453</v>
       </c>
       <c r="K256" s="25">
         <v>61.57039842668803</v>
       </c>
       <c r="L256" s="53">
         <v>2780</v>
       </c>
       <c r="M256" s="25">
         <v>79.292641186537367</v>
       </c>
       <c r="N256" s="23">
         <v>16953</v>
       </c>
       <c r="O256" s="25">
         <v>89.750648525596915</v>
       </c>
       <c r="P256" s="53">
         <v>8889</v>
       </c>
       <c r="Q256" s="25">
         <v>95.069518716577534</v>
       </c>
       <c r="R256" s="98"/>
     </row>
-    <row r="257" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>28084</v>
       </c>
       <c r="C257" s="2">
         <v>140.79310171955683</v>
       </c>
       <c r="D257" s="6">
         <v>13221</v>
       </c>
       <c r="E257" s="36">
         <v>140.57416267942585</v>
       </c>
       <c r="F257" s="5"/>
       <c r="G257" s="2"/>
       <c r="H257" s="6"/>
       <c r="I257" s="7"/>
       <c r="J257" s="34">
         <v>11015</v>
       </c>
       <c r="K257" s="2">
         <v>174.17773561037316</v>
       </c>
       <c r="L257" s="6">
         <v>3859</v>
       </c>
       <c r="M257" s="36">
         <v>166.62348877374785</v>
       </c>
       <c r="N257" s="34">
         <v>17069</v>
       </c>
       <c r="O257" s="2">
         <v>125.29545621375615</v>
       </c>
       <c r="P257" s="6">
         <v>9362</v>
       </c>
       <c r="Q257" s="36">
         <v>132.063760756101</v>
       </c>
       <c r="R257" s="98"/>
     </row>
-    <row r="258" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>26515</v>
       </c>
       <c r="C258" s="2">
         <v>117.13124530635686</v>
       </c>
       <c r="D258" s="6">
         <v>12342</v>
       </c>
       <c r="E258" s="36">
         <v>123.1245011971269</v>
       </c>
       <c r="F258" s="5"/>
       <c r="G258" s="2"/>
       <c r="H258" s="6"/>
       <c r="I258" s="7"/>
       <c r="J258" s="34">
         <v>8018</v>
       </c>
       <c r="K258" s="2">
         <v>114.75597538285388</v>
       </c>
       <c r="L258" s="6">
         <v>2811</v>
       </c>
       <c r="M258" s="36">
         <v>114.22186103210078</v>
       </c>
       <c r="N258" s="34">
         <v>18497</v>
       </c>
       <c r="O258" s="2">
         <v>118.19169329073482</v>
       </c>
       <c r="P258" s="6">
         <v>9531</v>
       </c>
       <c r="Q258" s="36">
         <v>126.02142007140024</v>
       </c>
       <c r="R258" s="98"/>
     </row>
-    <row r="259" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>33613</v>
       </c>
       <c r="C259" s="2">
         <v>144.07012129784405</v>
       </c>
       <c r="D259" s="22">
         <v>15101</v>
       </c>
       <c r="E259" s="2">
         <v>141.0385728962361</v>
       </c>
       <c r="F259" s="5"/>
       <c r="G259" s="2"/>
       <c r="H259" s="6"/>
       <c r="I259" s="7"/>
       <c r="J259" s="34">
         <v>9494</v>
       </c>
       <c r="K259" s="2">
         <v>124.59317585301837</v>
       </c>
       <c r="L259" s="22">
         <v>3265</v>
       </c>
       <c r="M259" s="2">
         <v>118.29710144927536</v>
       </c>
       <c r="N259" s="34">
         <v>24119</v>
       </c>
       <c r="O259" s="2">
         <v>153.5166443892814</v>
       </c>
       <c r="P259" s="22">
         <v>11836</v>
       </c>
       <c r="Q259" s="2">
         <v>148.93670567509753</v>
       </c>
       <c r="R259" s="98"/>
     </row>
-    <row r="260" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>53490</v>
       </c>
       <c r="C260" s="24">
         <v>101.75972605345763</v>
       </c>
       <c r="D260" s="53">
         <v>24890</v>
       </c>
       <c r="E260" s="24">
         <v>111.8098917389156</v>
       </c>
       <c r="F260" s="23"/>
       <c r="G260" s="25"/>
       <c r="H260" s="26"/>
       <c r="I260" s="28"/>
       <c r="J260" s="23">
         <v>19468</v>
       </c>
       <c r="K260" s="24">
         <v>97.082730763476789</v>
       </c>
       <c r="L260" s="53">
         <v>6639</v>
       </c>
       <c r="M260" s="24">
         <v>114.03297835795259</v>
       </c>
       <c r="N260" s="23">
         <v>34022</v>
       </c>
       <c r="O260" s="24">
         <v>104.64443897637796</v>
       </c>
       <c r="P260" s="53">
         <v>18251</v>
       </c>
       <c r="Q260" s="24">
         <v>111.02256828274226</v>
       </c>
       <c r="R260" s="98"/>
     </row>
-    <row r="261" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>60128</v>
       </c>
       <c r="C261" s="4">
         <v>130.80403759136792</v>
       </c>
       <c r="D261" s="22">
         <v>27443</v>
       </c>
       <c r="E261" s="100">
         <v>132.37663402633737</v>
       </c>
       <c r="F261" s="56"/>
       <c r="G261" s="4"/>
       <c r="H261" s="22"/>
       <c r="I261" s="103"/>
       <c r="J261" s="30">
         <v>17512</v>
       </c>
       <c r="K261" s="100">
         <v>119.88772506332582</v>
       </c>
       <c r="L261" s="22">
         <v>6076</v>
       </c>
       <c r="M261" s="100">
         <v>116.37617314690671</v>
       </c>
       <c r="N261" s="30">
         <v>42616</v>
       </c>
       <c r="O261" s="100">
         <v>135.88852396288385</v>
       </c>
       <c r="P261" s="22">
         <v>21367</v>
       </c>
       <c r="Q261" s="100">
         <v>137.76273372018053</v>
       </c>
       <c r="R261" s="98"/>
     </row>
-    <row r="262" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="35">
         <v>7470</v>
       </c>
       <c r="C262" s="24">
         <v>69.637363661788015</v>
       </c>
       <c r="D262" s="26">
         <v>3556</v>
       </c>
       <c r="E262" s="39">
         <v>87.371007371007366</v>
       </c>
       <c r="F262" s="23">
         <v>0</v>
       </c>
       <c r="G262" s="25">
         <v>0</v>
       </c>
       <c r="H262" s="26">
         <v>0</v>
       </c>
       <c r="I262" s="28">
@@ -32466,553 +32534,553 @@
         <v>2479</v>
       </c>
       <c r="K262" s="25">
         <v>54.364035087719301</v>
       </c>
       <c r="L262" s="26">
         <v>871</v>
       </c>
       <c r="M262" s="28">
         <v>84.975609756097555</v>
       </c>
       <c r="N262" s="23">
         <v>4991</v>
       </c>
       <c r="O262" s="25">
         <v>80.930760499432466</v>
       </c>
       <c r="P262" s="26">
         <v>2685</v>
       </c>
       <c r="Q262" s="27">
         <v>88.177339901477836</v>
       </c>
       <c r="R262" s="98"/>
     </row>
-    <row r="263" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="34">
         <v>8501</v>
       </c>
       <c r="C263" s="1">
         <v>76.365432985986345</v>
       </c>
       <c r="D263" s="6">
         <v>3918</v>
       </c>
       <c r="E263" s="36">
         <v>89.98621956821313</v>
       </c>
       <c r="F263" s="5"/>
       <c r="G263" s="2"/>
       <c r="H263" s="6"/>
       <c r="I263" s="7"/>
       <c r="J263" s="5">
         <v>2841</v>
       </c>
       <c r="K263" s="2">
         <v>57.071112896745682</v>
       </c>
       <c r="L263" s="6">
         <v>938</v>
       </c>
       <c r="M263" s="7">
         <v>73.858267716535437</v>
       </c>
       <c r="N263" s="5">
         <v>5660</v>
       </c>
       <c r="O263" s="2">
         <v>91.972700682482937</v>
       </c>
       <c r="P263" s="6">
         <v>2980</v>
       </c>
       <c r="Q263" s="3">
         <v>96.627756160830089</v>
       </c>
       <c r="R263" s="98"/>
     </row>
-    <row r="264" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="34">
         <v>9435</v>
       </c>
       <c r="C264" s="1">
         <v>87.694023608142018</v>
       </c>
       <c r="D264" s="6">
         <v>4195</v>
       </c>
       <c r="E264" s="36">
         <v>94.652527075812273</v>
       </c>
       <c r="F264" s="5"/>
       <c r="G264" s="2"/>
       <c r="H264" s="6"/>
       <c r="I264" s="7"/>
       <c r="J264" s="5">
         <v>3133</v>
       </c>
       <c r="K264" s="2">
         <v>74.755428298735382</v>
       </c>
       <c r="L264" s="6">
         <v>971</v>
       </c>
       <c r="M264" s="7">
         <v>80.181668042939719</v>
       </c>
       <c r="N264" s="5">
         <v>6302</v>
       </c>
       <c r="O264" s="2">
         <v>95.950060901339825</v>
       </c>
       <c r="P264" s="6">
         <v>3224</v>
       </c>
       <c r="Q264" s="3">
         <v>100.09313877677739</v>
       </c>
       <c r="R264" s="98"/>
     </row>
-    <row r="265" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="34">
         <v>9282</v>
       </c>
       <c r="C265" s="1">
         <v>149.08448442017345</v>
       </c>
       <c r="D265" s="6">
         <v>4465</v>
       </c>
       <c r="E265" s="36">
         <v>146.4414562151525</v>
       </c>
       <c r="F265" s="5"/>
       <c r="G265" s="2"/>
       <c r="H265" s="6"/>
       <c r="I265" s="7"/>
       <c r="J265" s="5">
         <v>3905</v>
       </c>
       <c r="K265" s="2">
         <v>200.77120822622109</v>
       </c>
       <c r="L265" s="6">
         <v>1346</v>
       </c>
       <c r="M265" s="7">
         <v>184.63648834019205</v>
       </c>
       <c r="N265" s="5">
         <v>5377</v>
       </c>
       <c r="O265" s="2">
         <v>125.60149497780893</v>
       </c>
       <c r="P265" s="6">
         <v>3119</v>
       </c>
       <c r="Q265" s="3">
         <v>134.43965517241378</v>
       </c>
       <c r="R265" s="98"/>
     </row>
-    <row r="266" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="34">
         <v>9074</v>
       </c>
       <c r="C266" s="1">
         <v>148.48633611520211</v>
       </c>
       <c r="D266" s="6">
         <v>4261</v>
       </c>
       <c r="E266" s="36">
         <v>144.2450914014895</v>
       </c>
       <c r="F266" s="5"/>
       <c r="G266" s="2"/>
       <c r="H266" s="6"/>
       <c r="I266" s="7"/>
       <c r="J266" s="5">
         <v>3446</v>
       </c>
       <c r="K266" s="2">
         <v>178.27211588204864</v>
       </c>
       <c r="L266" s="6">
         <v>1239</v>
       </c>
       <c r="M266" s="7">
         <v>173.04469273743018</v>
       </c>
       <c r="N266" s="5">
         <v>5628</v>
       </c>
       <c r="O266" s="2">
         <v>134.7056007659167</v>
       </c>
       <c r="P266" s="6">
         <v>3022</v>
       </c>
       <c r="Q266" s="3">
         <v>135.03127792672029</v>
       </c>
       <c r="R266" s="98"/>
     </row>
-    <row r="267" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="5">
         <v>9728</v>
       </c>
       <c r="C267" s="1">
         <v>127.8318002628121</v>
       </c>
       <c r="D267" s="6">
         <v>4495</v>
       </c>
       <c r="E267" s="36">
         <v>132.12815990593768</v>
       </c>
       <c r="F267" s="5"/>
       <c r="G267" s="2"/>
       <c r="H267" s="6"/>
       <c r="I267" s="7"/>
       <c r="J267" s="5">
         <v>3664</v>
       </c>
       <c r="K267" s="2">
         <v>149.79558462796402</v>
       </c>
       <c r="L267" s="6">
         <v>1274</v>
       </c>
       <c r="M267" s="7">
         <v>146.26865671641792</v>
       </c>
       <c r="N267" s="5">
         <v>6064</v>
       </c>
       <c r="O267" s="2">
         <v>117.42835011618899</v>
       </c>
       <c r="P267" s="6">
         <v>3221</v>
       </c>
       <c r="Q267" s="3">
         <v>127.26195179770841</v>
       </c>
       <c r="R267" s="98"/>
     </row>
-    <row r="268" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="5">
         <v>10145</v>
       </c>
       <c r="C268" s="1">
         <v>152.09895052473763</v>
       </c>
       <c r="D268" s="6">
         <v>4534</v>
       </c>
       <c r="E268" s="36">
         <v>146.39974168550211</v>
       </c>
       <c r="F268" s="5"/>
       <c r="G268" s="2"/>
       <c r="H268" s="6"/>
       <c r="I268" s="7"/>
       <c r="J268" s="5">
         <v>3125</v>
       </c>
       <c r="K268" s="2">
         <v>188.48009650180941</v>
       </c>
       <c r="L268" s="6">
         <v>1002</v>
       </c>
       <c r="M268" s="7">
         <v>126.8354430379747</v>
       </c>
       <c r="N268" s="5">
         <v>7020</v>
       </c>
       <c r="O268" s="2">
         <v>140.06384676775738</v>
       </c>
       <c r="P268" s="6">
         <v>3532</v>
       </c>
       <c r="Q268" s="3">
         <v>153.09926311226701</v>
       </c>
       <c r="R268" s="98"/>
     </row>
-    <row r="269" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="5">
         <v>6855</v>
       </c>
       <c r="C269" s="1">
         <v>96.399943749121078</v>
       </c>
       <c r="D269" s="6">
         <v>3540</v>
       </c>
       <c r="E269" s="36">
         <v>111.18090452261306</v>
       </c>
       <c r="F269" s="5"/>
       <c r="G269" s="2"/>
       <c r="H269" s="6"/>
       <c r="I269" s="7"/>
       <c r="J269" s="5">
         <v>2312</v>
       </c>
       <c r="K269" s="2">
         <v>97.841726618705039</v>
       </c>
       <c r="L269" s="6">
         <v>948</v>
       </c>
       <c r="M269" s="7">
         <v>122.00772200772201</v>
       </c>
       <c r="N269" s="5">
         <v>4543</v>
       </c>
       <c r="O269" s="2">
         <v>95.682392586352151</v>
       </c>
       <c r="P269" s="6">
         <v>2592</v>
       </c>
       <c r="Q269" s="3">
         <v>107.68591607810552</v>
       </c>
       <c r="R269" s="98"/>
     </row>
-    <row r="270" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>9515</v>
       </c>
       <c r="C270" s="1">
         <v>107.44128274616081</v>
       </c>
       <c r="D270" s="6">
         <v>4268</v>
       </c>
       <c r="E270" s="36">
         <v>114.026182206786</v>
       </c>
       <c r="F270" s="5"/>
       <c r="G270" s="2"/>
       <c r="H270" s="6"/>
       <c r="I270" s="7"/>
       <c r="J270" s="5">
         <v>2581</v>
       </c>
       <c r="K270" s="1">
         <v>87.019554956169927</v>
       </c>
       <c r="L270" s="6">
         <v>861</v>
       </c>
       <c r="M270" s="36">
         <v>96.308724832214764</v>
       </c>
       <c r="N270" s="5">
         <v>6934</v>
       </c>
       <c r="O270" s="1">
         <v>117.72495755517826</v>
       </c>
       <c r="P270" s="6">
         <v>3407</v>
       </c>
       <c r="Q270" s="36">
         <v>119.58581958581958</v>
       </c>
     </row>
-    <row r="271" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="5">
         <v>11640</v>
       </c>
       <c r="C271" s="1">
         <v>136.94117647058823</v>
       </c>
       <c r="D271" s="6">
         <v>5519</v>
       </c>
       <c r="E271" s="36">
         <v>146.15995762711864</v>
       </c>
       <c r="F271" s="5"/>
       <c r="G271" s="2"/>
       <c r="H271" s="6"/>
       <c r="I271" s="7"/>
       <c r="J271" s="5">
         <v>3588</v>
       </c>
       <c r="K271" s="1">
         <v>123.34135441732555</v>
       </c>
       <c r="L271" s="6">
         <v>1218</v>
       </c>
       <c r="M271" s="36">
         <v>123.03030303030302</v>
       </c>
       <c r="N271" s="5">
         <v>8052</v>
       </c>
       <c r="O271" s="1">
         <v>144.01717045251297</v>
       </c>
       <c r="P271" s="6">
         <v>4301</v>
       </c>
       <c r="Q271" s="36">
         <v>154.37903804737977</v>
       </c>
     </row>
-    <row r="272" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="5">
         <v>10801</v>
       </c>
       <c r="C272" s="1">
         <v>146.57348351200977</v>
       </c>
       <c r="D272" s="6">
         <v>4967</v>
       </c>
       <c r="E272" s="36">
         <v>147.91542584871948</v>
       </c>
       <c r="F272" s="5"/>
       <c r="G272" s="2"/>
       <c r="H272" s="6"/>
       <c r="I272" s="7"/>
       <c r="J272" s="5">
         <v>2851</v>
       </c>
       <c r="K272" s="1">
         <v>111.41070730754201</v>
       </c>
       <c r="L272" s="6">
         <v>990</v>
       </c>
       <c r="M272" s="36">
         <v>103.99159663865547</v>
       </c>
       <c r="N272" s="5">
         <v>7950</v>
       </c>
       <c r="O272" s="1">
         <v>165.28066528066526</v>
       </c>
       <c r="P272" s="6">
         <v>3977</v>
       </c>
       <c r="Q272" s="36">
         <v>165.29509559434749</v>
       </c>
     </row>
-    <row r="273" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="5">
         <v>11172</v>
       </c>
       <c r="C273" s="1">
         <v>149.71857410881802</v>
       </c>
       <c r="D273" s="6">
         <v>4615</v>
       </c>
       <c r="E273" s="36">
         <v>129.16316820598936</v>
       </c>
       <c r="F273" s="5"/>
       <c r="G273" s="2"/>
       <c r="H273" s="6"/>
       <c r="I273" s="7"/>
       <c r="J273" s="5">
         <v>3055</v>
       </c>
       <c r="K273" s="1">
         <v>141.96096654275092</v>
       </c>
       <c r="L273" s="6">
         <v>1057</v>
       </c>
       <c r="M273" s="36">
         <v>129.21760391198046</v>
       </c>
       <c r="N273" s="5">
         <v>8117</v>
       </c>
       <c r="O273" s="1">
         <v>152.86252354048963</v>
       </c>
       <c r="P273" s="6">
         <v>3558</v>
       </c>
       <c r="Q273" s="36">
         <v>129.14700544464611</v>
       </c>
     </row>
-    <row r="274" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>113618</v>
       </c>
       <c r="C274" s="59">
         <v>1.1530959171039143</v>
       </c>
       <c r="D274" s="49">
         <v>52333</v>
       </c>
       <c r="E274" s="59">
         <v>1.2172729810197247</v>
       </c>
       <c r="F274" s="31">
         <v>0</v>
       </c>
       <c r="G274" s="32">
         <v>0</v>
       </c>
       <c r="H274" s="33">
         <v>0</v>
       </c>
       <c r="I274" s="32">
@@ -33022,303 +33090,327 @@
         <v>36980</v>
       </c>
       <c r="K274" s="59">
         <v>1.066935949221004</v>
       </c>
       <c r="L274" s="49">
         <v>12715</v>
       </c>
       <c r="M274" s="59">
         <v>1.1514081318482297</v>
       </c>
       <c r="N274" s="31">
         <v>76638</v>
       </c>
       <c r="O274" s="59">
         <v>1.1998497017519139</v>
       </c>
       <c r="P274" s="49">
         <v>39618</v>
       </c>
       <c r="Q274" s="59">
         <v>1.2400388118563961</v>
       </c>
       <c r="R274" s="98"/>
     </row>
-    <row r="275" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="113" t="s">
         <v>108</v>
       </c>
       <c r="B275" s="23">
         <v>32761</v>
       </c>
       <c r="C275" s="25">
         <v>128.94985436511058</v>
       </c>
       <c r="D275" s="53">
         <v>15918</v>
       </c>
       <c r="E275" s="25">
         <v>136.41271745650869</v>
       </c>
       <c r="F275" s="23"/>
       <c r="G275" s="25"/>
       <c r="H275" s="26"/>
       <c r="I275" s="28"/>
       <c r="J275" s="23">
         <v>9638</v>
       </c>
       <c r="K275" s="25">
         <v>114.01869158878503</v>
       </c>
       <c r="L275" s="53">
         <v>3525</v>
       </c>
       <c r="M275" s="25">
         <v>126.79856115107914</v>
       </c>
       <c r="N275" s="23">
         <v>23123</v>
       </c>
       <c r="O275" s="25">
         <v>136.39473839438446</v>
       </c>
       <c r="P275" s="53">
         <v>12393</v>
       </c>
       <c r="Q275" s="24">
         <v>139.41950725615931</v>
       </c>
       <c r="R275" s="98"/>
     </row>
-    <row r="276" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="34">
         <v>32512</v>
       </c>
       <c r="C276" s="2">
         <v>115.76698476000568</v>
       </c>
       <c r="D276" s="6">
         <v>16556</v>
       </c>
       <c r="E276" s="36">
         <v>125.22502080024205</v>
       </c>
       <c r="F276" s="5"/>
       <c r="G276" s="2"/>
       <c r="H276" s="6"/>
       <c r="I276" s="7"/>
       <c r="J276" s="34">
         <v>10259</v>
       </c>
       <c r="K276" s="2">
         <v>93.136631865637767</v>
       </c>
       <c r="L276" s="6">
         <v>4388</v>
       </c>
       <c r="M276" s="36">
         <v>113.70821456335838</v>
       </c>
       <c r="N276" s="34">
         <v>22253</v>
       </c>
       <c r="O276" s="2">
         <v>130.37084773566113</v>
       </c>
       <c r="P276" s="6">
         <v>12168</v>
       </c>
       <c r="Q276" s="1">
         <v>129.97222815637684</v>
       </c>
       <c r="R276" s="98"/>
     </row>
-    <row r="277" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="34">
         <v>29542</v>
       </c>
       <c r="C277" s="2">
         <v>111.41617952102582</v>
       </c>
       <c r="D277" s="6">
         <v>15244</v>
       </c>
       <c r="E277" s="36">
         <v>123.51320693566683</v>
       </c>
       <c r="F277" s="5"/>
       <c r="G277" s="2"/>
       <c r="H277" s="6"/>
       <c r="I277" s="7"/>
       <c r="J277" s="34">
         <v>5298</v>
       </c>
       <c r="K277" s="2">
         <v>66.076328261411817</v>
       </c>
       <c r="L277" s="6">
         <v>3828</v>
       </c>
       <c r="M277" s="36">
         <v>136.17929562433298</v>
       </c>
       <c r="N277" s="34">
         <v>24244</v>
       </c>
       <c r="O277" s="2">
         <v>131.06990322755041</v>
       </c>
       <c r="P277" s="6">
         <v>11416</v>
       </c>
       <c r="Q277" s="1">
         <v>119.77756793620817</v>
       </c>
       <c r="R277" s="98"/>
     </row>
-    <row r="278" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B278" s="34"/>
-[...2 lines deleted...]
-      <c r="E278" s="2"/>
+      <c r="B278" s="34">
+        <v>10273</v>
+      </c>
+      <c r="C278" s="2">
+        <v>30.562579954184393</v>
+      </c>
+      <c r="D278" s="22">
+        <v>4583</v>
+      </c>
+      <c r="E278" s="2">
+        <v>30.348983511025761</v>
+      </c>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
-      <c r="J278" s="34"/>
-[...6 lines deleted...]
-      <c r="Q278" s="1"/>
+      <c r="J278" s="34">
+        <v>1842</v>
+      </c>
+      <c r="K278" s="2">
+        <v>19.40172740678323</v>
+      </c>
+      <c r="L278" s="22">
+        <v>1267</v>
+      </c>
+      <c r="M278" s="2">
+        <v>38.805513016845325</v>
+      </c>
+      <c r="N278" s="34">
+        <v>8431</v>
+      </c>
+      <c r="O278" s="2">
+        <v>34.955843940461875</v>
+      </c>
+      <c r="P278" s="22">
+        <v>3316</v>
+      </c>
+      <c r="Q278" s="1">
+        <v>28.016221696519096</v>
+      </c>
       <c r="R278" s="98"/>
     </row>
-    <row r="279" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>65273</v>
       </c>
       <c r="C279" s="24">
         <v>122.02841652645355</v>
       </c>
       <c r="D279" s="53">
         <v>32474</v>
       </c>
       <c r="E279" s="24">
         <v>130.47006830052231</v>
       </c>
       <c r="F279" s="23"/>
       <c r="G279" s="25"/>
       <c r="H279" s="26"/>
       <c r="I279" s="28"/>
       <c r="J279" s="23">
         <v>19897</v>
       </c>
       <c r="K279" s="24">
         <v>102.20361619067187</v>
       </c>
       <c r="L279" s="53">
         <v>7913</v>
       </c>
       <c r="M279" s="24">
         <v>119.18963699352312</v>
       </c>
       <c r="N279" s="23">
         <v>45376</v>
       </c>
       <c r="O279" s="24">
         <v>133.37252366116044</v>
       </c>
       <c r="P279" s="53">
         <v>24561</v>
       </c>
       <c r="Q279" s="24">
         <v>134.57344803024492</v>
       </c>
       <c r="R279" s="98"/>
     </row>
-    <row r="280" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>29542</v>
+        <v>39815</v>
       </c>
       <c r="C280" s="4">
-        <v>49.131852048962216</v>
+        <v>66.217070250133048</v>
       </c>
       <c r="D280" s="22">
-        <v>15244</v>
+        <v>19827</v>
       </c>
       <c r="E280" s="100">
-        <v>55.547862842983641</v>
+        <v>72.247932077396783</v>
       </c>
       <c r="F280" s="56"/>
       <c r="G280" s="4"/>
       <c r="H280" s="22"/>
       <c r="I280" s="103"/>
       <c r="J280" s="30">
-        <v>5298</v>
+        <v>7140</v>
       </c>
       <c r="K280" s="100">
-        <v>30.253540429419829</v>
+        <v>40.772042028323433</v>
       </c>
       <c r="L280" s="22">
-        <v>3828</v>
+        <v>5095</v>
       </c>
       <c r="M280" s="100">
-        <v>63.001974983541807</v>
+        <v>83.854509545753785</v>
       </c>
       <c r="N280" s="30">
-        <v>24244</v>
+        <v>32675</v>
       </c>
       <c r="O280" s="100">
-        <v>56.88943119954947</v>
+        <v>76.673080533133103</v>
       </c>
       <c r="P280" s="22">
-        <v>11416</v>
+        <v>14732</v>
       </c>
       <c r="Q280" s="100">
-        <v>53.428183647681003</v>
+        <v>68.947442317592547</v>
       </c>
       <c r="R280" s="98"/>
     </row>
-    <row r="281" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="5">
         <v>10762</v>
       </c>
       <c r="C281" s="1">
         <v>144.06961178045518</v>
       </c>
       <c r="D281" s="6">
         <v>4992</v>
       </c>
       <c r="E281" s="1">
         <v>140.38245219347581</v>
       </c>
       <c r="F281" s="23">
         <v>0</v>
       </c>
       <c r="G281" s="25">
         <v>0</v>
       </c>
       <c r="H281" s="26">
         <v>0</v>
       </c>
       <c r="I281" s="28">
@@ -33328,535 +33420,559 @@
         <v>3015</v>
       </c>
       <c r="K281" s="1">
         <v>121.62162162162163</v>
       </c>
       <c r="L281" s="26">
         <v>1160</v>
       </c>
       <c r="M281" s="1">
         <v>133.18025258323766</v>
       </c>
       <c r="N281" s="23">
         <v>7747</v>
       </c>
       <c r="O281" s="1">
         <v>155.21939491083953</v>
       </c>
       <c r="P281" s="26">
         <v>3832</v>
       </c>
       <c r="Q281" s="1">
         <v>142.71880819366854</v>
       </c>
       <c r="R281" s="98"/>
     </row>
-    <row r="282" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="5">
         <v>10272</v>
       </c>
       <c r="C282" s="1">
         <v>120.83284319491825</v>
       </c>
       <c r="D282" s="6">
         <v>5197</v>
       </c>
       <c r="E282" s="1">
         <v>132.64420622766718</v>
       </c>
       <c r="F282" s="5"/>
       <c r="G282" s="2"/>
       <c r="H282" s="6"/>
       <c r="I282" s="7"/>
       <c r="J282" s="5">
         <v>3134</v>
       </c>
       <c r="K282" s="1">
         <v>110.3132699753608</v>
       </c>
       <c r="L282" s="6">
         <v>1119</v>
       </c>
       <c r="M282" s="1">
         <v>119.29637526652452</v>
       </c>
       <c r="N282" s="5">
         <v>7138</v>
       </c>
       <c r="O282" s="1">
         <v>126.113074204947</v>
       </c>
       <c r="P282" s="6">
         <v>4078</v>
       </c>
       <c r="Q282" s="1">
         <v>136.8456375838926</v>
       </c>
       <c r="R282" s="98"/>
     </row>
-    <row r="283" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="5">
         <v>11727</v>
       </c>
       <c r="C283" s="1">
         <v>124.29252782193959</v>
       </c>
       <c r="D283" s="6">
         <v>5729</v>
       </c>
       <c r="E283" s="1">
         <v>136.56734207389749</v>
       </c>
       <c r="F283" s="5"/>
       <c r="G283" s="2"/>
       <c r="H283" s="6"/>
       <c r="I283" s="7"/>
       <c r="J283" s="5">
         <v>3489</v>
       </c>
       <c r="K283" s="1">
         <v>111.36291094797319</v>
       </c>
       <c r="L283" s="6">
         <v>1246</v>
       </c>
       <c r="M283" s="1">
         <v>128.32131822863028</v>
       </c>
       <c r="N283" s="5">
         <v>8238</v>
       </c>
       <c r="O283" s="1">
         <v>130.72040622024755</v>
       </c>
       <c r="P283" s="6">
         <v>4483</v>
       </c>
       <c r="Q283" s="1">
         <v>139.05086848635236</v>
       </c>
       <c r="R283" s="98"/>
     </row>
-    <row r="284" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="5">
         <v>11627</v>
       </c>
       <c r="C284" s="1">
         <v>125.26395173453997</v>
       </c>
       <c r="D284" s="6">
         <v>5656</v>
       </c>
       <c r="E284" s="1">
         <v>126.67413213885779</v>
       </c>
       <c r="F284" s="5"/>
       <c r="G284" s="2"/>
       <c r="H284" s="6"/>
       <c r="I284" s="7"/>
       <c r="J284" s="5">
         <v>3497</v>
       </c>
       <c r="K284" s="1">
         <v>89.55185659411012</v>
       </c>
       <c r="L284" s="6">
         <v>1291</v>
       </c>
       <c r="M284" s="1">
         <v>95.913818722139681</v>
       </c>
       <c r="N284" s="5">
         <v>8130</v>
       </c>
       <c r="O284" s="1">
         <v>151.19955365445418</v>
       </c>
       <c r="P284" s="6">
         <v>4365</v>
       </c>
       <c r="Q284" s="1">
         <v>139.94870150689323</v>
       </c>
       <c r="R284" s="98"/>
     </row>
-    <row r="285" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="34">
         <v>11286</v>
       </c>
       <c r="C285" s="1">
         <v>124.37734185585188</v>
       </c>
       <c r="D285" s="6">
         <v>5448</v>
       </c>
       <c r="E285" s="1">
         <v>127.85731049049518</v>
       </c>
       <c r="F285" s="5"/>
       <c r="G285" s="2"/>
       <c r="H285" s="6"/>
       <c r="I285" s="7"/>
       <c r="J285" s="5">
         <v>3533</v>
       </c>
       <c r="K285" s="1">
         <v>102.52466627974464</v>
       </c>
       <c r="L285" s="6">
         <v>1436</v>
       </c>
       <c r="M285" s="1">
         <v>115.8999192897498</v>
       </c>
       <c r="N285" s="5">
         <v>7753</v>
       </c>
       <c r="O285" s="1">
         <v>137.75764036958066</v>
       </c>
       <c r="P285" s="6">
         <v>4012</v>
       </c>
       <c r="Q285" s="1">
         <v>132.7597617471873</v>
       </c>
       <c r="R285" s="98"/>
     </row>
-    <row r="286" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="5">
         <v>9599</v>
       </c>
       <c r="C286" s="1">
         <v>98.67393092105263</v>
       </c>
       <c r="D286" s="6">
         <v>5452</v>
       </c>
       <c r="E286" s="1">
         <v>121.29032258064515</v>
       </c>
       <c r="F286" s="5"/>
       <c r="G286" s="2"/>
       <c r="H286" s="6"/>
       <c r="I286" s="7"/>
       <c r="J286" s="5">
         <v>3229</v>
       </c>
       <c r="K286" s="1">
         <v>88.127729257641917</v>
       </c>
       <c r="L286" s="6">
         <v>1661</v>
       </c>
       <c r="M286" s="1">
         <v>130.37676609105179</v>
       </c>
       <c r="N286" s="5">
         <v>6370</v>
       </c>
       <c r="O286" s="1">
         <v>105.04617414248021</v>
       </c>
       <c r="P286" s="6">
         <v>3791</v>
       </c>
       <c r="Q286" s="1">
         <v>117.69636758770568</v>
       </c>
       <c r="R286" s="98"/>
     </row>
-    <row r="287" spans="1:18" ht="14.55" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B287" s="5">
         <v>10319</v>
       </c>
       <c r="C287" s="1">
         <v>101.71513060620995</v>
       </c>
       <c r="D287" s="6">
         <v>5409</v>
       </c>
       <c r="E287" s="1">
         <v>119.29863255403616</v>
       </c>
       <c r="F287" s="5"/>
       <c r="G287" s="2"/>
       <c r="H287" s="6"/>
       <c r="I287" s="7"/>
       <c r="J287" s="5">
         <v>1720</v>
       </c>
       <c r="K287" s="1">
         <v>55.04</v>
       </c>
       <c r="L287" s="6">
         <v>1321</v>
       </c>
       <c r="M287" s="1">
         <v>131.8363273453094</v>
       </c>
       <c r="N287" s="5">
         <v>8599</v>
       </c>
       <c r="O287" s="1">
         <v>122.4928774928775</v>
       </c>
       <c r="P287" s="6">
         <v>4088</v>
       </c>
       <c r="Q287" s="1">
         <v>115.74178935447338</v>
       </c>
       <c r="R287" s="98"/>
     </row>
-    <row r="288" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B288" s="5">
         <v>9322</v>
       </c>
       <c r="C288" s="1">
         <v>135.98832968636032</v>
       </c>
       <c r="D288" s="6">
         <v>4616</v>
       </c>
       <c r="E288" s="1">
         <v>130.39548022598871</v>
       </c>
       <c r="F288" s="5"/>
       <c r="G288" s="2"/>
       <c r="H288" s="6"/>
       <c r="I288" s="7"/>
       <c r="J288" s="5">
         <v>1749</v>
       </c>
       <c r="K288" s="1">
         <v>75.648788927335644</v>
       </c>
       <c r="L288" s="6">
         <v>1235</v>
       </c>
       <c r="M288" s="1">
         <v>130.27426160337552</v>
       </c>
       <c r="N288" s="5">
         <v>7573</v>
       </c>
       <c r="O288" s="1">
         <v>166.69601584855823</v>
       </c>
       <c r="P288" s="6">
         <v>3381</v>
       </c>
       <c r="Q288" s="1">
         <v>130.43981481481481</v>
       </c>
       <c r="R288" s="98"/>
     </row>
-    <row r="289" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="5">
         <v>9901</v>
       </c>
       <c r="C289" s="1">
         <v>104.05675249605886</v>
       </c>
       <c r="D289" s="6">
         <v>5219</v>
       </c>
       <c r="E289" s="1">
         <v>122.28209934395503</v>
       </c>
       <c r="F289" s="5"/>
       <c r="G289" s="2"/>
       <c r="H289" s="6"/>
       <c r="I289" s="7"/>
       <c r="J289" s="5">
         <v>1829</v>
       </c>
       <c r="K289" s="1">
         <v>70.864006199147624</v>
       </c>
       <c r="L289" s="6">
         <v>1272</v>
       </c>
       <c r="M289" s="1">
         <v>147.73519163763066</v>
       </c>
       <c r="N289" s="5">
         <v>8072</v>
       </c>
       <c r="O289" s="1">
         <v>116.411883472743</v>
       </c>
       <c r="P289" s="6">
         <v>3947</v>
       </c>
       <c r="Q289" s="1">
         <v>115.84972116231289</v>
       </c>
       <c r="R289" s="98"/>
     </row>
-    <row r="290" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B290" s="5"/>
-[...2 lines deleted...]
-      <c r="E290" s="36"/>
+      <c r="B290" s="5">
+        <v>10273</v>
+      </c>
+      <c r="C290" s="1">
+        <v>88.256013745704465</v>
+      </c>
+      <c r="D290" s="6">
+        <v>4583</v>
+      </c>
+      <c r="E290" s="1">
+        <v>83.040405870628746</v>
+      </c>
       <c r="F290" s="5"/>
       <c r="G290" s="2"/>
       <c r="H290" s="6"/>
       <c r="I290" s="7"/>
-      <c r="J290" s="5"/>
-[...6 lines deleted...]
-      <c r="Q290" s="1"/>
+      <c r="J290" s="5">
+        <v>1842</v>
+      </c>
+      <c r="K290" s="1">
+        <v>51.337792642140471</v>
+      </c>
+      <c r="L290" s="6">
+        <v>1267</v>
+      </c>
+      <c r="M290" s="1">
+        <v>104.02298850574712</v>
+      </c>
+      <c r="N290" s="5">
+        <v>8431</v>
+      </c>
+      <c r="O290" s="1">
+        <v>104.70690511674118</v>
+      </c>
+      <c r="P290" s="6">
+        <v>3316</v>
+      </c>
+      <c r="Q290" s="1">
+        <v>77.098349221111377</v>
+      </c>
       <c r="R290" s="98"/>
     </row>
-    <row r="291" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B291" s="5"/>
       <c r="C291" s="1"/>
       <c r="D291" s="6"/>
       <c r="E291" s="36"/>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="6"/>
       <c r="I291" s="7"/>
       <c r="J291" s="5"/>
       <c r="K291" s="1"/>
       <c r="L291" s="6"/>
       <c r="M291" s="36"/>
       <c r="N291" s="5"/>
       <c r="O291" s="1"/>
       <c r="P291" s="6"/>
       <c r="Q291" s="1"/>
       <c r="R291" s="98"/>
     </row>
-    <row r="292" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="5"/>
       <c r="C292" s="1"/>
       <c r="D292" s="6"/>
       <c r="E292" s="36"/>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="6"/>
       <c r="I292" s="7"/>
       <c r="J292" s="5"/>
       <c r="K292" s="1"/>
       <c r="L292" s="6"/>
       <c r="M292" s="36"/>
       <c r="N292" s="5"/>
       <c r="O292" s="1"/>
       <c r="P292" s="6"/>
       <c r="Q292" s="1"/>
       <c r="R292" s="98"/>
     </row>
-    <row r="293" spans="1:18" ht="15.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>94815</v>
+        <v>105088</v>
       </c>
       <c r="C293" s="59">
-        <v>1.1851134304105992</v>
+        <v>1.146685580228054</v>
       </c>
       <c r="D293" s="49">
-        <v>47718</v>
+        <v>52301</v>
       </c>
       <c r="E293" s="59">
-        <v>1.2816394499355392</v>
+        <v>1.2233865874482468</v>
       </c>
       <c r="F293" s="31">
         <v>0</v>
       </c>
       <c r="G293" s="32">
         <v>0</v>
       </c>
       <c r="H293" s="33">
         <v>0</v>
       </c>
       <c r="I293" s="32">
         <v>0</v>
       </c>
       <c r="J293" s="31">
-        <v>25195</v>
+        <v>27037</v>
       </c>
       <c r="K293" s="59">
-        <v>0.9166484755875719</v>
+        <v>0.87008431486129878</v>
       </c>
       <c r="L293" s="49">
-        <v>11741</v>
+        <v>13008</v>
       </c>
       <c r="M293" s="59">
-        <v>1.2424338624338624</v>
+        <v>1.219347581552306</v>
       </c>
       <c r="N293" s="31">
-        <v>69620</v>
+        <v>78051</v>
       </c>
       <c r="O293" s="59">
-        <v>1.3256154915363965</v>
+        <v>1.2885869475491571</v>
       </c>
       <c r="P293" s="49">
-        <v>35977</v>
+        <v>39293</v>
       </c>
       <c r="Q293" s="60">
-        <v>1.2949751637751061</v>
+        <v>1.2247296075803384</v>
       </c>
       <c r="R293" s="98"/>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A294" s="106"/>
       <c r="B294" s="107"/>
       <c r="C294" s="108"/>
       <c r="D294" s="107"/>
       <c r="E294" s="108"/>
       <c r="F294" s="107"/>
       <c r="G294" s="3"/>
       <c r="H294" s="107"/>
       <c r="I294" s="3"/>
       <c r="J294" s="107"/>
       <c r="K294" s="108"/>
       <c r="L294" s="107"/>
       <c r="M294" s="108"/>
       <c r="N294" s="107"/>
       <c r="O294" s="108"/>
       <c r="P294" s="107"/>
       <c r="Q294" s="108"/>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>