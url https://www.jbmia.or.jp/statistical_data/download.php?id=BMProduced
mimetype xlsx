--- v1 (2026-06-14)
+++ v2 (2026-08-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="8_{F0DFA2A8-B07A-4EC3-9F0C-7DF3438D124A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5FA85A3F-3E8C-4D99-B230-BDE2295471AD}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="8_{6CDC12A1-126B-4CD6-84EC-AA7052A03BE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C47E9288-35DC-4210-9297-2D173DCBD3B2}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$329</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -995,51 +995,51 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -1517,83 +1517,57 @@
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1771,52 +1745,50 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2330,54 +2302,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O301"/>
+  <dimension ref="A1:O299"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A274" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.3" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:11" s="9" customFormat="1" ht="11.3" customHeight="1" x14ac:dyDescent="0.15">
@@ -9140,563 +9112,563 @@
         <v>0</v>
       </c>
       <c r="E236" s="32">
         <v>0</v>
       </c>
       <c r="F236" s="33">
         <v>0</v>
       </c>
       <c r="G236" s="45">
         <v>0</v>
       </c>
       <c r="H236" s="31">
         <v>117736</v>
       </c>
       <c r="I236" s="59">
         <v>1.3280992667794698</v>
       </c>
       <c r="J236" s="49">
         <v>50933</v>
       </c>
       <c r="K236" s="101">
         <v>1.4215182807703042</v>
       </c>
       <c r="L236" s="98"/>
     </row>
-    <row r="237" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B237" s="23">
         <v>21890</v>
       </c>
       <c r="C237" s="25">
         <v>108.5705783156433</v>
       </c>
       <c r="D237" s="23"/>
       <c r="E237" s="25"/>
       <c r="F237" s="26"/>
       <c r="G237" s="44"/>
       <c r="H237" s="23">
         <v>32618</v>
       </c>
       <c r="I237" s="25">
         <v>114.64220441445241</v>
       </c>
       <c r="J237" s="26">
         <v>12856</v>
       </c>
       <c r="K237" s="25">
         <v>108.54441067207026</v>
       </c>
       <c r="L237" s="98"/>
     </row>
-    <row r="238" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>20520</v>
       </c>
       <c r="C238" s="36">
         <v>125.77382776585964</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="2"/>
       <c r="F238" s="6"/>
       <c r="G238" s="3"/>
       <c r="H238" s="34">
         <v>19947</v>
       </c>
       <c r="I238" s="2">
         <v>97.803383182152487</v>
       </c>
       <c r="J238" s="6">
         <v>9405</v>
       </c>
       <c r="K238" s="36">
         <v>103.99159663865547</v>
       </c>
       <c r="L238" s="98"/>
     </row>
-    <row r="239" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>21115</v>
       </c>
       <c r="C239" s="36">
         <v>93.524383221862962</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="2"/>
       <c r="F239" s="6"/>
       <c r="G239" s="3"/>
       <c r="H239" s="34">
         <v>22637</v>
       </c>
       <c r="I239" s="2">
         <v>68.813837548638134</v>
       </c>
       <c r="J239" s="6">
         <v>10024</v>
       </c>
       <c r="K239" s="36">
         <v>68.09782608695653</v>
       </c>
       <c r="L239" s="98"/>
     </row>
-    <row r="240" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>22961</v>
       </c>
       <c r="C240" s="36">
         <v>97.772951796968144</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="2"/>
       <c r="F240" s="6"/>
       <c r="G240" s="3"/>
       <c r="H240" s="34">
         <v>23331</v>
       </c>
       <c r="I240" s="4">
         <v>64.820937404495311</v>
       </c>
       <c r="J240" s="6">
         <v>10707</v>
       </c>
       <c r="K240" s="2">
         <v>69.866231647634578</v>
       </c>
       <c r="L240" s="98"/>
     </row>
-    <row r="241" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>42410</v>
       </c>
       <c r="C241" s="39">
         <v>116.26504372618362</v>
       </c>
       <c r="D241" s="23"/>
       <c r="E241" s="25"/>
       <c r="F241" s="26"/>
       <c r="G241" s="27"/>
       <c r="H241" s="23">
         <v>52565</v>
       </c>
       <c r="I241" s="24">
         <v>107.61152169017545</v>
       </c>
       <c r="J241" s="26">
         <v>22261</v>
       </c>
       <c r="K241" s="39">
         <v>106.57315204902335</v>
       </c>
       <c r="L241" s="98"/>
     </row>
-    <row r="242" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>44076</v>
       </c>
       <c r="C242" s="42">
         <v>95.690497383903946</v>
       </c>
       <c r="D242" s="56"/>
       <c r="E242" s="4"/>
       <c r="F242" s="22"/>
       <c r="G242" s="104"/>
       <c r="H242" s="30">
         <v>45968</v>
       </c>
       <c r="I242" s="100">
         <v>66.727634310267234</v>
       </c>
       <c r="J242" s="22">
         <v>20731</v>
       </c>
       <c r="K242" s="42">
         <v>68.999833582958885</v>
       </c>
       <c r="L242" s="98"/>
     </row>
-    <row r="243" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="34">
         <v>6951</v>
       </c>
       <c r="C243" s="24">
         <v>120.71899965265717</v>
       </c>
       <c r="D243" s="23">
         <v>0</v>
       </c>
       <c r="E243" s="25">
         <v>0</v>
       </c>
       <c r="F243" s="26">
         <v>0</v>
       </c>
       <c r="G243" s="44">
         <v>0</v>
       </c>
       <c r="H243" s="23">
         <v>10727</v>
       </c>
       <c r="I243" s="24">
         <v>157.21823244906932</v>
       </c>
       <c r="J243" s="26">
         <v>4070</v>
       </c>
       <c r="K243" s="24">
         <v>145.25339043540328</v>
       </c>
       <c r="L243" s="98"/>
     </row>
-    <row r="244" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="34">
         <v>7431</v>
       </c>
       <c r="C244" s="36">
         <v>111.67718665464383</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="2"/>
       <c r="F244" s="6"/>
       <c r="G244" s="3"/>
       <c r="H244" s="5">
         <v>11132</v>
       </c>
       <c r="I244" s="1">
         <v>120.69825436408979</v>
       </c>
       <c r="J244" s="6">
         <v>4354</v>
       </c>
       <c r="K244" s="36">
         <v>111.41248720573182</v>
       </c>
       <c r="L244" s="98"/>
     </row>
-    <row r="245" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="34">
         <v>7508</v>
       </c>
       <c r="C245" s="36">
         <v>96.877419354838707</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="2"/>
       <c r="F245" s="6"/>
       <c r="G245" s="3"/>
       <c r="H245" s="5">
         <v>10759</v>
       </c>
       <c r="I245" s="1">
         <v>86.724165726261475</v>
       </c>
       <c r="J245" s="6">
         <v>4432</v>
       </c>
       <c r="K245" s="36">
         <v>86.326451110245429</v>
       </c>
       <c r="L245" s="98"/>
     </row>
-    <row r="246" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="34">
         <v>6811</v>
       </c>
       <c r="C246" s="36">
         <v>94.426729516151397</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="2"/>
       <c r="F246" s="6"/>
       <c r="G246" s="3"/>
       <c r="H246" s="5">
         <v>6226</v>
       </c>
       <c r="I246" s="1">
         <v>72.010178117048355</v>
       </c>
       <c r="J246" s="6">
         <v>3049</v>
       </c>
       <c r="K246" s="36">
         <v>73.825665859564154</v>
       </c>
       <c r="L246" s="98"/>
     </row>
-    <row r="247" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="34">
         <v>6462</v>
       </c>
       <c r="C247" s="36">
         <v>162.03610832497492</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="2"/>
       <c r="F247" s="6"/>
       <c r="G247" s="3"/>
       <c r="H247" s="5">
         <v>6111</v>
       </c>
       <c r="I247" s="1">
         <v>134.75192943770674</v>
       </c>
       <c r="J247" s="6">
         <v>2954</v>
       </c>
       <c r="K247" s="36">
         <v>157.63073639274279</v>
       </c>
       <c r="L247" s="98"/>
     </row>
-    <row r="248" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="34">
         <v>7247</v>
       </c>
       <c r="C248" s="36">
         <v>141.70903402424716</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="2"/>
       <c r="F248" s="6"/>
       <c r="G248" s="3"/>
       <c r="H248" s="5">
         <v>7610</v>
       </c>
       <c r="I248" s="1">
         <v>105.48932630995287</v>
       </c>
       <c r="J248" s="6">
         <v>3402</v>
       </c>
       <c r="K248" s="36">
         <v>111.90789473684211</v>
       </c>
       <c r="L248" s="98"/>
     </row>
-    <row r="249" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="34">
         <v>6579</v>
       </c>
       <c r="C249" s="36">
         <v>90.123287671232873</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="2"/>
       <c r="F249" s="6"/>
       <c r="G249" s="3"/>
       <c r="H249" s="5">
         <v>6670</v>
       </c>
       <c r="I249" s="1">
         <v>62.652639489009957</v>
       </c>
       <c r="J249" s="6">
         <v>3097</v>
       </c>
       <c r="K249" s="36">
         <v>62.051693047485479</v>
       </c>
       <c r="L249" s="98"/>
     </row>
-    <row r="250" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="34">
         <v>7158</v>
       </c>
       <c r="C250" s="36">
         <v>104.95601173020528</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="2"/>
       <c r="F250" s="6"/>
       <c r="G250" s="3"/>
       <c r="H250" s="5">
         <v>7111</v>
       </c>
       <c r="I250" s="1">
         <v>75.400275686565578</v>
       </c>
       <c r="J250" s="6">
         <v>3184</v>
       </c>
       <c r="K250" s="36">
         <v>77.981876071516041</v>
       </c>
       <c r="L250" s="98"/>
     </row>
-    <row r="251" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="34">
         <v>7378</v>
       </c>
       <c r="C251" s="36">
         <v>87.241338536123919</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="2"/>
       <c r="F251" s="6"/>
       <c r="G251" s="3"/>
       <c r="H251" s="5">
         <v>8856</v>
       </c>
       <c r="I251" s="1">
         <v>69.084952024338875</v>
       </c>
       <c r="J251" s="6">
         <v>3743</v>
       </c>
       <c r="K251" s="36">
         <v>66.294721927027993</v>
       </c>
       <c r="L251" s="98"/>
     </row>
-    <row r="252" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="34">
         <v>8557</v>
       </c>
       <c r="C252" s="36">
         <v>97.338186781936074</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="2"/>
       <c r="F252" s="6"/>
       <c r="G252" s="3"/>
       <c r="H252" s="5">
         <v>8500</v>
       </c>
       <c r="I252" s="1">
         <v>66.395875644430561</v>
       </c>
       <c r="J252" s="6">
         <v>3776</v>
       </c>
       <c r="K252" s="36">
         <v>66.338721011946589</v>
       </c>
       <c r="L252" s="98"/>
     </row>
-    <row r="253" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="34">
         <v>7252</v>
       </c>
       <c r="C253" s="36">
         <v>95.786553955884287</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="2"/>
       <c r="F253" s="6"/>
       <c r="G253" s="3"/>
       <c r="H253" s="5">
         <v>7369</v>
       </c>
       <c r="I253" s="1">
         <v>65.531347265451316</v>
       </c>
       <c r="J253" s="6">
         <v>3358</v>
       </c>
       <c r="K253" s="36">
         <v>65.740015661707133</v>
       </c>
       <c r="L253" s="98"/>
     </row>
-    <row r="254" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="34">
         <v>7152</v>
       </c>
       <c r="C254" s="36">
         <v>100.42122999157539</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="40"/>
       <c r="F254" s="6"/>
       <c r="G254" s="40"/>
       <c r="H254" s="5">
         <v>7462</v>
       </c>
       <c r="I254" s="1">
         <v>62.464423237903901</v>
       </c>
       <c r="J254" s="6">
         <v>3573</v>
       </c>
       <c r="K254" s="36">
         <v>78.961325966850822</v>
       </c>
       <c r="L254" s="98"/>
     </row>
-    <row r="255" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>86486</v>
       </c>
       <c r="C255" s="114">
         <v>1.0478325135089293</v>
       </c>
       <c r="D255" s="31">
         <v>0</v>
       </c>
       <c r="E255" s="32">
         <v>0</v>
       </c>
       <c r="F255" s="33">
         <v>0</v>
       </c>
       <c r="G255" s="45">
         <v>0</v>
       </c>
       <c r="H255" s="31">
         <v>98533</v>
       </c>
       <c r="I255" s="115">
@@ -10325,126 +10297,126 @@
         <v>112.0625080718068</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="2"/>
       <c r="F277" s="6"/>
       <c r="G277" s="3"/>
       <c r="H277" s="34">
         <v>29542</v>
       </c>
       <c r="I277" s="1">
         <v>111.41617952102582</v>
       </c>
       <c r="J277" s="6">
         <v>15244</v>
       </c>
       <c r="K277" s="1">
         <v>123.51320693566683</v>
       </c>
       <c r="L277" s="98"/>
     </row>
     <row r="278" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B278" s="34">
-        <v>8653</v>
+        <v>24612</v>
       </c>
       <c r="C278" s="36">
-        <v>33.773076772959683</v>
+        <v>96.061824284766402</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="2"/>
       <c r="F278" s="6"/>
       <c r="G278" s="3"/>
       <c r="H278" s="34">
-        <v>10273</v>
+        <v>29565</v>
       </c>
       <c r="I278" s="1">
-        <v>30.562579954184393</v>
+        <v>87.95704043078571</v>
       </c>
       <c r="J278" s="22">
-        <v>4583</v>
+        <v>13732</v>
       </c>
       <c r="K278" s="1">
-        <v>30.348983511025761</v>
+        <v>90.934375206939933</v>
       </c>
       <c r="L278" s="98"/>
     </row>
     <row r="279" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>54078</v>
       </c>
       <c r="C279" s="39">
         <v>101.49584279574333</v>
       </c>
       <c r="D279" s="23"/>
       <c r="E279" s="25"/>
       <c r="F279" s="26"/>
       <c r="G279" s="27"/>
       <c r="H279" s="23">
         <v>65273</v>
       </c>
       <c r="I279" s="24">
         <v>122.02841652645355</v>
       </c>
       <c r="J279" s="26">
         <v>32474</v>
       </c>
       <c r="K279" s="24">
         <v>130.47006830052231</v>
       </c>
       <c r="L279" s="98"/>
     </row>
     <row r="280" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>34684</v>
+        <v>50643</v>
       </c>
       <c r="C280" s="42">
-        <v>71.001023541453435</v>
+        <v>103.6704196519959</v>
       </c>
       <c r="D280" s="56"/>
       <c r="E280" s="4"/>
       <c r="F280" s="22"/>
       <c r="G280" s="104"/>
       <c r="H280" s="30">
-        <v>39815</v>
+        <v>59107</v>
       </c>
       <c r="I280" s="100">
-        <v>66.217070250133048</v>
+        <v>98.301955827567852</v>
       </c>
       <c r="J280" s="22">
-        <v>19827</v>
+        <v>28976</v>
       </c>
       <c r="K280" s="100">
-        <v>72.247932077396783</v>
+        <v>105.5861239660387</v>
       </c>
       <c r="L280" s="98"/>
     </row>
     <row r="281" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="34">
         <v>8684</v>
       </c>
       <c r="C281" s="1">
         <v>112.06607304168278</v>
       </c>
       <c r="D281" s="23">
         <v>0</v>
       </c>
       <c r="E281" s="25">
         <v>0</v>
       </c>
       <c r="F281" s="26">
         <v>0</v>
       </c>
       <c r="G281" s="44">
         <v>0</v>
       </c>
@@ -10696,180 +10668,201 @@
       <c r="C290" s="1">
         <v>89.151040593447348</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
       <c r="H290" s="5">
         <v>10273</v>
       </c>
       <c r="I290" s="1">
         <v>88.256013745704465</v>
       </c>
       <c r="J290" s="6">
         <v>4583</v>
       </c>
       <c r="K290" s="1">
         <v>83.040405870628746</v>
       </c>
       <c r="L290" s="98"/>
     </row>
     <row r="291" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B291" s="34"/>
-      <c r="C291" s="1"/>
+      <c r="B291" s="34">
+        <v>7960</v>
+      </c>
+      <c r="C291" s="1">
+        <v>94.863544273626516</v>
+      </c>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
-      <c r="H291" s="5"/>
-[...2 lines deleted...]
-      <c r="K291" s="1"/>
+      <c r="H291" s="5">
+        <v>9455</v>
+      </c>
+      <c r="I291" s="1">
+        <v>87.538190908249234</v>
+      </c>
+      <c r="J291" s="6">
+        <v>4377</v>
+      </c>
+      <c r="K291" s="1">
+        <v>88.121602577008247</v>
+      </c>
       <c r="L291" s="98"/>
     </row>
     <row r="292" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B292" s="34"/>
-      <c r="C292" s="1"/>
+      <c r="B292" s="34">
+        <v>7999</v>
+      </c>
+      <c r="C292" s="1">
+        <v>106.31313131313132</v>
+      </c>
       <c r="D292" s="5"/>
       <c r="E292" s="40"/>
       <c r="F292" s="6"/>
       <c r="G292" s="40"/>
-      <c r="H292" s="5"/>
-[...2 lines deleted...]
-      <c r="K292" s="1"/>
+      <c r="H292" s="5">
+        <v>9837</v>
+      </c>
+      <c r="I292" s="1">
+        <v>88.050483351235229</v>
+      </c>
+      <c r="J292" s="6">
+        <v>4772</v>
+      </c>
+      <c r="K292" s="1">
+        <v>103.40195016251354</v>
+      </c>
       <c r="L292" s="98"/>
     </row>
     <row r="293" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>88762</v>
+        <v>104721</v>
       </c>
       <c r="C293" s="59">
-        <v>1.029530481581145</v>
+        <v>1.0253595871968355</v>
       </c>
       <c r="D293" s="31">
         <v>0</v>
       </c>
       <c r="E293" s="32">
         <v>0</v>
       </c>
       <c r="F293" s="33">
         <v>0</v>
       </c>
       <c r="G293" s="45">
         <v>0</v>
       </c>
       <c r="H293" s="31">
-        <v>105088</v>
+        <v>124380</v>
       </c>
       <c r="I293" s="59">
-        <v>1.146685580228054</v>
+        <v>1.0947209068985548</v>
       </c>
       <c r="J293" s="49">
-        <v>52301</v>
+        <v>61450</v>
       </c>
       <c r="K293" s="101">
-        <v>1.2233865874482468</v>
+        <v>1.1742113007089217</v>
       </c>
       <c r="L293" s="98"/>
     </row>
     <row r="294" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="106"/>
       <c r="B294" s="107"/>
       <c r="C294" s="108"/>
       <c r="D294" s="107"/>
       <c r="E294" s="3"/>
       <c r="F294" s="107"/>
       <c r="G294" s="109"/>
       <c r="H294" s="107"/>
       <c r="I294" s="108"/>
       <c r="J294" s="107"/>
       <c r="K294" s="108"/>
     </row>
     <row r="295" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K295" s="9"/>
       <c r="L295" s="9"/>
       <c r="M295" s="9"/>
       <c r="N295" s="9"/>
       <c r="O295" s="9"/>
     </row>
     <row r="296" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="297" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="298" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="299" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="9" t="s">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A301" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q300"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A274" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.3" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" customWidth="1"/>
     <col min="7" max="7" width="7.59765625" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
     <col min="17" max="17" width="7.59765625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -12078,2031 +12071,2031 @@
       </c>
       <c r="B30" s="23">
         <v>36119</v>
       </c>
       <c r="C30" s="25">
         <v>107.25760950259837</v>
       </c>
       <c r="D30" s="26">
         <v>7326</v>
       </c>
       <c r="E30" s="27">
         <v>82.509291586890427</v>
       </c>
       <c r="F30" s="23">
         <v>3798</v>
       </c>
       <c r="G30" s="25">
         <v>106.98591549295774</v>
       </c>
       <c r="H30" s="26">
         <v>2281</v>
       </c>
       <c r="I30" s="66">
         <v>111.43136297020028</v>
       </c>
-      <c r="J30" s="127" t="s">
+      <c r="J30" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K30" s="127"/>
-[...2 lines deleted...]
-      <c r="N30" s="133" t="s">
+      <c r="K30" s="125"/>
+      <c r="L30" s="125"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="O30" s="127"/>
-[...1 lines deleted...]
-      <c r="Q30" s="128"/>
+      <c r="O30" s="125"/>
+      <c r="P30" s="125"/>
+      <c r="Q30" s="126"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5">
         <v>35279</v>
       </c>
       <c r="C31" s="2">
         <v>105.69536820660315</v>
       </c>
       <c r="D31" s="6">
         <v>7172</v>
       </c>
       <c r="E31" s="3">
         <v>86.670694864048343</v>
       </c>
       <c r="F31" s="5">
         <v>2137</v>
       </c>
       <c r="G31" s="2">
         <v>51.308523409363751</v>
       </c>
       <c r="H31" s="6">
         <v>1533</v>
       </c>
       <c r="I31" s="63">
         <v>70.547630004601942</v>
       </c>
-      <c r="J31" s="129"/>
-[...6 lines deleted...]
-      <c r="Q31" s="130"/>
+      <c r="J31" s="127"/>
+      <c r="K31" s="127"/>
+      <c r="L31" s="127"/>
+      <c r="M31" s="128"/>
+      <c r="N31" s="143"/>
+      <c r="O31" s="127"/>
+      <c r="P31" s="127"/>
+      <c r="Q31" s="128"/>
     </row>
     <row r="32" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5">
         <v>29973</v>
       </c>
       <c r="C32" s="2">
         <v>78.580604567024096</v>
       </c>
       <c r="D32" s="6">
         <v>6790</v>
       </c>
       <c r="E32" s="3">
         <v>82.513063555717579</v>
       </c>
       <c r="F32" s="5">
         <v>1229</v>
       </c>
       <c r="G32" s="2">
         <v>35.255306942053934</v>
       </c>
       <c r="H32" s="6">
         <v>797</v>
       </c>
       <c r="I32" s="63">
         <v>36.326344576116682</v>
       </c>
-      <c r="J32" s="129"/>
-[...6 lines deleted...]
-      <c r="Q32" s="130"/>
+      <c r="J32" s="127"/>
+      <c r="K32" s="127"/>
+      <c r="L32" s="127"/>
+      <c r="M32" s="128"/>
+      <c r="N32" s="143"/>
+      <c r="O32" s="127"/>
+      <c r="P32" s="127"/>
+      <c r="Q32" s="128"/>
     </row>
     <row r="33" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A33" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5">
         <v>32845</v>
       </c>
       <c r="C33" s="4">
         <v>113.04033590308372</v>
       </c>
       <c r="D33" s="48">
         <v>7426</v>
       </c>
       <c r="E33" s="4">
         <v>112.99452221545954</v>
       </c>
       <c r="F33" s="5">
         <v>1452</v>
       </c>
       <c r="G33" s="4">
         <v>37.470967741935482</v>
       </c>
       <c r="H33" s="48">
         <v>872</v>
       </c>
       <c r="I33" s="65">
         <v>38.755555555555553</v>
       </c>
-      <c r="J33" s="129"/>
-[...6 lines deleted...]
-      <c r="Q33" s="130"/>
+      <c r="J33" s="127"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+      <c r="M33" s="128"/>
+      <c r="N33" s="143"/>
+      <c r="O33" s="127"/>
+      <c r="P33" s="127"/>
+      <c r="Q33" s="128"/>
     </row>
     <row r="34" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="23">
         <v>71398</v>
       </c>
       <c r="C34" s="25">
         <v>106.47994869729915</v>
       </c>
       <c r="D34" s="26">
         <v>14498</v>
       </c>
       <c r="E34" s="27">
         <v>84.516730791652094</v>
       </c>
       <c r="F34" s="23">
         <v>5935</v>
       </c>
       <c r="G34" s="25">
         <v>76.928062216461441</v>
       </c>
       <c r="H34" s="51">
         <v>3814</v>
       </c>
       <c r="I34" s="67">
         <v>90.379146919431278</v>
       </c>
-      <c r="J34" s="129"/>
-[...6 lines deleted...]
-      <c r="Q34" s="130"/>
+      <c r="J34" s="127"/>
+      <c r="K34" s="127"/>
+      <c r="L34" s="127"/>
+      <c r="M34" s="128"/>
+      <c r="N34" s="143"/>
+      <c r="O34" s="127"/>
+      <c r="P34" s="127"/>
+      <c r="Q34" s="128"/>
     </row>
     <row r="35" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="5">
         <v>62818</v>
       </c>
       <c r="C35" s="4">
         <v>93.480557746395036</v>
       </c>
       <c r="D35" s="48">
         <v>14216</v>
       </c>
       <c r="E35" s="2">
         <v>96.047564353759881</v>
       </c>
       <c r="F35" s="5">
         <v>2681</v>
       </c>
       <c r="G35" s="4">
         <v>36.421681836706973</v>
       </c>
       <c r="H35" s="48">
         <v>1669</v>
       </c>
       <c r="I35" s="64">
         <v>37.556255625562557</v>
       </c>
-      <c r="J35" s="129"/>
-[...6 lines deleted...]
-      <c r="Q35" s="130"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+      <c r="M35" s="128"/>
+      <c r="N35" s="143"/>
+      <c r="O35" s="127"/>
+      <c r="P35" s="127"/>
+      <c r="Q35" s="128"/>
     </row>
     <row r="36" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="23">
         <v>9930</v>
       </c>
       <c r="C36" s="25">
         <v>102.93355447289312</v>
       </c>
       <c r="D36" s="26">
         <v>1879</v>
       </c>
       <c r="E36" s="27">
         <v>72.773044151820301</v>
       </c>
       <c r="F36" s="23">
         <v>1116</v>
       </c>
       <c r="G36" s="25">
         <v>99.731903485254691</v>
       </c>
       <c r="H36" s="26">
         <v>700</v>
       </c>
       <c r="I36" s="66">
         <v>100.71942446043165</v>
       </c>
-      <c r="J36" s="129"/>
-[...6 lines deleted...]
-      <c r="Q36" s="130"/>
+      <c r="J36" s="127"/>
+      <c r="K36" s="127"/>
+      <c r="L36" s="127"/>
+      <c r="M36" s="128"/>
+      <c r="N36" s="143"/>
+      <c r="O36" s="127"/>
+      <c r="P36" s="127"/>
+      <c r="Q36" s="128"/>
     </row>
     <row r="37" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="5">
         <v>11602</v>
       </c>
       <c r="C37" s="2">
         <v>95.489711934156375</v>
       </c>
       <c r="D37" s="6">
         <v>2458</v>
       </c>
       <c r="E37" s="3">
         <v>81.068601583113448</v>
       </c>
       <c r="F37" s="5">
         <v>1426</v>
       </c>
       <c r="G37" s="2">
         <v>91.293213828425095</v>
       </c>
       <c r="H37" s="6">
         <v>832</v>
       </c>
       <c r="I37" s="63">
         <v>102.84301606922126</v>
       </c>
-      <c r="J37" s="129"/>
-[...6 lines deleted...]
-      <c r="Q37" s="130"/>
+      <c r="J37" s="127"/>
+      <c r="K37" s="127"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="128"/>
+      <c r="N37" s="143"/>
+      <c r="O37" s="127"/>
+      <c r="P37" s="127"/>
+      <c r="Q37" s="128"/>
     </row>
     <row r="38" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="5">
         <v>14587</v>
       </c>
       <c r="C38" s="2">
         <v>122.80686984340798</v>
       </c>
       <c r="D38" s="6">
         <v>2989</v>
       </c>
       <c r="E38" s="3">
         <v>91.546707503828486</v>
       </c>
       <c r="F38" s="5">
         <v>1256</v>
       </c>
       <c r="G38" s="2">
         <v>144.53394706559263</v>
       </c>
       <c r="H38" s="6">
         <v>749</v>
       </c>
       <c r="I38" s="63">
         <v>137.93738489871086</v>
       </c>
-      <c r="J38" s="129"/>
-[...6 lines deleted...]
-      <c r="Q38" s="130"/>
+      <c r="J38" s="127"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+      <c r="M38" s="128"/>
+      <c r="N38" s="143"/>
+      <c r="O38" s="127"/>
+      <c r="P38" s="127"/>
+      <c r="Q38" s="128"/>
     </row>
     <row r="39" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="5">
         <v>11012</v>
       </c>
       <c r="C39" s="2">
         <v>99.01987231364086</v>
       </c>
       <c r="D39" s="6">
         <v>2094</v>
       </c>
       <c r="E39" s="3">
         <v>75.486661860129772</v>
       </c>
       <c r="F39" s="5">
         <v>1122</v>
       </c>
       <c r="G39" s="2">
         <v>113.4479271991911</v>
       </c>
       <c r="H39" s="6">
         <v>739</v>
       </c>
       <c r="I39" s="63">
         <v>119.38610662358641</v>
       </c>
-      <c r="J39" s="129"/>
-[...6 lines deleted...]
-      <c r="Q39" s="130"/>
+      <c r="J39" s="127"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+      <c r="M39" s="128"/>
+      <c r="N39" s="143"/>
+      <c r="O39" s="127"/>
+      <c r="P39" s="127"/>
+      <c r="Q39" s="128"/>
     </row>
     <row r="40" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="5">
         <v>11388</v>
       </c>
       <c r="C40" s="2">
         <v>112.20809932013007</v>
       </c>
       <c r="D40" s="6">
         <v>2248</v>
       </c>
       <c r="E40" s="3">
         <v>87.436795021392456</v>
       </c>
       <c r="F40" s="5">
         <v>603</v>
       </c>
       <c r="G40" s="2">
         <v>40.200000000000003</v>
       </c>
       <c r="H40" s="6">
         <v>533</v>
       </c>
       <c r="I40" s="63">
         <v>78.61356932153393</v>
       </c>
-      <c r="J40" s="129"/>
-[...6 lines deleted...]
-      <c r="Q40" s="130"/>
+      <c r="J40" s="127"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="128"/>
+      <c r="N40" s="143"/>
+      <c r="O40" s="127"/>
+      <c r="P40" s="127"/>
+      <c r="Q40" s="128"/>
     </row>
     <row r="41" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="5">
         <v>12879</v>
       </c>
       <c r="C41" s="2">
         <v>106.36769078295343</v>
       </c>
       <c r="D41" s="6">
         <v>2830</v>
       </c>
       <c r="E41" s="3">
         <v>96.587030716723561</v>
       </c>
       <c r="F41" s="5">
         <v>412</v>
       </c>
       <c r="G41" s="2">
         <v>24.582338902147971</v>
       </c>
       <c r="H41" s="6">
         <v>261</v>
       </c>
       <c r="I41" s="63">
         <v>29.794520547945208</v>
       </c>
-      <c r="J41" s="129"/>
-[...6 lines deleted...]
-      <c r="Q41" s="130"/>
+      <c r="J41" s="127"/>
+      <c r="K41" s="127"/>
+      <c r="L41" s="127"/>
+      <c r="M41" s="128"/>
+      <c r="N41" s="143"/>
+      <c r="O41" s="127"/>
+      <c r="P41" s="127"/>
+      <c r="Q41" s="128"/>
     </row>
     <row r="42" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="5">
         <v>11601</v>
       </c>
       <c r="C42" s="2">
         <v>94.640234948604999</v>
       </c>
       <c r="D42" s="6">
         <v>2719</v>
       </c>
       <c r="E42" s="3">
         <v>101.07806691449814</v>
       </c>
       <c r="F42" s="5">
         <v>455</v>
       </c>
       <c r="G42" s="2">
         <v>60.505319148936167</v>
       </c>
       <c r="H42" s="6">
         <v>295</v>
       </c>
       <c r="I42" s="63">
         <v>41.201117318435756</v>
       </c>
-      <c r="J42" s="129"/>
-[...6 lines deleted...]
-      <c r="Q42" s="130"/>
+      <c r="J42" s="127"/>
+      <c r="K42" s="127"/>
+      <c r="L42" s="127"/>
+      <c r="M42" s="128"/>
+      <c r="N42" s="143"/>
+      <c r="O42" s="127"/>
+      <c r="P42" s="127"/>
+      <c r="Q42" s="128"/>
     </row>
     <row r="43" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A43" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="5">
         <v>9378</v>
       </c>
       <c r="C43" s="2">
         <v>69.574894279991099</v>
       </c>
       <c r="D43" s="6">
         <v>2057</v>
       </c>
       <c r="E43" s="3">
         <v>72.917405175469696</v>
       </c>
       <c r="F43" s="5">
         <v>388</v>
       </c>
       <c r="G43" s="2">
         <v>27.247191011235955</v>
       </c>
       <c r="H43" s="6">
         <v>260</v>
       </c>
       <c r="I43" s="63">
         <v>34.391534391534393</v>
       </c>
-      <c r="J43" s="129"/>
-[...6 lines deleted...]
-      <c r="Q43" s="130"/>
+      <c r="J43" s="127"/>
+      <c r="K43" s="127"/>
+      <c r="L43" s="127"/>
+      <c r="M43" s="128"/>
+      <c r="N43" s="143"/>
+      <c r="O43" s="127"/>
+      <c r="P43" s="127"/>
+      <c r="Q43" s="128"/>
     </row>
     <row r="44" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A44" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="5">
         <v>8994</v>
       </c>
       <c r="C44" s="2">
         <v>72.497178784459138</v>
       </c>
       <c r="D44" s="6">
         <v>2014</v>
       </c>
       <c r="E44" s="3">
         <v>74.09860191317145</v>
       </c>
       <c r="F44" s="5">
         <v>386</v>
       </c>
       <c r="G44" s="2">
         <v>29.465648854961835</v>
       </c>
       <c r="H44" s="6">
         <v>242</v>
       </c>
       <c r="I44" s="63">
         <v>33.518005540166207</v>
       </c>
-      <c r="J44" s="129"/>
-[...6 lines deleted...]
-      <c r="Q44" s="130"/>
+      <c r="J44" s="127"/>
+      <c r="K44" s="127"/>
+      <c r="L44" s="127"/>
+      <c r="M44" s="128"/>
+      <c r="N44" s="143"/>
+      <c r="O44" s="127"/>
+      <c r="P44" s="127"/>
+      <c r="Q44" s="128"/>
     </row>
     <row r="45" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A45" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="5">
         <v>9503</v>
       </c>
       <c r="C45" s="2">
         <v>75.432608350531822</v>
       </c>
       <c r="D45" s="6">
         <v>2329</v>
       </c>
       <c r="E45" s="3">
         <v>80.699930699930704</v>
       </c>
       <c r="F45" s="5">
         <v>451</v>
       </c>
       <c r="G45" s="2">
         <v>32.399425287356323</v>
       </c>
       <c r="H45" s="6">
         <v>315</v>
       </c>
       <c r="I45" s="63">
         <v>42</v>
       </c>
-      <c r="J45" s="129"/>
-[...6 lines deleted...]
-      <c r="Q45" s="130"/>
+      <c r="J45" s="127"/>
+      <c r="K45" s="127"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="128"/>
+      <c r="N45" s="143"/>
+      <c r="O45" s="127"/>
+      <c r="P45" s="127"/>
+      <c r="Q45" s="128"/>
     </row>
     <row r="46" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A46" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="5">
         <v>10658</v>
       </c>
       <c r="C46" s="2">
         <v>107.60222110045432</v>
       </c>
       <c r="D46" s="6">
         <v>2280</v>
       </c>
       <c r="E46" s="3">
         <v>100.66225165562915</v>
       </c>
       <c r="F46" s="5">
         <v>447</v>
       </c>
       <c r="G46" s="2">
         <v>35.031347962382448</v>
       </c>
       <c r="H46" s="6">
         <v>265</v>
       </c>
       <c r="I46" s="63">
         <v>35.618279569892472</v>
       </c>
-      <c r="J46" s="129"/>
-[...6 lines deleted...]
-      <c r="Q46" s="130"/>
+      <c r="J46" s="127"/>
+      <c r="K46" s="127"/>
+      <c r="L46" s="127"/>
+      <c r="M46" s="128"/>
+      <c r="N46" s="143"/>
+      <c r="O46" s="127"/>
+      <c r="P46" s="127"/>
+      <c r="Q46" s="128"/>
     </row>
     <row r="47" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="5">
         <v>12684</v>
       </c>
       <c r="C47" s="2">
         <v>193.5602014344575</v>
       </c>
       <c r="D47" s="6">
         <v>2817</v>
       </c>
       <c r="E47" s="3">
         <v>198.24067558057706</v>
       </c>
       <c r="F47" s="5">
         <v>554</v>
       </c>
       <c r="G47" s="2">
         <v>45.898922949461472</v>
       </c>
       <c r="H47" s="6">
         <v>292</v>
       </c>
       <c r="I47" s="63">
         <v>38.62433862433862</v>
       </c>
-      <c r="J47" s="131"/>
-[...6 lines deleted...]
-      <c r="Q47" s="132"/>
+      <c r="J47" s="129"/>
+      <c r="K47" s="129"/>
+      <c r="L47" s="129"/>
+      <c r="M47" s="130"/>
+      <c r="N47" s="144"/>
+      <c r="O47" s="129"/>
+      <c r="P47" s="129"/>
+      <c r="Q47" s="130"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="23">
         <v>37800</v>
       </c>
       <c r="C48" s="25">
         <v>104.65406018992773</v>
       </c>
       <c r="D48" s="26">
         <v>8457</v>
       </c>
       <c r="E48" s="27">
         <v>115.43816543816543</v>
       </c>
       <c r="F48" s="23">
         <v>1821</v>
       </c>
       <c r="G48" s="25">
         <v>47.94628751974723</v>
       </c>
       <c r="H48" s="26">
         <v>929</v>
       </c>
       <c r="I48" s="66">
         <v>40.727750986409475</v>
       </c>
-      <c r="J48" s="127" t="s">
+      <c r="J48" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K48" s="127"/>
-[...2 lines deleted...]
-      <c r="N48" s="133" t="s">
+      <c r="K48" s="125"/>
+      <c r="L48" s="125"/>
+      <c r="M48" s="126"/>
+      <c r="N48" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="O48" s="127"/>
-[...1 lines deleted...]
-      <c r="Q48" s="128"/>
+      <c r="O48" s="125"/>
+      <c r="P48" s="125"/>
+      <c r="Q48" s="126"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="5">
         <v>34334</v>
       </c>
       <c r="C49" s="2">
         <v>97.321352646050059</v>
       </c>
       <c r="D49" s="6">
         <v>7047</v>
       </c>
       <c r="E49" s="3">
         <v>98.257110987172339</v>
       </c>
       <c r="F49" s="5">
         <v>1224</v>
       </c>
       <c r="G49" s="2">
         <v>57.276555919513342</v>
       </c>
       <c r="H49" s="6">
         <v>616</v>
       </c>
       <c r="I49" s="63">
         <v>40.182648401826484</v>
       </c>
-      <c r="J49" s="129"/>
-[...6 lines deleted...]
-      <c r="Q49" s="130"/>
+      <c r="J49" s="127"/>
+      <c r="K49" s="127"/>
+      <c r="L49" s="127"/>
+      <c r="M49" s="128"/>
+      <c r="N49" s="143"/>
+      <c r="O49" s="127"/>
+      <c r="P49" s="127"/>
+      <c r="Q49" s="128"/>
     </row>
     <row r="50" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="5">
         <v>38758</v>
       </c>
       <c r="C50" s="2">
         <v>129.30971207420012</v>
       </c>
       <c r="D50" s="6">
         <v>6230</v>
       </c>
       <c r="E50" s="3">
         <v>91.75257731958763</v>
       </c>
       <c r="F50" s="5">
         <v>1175</v>
       </c>
       <c r="G50" s="2">
         <v>95.606183889340926</v>
       </c>
       <c r="H50" s="6">
         <v>841</v>
       </c>
       <c r="I50" s="63">
         <v>105.52070263488081</v>
       </c>
-      <c r="J50" s="129"/>
-[...6 lines deleted...]
-      <c r="Q50" s="130"/>
+      <c r="J50" s="127"/>
+      <c r="K50" s="127"/>
+      <c r="L50" s="127"/>
+      <c r="M50" s="128"/>
+      <c r="N50" s="143"/>
+      <c r="O50" s="127"/>
+      <c r="P50" s="127"/>
+      <c r="Q50" s="128"/>
     </row>
     <row r="51" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="5">
         <v>37304</v>
       </c>
       <c r="C51" s="4">
         <v>113.57588674075201</v>
       </c>
       <c r="D51" s="48">
         <v>6839</v>
       </c>
       <c r="E51" s="4">
         <v>92.095340694855906</v>
       </c>
       <c r="F51" s="5">
         <v>1194</v>
       </c>
       <c r="G51" s="4">
         <v>82.231404958677686</v>
       </c>
       <c r="H51" s="48">
         <v>844</v>
       </c>
       <c r="I51" s="65">
         <v>96.788990825688074</v>
       </c>
-      <c r="J51" s="129"/>
-[...6 lines deleted...]
-      <c r="Q51" s="130"/>
+      <c r="J51" s="127"/>
+      <c r="K51" s="127"/>
+      <c r="L51" s="127"/>
+      <c r="M51" s="128"/>
+      <c r="N51" s="143"/>
+      <c r="O51" s="127"/>
+      <c r="P51" s="127"/>
+      <c r="Q51" s="128"/>
     </row>
     <row r="52" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="23">
         <v>72134</v>
       </c>
       <c r="C52" s="25">
         <v>101.03084120003361</v>
       </c>
       <c r="D52" s="26">
         <v>15504</v>
       </c>
       <c r="E52" s="27">
         <v>106.93888812249965</v>
       </c>
       <c r="F52" s="23">
         <v>3045</v>
       </c>
       <c r="G52" s="25">
         <v>51.305812973883732</v>
       </c>
       <c r="H52" s="26">
         <v>1545</v>
       </c>
       <c r="I52" s="66">
         <v>40.508652333508124</v>
       </c>
-      <c r="J52" s="129"/>
-[...6 lines deleted...]
-      <c r="Q52" s="130"/>
+      <c r="J52" s="127"/>
+      <c r="K52" s="127"/>
+      <c r="L52" s="127"/>
+      <c r="M52" s="128"/>
+      <c r="N52" s="143"/>
+      <c r="O52" s="127"/>
+      <c r="P52" s="127"/>
+      <c r="Q52" s="128"/>
     </row>
     <row r="53" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="5">
         <v>76062</v>
       </c>
       <c r="C53" s="4">
         <v>121.08312903944729</v>
       </c>
       <c r="D53" s="48">
         <v>13069</v>
       </c>
       <c r="E53" s="2">
         <v>91.931626336522228</v>
       </c>
       <c r="F53" s="5">
         <v>2369</v>
       </c>
       <c r="G53" s="4">
         <v>88.362551286833266</v>
       </c>
       <c r="H53" s="48">
         <v>1685</v>
       </c>
       <c r="I53" s="64">
         <v>100.95865787896945</v>
       </c>
-      <c r="J53" s="129"/>
-[...6 lines deleted...]
-      <c r="Q53" s="130"/>
+      <c r="J53" s="127"/>
+      <c r="K53" s="127"/>
+      <c r="L53" s="127"/>
+      <c r="M53" s="128"/>
+      <c r="N53" s="143"/>
+      <c r="O53" s="127"/>
+      <c r="P53" s="127"/>
+      <c r="Q53" s="128"/>
     </row>
     <row r="54" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="23">
         <v>10923</v>
       </c>
       <c r="C54" s="25">
         <v>110.00000000000001</v>
       </c>
       <c r="D54" s="26">
         <v>2609</v>
       </c>
       <c r="E54" s="27">
         <v>138.850452368281</v>
       </c>
       <c r="F54" s="23">
         <v>545</v>
       </c>
       <c r="G54" s="25">
         <v>48.83512544802867</v>
       </c>
       <c r="H54" s="26">
         <v>273</v>
       </c>
       <c r="I54" s="66">
         <v>39</v>
       </c>
-      <c r="J54" s="129"/>
-[...6 lines deleted...]
-      <c r="Q54" s="130"/>
+      <c r="J54" s="127"/>
+      <c r="K54" s="127"/>
+      <c r="L54" s="127"/>
+      <c r="M54" s="128"/>
+      <c r="N54" s="143"/>
+      <c r="O54" s="127"/>
+      <c r="P54" s="127"/>
+      <c r="Q54" s="128"/>
     </row>
     <row r="55" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="5">
         <v>12325</v>
       </c>
       <c r="C55" s="2">
         <v>106.23168419238063</v>
       </c>
       <c r="D55" s="6">
         <v>2901</v>
       </c>
       <c r="E55" s="3">
         <v>118.02278275020342</v>
       </c>
       <c r="F55" s="5">
         <v>623</v>
       </c>
       <c r="G55" s="2">
         <v>43.688639551192146</v>
       </c>
       <c r="H55" s="6">
         <v>322</v>
       </c>
       <c r="I55" s="63">
         <v>38.70192307692308</v>
       </c>
-      <c r="J55" s="129"/>
-[...6 lines deleted...]
-      <c r="Q55" s="130"/>
+      <c r="J55" s="127"/>
+      <c r="K55" s="127"/>
+      <c r="L55" s="127"/>
+      <c r="M55" s="128"/>
+      <c r="N55" s="143"/>
+      <c r="O55" s="127"/>
+      <c r="P55" s="127"/>
+      <c r="Q55" s="128"/>
     </row>
     <row r="56" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="5">
         <v>14552</v>
       </c>
       <c r="C56" s="2">
         <v>99.760060327689033</v>
       </c>
       <c r="D56" s="6">
         <v>2947</v>
       </c>
       <c r="E56" s="3">
         <v>98.594847775175637</v>
       </c>
       <c r="F56" s="5">
         <v>653</v>
       </c>
       <c r="G56" s="2">
         <v>51.990445859872615</v>
       </c>
       <c r="H56" s="6">
         <v>334</v>
       </c>
       <c r="I56" s="63">
         <v>44.592790387182916</v>
       </c>
-      <c r="J56" s="129"/>
-[...6 lines deleted...]
-      <c r="Q56" s="130"/>
+      <c r="J56" s="127"/>
+      <c r="K56" s="127"/>
+      <c r="L56" s="127"/>
+      <c r="M56" s="128"/>
+      <c r="N56" s="143"/>
+      <c r="O56" s="127"/>
+      <c r="P56" s="127"/>
+      <c r="Q56" s="128"/>
     </row>
     <row r="57" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5">
         <v>11270</v>
       </c>
       <c r="C57" s="2">
         <v>102.34289865601163</v>
       </c>
       <c r="D57" s="6">
         <v>2216</v>
       </c>
       <c r="E57" s="3">
         <v>105.82617000955111</v>
       </c>
       <c r="F57" s="5">
         <v>425</v>
       </c>
       <c r="G57" s="2">
         <v>37.878787878787875</v>
       </c>
       <c r="H57" s="6">
         <v>220</v>
       </c>
       <c r="I57" s="63">
         <v>29.769959404600812</v>
       </c>
-      <c r="J57" s="129"/>
-[...6 lines deleted...]
-      <c r="Q57" s="130"/>
+      <c r="J57" s="127"/>
+      <c r="K57" s="127"/>
+      <c r="L57" s="127"/>
+      <c r="M57" s="128"/>
+      <c r="N57" s="143"/>
+      <c r="O57" s="127"/>
+      <c r="P57" s="127"/>
+      <c r="Q57" s="128"/>
     </row>
     <row r="58" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>10920</v>
       </c>
       <c r="C58" s="2">
         <v>95.890410958904098</v>
       </c>
       <c r="D58" s="6">
         <v>2244</v>
       </c>
       <c r="E58" s="3">
         <v>99.822064056939496</v>
       </c>
       <c r="F58" s="5">
         <v>414</v>
       </c>
       <c r="G58" s="2">
         <v>68.656716417910445</v>
       </c>
       <c r="H58" s="6">
         <v>188</v>
       </c>
       <c r="I58" s="63">
         <v>35.272045028142593</v>
       </c>
-      <c r="J58" s="129"/>
-[...6 lines deleted...]
-      <c r="Q58" s="130"/>
+      <c r="J58" s="127"/>
+      <c r="K58" s="127"/>
+      <c r="L58" s="127"/>
+      <c r="M58" s="128"/>
+      <c r="N58" s="143"/>
+      <c r="O58" s="127"/>
+      <c r="P58" s="127"/>
+      <c r="Q58" s="128"/>
     </row>
     <row r="59" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A59" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="5">
         <v>12144</v>
       </c>
       <c r="C59" s="2">
         <v>94.293035173538314</v>
       </c>
       <c r="D59" s="6">
         <v>2587</v>
       </c>
       <c r="E59" s="3">
         <v>91.413427561837452</v>
       </c>
       <c r="F59" s="5">
         <v>385</v>
       </c>
       <c r="G59" s="2">
         <v>93.446601941747574</v>
       </c>
       <c r="H59" s="6">
         <v>208</v>
       </c>
       <c r="I59" s="63">
         <v>79.693486590038304</v>
       </c>
-      <c r="J59" s="129"/>
-[...6 lines deleted...]
-      <c r="Q59" s="130"/>
+      <c r="J59" s="127"/>
+      <c r="K59" s="127"/>
+      <c r="L59" s="127"/>
+      <c r="M59" s="128"/>
+      <c r="N59" s="143"/>
+      <c r="O59" s="127"/>
+      <c r="P59" s="127"/>
+      <c r="Q59" s="128"/>
     </row>
     <row r="60" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="5">
         <v>14781</v>
       </c>
       <c r="C60" s="2">
         <v>127.41143004913368</v>
       </c>
       <c r="D60" s="6">
         <v>2426</v>
       </c>
       <c r="E60" s="3">
         <v>89.223979404192718</v>
       </c>
       <c r="F60" s="5">
         <v>462</v>
       </c>
       <c r="G60" s="2">
         <v>101.53846153846153</v>
       </c>
       <c r="H60" s="6">
         <v>308</v>
       </c>
       <c r="I60" s="63">
         <v>104.40677966101694</v>
       </c>
-      <c r="J60" s="129"/>
-[...6 lines deleted...]
-      <c r="Q60" s="130"/>
+      <c r="J60" s="127"/>
+      <c r="K60" s="127"/>
+      <c r="L60" s="127"/>
+      <c r="M60" s="128"/>
+      <c r="N60" s="143"/>
+      <c r="O60" s="127"/>
+      <c r="P60" s="127"/>
+      <c r="Q60" s="128"/>
     </row>
     <row r="61" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="5">
         <v>10708</v>
       </c>
       <c r="C61" s="2">
         <v>114.18212838558328</v>
       </c>
       <c r="D61" s="6">
         <v>1642</v>
       </c>
       <c r="E61" s="3">
         <v>79.824987846378221</v>
       </c>
       <c r="F61" s="5">
         <v>350</v>
       </c>
       <c r="G61" s="2">
         <v>90.206185567010309</v>
       </c>
       <c r="H61" s="6">
         <v>259</v>
       </c>
       <c r="I61" s="63">
         <v>99.615384615384613</v>
       </c>
-      <c r="J61" s="129"/>
-[...6 lines deleted...]
-      <c r="Q61" s="130"/>
+      <c r="J61" s="127"/>
+      <c r="K61" s="127"/>
+      <c r="L61" s="127"/>
+      <c r="M61" s="128"/>
+      <c r="N61" s="143"/>
+      <c r="O61" s="127"/>
+      <c r="P61" s="127"/>
+      <c r="Q61" s="128"/>
     </row>
     <row r="62" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="5">
         <v>13269</v>
       </c>
       <c r="C62" s="2">
         <v>147.53168779186123</v>
       </c>
       <c r="D62" s="6">
         <v>2162</v>
       </c>
       <c r="E62" s="3">
         <v>107.34856007944389</v>
       </c>
       <c r="F62" s="5">
         <v>363</v>
       </c>
       <c r="G62" s="2">
         <v>94.041450777202073</v>
       </c>
       <c r="H62" s="6">
         <v>274</v>
       </c>
       <c r="I62" s="63">
         <v>113.22314049586777</v>
       </c>
-      <c r="J62" s="129"/>
-[...6 lines deleted...]
-      <c r="Q62" s="130"/>
+      <c r="J62" s="127"/>
+      <c r="K62" s="127"/>
+      <c r="L62" s="127"/>
+      <c r="M62" s="128"/>
+      <c r="N62" s="143"/>
+      <c r="O62" s="127"/>
+      <c r="P62" s="127"/>
+      <c r="Q62" s="128"/>
     </row>
     <row r="63" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="5">
         <v>12683</v>
       </c>
       <c r="C63" s="2">
         <v>133.46311691044934</v>
       </c>
       <c r="D63" s="6">
         <v>2291</v>
       </c>
       <c r="E63" s="3">
         <v>98.368398454272224</v>
       </c>
       <c r="F63" s="5">
         <v>468</v>
       </c>
       <c r="G63" s="2">
         <v>103.76940133037694</v>
       </c>
       <c r="H63" s="6">
         <v>316</v>
       </c>
       <c r="I63" s="63">
         <v>100.31746031746032</v>
       </c>
-      <c r="J63" s="129"/>
-[...6 lines deleted...]
-      <c r="Q63" s="130"/>
+      <c r="J63" s="127"/>
+      <c r="K63" s="127"/>
+      <c r="L63" s="127"/>
+      <c r="M63" s="128"/>
+      <c r="N63" s="143"/>
+      <c r="O63" s="127"/>
+      <c r="P63" s="127"/>
+      <c r="Q63" s="128"/>
     </row>
     <row r="64" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="5">
         <v>12748</v>
       </c>
       <c r="C64" s="2">
         <v>119.60968286732971</v>
       </c>
       <c r="D64" s="6">
         <v>2311</v>
       </c>
       <c r="E64" s="3">
         <v>101.35964912280701</v>
       </c>
       <c r="F64" s="5">
         <v>352</v>
       </c>
       <c r="G64" s="2">
         <v>78.74720357941834</v>
       </c>
       <c r="H64" s="6">
         <v>264</v>
       </c>
       <c r="I64" s="63">
         <v>99.622641509433961</v>
       </c>
-      <c r="J64" s="129"/>
-[...6 lines deleted...]
-      <c r="Q64" s="130"/>
+      <c r="J64" s="127"/>
+      <c r="K64" s="127"/>
+      <c r="L64" s="127"/>
+      <c r="M64" s="128"/>
+      <c r="N64" s="143"/>
+      <c r="O64" s="127"/>
+      <c r="P64" s="127"/>
+      <c r="Q64" s="128"/>
     </row>
     <row r="65" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>11873</v>
       </c>
       <c r="C65" s="2">
         <v>93.60611794386628</v>
       </c>
       <c r="D65" s="6">
         <v>2237</v>
       </c>
       <c r="E65" s="3">
         <v>79.410720624778136</v>
       </c>
       <c r="F65" s="5">
         <v>374</v>
       </c>
       <c r="G65" s="2">
         <v>67.50902527075813</v>
       </c>
       <c r="H65" s="6">
         <v>264</v>
       </c>
       <c r="I65" s="63">
         <v>90.410958904109577</v>
       </c>
-      <c r="J65" s="131"/>
-[...6 lines deleted...]
-      <c r="Q65" s="132"/>
+      <c r="J65" s="129"/>
+      <c r="K65" s="129"/>
+      <c r="L65" s="129"/>
+      <c r="M65" s="130"/>
+      <c r="N65" s="144"/>
+      <c r="O65" s="129"/>
+      <c r="P65" s="129"/>
+      <c r="Q65" s="130"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="23">
         <v>37572</v>
       </c>
       <c r="C66" s="25">
         <v>99.396825396825392</v>
       </c>
       <c r="D66" s="26">
         <v>6678</v>
       </c>
       <c r="E66" s="27">
         <v>78.964171692089394</v>
       </c>
       <c r="F66" s="23">
         <v>1414</v>
       </c>
       <c r="G66" s="25">
         <v>77.64964305326744</v>
       </c>
       <c r="H66" s="26">
         <v>886</v>
       </c>
       <c r="I66" s="66">
         <v>95.371367061356295</v>
       </c>
-      <c r="J66" s="127" t="s">
+      <c r="J66" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K66" s="127"/>
-[...2 lines deleted...]
-      <c r="N66" s="133" t="s">
+      <c r="K66" s="125"/>
+      <c r="L66" s="125"/>
+      <c r="M66" s="126"/>
+      <c r="N66" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="O66" s="127"/>
-[...1 lines deleted...]
-      <c r="Q66" s="128"/>
+      <c r="O66" s="125"/>
+      <c r="P66" s="125"/>
+      <c r="Q66" s="126"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="5">
         <v>33010</v>
       </c>
       <c r="C67" s="2">
         <v>96.143764198753416</v>
       </c>
       <c r="D67" s="6">
         <v>6204</v>
       </c>
       <c r="E67" s="3">
         <v>88.037462750106428</v>
       </c>
       <c r="F67" s="5">
         <v>1074</v>
       </c>
       <c r="G67" s="2">
         <v>87.745098039215691</v>
       </c>
       <c r="H67" s="6">
         <v>523</v>
       </c>
       <c r="I67" s="63">
         <v>84.902597402597408</v>
       </c>
-      <c r="J67" s="129"/>
-[...6 lines deleted...]
-      <c r="Q67" s="130"/>
+      <c r="J67" s="127"/>
+      <c r="K67" s="127"/>
+      <c r="L67" s="127"/>
+      <c r="M67" s="128"/>
+      <c r="N67" s="143"/>
+      <c r="O67" s="127"/>
+      <c r="P67" s="127"/>
+      <c r="Q67" s="128"/>
     </row>
     <row r="68" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="5">
         <v>31463</v>
       </c>
       <c r="C68" s="2">
         <v>81.178079364260284</v>
       </c>
       <c r="D68" s="6">
         <v>5956</v>
       </c>
       <c r="E68" s="3">
         <v>95.601926163723917</v>
       </c>
       <c r="F68" s="5">
         <v>818</v>
       </c>
       <c r="G68" s="2">
         <v>69.61702127659575</v>
       </c>
       <c r="H68" s="6">
         <v>468</v>
       </c>
       <c r="I68" s="63">
         <v>55.648038049940553</v>
       </c>
-      <c r="J68" s="129"/>
-[...6 lines deleted...]
-      <c r="Q68" s="130"/>
+      <c r="J68" s="127"/>
+      <c r="K68" s="127"/>
+      <c r="L68" s="127"/>
+      <c r="M68" s="128"/>
+      <c r="N68" s="143"/>
+      <c r="O68" s="127"/>
+      <c r="P68" s="127"/>
+      <c r="Q68" s="128"/>
     </row>
     <row r="69" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="5">
         <v>30930</v>
       </c>
       <c r="C69" s="4">
         <v>82.913360497533773</v>
       </c>
       <c r="D69" s="48">
         <v>6197</v>
       </c>
       <c r="E69" s="4">
         <v>90.612662669980992</v>
       </c>
       <c r="F69" s="5">
         <v>792</v>
       </c>
       <c r="G69" s="4">
         <v>66.331658291457288</v>
       </c>
       <c r="H69" s="48">
         <v>410</v>
       </c>
       <c r="I69" s="65">
         <v>48.578199052132703</v>
       </c>
-      <c r="J69" s="129"/>
-[...6 lines deleted...]
-      <c r="Q69" s="130"/>
+      <c r="J69" s="127"/>
+      <c r="K69" s="127"/>
+      <c r="L69" s="127"/>
+      <c r="M69" s="128"/>
+      <c r="N69" s="143"/>
+      <c r="O69" s="127"/>
+      <c r="P69" s="127"/>
+      <c r="Q69" s="128"/>
     </row>
     <row r="70" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="23">
         <v>70582</v>
       </c>
       <c r="C70" s="25">
         <v>97.848448720436963</v>
       </c>
       <c r="D70" s="26">
         <v>12882</v>
       </c>
       <c r="E70" s="27">
         <v>83.088235294117652</v>
       </c>
       <c r="F70" s="23">
         <v>2488</v>
       </c>
       <c r="G70" s="25">
         <v>81.707717569786524</v>
       </c>
       <c r="H70" s="26">
         <v>1409</v>
       </c>
       <c r="I70" s="66">
         <v>91.197411003236255</v>
       </c>
-      <c r="J70" s="129"/>
-[...6 lines deleted...]
-      <c r="Q70" s="130"/>
+      <c r="J70" s="127"/>
+      <c r="K70" s="127"/>
+      <c r="L70" s="127"/>
+      <c r="M70" s="128"/>
+      <c r="N70" s="143"/>
+      <c r="O70" s="127"/>
+      <c r="P70" s="127"/>
+      <c r="Q70" s="128"/>
     </row>
     <row r="71" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="5">
         <v>62393</v>
       </c>
       <c r="C71" s="4">
         <v>82.029134127422367</v>
       </c>
       <c r="D71" s="48">
         <v>12153</v>
       </c>
       <c r="E71" s="2">
         <v>92.991047517025009</v>
       </c>
       <c r="F71" s="5">
         <v>1610</v>
       </c>
       <c r="G71" s="4">
         <v>67.961165048543691</v>
       </c>
       <c r="H71" s="48">
         <v>878</v>
       </c>
       <c r="I71" s="64">
         <v>52.106824925816021</v>
       </c>
-      <c r="J71" s="129"/>
-[...6 lines deleted...]
-      <c r="Q71" s="130"/>
+      <c r="J71" s="127"/>
+      <c r="K71" s="127"/>
+      <c r="L71" s="127"/>
+      <c r="M71" s="128"/>
+      <c r="N71" s="143"/>
+      <c r="O71" s="127"/>
+      <c r="P71" s="127"/>
+      <c r="Q71" s="128"/>
     </row>
     <row r="72" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B72" s="23">
         <v>13451</v>
       </c>
       <c r="C72" s="25">
         <v>123.14382495651377</v>
       </c>
       <c r="D72" s="26">
         <v>2405</v>
       </c>
       <c r="E72" s="27">
         <v>92.180912226906869</v>
       </c>
       <c r="F72" s="23">
         <v>442</v>
       </c>
       <c r="G72" s="25">
         <v>81.10091743119267</v>
       </c>
       <c r="H72" s="26">
         <v>283</v>
       </c>
       <c r="I72" s="66">
         <v>103.66300366300368</v>
       </c>
-      <c r="J72" s="129"/>
-[...6 lines deleted...]
-      <c r="Q72" s="130"/>
+      <c r="J72" s="127"/>
+      <c r="K72" s="127"/>
+      <c r="L72" s="127"/>
+      <c r="M72" s="128"/>
+      <c r="N72" s="143"/>
+      <c r="O72" s="127"/>
+      <c r="P72" s="127"/>
+      <c r="Q72" s="128"/>
     </row>
     <row r="73" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="5">
         <v>12435</v>
       </c>
       <c r="C73" s="2">
         <v>100.89249492900609</v>
       </c>
       <c r="D73" s="6">
         <v>2480</v>
       </c>
       <c r="E73" s="3">
         <v>85.487762840399867</v>
       </c>
       <c r="F73" s="5">
         <v>461</v>
       </c>
       <c r="G73" s="2">
         <v>73.99678972712681</v>
       </c>
       <c r="H73" s="6">
         <v>285</v>
       </c>
       <c r="I73" s="63">
         <v>88.509316770186331</v>
       </c>
-      <c r="J73" s="129"/>
-[...6 lines deleted...]
-      <c r="Q73" s="130"/>
+      <c r="J73" s="127"/>
+      <c r="K73" s="127"/>
+      <c r="L73" s="127"/>
+      <c r="M73" s="128"/>
+      <c r="N73" s="143"/>
+      <c r="O73" s="127"/>
+      <c r="P73" s="127"/>
+      <c r="Q73" s="128"/>
     </row>
     <row r="74" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="5">
         <v>11686</v>
       </c>
       <c r="C74" s="2">
         <v>80.305112699285317</v>
       </c>
       <c r="D74" s="6">
         <v>1793</v>
       </c>
       <c r="E74" s="3">
         <v>60.841533763148966</v>
       </c>
       <c r="F74" s="5">
         <v>511</v>
       </c>
       <c r="G74" s="2">
         <v>78.254211332312408</v>
       </c>
       <c r="H74" s="6">
         <v>318</v>
       </c>
       <c r="I74" s="63">
         <v>95.209580838323348</v>
       </c>
-      <c r="J74" s="129"/>
-[...6 lines deleted...]
-      <c r="Q74" s="130"/>
+      <c r="J74" s="127"/>
+      <c r="K74" s="127"/>
+      <c r="L74" s="127"/>
+      <c r="M74" s="128"/>
+      <c r="N74" s="143"/>
+      <c r="O74" s="127"/>
+      <c r="P74" s="127"/>
+      <c r="Q74" s="128"/>
     </row>
     <row r="75" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="5">
         <v>11394</v>
       </c>
       <c r="C75" s="2">
         <v>101.10026619343388</v>
       </c>
       <c r="D75" s="6">
         <v>2094</v>
       </c>
       <c r="E75" s="3">
         <v>94.494584837545119</v>
       </c>
       <c r="F75" s="5">
         <v>358</v>
       </c>
       <c r="G75" s="2">
         <v>84.235294117647058</v>
       </c>
       <c r="H75" s="6">
         <v>164</v>
       </c>
       <c r="I75" s="63">
         <v>74.545454545454547</v>
       </c>
-      <c r="J75" s="129"/>
-[...6 lines deleted...]
-      <c r="Q75" s="130"/>
+      <c r="J75" s="127"/>
+      <c r="K75" s="127"/>
+      <c r="L75" s="127"/>
+      <c r="M75" s="128"/>
+      <c r="N75" s="143"/>
+      <c r="O75" s="127"/>
+      <c r="P75" s="127"/>
+      <c r="Q75" s="128"/>
     </row>
     <row r="76" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A76" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="5">
         <v>10780</v>
       </c>
       <c r="C76" s="2">
         <v>98.71794871794873</v>
       </c>
       <c r="D76" s="6">
         <v>1952</v>
       </c>
       <c r="E76" s="3">
         <v>86.987522281639926</v>
       </c>
       <c r="F76" s="5">
         <v>356</v>
       </c>
       <c r="G76" s="2">
         <v>85.990338164251213</v>
       </c>
       <c r="H76" s="6">
         <v>176</v>
       </c>
       <c r="I76" s="63">
         <v>93.61702127659575</v>
       </c>
-      <c r="J76" s="129"/>
-[...6 lines deleted...]
-      <c r="Q76" s="130"/>
+      <c r="J76" s="127"/>
+      <c r="K76" s="127"/>
+      <c r="L76" s="127"/>
+      <c r="M76" s="128"/>
+      <c r="N76" s="143"/>
+      <c r="O76" s="127"/>
+      <c r="P76" s="127"/>
+      <c r="Q76" s="128"/>
     </row>
     <row r="77" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A77" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="5">
         <v>10836</v>
       </c>
       <c r="C77" s="2">
         <v>89.229249011857704</v>
       </c>
       <c r="D77" s="6">
         <v>2158</v>
       </c>
       <c r="E77" s="3">
         <v>83.417085427135675</v>
       </c>
       <c r="F77" s="5">
         <v>360</v>
       </c>
       <c r="G77" s="2">
         <v>93.506493506493499</v>
       </c>
       <c r="H77" s="6">
         <v>183</v>
       </c>
       <c r="I77" s="63">
         <v>87.980769230769226</v>
       </c>
-      <c r="J77" s="129"/>
-[...6 lines deleted...]
-      <c r="Q77" s="130"/>
+      <c r="J77" s="127"/>
+      <c r="K77" s="127"/>
+      <c r="L77" s="127"/>
+      <c r="M77" s="128"/>
+      <c r="N77" s="143"/>
+      <c r="O77" s="127"/>
+      <c r="P77" s="127"/>
+      <c r="Q77" s="128"/>
     </row>
     <row r="78" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A78" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="5">
         <v>10798</v>
       </c>
       <c r="C78" s="2">
         <v>73.053244029497336</v>
       </c>
       <c r="D78" s="6">
         <v>2310</v>
       </c>
       <c r="E78" s="3">
         <v>95.218466611706503</v>
       </c>
       <c r="F78" s="5">
         <v>361</v>
       </c>
       <c r="G78" s="2">
         <v>78.138528138528144</v>
       </c>
       <c r="H78" s="6">
         <v>160</v>
       </c>
       <c r="I78" s="63">
         <v>51.94805194805194</v>
       </c>
-      <c r="J78" s="129"/>
-[...6 lines deleted...]
-      <c r="Q78" s="130"/>
+      <c r="J78" s="127"/>
+      <c r="K78" s="127"/>
+      <c r="L78" s="127"/>
+      <c r="M78" s="128"/>
+      <c r="N78" s="143"/>
+      <c r="O78" s="127"/>
+      <c r="P78" s="127"/>
+      <c r="Q78" s="128"/>
     </row>
     <row r="79" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A79" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="5">
         <v>9475</v>
       </c>
       <c r="C79" s="2">
         <v>88.485244676877102</v>
       </c>
       <c r="D79" s="6">
         <v>1724</v>
       </c>
       <c r="E79" s="3">
         <v>104.99390986601705</v>
       </c>
       <c r="F79" s="5">
         <v>259</v>
       </c>
       <c r="G79" s="2">
         <v>74</v>
       </c>
       <c r="H79" s="6">
         <v>183</v>
       </c>
       <c r="I79" s="63">
         <v>70.656370656370655</v>
       </c>
-      <c r="J79" s="129"/>
-[...6 lines deleted...]
-      <c r="Q79" s="130"/>
+      <c r="J79" s="127"/>
+      <c r="K79" s="127"/>
+      <c r="L79" s="127"/>
+      <c r="M79" s="128"/>
+      <c r="N79" s="143"/>
+      <c r="O79" s="127"/>
+      <c r="P79" s="127"/>
+      <c r="Q79" s="128"/>
     </row>
     <row r="80" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A80" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="5">
         <v>11190</v>
       </c>
       <c r="C80" s="2">
         <v>84.331901424372603</v>
       </c>
       <c r="D80" s="6">
         <v>1922</v>
       </c>
       <c r="E80" s="3">
         <v>88.899167437557807</v>
       </c>
       <c r="F80" s="5">
         <v>198</v>
       </c>
       <c r="G80" s="2">
         <v>54.54545454545454</v>
       </c>
       <c r="H80" s="6">
         <v>125</v>
       </c>
       <c r="I80" s="63">
         <v>45.620437956204377</v>
       </c>
-      <c r="J80" s="129"/>
-[...6 lines deleted...]
-      <c r="Q80" s="130"/>
+      <c r="J80" s="127"/>
+      <c r="K80" s="127"/>
+      <c r="L80" s="127"/>
+      <c r="M80" s="128"/>
+      <c r="N80" s="143"/>
+      <c r="O80" s="127"/>
+      <c r="P80" s="127"/>
+      <c r="Q80" s="128"/>
     </row>
     <row r="81" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A81" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="5">
         <v>8494</v>
       </c>
       <c r="C81" s="2">
         <v>66.971536702672879</v>
       </c>
       <c r="D81" s="6">
         <v>1780</v>
       </c>
       <c r="E81" s="3">
         <v>77.695329550414669</v>
       </c>
       <c r="F81" s="5">
         <v>296</v>
       </c>
       <c r="G81" s="2">
         <v>63.247863247863243</v>
       </c>
       <c r="H81" s="6">
         <v>145</v>
       </c>
       <c r="I81" s="63">
         <v>45.88607594936709</v>
       </c>
-      <c r="J81" s="129"/>
-[...6 lines deleted...]
-      <c r="Q81" s="130"/>
+      <c r="J81" s="127"/>
+      <c r="K81" s="127"/>
+      <c r="L81" s="127"/>
+      <c r="M81" s="128"/>
+      <c r="N81" s="143"/>
+      <c r="O81" s="127"/>
+      <c r="P81" s="127"/>
+      <c r="Q81" s="128"/>
     </row>
     <row r="82" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A82" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="5">
         <v>9263</v>
       </c>
       <c r="C82" s="2">
         <v>72.662378412299972</v>
       </c>
       <c r="D82" s="6">
         <v>1809</v>
       </c>
       <c r="E82" s="3">
         <v>78.277801817395058</v>
       </c>
       <c r="F82" s="5">
         <v>252</v>
       </c>
       <c r="G82" s="2">
         <v>71.590909090909093</v>
       </c>
       <c r="H82" s="6">
         <v>139</v>
       </c>
       <c r="I82" s="63">
         <v>52.651515151515149</v>
       </c>
-      <c r="J82" s="129"/>
-[...6 lines deleted...]
-      <c r="Q82" s="130"/>
+      <c r="J82" s="127"/>
+      <c r="K82" s="127"/>
+      <c r="L82" s="127"/>
+      <c r="M82" s="128"/>
+      <c r="N82" s="143"/>
+      <c r="O82" s="127"/>
+      <c r="P82" s="127"/>
+      <c r="Q82" s="128"/>
     </row>
     <row r="83" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A83" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="5">
         <v>13173</v>
       </c>
       <c r="C83" s="2">
         <v>110.94921249894718</v>
       </c>
       <c r="D83" s="6">
         <v>2608</v>
       </c>
       <c r="E83" s="3">
         <v>116.58471166741171</v>
       </c>
       <c r="F83" s="5">
         <v>244</v>
       </c>
       <c r="G83" s="2">
         <v>65.240641711229955</v>
       </c>
       <c r="H83" s="6">
         <v>126</v>
       </c>
       <c r="I83" s="63">
         <v>47.727272727272727</v>
       </c>
-      <c r="J83" s="131"/>
-[...6 lines deleted...]
-      <c r="Q83" s="132"/>
+      <c r="J83" s="129"/>
+      <c r="K83" s="129"/>
+      <c r="L83" s="129"/>
+      <c r="M83" s="130"/>
+      <c r="N83" s="144"/>
+      <c r="O83" s="129"/>
+      <c r="P83" s="129"/>
+      <c r="Q83" s="130"/>
     </row>
     <row r="84" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A84" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="31">
         <v>132975</v>
       </c>
       <c r="C84" s="59">
         <v>0.8972914248697671</v>
       </c>
       <c r="D84" s="49">
         <v>25035</v>
       </c>
       <c r="E84" s="59">
         <v>0.87617681027543481</v>
       </c>
       <c r="F84" s="31">
         <v>4098</v>
       </c>
       <c r="G84" s="59">
         <v>0.75692648688585151</v>
       </c>
       <c r="H84" s="49">
         <v>2287</v>
@@ -14125,691 +14118,691 @@
       </c>
       <c r="B85" s="23">
         <v>50109</v>
       </c>
       <c r="C85" s="25">
         <v>133.3679335675503</v>
       </c>
       <c r="D85" s="26">
         <v>10541</v>
       </c>
       <c r="E85" s="27">
         <v>157.84666067684935</v>
       </c>
       <c r="F85" s="23">
         <v>750</v>
       </c>
       <c r="G85" s="25">
         <v>53.041018387553038</v>
       </c>
       <c r="H85" s="26">
         <v>421</v>
       </c>
       <c r="I85" s="66">
         <v>47.516930022573362</v>
       </c>
-      <c r="J85" s="127" t="s">
+      <c r="J85" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K85" s="127"/>
-[...2 lines deleted...]
-      <c r="N85" s="133" t="s">
+      <c r="K85" s="125"/>
+      <c r="L85" s="125"/>
+      <c r="M85" s="126"/>
+      <c r="N85" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="O85" s="127"/>
-[...1 lines deleted...]
-      <c r="Q85" s="128"/>
+      <c r="O85" s="125"/>
+      <c r="P85" s="125"/>
+      <c r="Q85" s="126"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>42463</v>
       </c>
       <c r="C86" s="2">
         <v>128.63677673432292</v>
       </c>
       <c r="D86" s="6">
         <v>8297</v>
       </c>
       <c r="E86" s="3">
         <v>133.73629916183108</v>
       </c>
       <c r="F86" s="5">
         <v>460</v>
       </c>
       <c r="G86" s="2">
         <v>42.830540037243949</v>
       </c>
       <c r="H86" s="6">
         <v>288</v>
       </c>
       <c r="I86" s="63">
         <v>55.066921606118548</v>
       </c>
-      <c r="J86" s="129"/>
-[...6 lines deleted...]
-      <c r="Q86" s="130"/>
+      <c r="J86" s="127"/>
+      <c r="K86" s="127"/>
+      <c r="L86" s="127"/>
+      <c r="M86" s="128"/>
+      <c r="N86" s="143"/>
+      <c r="O86" s="127"/>
+      <c r="P86" s="127"/>
+      <c r="Q86" s="128"/>
     </row>
     <row r="87" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="5">
         <v>36561</v>
       </c>
       <c r="C87" s="2">
         <v>116.20315926643994</v>
       </c>
       <c r="D87" s="6">
         <v>6698</v>
       </c>
       <c r="E87" s="3">
         <v>112.45802552048355</v>
       </c>
       <c r="F87" s="5">
         <v>344</v>
       </c>
       <c r="G87" s="2">
         <v>42.053789731051346</v>
       </c>
       <c r="H87" s="6">
         <v>268</v>
       </c>
       <c r="I87" s="63">
         <v>57.26495726495726</v>
       </c>
-      <c r="J87" s="129"/>
-[...6 lines deleted...]
-      <c r="Q87" s="130"/>
+      <c r="J87" s="127"/>
+      <c r="K87" s="127"/>
+      <c r="L87" s="127"/>
+      <c r="M87" s="128"/>
+      <c r="N87" s="143"/>
+      <c r="O87" s="127"/>
+      <c r="P87" s="127"/>
+      <c r="Q87" s="128"/>
     </row>
     <row r="88" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>33126</v>
       </c>
       <c r="C88" s="4">
         <v>107.09990300678953</v>
       </c>
       <c r="D88" s="48">
         <v>5982</v>
       </c>
       <c r="E88" s="4">
         <v>96.530579312570595</v>
       </c>
       <c r="F88" s="5">
         <v>325</v>
       </c>
       <c r="G88" s="4">
         <v>41.035353535353536</v>
       </c>
       <c r="H88" s="48">
         <v>255</v>
       </c>
       <c r="I88" s="65">
         <v>62.195121951219512</v>
       </c>
-      <c r="J88" s="129"/>
-[...6 lines deleted...]
-      <c r="Q88" s="130"/>
+      <c r="J88" s="127"/>
+      <c r="K88" s="127"/>
+      <c r="L88" s="127"/>
+      <c r="M88" s="128"/>
+      <c r="N88" s="143"/>
+      <c r="O88" s="127"/>
+      <c r="P88" s="127"/>
+      <c r="Q88" s="128"/>
     </row>
     <row r="89" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="23">
         <v>92572</v>
       </c>
       <c r="C89" s="25">
         <v>131.15525204726418</v>
       </c>
       <c r="D89" s="26">
         <v>18838</v>
       </c>
       <c r="E89" s="27">
         <v>146.23505666821922</v>
       </c>
       <c r="F89" s="23">
         <v>1210</v>
       </c>
       <c r="G89" s="25">
         <v>48.633440514469456</v>
       </c>
       <c r="H89" s="26">
         <v>709</v>
       </c>
       <c r="I89" s="66">
         <v>50.319375443577009</v>
       </c>
-      <c r="J89" s="129"/>
-[...6 lines deleted...]
-      <c r="Q89" s="130"/>
+      <c r="J89" s="127"/>
+      <c r="K89" s="127"/>
+      <c r="L89" s="127"/>
+      <c r="M89" s="128"/>
+      <c r="N89" s="143"/>
+      <c r="O89" s="127"/>
+      <c r="P89" s="127"/>
+      <c r="Q89" s="128"/>
     </row>
     <row r="90" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="5">
         <v>69687</v>
       </c>
       <c r="C90" s="4">
         <v>111.69041398874873</v>
       </c>
       <c r="D90" s="48">
         <v>12680</v>
       </c>
       <c r="E90" s="2">
         <v>104.33637784909075</v>
       </c>
       <c r="F90" s="5">
         <v>669</v>
       </c>
       <c r="G90" s="4">
         <v>41.552795031055901</v>
       </c>
       <c r="H90" s="48">
         <v>523</v>
       </c>
       <c r="I90" s="64">
         <v>59.567198177676538</v>
       </c>
-      <c r="J90" s="129"/>
-[...6 lines deleted...]
-      <c r="Q90" s="130"/>
+      <c r="J90" s="127"/>
+      <c r="K90" s="127"/>
+      <c r="L90" s="127"/>
+      <c r="M90" s="128"/>
+      <c r="N90" s="143"/>
+      <c r="O90" s="127"/>
+      <c r="P90" s="127"/>
+      <c r="Q90" s="128"/>
     </row>
     <row r="91" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B91" s="23">
         <v>13497</v>
       </c>
       <c r="C91" s="25">
         <v>100.34198200877258</v>
       </c>
       <c r="D91" s="26">
         <v>2704</v>
       </c>
       <c r="E91" s="27">
         <v>112.43243243243244</v>
       </c>
       <c r="F91" s="23">
         <v>251</v>
       </c>
       <c r="G91" s="25">
         <v>56.787330316742079</v>
       </c>
       <c r="H91" s="26">
         <v>142</v>
       </c>
       <c r="I91" s="66">
         <v>50.176678445229683</v>
       </c>
-      <c r="J91" s="129"/>
-[...6 lines deleted...]
-      <c r="Q91" s="130"/>
+      <c r="J91" s="127"/>
+      <c r="K91" s="127"/>
+      <c r="L91" s="127"/>
+      <c r="M91" s="128"/>
+      <c r="N91" s="143"/>
+      <c r="O91" s="127"/>
+      <c r="P91" s="127"/>
+      <c r="Q91" s="128"/>
     </row>
     <row r="92" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="5">
         <v>16732</v>
       </c>
       <c r="C92" s="2">
         <v>134.55568958584641</v>
       </c>
       <c r="D92" s="6">
         <v>3285</v>
       </c>
       <c r="E92" s="3">
         <v>132.45967741935485</v>
       </c>
       <c r="F92" s="5">
         <v>295</v>
       </c>
       <c r="G92" s="2">
         <v>63.991323210412141</v>
       </c>
       <c r="H92" s="6">
         <v>166</v>
       </c>
       <c r="I92" s="63">
         <v>58.245614035087726</v>
       </c>
-      <c r="J92" s="129"/>
-[...6 lines deleted...]
-      <c r="Q92" s="130"/>
+      <c r="J92" s="127"/>
+      <c r="K92" s="127"/>
+      <c r="L92" s="127"/>
+      <c r="M92" s="128"/>
+      <c r="N92" s="143"/>
+      <c r="O92" s="127"/>
+      <c r="P92" s="127"/>
+      <c r="Q92" s="128"/>
     </row>
     <row r="93" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="5">
         <v>19880</v>
       </c>
       <c r="C93" s="2">
         <v>170.11809002224885</v>
       </c>
       <c r="D93" s="6">
         <v>4552</v>
       </c>
       <c r="E93" s="3">
         <v>253.87618516452872</v>
       </c>
       <c r="F93" s="5">
         <v>204</v>
       </c>
       <c r="G93" s="2">
         <v>39.921722113502931</v>
       </c>
       <c r="H93" s="6">
         <v>113</v>
       </c>
       <c r="I93" s="63">
         <v>35.534591194968549</v>
       </c>
-      <c r="J93" s="129"/>
-[...6 lines deleted...]
-      <c r="Q93" s="130"/>
+      <c r="J93" s="127"/>
+      <c r="K93" s="127"/>
+      <c r="L93" s="127"/>
+      <c r="M93" s="128"/>
+      <c r="N93" s="143"/>
+      <c r="O93" s="127"/>
+      <c r="P93" s="127"/>
+      <c r="Q93" s="128"/>
     </row>
     <row r="94" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B94" s="5">
         <v>14248</v>
       </c>
       <c r="C94" s="2">
         <v>125.048271019835</v>
       </c>
       <c r="D94" s="6">
         <v>2871</v>
       </c>
       <c r="E94" s="3">
         <v>137.10601719197709</v>
       </c>
       <c r="F94" s="5">
         <v>166</v>
       </c>
       <c r="G94" s="2">
         <v>46.368715083798882</v>
       </c>
       <c r="H94" s="6">
         <v>103</v>
       </c>
       <c r="I94" s="63">
         <v>62.804878048780488</v>
       </c>
-      <c r="J94" s="129"/>
-[...6 lines deleted...]
-      <c r="Q94" s="130"/>
+      <c r="J94" s="127"/>
+      <c r="K94" s="127"/>
+      <c r="L94" s="127"/>
+      <c r="M94" s="128"/>
+      <c r="N94" s="143"/>
+      <c r="O94" s="127"/>
+      <c r="P94" s="127"/>
+      <c r="Q94" s="128"/>
     </row>
     <row r="95" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="5">
         <v>14161</v>
       </c>
       <c r="C95" s="2">
         <v>131.36363636363637</v>
       </c>
       <c r="D95" s="6">
         <v>2771</v>
       </c>
       <c r="E95" s="3">
         <v>141.95696721311475</v>
       </c>
       <c r="F95" s="5">
         <v>136</v>
       </c>
       <c r="G95" s="2">
         <v>38.202247191011232</v>
       </c>
       <c r="H95" s="6">
         <v>87</v>
       </c>
       <c r="I95" s="63">
         <v>49.43181818181818</v>
       </c>
-      <c r="J95" s="129"/>
-[...6 lines deleted...]
-      <c r="Q95" s="130"/>
+      <c r="J95" s="127"/>
+      <c r="K95" s="127"/>
+      <c r="L95" s="127"/>
+      <c r="M95" s="128"/>
+      <c r="N95" s="143"/>
+      <c r="O95" s="127"/>
+      <c r="P95" s="127"/>
+      <c r="Q95" s="128"/>
     </row>
     <row r="96" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="5">
         <v>14054</v>
       </c>
       <c r="C96" s="2">
         <v>129.69730527870064</v>
       </c>
       <c r="D96" s="6">
         <v>2655</v>
       </c>
       <c r="E96" s="3">
         <v>123.03058387395738</v>
       </c>
       <c r="F96" s="5">
         <v>158</v>
       </c>
       <c r="G96" s="2">
         <v>43.888888888888886</v>
       </c>
       <c r="H96" s="6">
         <v>98</v>
       </c>
       <c r="I96" s="63">
         <v>53.551912568306015</v>
       </c>
-      <c r="J96" s="129"/>
-[...6 lines deleted...]
-      <c r="Q96" s="130"/>
+      <c r="J96" s="127"/>
+      <c r="K96" s="127"/>
+      <c r="L96" s="127"/>
+      <c r="M96" s="128"/>
+      <c r="N96" s="143"/>
+      <c r="O96" s="127"/>
+      <c r="P96" s="127"/>
+      <c r="Q96" s="128"/>
     </row>
     <row r="97" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="5">
         <v>12994</v>
       </c>
       <c r="C97" s="2">
         <v>120.33709946286348</v>
       </c>
       <c r="D97" s="6">
         <v>2541</v>
       </c>
       <c r="E97" s="3">
         <v>110.00000000000001</v>
       </c>
       <c r="F97" s="5">
         <v>152</v>
       </c>
       <c r="G97" s="2">
         <v>42.105263157894733</v>
       </c>
       <c r="H97" s="6">
         <v>100</v>
       </c>
       <c r="I97" s="63">
         <v>62.5</v>
       </c>
-      <c r="J97" s="129"/>
-[...6 lines deleted...]
-      <c r="Q97" s="130"/>
+      <c r="J97" s="127"/>
+      <c r="K97" s="127"/>
+      <c r="L97" s="127"/>
+      <c r="M97" s="128"/>
+      <c r="N97" s="143"/>
+      <c r="O97" s="127"/>
+      <c r="P97" s="127"/>
+      <c r="Q97" s="128"/>
     </row>
     <row r="98" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="5">
         <v>10922</v>
       </c>
       <c r="C98" s="2">
         <v>115.27176781002639</v>
       </c>
       <c r="D98" s="6">
         <v>1860</v>
       </c>
       <c r="E98" s="3">
         <v>107.88863109048722</v>
       </c>
       <c r="F98" s="5">
         <v>97</v>
       </c>
       <c r="G98" s="2">
         <v>37.451737451737451</v>
       </c>
       <c r="H98" s="6">
         <v>77</v>
       </c>
       <c r="I98" s="63">
         <v>42.076502732240442</v>
       </c>
-      <c r="J98" s="129"/>
-[...6 lines deleted...]
-      <c r="Q98" s="130"/>
+      <c r="J98" s="127"/>
+      <c r="K98" s="127"/>
+      <c r="L98" s="127"/>
+      <c r="M98" s="128"/>
+      <c r="N98" s="143"/>
+      <c r="O98" s="127"/>
+      <c r="P98" s="127"/>
+      <c r="Q98" s="128"/>
     </row>
     <row r="99" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B99" s="5">
         <v>12645</v>
       </c>
       <c r="C99" s="2">
         <v>113.00268096514745</v>
       </c>
       <c r="D99" s="6">
         <v>2297</v>
       </c>
       <c r="E99" s="3">
         <v>119.51092611862644</v>
       </c>
       <c r="F99" s="5">
         <v>95</v>
       </c>
       <c r="G99" s="2">
         <v>47.979797979797979</v>
       </c>
       <c r="H99" s="6">
         <v>91</v>
       </c>
       <c r="I99" s="63">
         <v>72.8</v>
       </c>
-      <c r="J99" s="129"/>
-[...6 lines deleted...]
-      <c r="Q99" s="130"/>
+      <c r="J99" s="127"/>
+      <c r="K99" s="127"/>
+      <c r="L99" s="127"/>
+      <c r="M99" s="128"/>
+      <c r="N99" s="143"/>
+      <c r="O99" s="127"/>
+      <c r="P99" s="127"/>
+      <c r="Q99" s="128"/>
     </row>
     <row r="100" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B100" s="5">
         <v>10993</v>
       </c>
       <c r="C100" s="2">
         <v>129.42076760065927</v>
       </c>
       <c r="D100" s="6">
         <v>2043</v>
       </c>
       <c r="E100" s="3">
         <v>114.7752808988764</v>
       </c>
       <c r="F100" s="5">
         <v>98</v>
       </c>
       <c r="G100" s="2">
         <v>33.108108108108105</v>
       </c>
       <c r="H100" s="6">
         <v>85</v>
       </c>
       <c r="I100" s="63">
         <v>58.620689655172406</v>
       </c>
-      <c r="J100" s="129"/>
-[...6 lines deleted...]
-      <c r="Q100" s="130"/>
+      <c r="J100" s="127"/>
+      <c r="K100" s="127"/>
+      <c r="L100" s="127"/>
+      <c r="M100" s="128"/>
+      <c r="N100" s="143"/>
+      <c r="O100" s="127"/>
+      <c r="P100" s="127"/>
+      <c r="Q100" s="128"/>
     </row>
     <row r="101" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="5">
         <v>11925</v>
       </c>
       <c r="C101" s="2">
         <v>128.73798985209973</v>
       </c>
       <c r="D101" s="6">
         <v>2054</v>
       </c>
       <c r="E101" s="3">
         <v>113.54339414040906</v>
       </c>
       <c r="F101" s="5">
         <v>108</v>
       </c>
       <c r="G101" s="2">
         <v>42.857142857142854</v>
       </c>
       <c r="H101" s="6">
         <v>89</v>
       </c>
       <c r="I101" s="63">
         <v>64.02877697841727</v>
       </c>
-      <c r="J101" s="129"/>
-[...6 lines deleted...]
-      <c r="Q101" s="130"/>
+      <c r="J101" s="127"/>
+      <c r="K101" s="127"/>
+      <c r="L101" s="127"/>
+      <c r="M101" s="128"/>
+      <c r="N101" s="143"/>
+      <c r="O101" s="127"/>
+      <c r="P101" s="127"/>
+      <c r="Q101" s="128"/>
     </row>
     <row r="102" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="5">
         <v>10208</v>
       </c>
       <c r="C102" s="2">
         <v>77.491839368405067</v>
       </c>
       <c r="D102" s="6">
         <v>1885</v>
       </c>
       <c r="E102" s="3">
         <v>72.277607361963192</v>
       </c>
       <c r="F102" s="5">
         <v>119</v>
       </c>
       <c r="G102" s="2">
         <v>48.770491803278688</v>
       </c>
       <c r="H102" s="6">
         <v>81</v>
       </c>
       <c r="I102" s="63">
         <v>64.285714285714292</v>
       </c>
-      <c r="J102" s="131"/>
-[...6 lines deleted...]
-      <c r="Q102" s="132"/>
+      <c r="J102" s="129"/>
+      <c r="K102" s="129"/>
+      <c r="L102" s="129"/>
+      <c r="M102" s="130"/>
+      <c r="N102" s="144"/>
+      <c r="O102" s="129"/>
+      <c r="P102" s="129"/>
+      <c r="Q102" s="130"/>
     </row>
     <row r="103" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="31">
         <v>162259</v>
       </c>
       <c r="C103" s="59">
         <v>1.2202218462116938</v>
       </c>
       <c r="D103" s="49">
         <v>31518</v>
       </c>
       <c r="E103" s="59">
         <v>1.2589574595566206</v>
       </c>
       <c r="F103" s="31">
         <v>1879</v>
       </c>
       <c r="G103" s="59">
         <v>0.45851634943875064</v>
       </c>
       <c r="H103" s="49">
         <v>1232</v>
@@ -14832,559 +14825,559 @@
       </c>
       <c r="B104" s="23">
         <v>39808</v>
       </c>
       <c r="C104" s="25">
         <v>79.442814664032412</v>
       </c>
       <c r="D104" s="26">
         <v>7855</v>
       </c>
       <c r="E104" s="27">
         <v>74.518546627454697</v>
       </c>
       <c r="F104" s="23">
         <v>395</v>
       </c>
       <c r="G104" s="25">
         <v>52.666666666666664</v>
       </c>
       <c r="H104" s="26">
         <v>202</v>
       </c>
       <c r="I104" s="66">
         <v>47.980997624703086</v>
       </c>
-      <c r="J104" s="127" t="s">
+      <c r="J104" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K104" s="127"/>
-[...2 lines deleted...]
-      <c r="N104" s="127" t="s">
+      <c r="K104" s="125"/>
+      <c r="L104" s="125"/>
+      <c r="M104" s="126"/>
+      <c r="N104" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O104" s="127"/>
-[...1 lines deleted...]
-      <c r="Q104" s="128"/>
+      <c r="O104" s="125"/>
+      <c r="P104" s="125"/>
+      <c r="Q104" s="126"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="5">
         <v>10610</v>
       </c>
       <c r="C105" s="2">
         <v>24.986458799425382</v>
       </c>
       <c r="D105" s="6">
         <v>2279</v>
       </c>
       <c r="E105" s="3">
         <v>27.467759431119681</v>
       </c>
       <c r="F105" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G105" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H105" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I105" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J105" s="129"/>
-[...6 lines deleted...]
-      <c r="Q105" s="130"/>
+      <c r="J105" s="127"/>
+      <c r="K105" s="127"/>
+      <c r="L105" s="127"/>
+      <c r="M105" s="128"/>
+      <c r="N105" s="127"/>
+      <c r="O105" s="127"/>
+      <c r="P105" s="127"/>
+      <c r="Q105" s="128"/>
     </row>
     <row r="106" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="5">
         <v>0</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G106" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I106" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J106" s="129"/>
-[...6 lines deleted...]
-      <c r="Q106" s="130"/>
+      <c r="J106" s="127"/>
+      <c r="K106" s="127"/>
+      <c r="L106" s="127"/>
+      <c r="M106" s="128"/>
+      <c r="N106" s="127"/>
+      <c r="O106" s="127"/>
+      <c r="P106" s="127"/>
+      <c r="Q106" s="128"/>
     </row>
     <row r="107" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="5">
         <v>0</v>
       </c>
       <c r="C107" s="4">
         <v>0</v>
       </c>
       <c r="D107" s="48">
         <v>0</v>
       </c>
       <c r="E107" s="4">
         <v>0</v>
       </c>
       <c r="F107" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G107" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H107" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="J107" s="129"/>
-[...6 lines deleted...]
-      <c r="Q107" s="130"/>
+      <c r="J107" s="127"/>
+      <c r="K107" s="127"/>
+      <c r="L107" s="127"/>
+      <c r="M107" s="128"/>
+      <c r="N107" s="127"/>
+      <c r="O107" s="127"/>
+      <c r="P107" s="127"/>
+      <c r="Q107" s="128"/>
     </row>
     <row r="108" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="23">
         <v>50418</v>
       </c>
       <c r="C108" s="25">
         <v>54.46355269411918</v>
       </c>
       <c r="D108" s="26">
         <v>10134</v>
       </c>
       <c r="E108" s="27">
         <v>53.795519694235061</v>
       </c>
       <c r="F108" s="81" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="82" t="s">
         <v>64</v>
       </c>
       <c r="H108" s="83" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="84" t="s">
         <v>64</v>
       </c>
-      <c r="J108" s="129"/>
-[...6 lines deleted...]
-      <c r="Q108" s="130"/>
+      <c r="J108" s="127"/>
+      <c r="K108" s="127"/>
+      <c r="L108" s="127"/>
+      <c r="M108" s="128"/>
+      <c r="N108" s="127"/>
+      <c r="O108" s="127"/>
+      <c r="P108" s="127"/>
+      <c r="Q108" s="128"/>
     </row>
     <row r="109" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="5">
         <v>0</v>
       </c>
       <c r="C109" s="4">
         <v>0</v>
       </c>
       <c r="D109" s="48">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>0</v>
       </c>
       <c r="F109" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G109" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H109" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I109" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="J109" s="129"/>
-[...6 lines deleted...]
-      <c r="Q109" s="130"/>
+      <c r="J109" s="127"/>
+      <c r="K109" s="127"/>
+      <c r="L109" s="127"/>
+      <c r="M109" s="128"/>
+      <c r="N109" s="127"/>
+      <c r="O109" s="127"/>
+      <c r="P109" s="127"/>
+      <c r="Q109" s="128"/>
     </row>
     <row r="110" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B110" s="23">
         <v>13381</v>
       </c>
       <c r="C110" s="25">
         <v>99.140549751796698</v>
       </c>
       <c r="D110" s="26">
         <v>2882</v>
       </c>
       <c r="E110" s="27">
         <v>106.58284023668638</v>
       </c>
       <c r="F110" s="23">
         <v>107</v>
       </c>
       <c r="G110" s="25">
         <v>42.629482071713149</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="66">
         <v>31.690140845070424</v>
       </c>
-      <c r="J110" s="129"/>
-[...6 lines deleted...]
-      <c r="Q110" s="130"/>
+      <c r="J110" s="127"/>
+      <c r="K110" s="127"/>
+      <c r="L110" s="127"/>
+      <c r="M110" s="128"/>
+      <c r="N110" s="127"/>
+      <c r="O110" s="127"/>
+      <c r="P110" s="127"/>
+      <c r="Q110" s="128"/>
     </row>
     <row r="111" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5">
         <v>15154</v>
       </c>
       <c r="C111" s="2">
         <v>90.568969639015066</v>
       </c>
       <c r="D111" s="6">
         <v>2803</v>
       </c>
       <c r="E111" s="3">
         <v>85.327245053272449</v>
       </c>
       <c r="F111" s="5">
         <v>138</v>
       </c>
       <c r="G111" s="2">
         <v>46.779661016949156</v>
       </c>
       <c r="H111" s="6">
         <v>71</v>
       </c>
       <c r="I111" s="63">
         <v>42.771084337349393</v>
       </c>
-      <c r="J111" s="129"/>
-[...6 lines deleted...]
-      <c r="Q111" s="130"/>
+      <c r="J111" s="127"/>
+      <c r="K111" s="127"/>
+      <c r="L111" s="127"/>
+      <c r="M111" s="128"/>
+      <c r="N111" s="127"/>
+      <c r="O111" s="127"/>
+      <c r="P111" s="127"/>
+      <c r="Q111" s="128"/>
     </row>
     <row r="112" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B112" s="5">
         <v>11273</v>
       </c>
       <c r="C112" s="2">
         <v>56.705231388329977</v>
       </c>
       <c r="D112" s="6">
         <v>2170</v>
       </c>
       <c r="E112" s="3">
         <v>47.671353251318102</v>
       </c>
       <c r="F112" s="88">
         <v>150</v>
       </c>
       <c r="G112" s="89">
         <v>73.529411764705884</v>
       </c>
       <c r="H112" s="90">
         <v>86</v>
       </c>
       <c r="I112" s="92">
         <v>76.106194690265482</v>
       </c>
-      <c r="J112" s="129"/>
-[...6 lines deleted...]
-      <c r="Q112" s="130"/>
+      <c r="J112" s="127"/>
+      <c r="K112" s="127"/>
+      <c r="L112" s="127"/>
+      <c r="M112" s="128"/>
+      <c r="N112" s="127"/>
+      <c r="O112" s="127"/>
+      <c r="P112" s="127"/>
+      <c r="Q112" s="128"/>
     </row>
     <row r="113" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="88">
         <v>10610</v>
       </c>
       <c r="C113" s="89">
         <v>74.466591802358224</v>
       </c>
       <c r="D113" s="90">
         <v>2279</v>
       </c>
       <c r="E113" s="91">
         <v>79.38000696621387</v>
       </c>
-      <c r="F113" s="119" t="s">
+      <c r="F113" s="117" t="s">
         <v>69</v>
       </c>
-      <c r="G113" s="120"/>
-[...9 lines deleted...]
-      <c r="Q113" s="130"/>
+      <c r="G113" s="118"/>
+      <c r="H113" s="118"/>
+      <c r="I113" s="123"/>
+      <c r="J113" s="127"/>
+      <c r="K113" s="127"/>
+      <c r="L113" s="127"/>
+      <c r="M113" s="128"/>
+      <c r="N113" s="127"/>
+      <c r="O113" s="127"/>
+      <c r="P113" s="127"/>
+      <c r="Q113" s="128"/>
     </row>
     <row r="114" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="119" t="s">
+      <c r="B114" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="C114" s="120"/>
-[...13 lines deleted...]
-      <c r="Q114" s="130"/>
+      <c r="C114" s="118"/>
+      <c r="D114" s="118"/>
+      <c r="E114" s="119"/>
+      <c r="F114" s="117"/>
+      <c r="G114" s="118"/>
+      <c r="H114" s="118"/>
+      <c r="I114" s="123"/>
+      <c r="J114" s="127"/>
+      <c r="K114" s="127"/>
+      <c r="L114" s="127"/>
+      <c r="M114" s="128"/>
+      <c r="N114" s="127"/>
+      <c r="O114" s="127"/>
+      <c r="P114" s="127"/>
+      <c r="Q114" s="128"/>
     </row>
     <row r="115" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B115" s="119"/>
-[...14 lines deleted...]
-      <c r="Q115" s="130"/>
+      <c r="B115" s="117"/>
+      <c r="C115" s="118"/>
+      <c r="D115" s="118"/>
+      <c r="E115" s="119"/>
+      <c r="F115" s="117"/>
+      <c r="G115" s="118"/>
+      <c r="H115" s="118"/>
+      <c r="I115" s="123"/>
+      <c r="J115" s="127"/>
+      <c r="K115" s="127"/>
+      <c r="L115" s="127"/>
+      <c r="M115" s="128"/>
+      <c r="N115" s="127"/>
+      <c r="O115" s="127"/>
+      <c r="P115" s="127"/>
+      <c r="Q115" s="128"/>
     </row>
     <row r="116" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="119"/>
-[...14 lines deleted...]
-      <c r="Q116" s="130"/>
+      <c r="B116" s="117"/>
+      <c r="C116" s="118"/>
+      <c r="D116" s="118"/>
+      <c r="E116" s="119"/>
+      <c r="F116" s="117"/>
+      <c r="G116" s="118"/>
+      <c r="H116" s="118"/>
+      <c r="I116" s="123"/>
+      <c r="J116" s="127"/>
+      <c r="K116" s="127"/>
+      <c r="L116" s="127"/>
+      <c r="M116" s="128"/>
+      <c r="N116" s="127"/>
+      <c r="O116" s="127"/>
+      <c r="P116" s="127"/>
+      <c r="Q116" s="128"/>
     </row>
     <row r="117" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="119"/>
-[...14 lines deleted...]
-      <c r="Q117" s="130"/>
+      <c r="B117" s="117"/>
+      <c r="C117" s="118"/>
+      <c r="D117" s="118"/>
+      <c r="E117" s="119"/>
+      <c r="F117" s="117"/>
+      <c r="G117" s="118"/>
+      <c r="H117" s="118"/>
+      <c r="I117" s="123"/>
+      <c r="J117" s="127"/>
+      <c r="K117" s="127"/>
+      <c r="L117" s="127"/>
+      <c r="M117" s="128"/>
+      <c r="N117" s="127"/>
+      <c r="O117" s="127"/>
+      <c r="P117" s="127"/>
+      <c r="Q117" s="128"/>
     </row>
     <row r="118" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B118" s="119"/>
-[...14 lines deleted...]
-      <c r="Q118" s="130"/>
+      <c r="B118" s="117"/>
+      <c r="C118" s="118"/>
+      <c r="D118" s="118"/>
+      <c r="E118" s="119"/>
+      <c r="F118" s="117"/>
+      <c r="G118" s="118"/>
+      <c r="H118" s="118"/>
+      <c r="I118" s="123"/>
+      <c r="J118" s="127"/>
+      <c r="K118" s="127"/>
+      <c r="L118" s="127"/>
+      <c r="M118" s="128"/>
+      <c r="N118" s="127"/>
+      <c r="O118" s="127"/>
+      <c r="P118" s="127"/>
+      <c r="Q118" s="128"/>
     </row>
     <row r="119" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="119"/>
-[...14 lines deleted...]
-      <c r="Q119" s="130"/>
+      <c r="B119" s="117"/>
+      <c r="C119" s="118"/>
+      <c r="D119" s="118"/>
+      <c r="E119" s="119"/>
+      <c r="F119" s="117"/>
+      <c r="G119" s="118"/>
+      <c r="H119" s="118"/>
+      <c r="I119" s="123"/>
+      <c r="J119" s="127"/>
+      <c r="K119" s="127"/>
+      <c r="L119" s="127"/>
+      <c r="M119" s="128"/>
+      <c r="N119" s="127"/>
+      <c r="O119" s="127"/>
+      <c r="P119" s="127"/>
+      <c r="Q119" s="128"/>
     </row>
     <row r="120" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B120" s="119"/>
-[...14 lines deleted...]
-      <c r="Q120" s="130"/>
+      <c r="B120" s="117"/>
+      <c r="C120" s="118"/>
+      <c r="D120" s="118"/>
+      <c r="E120" s="119"/>
+      <c r="F120" s="117"/>
+      <c r="G120" s="118"/>
+      <c r="H120" s="118"/>
+      <c r="I120" s="123"/>
+      <c r="J120" s="127"/>
+      <c r="K120" s="127"/>
+      <c r="L120" s="127"/>
+      <c r="M120" s="128"/>
+      <c r="N120" s="127"/>
+      <c r="O120" s="127"/>
+      <c r="P120" s="127"/>
+      <c r="Q120" s="128"/>
     </row>
     <row r="121" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B121" s="122"/>
-[...14 lines deleted...]
-      <c r="Q121" s="132"/>
+      <c r="B121" s="120"/>
+      <c r="C121" s="121"/>
+      <c r="D121" s="121"/>
+      <c r="E121" s="122"/>
+      <c r="F121" s="120"/>
+      <c r="G121" s="121"/>
+      <c r="H121" s="121"/>
+      <c r="I121" s="124"/>
+      <c r="J121" s="129"/>
+      <c r="K121" s="129"/>
+      <c r="L121" s="129"/>
+      <c r="M121" s="130"/>
+      <c r="N121" s="129"/>
+      <c r="O121" s="129"/>
+      <c r="P121" s="129"/>
+      <c r="Q121" s="130"/>
     </row>
     <row r="122" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B122" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D122" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E122" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H122" s="76" t="s">
         <v>64</v>
@@ -15399,431 +15392,431 @@
         <v>74</v>
       </c>
       <c r="L122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N122" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q122" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B123" s="133" t="s">
+      <c r="B123" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="C123" s="134"/>
-[...2 lines deleted...]
-      <c r="F123" s="133" t="s">
+      <c r="C123" s="132"/>
+      <c r="D123" s="132"/>
+      <c r="E123" s="140"/>
+      <c r="F123" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="G123" s="134"/>
-[...2 lines deleted...]
-      <c r="J123" s="127" t="s">
+      <c r="G123" s="132"/>
+      <c r="H123" s="132"/>
+      <c r="I123" s="133"/>
+      <c r="J123" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K123" s="127"/>
-[...2 lines deleted...]
-      <c r="N123" s="127" t="s">
+      <c r="K123" s="125"/>
+      <c r="L123" s="125"/>
+      <c r="M123" s="126"/>
+      <c r="N123" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O123" s="127"/>
-[...1 lines deleted...]
-      <c r="Q123" s="128"/>
+      <c r="O123" s="125"/>
+      <c r="P123" s="125"/>
+      <c r="Q123" s="126"/>
     </row>
     <row r="124" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="136"/>
-[...14 lines deleted...]
-      <c r="Q124" s="130"/>
+      <c r="B124" s="134"/>
+      <c r="C124" s="135"/>
+      <c r="D124" s="135"/>
+      <c r="E124" s="141"/>
+      <c r="F124" s="134"/>
+      <c r="G124" s="135"/>
+      <c r="H124" s="135"/>
+      <c r="I124" s="136"/>
+      <c r="J124" s="127"/>
+      <c r="K124" s="127"/>
+      <c r="L124" s="127"/>
+      <c r="M124" s="128"/>
+      <c r="N124" s="127"/>
+      <c r="O124" s="127"/>
+      <c r="P124" s="127"/>
+      <c r="Q124" s="128"/>
     </row>
     <row r="125" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="136"/>
-[...14 lines deleted...]
-      <c r="Q125" s="130"/>
+      <c r="B125" s="134"/>
+      <c r="C125" s="135"/>
+      <c r="D125" s="135"/>
+      <c r="E125" s="141"/>
+      <c r="F125" s="134"/>
+      <c r="G125" s="135"/>
+      <c r="H125" s="135"/>
+      <c r="I125" s="136"/>
+      <c r="J125" s="127"/>
+      <c r="K125" s="127"/>
+      <c r="L125" s="127"/>
+      <c r="M125" s="128"/>
+      <c r="N125" s="127"/>
+      <c r="O125" s="127"/>
+      <c r="P125" s="127"/>
+      <c r="Q125" s="128"/>
     </row>
     <row r="126" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="136"/>
-[...14 lines deleted...]
-      <c r="Q126" s="130"/>
+      <c r="B126" s="134"/>
+      <c r="C126" s="135"/>
+      <c r="D126" s="135"/>
+      <c r="E126" s="141"/>
+      <c r="F126" s="134"/>
+      <c r="G126" s="135"/>
+      <c r="H126" s="135"/>
+      <c r="I126" s="136"/>
+      <c r="J126" s="127"/>
+      <c r="K126" s="127"/>
+      <c r="L126" s="127"/>
+      <c r="M126" s="128"/>
+      <c r="N126" s="127"/>
+      <c r="O126" s="127"/>
+      <c r="P126" s="127"/>
+      <c r="Q126" s="128"/>
     </row>
     <row r="127" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B127" s="136"/>
-[...14 lines deleted...]
-      <c r="Q127" s="130"/>
+      <c r="B127" s="134"/>
+      <c r="C127" s="135"/>
+      <c r="D127" s="135"/>
+      <c r="E127" s="141"/>
+      <c r="F127" s="134"/>
+      <c r="G127" s="135"/>
+      <c r="H127" s="135"/>
+      <c r="I127" s="136"/>
+      <c r="J127" s="127"/>
+      <c r="K127" s="127"/>
+      <c r="L127" s="127"/>
+      <c r="M127" s="128"/>
+      <c r="N127" s="127"/>
+      <c r="O127" s="127"/>
+      <c r="P127" s="127"/>
+      <c r="Q127" s="128"/>
     </row>
     <row r="128" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="136"/>
-[...14 lines deleted...]
-      <c r="Q128" s="130"/>
+      <c r="B128" s="134"/>
+      <c r="C128" s="135"/>
+      <c r="D128" s="135"/>
+      <c r="E128" s="141"/>
+      <c r="F128" s="134"/>
+      <c r="G128" s="135"/>
+      <c r="H128" s="135"/>
+      <c r="I128" s="136"/>
+      <c r="J128" s="127"/>
+      <c r="K128" s="127"/>
+      <c r="L128" s="127"/>
+      <c r="M128" s="128"/>
+      <c r="N128" s="127"/>
+      <c r="O128" s="127"/>
+      <c r="P128" s="127"/>
+      <c r="Q128" s="128"/>
     </row>
     <row r="129" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="136"/>
-[...14 lines deleted...]
-      <c r="Q129" s="130"/>
+      <c r="B129" s="134"/>
+      <c r="C129" s="135"/>
+      <c r="D129" s="135"/>
+      <c r="E129" s="141"/>
+      <c r="F129" s="134"/>
+      <c r="G129" s="135"/>
+      <c r="H129" s="135"/>
+      <c r="I129" s="136"/>
+      <c r="J129" s="127"/>
+      <c r="K129" s="127"/>
+      <c r="L129" s="127"/>
+      <c r="M129" s="128"/>
+      <c r="N129" s="127"/>
+      <c r="O129" s="127"/>
+      <c r="P129" s="127"/>
+      <c r="Q129" s="128"/>
     </row>
     <row r="130" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B130" s="136"/>
-[...14 lines deleted...]
-      <c r="Q130" s="130"/>
+      <c r="B130" s="134"/>
+      <c r="C130" s="135"/>
+      <c r="D130" s="135"/>
+      <c r="E130" s="141"/>
+      <c r="F130" s="134"/>
+      <c r="G130" s="135"/>
+      <c r="H130" s="135"/>
+      <c r="I130" s="136"/>
+      <c r="J130" s="127"/>
+      <c r="K130" s="127"/>
+      <c r="L130" s="127"/>
+      <c r="M130" s="128"/>
+      <c r="N130" s="127"/>
+      <c r="O130" s="127"/>
+      <c r="P130" s="127"/>
+      <c r="Q130" s="128"/>
     </row>
     <row r="131" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B131" s="136"/>
-[...14 lines deleted...]
-      <c r="Q131" s="130"/>
+      <c r="B131" s="134"/>
+      <c r="C131" s="135"/>
+      <c r="D131" s="135"/>
+      <c r="E131" s="141"/>
+      <c r="F131" s="134"/>
+      <c r="G131" s="135"/>
+      <c r="H131" s="135"/>
+      <c r="I131" s="136"/>
+      <c r="J131" s="127"/>
+      <c r="K131" s="127"/>
+      <c r="L131" s="127"/>
+      <c r="M131" s="128"/>
+      <c r="N131" s="127"/>
+      <c r="O131" s="127"/>
+      <c r="P131" s="127"/>
+      <c r="Q131" s="128"/>
     </row>
     <row r="132" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B132" s="136"/>
-[...14 lines deleted...]
-      <c r="Q132" s="130"/>
+      <c r="B132" s="134"/>
+      <c r="C132" s="135"/>
+      <c r="D132" s="135"/>
+      <c r="E132" s="141"/>
+      <c r="F132" s="134"/>
+      <c r="G132" s="135"/>
+      <c r="H132" s="135"/>
+      <c r="I132" s="136"/>
+      <c r="J132" s="127"/>
+      <c r="K132" s="127"/>
+      <c r="L132" s="127"/>
+      <c r="M132" s="128"/>
+      <c r="N132" s="127"/>
+      <c r="O132" s="127"/>
+      <c r="P132" s="127"/>
+      <c r="Q132" s="128"/>
     </row>
     <row r="133" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B133" s="136"/>
-[...14 lines deleted...]
-      <c r="Q133" s="130"/>
+      <c r="B133" s="134"/>
+      <c r="C133" s="135"/>
+      <c r="D133" s="135"/>
+      <c r="E133" s="141"/>
+      <c r="F133" s="134"/>
+      <c r="G133" s="135"/>
+      <c r="H133" s="135"/>
+      <c r="I133" s="136"/>
+      <c r="J133" s="127"/>
+      <c r="K133" s="127"/>
+      <c r="L133" s="127"/>
+      <c r="M133" s="128"/>
+      <c r="N133" s="127"/>
+      <c r="O133" s="127"/>
+      <c r="P133" s="127"/>
+      <c r="Q133" s="128"/>
     </row>
     <row r="134" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B134" s="136"/>
-[...14 lines deleted...]
-      <c r="Q134" s="130"/>
+      <c r="B134" s="134"/>
+      <c r="C134" s="135"/>
+      <c r="D134" s="135"/>
+      <c r="E134" s="141"/>
+      <c r="F134" s="134"/>
+      <c r="G134" s="135"/>
+      <c r="H134" s="135"/>
+      <c r="I134" s="136"/>
+      <c r="J134" s="127"/>
+      <c r="K134" s="127"/>
+      <c r="L134" s="127"/>
+      <c r="M134" s="128"/>
+      <c r="N134" s="127"/>
+      <c r="O134" s="127"/>
+      <c r="P134" s="127"/>
+      <c r="Q134" s="128"/>
     </row>
     <row r="135" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B135" s="136"/>
-[...14 lines deleted...]
-      <c r="Q135" s="130"/>
+      <c r="B135" s="134"/>
+      <c r="C135" s="135"/>
+      <c r="D135" s="135"/>
+      <c r="E135" s="141"/>
+      <c r="F135" s="134"/>
+      <c r="G135" s="135"/>
+      <c r="H135" s="135"/>
+      <c r="I135" s="136"/>
+      <c r="J135" s="127"/>
+      <c r="K135" s="127"/>
+      <c r="L135" s="127"/>
+      <c r="M135" s="128"/>
+      <c r="N135" s="127"/>
+      <c r="O135" s="127"/>
+      <c r="P135" s="127"/>
+      <c r="Q135" s="128"/>
     </row>
     <row r="136" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="136"/>
-[...14 lines deleted...]
-      <c r="Q136" s="130"/>
+      <c r="B136" s="134"/>
+      <c r="C136" s="135"/>
+      <c r="D136" s="135"/>
+      <c r="E136" s="141"/>
+      <c r="F136" s="134"/>
+      <c r="G136" s="135"/>
+      <c r="H136" s="135"/>
+      <c r="I136" s="136"/>
+      <c r="J136" s="127"/>
+      <c r="K136" s="127"/>
+      <c r="L136" s="127"/>
+      <c r="M136" s="128"/>
+      <c r="N136" s="127"/>
+      <c r="O136" s="127"/>
+      <c r="P136" s="127"/>
+      <c r="Q136" s="128"/>
     </row>
     <row r="137" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B137" s="136"/>
-[...14 lines deleted...]
-      <c r="Q137" s="130"/>
+      <c r="B137" s="134"/>
+      <c r="C137" s="135"/>
+      <c r="D137" s="135"/>
+      <c r="E137" s="141"/>
+      <c r="F137" s="134"/>
+      <c r="G137" s="135"/>
+      <c r="H137" s="135"/>
+      <c r="I137" s="136"/>
+      <c r="J137" s="127"/>
+      <c r="K137" s="127"/>
+      <c r="L137" s="127"/>
+      <c r="M137" s="128"/>
+      <c r="N137" s="127"/>
+      <c r="O137" s="127"/>
+      <c r="P137" s="127"/>
+      <c r="Q137" s="128"/>
     </row>
     <row r="138" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B138" s="136"/>
-[...14 lines deleted...]
-      <c r="Q138" s="130"/>
+      <c r="B138" s="134"/>
+      <c r="C138" s="135"/>
+      <c r="D138" s="135"/>
+      <c r="E138" s="141"/>
+      <c r="F138" s="134"/>
+      <c r="G138" s="135"/>
+      <c r="H138" s="135"/>
+      <c r="I138" s="136"/>
+      <c r="J138" s="127"/>
+      <c r="K138" s="127"/>
+      <c r="L138" s="127"/>
+      <c r="M138" s="128"/>
+      <c r="N138" s="127"/>
+      <c r="O138" s="127"/>
+      <c r="P138" s="127"/>
+      <c r="Q138" s="128"/>
     </row>
     <row r="139" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B139" s="136"/>
-[...14 lines deleted...]
-      <c r="Q139" s="130"/>
+      <c r="B139" s="134"/>
+      <c r="C139" s="135"/>
+      <c r="D139" s="135"/>
+      <c r="E139" s="141"/>
+      <c r="F139" s="134"/>
+      <c r="G139" s="135"/>
+      <c r="H139" s="135"/>
+      <c r="I139" s="136"/>
+      <c r="J139" s="127"/>
+      <c r="K139" s="127"/>
+      <c r="L139" s="127"/>
+      <c r="M139" s="128"/>
+      <c r="N139" s="127"/>
+      <c r="O139" s="127"/>
+      <c r="P139" s="127"/>
+      <c r="Q139" s="128"/>
     </row>
     <row r="140" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B140" s="139"/>
-[...14 lines deleted...]
-      <c r="Q140" s="132"/>
+      <c r="B140" s="137"/>
+      <c r="C140" s="138"/>
+      <c r="D140" s="138"/>
+      <c r="E140" s="142"/>
+      <c r="F140" s="137"/>
+      <c r="G140" s="138"/>
+      <c r="H140" s="138"/>
+      <c r="I140" s="139"/>
+      <c r="J140" s="129"/>
+      <c r="K140" s="129"/>
+      <c r="L140" s="129"/>
+      <c r="M140" s="130"/>
+      <c r="N140" s="129"/>
+      <c r="O140" s="129"/>
+      <c r="P140" s="129"/>
+      <c r="Q140" s="130"/>
     </row>
     <row r="141" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="41" t="s">
         <v>72</v>
       </c>
       <c r="B141" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D141" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E141" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F141" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H141" s="76" t="s">
         <v>64</v>
@@ -15838,431 +15831,431 @@
         <v>74</v>
       </c>
       <c r="L141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N141" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q141" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B142" s="133" t="s">
+      <c r="B142" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="C142" s="134"/>
-[...2 lines deleted...]
-      <c r="F142" s="133" t="s">
+      <c r="C142" s="132"/>
+      <c r="D142" s="132"/>
+      <c r="E142" s="140"/>
+      <c r="F142" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="G142" s="134"/>
-[...2 lines deleted...]
-      <c r="J142" s="127" t="s">
+      <c r="G142" s="132"/>
+      <c r="H142" s="132"/>
+      <c r="I142" s="133"/>
+      <c r="J142" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K142" s="127"/>
-[...2 lines deleted...]
-      <c r="N142" s="127" t="s">
+      <c r="K142" s="125"/>
+      <c r="L142" s="125"/>
+      <c r="M142" s="126"/>
+      <c r="N142" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O142" s="127"/>
-[...1 lines deleted...]
-      <c r="Q142" s="128"/>
+      <c r="O142" s="125"/>
+      <c r="P142" s="125"/>
+      <c r="Q142" s="126"/>
     </row>
     <row r="143" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B143" s="136"/>
-[...14 lines deleted...]
-      <c r="Q143" s="130"/>
+      <c r="B143" s="134"/>
+      <c r="C143" s="135"/>
+      <c r="D143" s="135"/>
+      <c r="E143" s="141"/>
+      <c r="F143" s="134"/>
+      <c r="G143" s="135"/>
+      <c r="H143" s="135"/>
+      <c r="I143" s="136"/>
+      <c r="J143" s="127"/>
+      <c r="K143" s="127"/>
+      <c r="L143" s="127"/>
+      <c r="M143" s="128"/>
+      <c r="N143" s="127"/>
+      <c r="O143" s="127"/>
+      <c r="P143" s="127"/>
+      <c r="Q143" s="128"/>
     </row>
     <row r="144" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B144" s="136"/>
-[...14 lines deleted...]
-      <c r="Q144" s="130"/>
+      <c r="B144" s="134"/>
+      <c r="C144" s="135"/>
+      <c r="D144" s="135"/>
+      <c r="E144" s="141"/>
+      <c r="F144" s="134"/>
+      <c r="G144" s="135"/>
+      <c r="H144" s="135"/>
+      <c r="I144" s="136"/>
+      <c r="J144" s="127"/>
+      <c r="K144" s="127"/>
+      <c r="L144" s="127"/>
+      <c r="M144" s="128"/>
+      <c r="N144" s="127"/>
+      <c r="O144" s="127"/>
+      <c r="P144" s="127"/>
+      <c r="Q144" s="128"/>
     </row>
     <row r="145" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B145" s="136"/>
-[...14 lines deleted...]
-      <c r="Q145" s="130"/>
+      <c r="B145" s="134"/>
+      <c r="C145" s="135"/>
+      <c r="D145" s="135"/>
+      <c r="E145" s="141"/>
+      <c r="F145" s="134"/>
+      <c r="G145" s="135"/>
+      <c r="H145" s="135"/>
+      <c r="I145" s="136"/>
+      <c r="J145" s="127"/>
+      <c r="K145" s="127"/>
+      <c r="L145" s="127"/>
+      <c r="M145" s="128"/>
+      <c r="N145" s="127"/>
+      <c r="O145" s="127"/>
+      <c r="P145" s="127"/>
+      <c r="Q145" s="128"/>
     </row>
     <row r="146" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B146" s="136"/>
-[...14 lines deleted...]
-      <c r="Q146" s="130"/>
+      <c r="B146" s="134"/>
+      <c r="C146" s="135"/>
+      <c r="D146" s="135"/>
+      <c r="E146" s="141"/>
+      <c r="F146" s="134"/>
+      <c r="G146" s="135"/>
+      <c r="H146" s="135"/>
+      <c r="I146" s="136"/>
+      <c r="J146" s="127"/>
+      <c r="K146" s="127"/>
+      <c r="L146" s="127"/>
+      <c r="M146" s="128"/>
+      <c r="N146" s="127"/>
+      <c r="O146" s="127"/>
+      <c r="P146" s="127"/>
+      <c r="Q146" s="128"/>
     </row>
     <row r="147" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B147" s="136"/>
-[...14 lines deleted...]
-      <c r="Q147" s="130"/>
+      <c r="B147" s="134"/>
+      <c r="C147" s="135"/>
+      <c r="D147" s="135"/>
+      <c r="E147" s="141"/>
+      <c r="F147" s="134"/>
+      <c r="G147" s="135"/>
+      <c r="H147" s="135"/>
+      <c r="I147" s="136"/>
+      <c r="J147" s="127"/>
+      <c r="K147" s="127"/>
+      <c r="L147" s="127"/>
+      <c r="M147" s="128"/>
+      <c r="N147" s="127"/>
+      <c r="O147" s="127"/>
+      <c r="P147" s="127"/>
+      <c r="Q147" s="128"/>
     </row>
     <row r="148" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B148" s="136"/>
-[...14 lines deleted...]
-      <c r="Q148" s="130"/>
+      <c r="B148" s="134"/>
+      <c r="C148" s="135"/>
+      <c r="D148" s="135"/>
+      <c r="E148" s="141"/>
+      <c r="F148" s="134"/>
+      <c r="G148" s="135"/>
+      <c r="H148" s="135"/>
+      <c r="I148" s="136"/>
+      <c r="J148" s="127"/>
+      <c r="K148" s="127"/>
+      <c r="L148" s="127"/>
+      <c r="M148" s="128"/>
+      <c r="N148" s="127"/>
+      <c r="O148" s="127"/>
+      <c r="P148" s="127"/>
+      <c r="Q148" s="128"/>
     </row>
     <row r="149" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B149" s="136"/>
-[...14 lines deleted...]
-      <c r="Q149" s="130"/>
+      <c r="B149" s="134"/>
+      <c r="C149" s="135"/>
+      <c r="D149" s="135"/>
+      <c r="E149" s="141"/>
+      <c r="F149" s="134"/>
+      <c r="G149" s="135"/>
+      <c r="H149" s="135"/>
+      <c r="I149" s="136"/>
+      <c r="J149" s="127"/>
+      <c r="K149" s="127"/>
+      <c r="L149" s="127"/>
+      <c r="M149" s="128"/>
+      <c r="N149" s="127"/>
+      <c r="O149" s="127"/>
+      <c r="P149" s="127"/>
+      <c r="Q149" s="128"/>
     </row>
     <row r="150" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="136"/>
-[...14 lines deleted...]
-      <c r="Q150" s="130"/>
+      <c r="B150" s="134"/>
+      <c r="C150" s="135"/>
+      <c r="D150" s="135"/>
+      <c r="E150" s="141"/>
+      <c r="F150" s="134"/>
+      <c r="G150" s="135"/>
+      <c r="H150" s="135"/>
+      <c r="I150" s="136"/>
+      <c r="J150" s="127"/>
+      <c r="K150" s="127"/>
+      <c r="L150" s="127"/>
+      <c r="M150" s="128"/>
+      <c r="N150" s="127"/>
+      <c r="O150" s="127"/>
+      <c r="P150" s="127"/>
+      <c r="Q150" s="128"/>
     </row>
     <row r="151" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B151" s="136"/>
-[...14 lines deleted...]
-      <c r="Q151" s="130"/>
+      <c r="B151" s="134"/>
+      <c r="C151" s="135"/>
+      <c r="D151" s="135"/>
+      <c r="E151" s="141"/>
+      <c r="F151" s="134"/>
+      <c r="G151" s="135"/>
+      <c r="H151" s="135"/>
+      <c r="I151" s="136"/>
+      <c r="J151" s="127"/>
+      <c r="K151" s="127"/>
+      <c r="L151" s="127"/>
+      <c r="M151" s="128"/>
+      <c r="N151" s="127"/>
+      <c r="O151" s="127"/>
+      <c r="P151" s="127"/>
+      <c r="Q151" s="128"/>
     </row>
     <row r="152" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B152" s="136"/>
-[...14 lines deleted...]
-      <c r="Q152" s="130"/>
+      <c r="B152" s="134"/>
+      <c r="C152" s="135"/>
+      <c r="D152" s="135"/>
+      <c r="E152" s="141"/>
+      <c r="F152" s="134"/>
+      <c r="G152" s="135"/>
+      <c r="H152" s="135"/>
+      <c r="I152" s="136"/>
+      <c r="J152" s="127"/>
+      <c r="K152" s="127"/>
+      <c r="L152" s="127"/>
+      <c r="M152" s="128"/>
+      <c r="N152" s="127"/>
+      <c r="O152" s="127"/>
+      <c r="P152" s="127"/>
+      <c r="Q152" s="128"/>
     </row>
     <row r="153" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B153" s="136"/>
-[...14 lines deleted...]
-      <c r="Q153" s="130"/>
+      <c r="B153" s="134"/>
+      <c r="C153" s="135"/>
+      <c r="D153" s="135"/>
+      <c r="E153" s="141"/>
+      <c r="F153" s="134"/>
+      <c r="G153" s="135"/>
+      <c r="H153" s="135"/>
+      <c r="I153" s="136"/>
+      <c r="J153" s="127"/>
+      <c r="K153" s="127"/>
+      <c r="L153" s="127"/>
+      <c r="M153" s="128"/>
+      <c r="N153" s="127"/>
+      <c r="O153" s="127"/>
+      <c r="P153" s="127"/>
+      <c r="Q153" s="128"/>
     </row>
     <row r="154" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B154" s="136"/>
-[...14 lines deleted...]
-      <c r="Q154" s="130"/>
+      <c r="B154" s="134"/>
+      <c r="C154" s="135"/>
+      <c r="D154" s="135"/>
+      <c r="E154" s="141"/>
+      <c r="F154" s="134"/>
+      <c r="G154" s="135"/>
+      <c r="H154" s="135"/>
+      <c r="I154" s="136"/>
+      <c r="J154" s="127"/>
+      <c r="K154" s="127"/>
+      <c r="L154" s="127"/>
+      <c r="M154" s="128"/>
+      <c r="N154" s="127"/>
+      <c r="O154" s="127"/>
+      <c r="P154" s="127"/>
+      <c r="Q154" s="128"/>
     </row>
     <row r="155" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B155" s="136"/>
-[...14 lines deleted...]
-      <c r="Q155" s="130"/>
+      <c r="B155" s="134"/>
+      <c r="C155" s="135"/>
+      <c r="D155" s="135"/>
+      <c r="E155" s="141"/>
+      <c r="F155" s="134"/>
+      <c r="G155" s="135"/>
+      <c r="H155" s="135"/>
+      <c r="I155" s="136"/>
+      <c r="J155" s="127"/>
+      <c r="K155" s="127"/>
+      <c r="L155" s="127"/>
+      <c r="M155" s="128"/>
+      <c r="N155" s="127"/>
+      <c r="O155" s="127"/>
+      <c r="P155" s="127"/>
+      <c r="Q155" s="128"/>
     </row>
     <row r="156" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B156" s="136"/>
-[...14 lines deleted...]
-      <c r="Q156" s="130"/>
+      <c r="B156" s="134"/>
+      <c r="C156" s="135"/>
+      <c r="D156" s="135"/>
+      <c r="E156" s="141"/>
+      <c r="F156" s="134"/>
+      <c r="G156" s="135"/>
+      <c r="H156" s="135"/>
+      <c r="I156" s="136"/>
+      <c r="J156" s="127"/>
+      <c r="K156" s="127"/>
+      <c r="L156" s="127"/>
+      <c r="M156" s="128"/>
+      <c r="N156" s="127"/>
+      <c r="O156" s="127"/>
+      <c r="P156" s="127"/>
+      <c r="Q156" s="128"/>
     </row>
     <row r="157" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B157" s="136"/>
-[...14 lines deleted...]
-      <c r="Q157" s="130"/>
+      <c r="B157" s="134"/>
+      <c r="C157" s="135"/>
+      <c r="D157" s="135"/>
+      <c r="E157" s="141"/>
+      <c r="F157" s="134"/>
+      <c r="G157" s="135"/>
+      <c r="H157" s="135"/>
+      <c r="I157" s="136"/>
+      <c r="J157" s="127"/>
+      <c r="K157" s="127"/>
+      <c r="L157" s="127"/>
+      <c r="M157" s="128"/>
+      <c r="N157" s="127"/>
+      <c r="O157" s="127"/>
+      <c r="P157" s="127"/>
+      <c r="Q157" s="128"/>
     </row>
     <row r="158" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B158" s="136"/>
-[...14 lines deleted...]
-      <c r="Q158" s="130"/>
+      <c r="B158" s="134"/>
+      <c r="C158" s="135"/>
+      <c r="D158" s="135"/>
+      <c r="E158" s="141"/>
+      <c r="F158" s="134"/>
+      <c r="G158" s="135"/>
+      <c r="H158" s="135"/>
+      <c r="I158" s="136"/>
+      <c r="J158" s="127"/>
+      <c r="K158" s="127"/>
+      <c r="L158" s="127"/>
+      <c r="M158" s="128"/>
+      <c r="N158" s="127"/>
+      <c r="O158" s="127"/>
+      <c r="P158" s="127"/>
+      <c r="Q158" s="128"/>
     </row>
     <row r="159" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B159" s="139"/>
-[...14 lines deleted...]
-      <c r="Q159" s="132"/>
+      <c r="B159" s="137"/>
+      <c r="C159" s="138"/>
+      <c r="D159" s="138"/>
+      <c r="E159" s="142"/>
+      <c r="F159" s="137"/>
+      <c r="G159" s="138"/>
+      <c r="H159" s="138"/>
+      <c r="I159" s="139"/>
+      <c r="J159" s="129"/>
+      <c r="K159" s="129"/>
+      <c r="L159" s="129"/>
+      <c r="M159" s="130"/>
+      <c r="N159" s="129"/>
+      <c r="O159" s="129"/>
+      <c r="P159" s="129"/>
+      <c r="Q159" s="130"/>
     </row>
     <row r="160" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B160" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D160" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E160" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H160" s="76" t="s">
         <v>64</v>
@@ -16277,431 +16270,431 @@
         <v>74</v>
       </c>
       <c r="L160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N160" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q160" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B161" s="133" t="s">
+      <c r="B161" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="C161" s="134"/>
-[...2 lines deleted...]
-      <c r="F161" s="133" t="s">
+      <c r="C161" s="132"/>
+      <c r="D161" s="132"/>
+      <c r="E161" s="140"/>
+      <c r="F161" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="G161" s="134"/>
-[...2 lines deleted...]
-      <c r="J161" s="127" t="s">
+      <c r="G161" s="132"/>
+      <c r="H161" s="132"/>
+      <c r="I161" s="133"/>
+      <c r="J161" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K161" s="127"/>
-[...2 lines deleted...]
-      <c r="N161" s="127" t="s">
+      <c r="K161" s="125"/>
+      <c r="L161" s="125"/>
+      <c r="M161" s="126"/>
+      <c r="N161" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O161" s="127"/>
-[...1 lines deleted...]
-      <c r="Q161" s="128"/>
+      <c r="O161" s="125"/>
+      <c r="P161" s="125"/>
+      <c r="Q161" s="126"/>
     </row>
     <row r="162" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B162" s="136"/>
-[...14 lines deleted...]
-      <c r="Q162" s="130"/>
+      <c r="B162" s="134"/>
+      <c r="C162" s="135"/>
+      <c r="D162" s="135"/>
+      <c r="E162" s="141"/>
+      <c r="F162" s="134"/>
+      <c r="G162" s="135"/>
+      <c r="H162" s="135"/>
+      <c r="I162" s="136"/>
+      <c r="J162" s="127"/>
+      <c r="K162" s="127"/>
+      <c r="L162" s="127"/>
+      <c r="M162" s="128"/>
+      <c r="N162" s="127"/>
+      <c r="O162" s="127"/>
+      <c r="P162" s="127"/>
+      <c r="Q162" s="128"/>
     </row>
     <row r="163" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B163" s="136"/>
-[...14 lines deleted...]
-      <c r="Q163" s="130"/>
+      <c r="B163" s="134"/>
+      <c r="C163" s="135"/>
+      <c r="D163" s="135"/>
+      <c r="E163" s="141"/>
+      <c r="F163" s="134"/>
+      <c r="G163" s="135"/>
+      <c r="H163" s="135"/>
+      <c r="I163" s="136"/>
+      <c r="J163" s="127"/>
+      <c r="K163" s="127"/>
+      <c r="L163" s="127"/>
+      <c r="M163" s="128"/>
+      <c r="N163" s="127"/>
+      <c r="O163" s="127"/>
+      <c r="P163" s="127"/>
+      <c r="Q163" s="128"/>
     </row>
     <row r="164" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B164" s="136"/>
-[...14 lines deleted...]
-      <c r="Q164" s="130"/>
+      <c r="B164" s="134"/>
+      <c r="C164" s="135"/>
+      <c r="D164" s="135"/>
+      <c r="E164" s="141"/>
+      <c r="F164" s="134"/>
+      <c r="G164" s="135"/>
+      <c r="H164" s="135"/>
+      <c r="I164" s="136"/>
+      <c r="J164" s="127"/>
+      <c r="K164" s="127"/>
+      <c r="L164" s="127"/>
+      <c r="M164" s="128"/>
+      <c r="N164" s="127"/>
+      <c r="O164" s="127"/>
+      <c r="P164" s="127"/>
+      <c r="Q164" s="128"/>
     </row>
     <row r="165" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B165" s="136"/>
-[...14 lines deleted...]
-      <c r="Q165" s="130"/>
+      <c r="B165" s="134"/>
+      <c r="C165" s="135"/>
+      <c r="D165" s="135"/>
+      <c r="E165" s="141"/>
+      <c r="F165" s="134"/>
+      <c r="G165" s="135"/>
+      <c r="H165" s="135"/>
+      <c r="I165" s="136"/>
+      <c r="J165" s="127"/>
+      <c r="K165" s="127"/>
+      <c r="L165" s="127"/>
+      <c r="M165" s="128"/>
+      <c r="N165" s="127"/>
+      <c r="O165" s="127"/>
+      <c r="P165" s="127"/>
+      <c r="Q165" s="128"/>
     </row>
     <row r="166" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="136"/>
-[...14 lines deleted...]
-      <c r="Q166" s="130"/>
+      <c r="B166" s="134"/>
+      <c r="C166" s="135"/>
+      <c r="D166" s="135"/>
+      <c r="E166" s="141"/>
+      <c r="F166" s="134"/>
+      <c r="G166" s="135"/>
+      <c r="H166" s="135"/>
+      <c r="I166" s="136"/>
+      <c r="J166" s="127"/>
+      <c r="K166" s="127"/>
+      <c r="L166" s="127"/>
+      <c r="M166" s="128"/>
+      <c r="N166" s="127"/>
+      <c r="O166" s="127"/>
+      <c r="P166" s="127"/>
+      <c r="Q166" s="128"/>
     </row>
     <row r="167" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="B167" s="136"/>
-[...14 lines deleted...]
-      <c r="Q167" s="130"/>
+      <c r="B167" s="134"/>
+      <c r="C167" s="135"/>
+      <c r="D167" s="135"/>
+      <c r="E167" s="141"/>
+      <c r="F167" s="134"/>
+      <c r="G167" s="135"/>
+      <c r="H167" s="135"/>
+      <c r="I167" s="136"/>
+      <c r="J167" s="127"/>
+      <c r="K167" s="127"/>
+      <c r="L167" s="127"/>
+      <c r="M167" s="128"/>
+      <c r="N167" s="127"/>
+      <c r="O167" s="127"/>
+      <c r="P167" s="127"/>
+      <c r="Q167" s="128"/>
     </row>
     <row r="168" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B168" s="136"/>
-[...14 lines deleted...]
-      <c r="Q168" s="130"/>
+      <c r="B168" s="134"/>
+      <c r="C168" s="135"/>
+      <c r="D168" s="135"/>
+      <c r="E168" s="141"/>
+      <c r="F168" s="134"/>
+      <c r="G168" s="135"/>
+      <c r="H168" s="135"/>
+      <c r="I168" s="136"/>
+      <c r="J168" s="127"/>
+      <c r="K168" s="127"/>
+      <c r="L168" s="127"/>
+      <c r="M168" s="128"/>
+      <c r="N168" s="127"/>
+      <c r="O168" s="127"/>
+      <c r="P168" s="127"/>
+      <c r="Q168" s="128"/>
     </row>
     <row r="169" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B169" s="136"/>
-[...14 lines deleted...]
-      <c r="Q169" s="130"/>
+      <c r="B169" s="134"/>
+      <c r="C169" s="135"/>
+      <c r="D169" s="135"/>
+      <c r="E169" s="141"/>
+      <c r="F169" s="134"/>
+      <c r="G169" s="135"/>
+      <c r="H169" s="135"/>
+      <c r="I169" s="136"/>
+      <c r="J169" s="127"/>
+      <c r="K169" s="127"/>
+      <c r="L169" s="127"/>
+      <c r="M169" s="128"/>
+      <c r="N169" s="127"/>
+      <c r="O169" s="127"/>
+      <c r="P169" s="127"/>
+      <c r="Q169" s="128"/>
     </row>
     <row r="170" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B170" s="136"/>
-[...14 lines deleted...]
-      <c r="Q170" s="130"/>
+      <c r="B170" s="134"/>
+      <c r="C170" s="135"/>
+      <c r="D170" s="135"/>
+      <c r="E170" s="141"/>
+      <c r="F170" s="134"/>
+      <c r="G170" s="135"/>
+      <c r="H170" s="135"/>
+      <c r="I170" s="136"/>
+      <c r="J170" s="127"/>
+      <c r="K170" s="127"/>
+      <c r="L170" s="127"/>
+      <c r="M170" s="128"/>
+      <c r="N170" s="127"/>
+      <c r="O170" s="127"/>
+      <c r="P170" s="127"/>
+      <c r="Q170" s="128"/>
     </row>
     <row r="171" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B171" s="136"/>
-[...14 lines deleted...]
-      <c r="Q171" s="130"/>
+      <c r="B171" s="134"/>
+      <c r="C171" s="135"/>
+      <c r="D171" s="135"/>
+      <c r="E171" s="141"/>
+      <c r="F171" s="134"/>
+      <c r="G171" s="135"/>
+      <c r="H171" s="135"/>
+      <c r="I171" s="136"/>
+      <c r="J171" s="127"/>
+      <c r="K171" s="127"/>
+      <c r="L171" s="127"/>
+      <c r="M171" s="128"/>
+      <c r="N171" s="127"/>
+      <c r="O171" s="127"/>
+      <c r="P171" s="127"/>
+      <c r="Q171" s="128"/>
     </row>
     <row r="172" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B172" s="136"/>
-[...14 lines deleted...]
-      <c r="Q172" s="130"/>
+      <c r="B172" s="134"/>
+      <c r="C172" s="135"/>
+      <c r="D172" s="135"/>
+      <c r="E172" s="141"/>
+      <c r="F172" s="134"/>
+      <c r="G172" s="135"/>
+      <c r="H172" s="135"/>
+      <c r="I172" s="136"/>
+      <c r="J172" s="127"/>
+      <c r="K172" s="127"/>
+      <c r="L172" s="127"/>
+      <c r="M172" s="128"/>
+      <c r="N172" s="127"/>
+      <c r="O172" s="127"/>
+      <c r="P172" s="127"/>
+      <c r="Q172" s="128"/>
     </row>
     <row r="173" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B173" s="136"/>
-[...14 lines deleted...]
-      <c r="Q173" s="130"/>
+      <c r="B173" s="134"/>
+      <c r="C173" s="135"/>
+      <c r="D173" s="135"/>
+      <c r="E173" s="141"/>
+      <c r="F173" s="134"/>
+      <c r="G173" s="135"/>
+      <c r="H173" s="135"/>
+      <c r="I173" s="136"/>
+      <c r="J173" s="127"/>
+      <c r="K173" s="127"/>
+      <c r="L173" s="127"/>
+      <c r="M173" s="128"/>
+      <c r="N173" s="127"/>
+      <c r="O173" s="127"/>
+      <c r="P173" s="127"/>
+      <c r="Q173" s="128"/>
     </row>
     <row r="174" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B174" s="136"/>
-[...14 lines deleted...]
-      <c r="Q174" s="130"/>
+      <c r="B174" s="134"/>
+      <c r="C174" s="135"/>
+      <c r="D174" s="135"/>
+      <c r="E174" s="141"/>
+      <c r="F174" s="134"/>
+      <c r="G174" s="135"/>
+      <c r="H174" s="135"/>
+      <c r="I174" s="136"/>
+      <c r="J174" s="127"/>
+      <c r="K174" s="127"/>
+      <c r="L174" s="127"/>
+      <c r="M174" s="128"/>
+      <c r="N174" s="127"/>
+      <c r="O174" s="127"/>
+      <c r="P174" s="127"/>
+      <c r="Q174" s="128"/>
     </row>
     <row r="175" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B175" s="136"/>
-[...14 lines deleted...]
-      <c r="Q175" s="130"/>
+      <c r="B175" s="134"/>
+      <c r="C175" s="135"/>
+      <c r="D175" s="135"/>
+      <c r="E175" s="141"/>
+      <c r="F175" s="134"/>
+      <c r="G175" s="135"/>
+      <c r="H175" s="135"/>
+      <c r="I175" s="136"/>
+      <c r="J175" s="127"/>
+      <c r="K175" s="127"/>
+      <c r="L175" s="127"/>
+      <c r="M175" s="128"/>
+      <c r="N175" s="127"/>
+      <c r="O175" s="127"/>
+      <c r="P175" s="127"/>
+      <c r="Q175" s="128"/>
     </row>
     <row r="176" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B176" s="136"/>
-[...14 lines deleted...]
-      <c r="Q176" s="130"/>
+      <c r="B176" s="134"/>
+      <c r="C176" s="135"/>
+      <c r="D176" s="135"/>
+      <c r="E176" s="141"/>
+      <c r="F176" s="134"/>
+      <c r="G176" s="135"/>
+      <c r="H176" s="135"/>
+      <c r="I176" s="136"/>
+      <c r="J176" s="127"/>
+      <c r="K176" s="127"/>
+      <c r="L176" s="127"/>
+      <c r="M176" s="128"/>
+      <c r="N176" s="127"/>
+      <c r="O176" s="127"/>
+      <c r="P176" s="127"/>
+      <c r="Q176" s="128"/>
     </row>
     <row r="177" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B177" s="136"/>
-[...14 lines deleted...]
-      <c r="Q177" s="130"/>
+      <c r="B177" s="134"/>
+      <c r="C177" s="135"/>
+      <c r="D177" s="135"/>
+      <c r="E177" s="141"/>
+      <c r="F177" s="134"/>
+      <c r="G177" s="135"/>
+      <c r="H177" s="135"/>
+      <c r="I177" s="136"/>
+      <c r="J177" s="127"/>
+      <c r="K177" s="127"/>
+      <c r="L177" s="127"/>
+      <c r="M177" s="128"/>
+      <c r="N177" s="127"/>
+      <c r="O177" s="127"/>
+      <c r="P177" s="127"/>
+      <c r="Q177" s="128"/>
     </row>
     <row r="178" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B178" s="139"/>
-[...14 lines deleted...]
-      <c r="Q178" s="132"/>
+      <c r="B178" s="137"/>
+      <c r="C178" s="138"/>
+      <c r="D178" s="138"/>
+      <c r="E178" s="142"/>
+      <c r="F178" s="137"/>
+      <c r="G178" s="138"/>
+      <c r="H178" s="138"/>
+      <c r="I178" s="139"/>
+      <c r="J178" s="129"/>
+      <c r="K178" s="129"/>
+      <c r="L178" s="129"/>
+      <c r="M178" s="130"/>
+      <c r="N178" s="129"/>
+      <c r="O178" s="129"/>
+      <c r="P178" s="129"/>
+      <c r="Q178" s="130"/>
     </row>
     <row r="179" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B179" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D179" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E179" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H179" s="76" t="s">
         <v>64</v>
@@ -16728,561 +16721,561 @@
         <v>74</v>
       </c>
       <c r="P179" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q179" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B180" s="23">
         <v>61927</v>
       </c>
       <c r="C180" s="25">
         <v>0</v>
       </c>
       <c r="D180" s="26">
         <v>9464</v>
       </c>
       <c r="E180" s="27">
         <v>0</v>
       </c>
-      <c r="F180" s="133" t="s">
+      <c r="F180" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="G180" s="134"/>
-[...2 lines deleted...]
-      <c r="J180" s="127" t="s">
+      <c r="G180" s="132"/>
+      <c r="H180" s="132"/>
+      <c r="I180" s="133"/>
+      <c r="J180" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K180" s="127"/>
-[...2 lines deleted...]
-      <c r="N180" s="127" t="s">
+      <c r="K180" s="125"/>
+      <c r="L180" s="125"/>
+      <c r="M180" s="126"/>
+      <c r="N180" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O180" s="127"/>
-[...1 lines deleted...]
-      <c r="Q180" s="128"/>
+      <c r="O180" s="125"/>
+      <c r="P180" s="125"/>
+      <c r="Q180" s="126"/>
     </row>
     <row r="181" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B181" s="34">
         <v>35879</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>7235</v>
       </c>
       <c r="E181" s="3">
         <v>0</v>
       </c>
-      <c r="F181" s="136"/>
-[...10 lines deleted...]
-      <c r="Q181" s="130"/>
+      <c r="F181" s="134"/>
+      <c r="G181" s="135"/>
+      <c r="H181" s="135"/>
+      <c r="I181" s="136"/>
+      <c r="J181" s="127"/>
+      <c r="K181" s="127"/>
+      <c r="L181" s="127"/>
+      <c r="M181" s="128"/>
+      <c r="N181" s="127"/>
+      <c r="O181" s="127"/>
+      <c r="P181" s="127"/>
+      <c r="Q181" s="128"/>
     </row>
     <row r="182" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="34">
         <v>32961</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6734</v>
       </c>
       <c r="E182" s="3">
         <v>0</v>
       </c>
-      <c r="F182" s="136"/>
-[...10 lines deleted...]
-      <c r="Q182" s="130"/>
+      <c r="F182" s="134"/>
+      <c r="G182" s="135"/>
+      <c r="H182" s="135"/>
+      <c r="I182" s="136"/>
+      <c r="J182" s="127"/>
+      <c r="K182" s="127"/>
+      <c r="L182" s="127"/>
+      <c r="M182" s="128"/>
+      <c r="N182" s="127"/>
+      <c r="O182" s="127"/>
+      <c r="P182" s="127"/>
+      <c r="Q182" s="128"/>
     </row>
     <row r="183" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B183" s="34">
         <v>34948</v>
       </c>
       <c r="C183" s="100">
         <v>0</v>
       </c>
       <c r="D183" s="22">
         <v>8157</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
-      <c r="F183" s="136"/>
-[...10 lines deleted...]
-      <c r="Q183" s="130"/>
+      <c r="F183" s="134"/>
+      <c r="G183" s="135"/>
+      <c r="H183" s="135"/>
+      <c r="I183" s="136"/>
+      <c r="J183" s="127"/>
+      <c r="K183" s="127"/>
+      <c r="L183" s="127"/>
+      <c r="M183" s="128"/>
+      <c r="N183" s="127"/>
+      <c r="O183" s="127"/>
+      <c r="P183" s="127"/>
+      <c r="Q183" s="128"/>
     </row>
     <row r="184" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="23">
         <v>97806</v>
       </c>
       <c r="C184" s="25">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>16699</v>
       </c>
       <c r="E184" s="27">
         <v>0</v>
       </c>
-      <c r="F184" s="136"/>
-[...10 lines deleted...]
-      <c r="Q184" s="130"/>
+      <c r="F184" s="134"/>
+      <c r="G184" s="135"/>
+      <c r="H184" s="135"/>
+      <c r="I184" s="136"/>
+      <c r="J184" s="127"/>
+      <c r="K184" s="127"/>
+      <c r="L184" s="127"/>
+      <c r="M184" s="128"/>
+      <c r="N184" s="127"/>
+      <c r="O184" s="127"/>
+      <c r="P184" s="127"/>
+      <c r="Q184" s="128"/>
     </row>
     <row r="185" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B185" s="30">
         <v>67909</v>
       </c>
       <c r="C185" s="100">
         <v>0</v>
       </c>
       <c r="D185" s="22">
         <v>14891</v>
       </c>
       <c r="E185" s="2">
         <v>0</v>
       </c>
-      <c r="F185" s="136"/>
-[...10 lines deleted...]
-      <c r="Q185" s="130"/>
+      <c r="F185" s="134"/>
+      <c r="G185" s="135"/>
+      <c r="H185" s="135"/>
+      <c r="I185" s="136"/>
+      <c r="J185" s="127"/>
+      <c r="K185" s="127"/>
+      <c r="L185" s="127"/>
+      <c r="M185" s="128"/>
+      <c r="N185" s="127"/>
+      <c r="O185" s="127"/>
+      <c r="P185" s="127"/>
+      <c r="Q185" s="128"/>
     </row>
     <row r="186" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B186" s="23">
         <v>25063</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>4097</v>
       </c>
       <c r="E186" s="27">
         <v>0</v>
       </c>
-      <c r="F186" s="136"/>
-[...10 lines deleted...]
-      <c r="Q186" s="130"/>
+      <c r="F186" s="134"/>
+      <c r="G186" s="135"/>
+      <c r="H186" s="135"/>
+      <c r="I186" s="136"/>
+      <c r="J186" s="127"/>
+      <c r="K186" s="127"/>
+      <c r="L186" s="127"/>
+      <c r="M186" s="128"/>
+      <c r="N186" s="127"/>
+      <c r="O186" s="127"/>
+      <c r="P186" s="127"/>
+      <c r="Q186" s="128"/>
     </row>
     <row r="187" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="5">
         <v>19817</v>
       </c>
       <c r="C187" s="2">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2749</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="136"/>
-[...10 lines deleted...]
-      <c r="Q187" s="130"/>
+      <c r="F187" s="134"/>
+      <c r="G187" s="135"/>
+      <c r="H187" s="135"/>
+      <c r="I187" s="136"/>
+      <c r="J187" s="127"/>
+      <c r="K187" s="127"/>
+      <c r="L187" s="127"/>
+      <c r="M187" s="128"/>
+      <c r="N187" s="127"/>
+      <c r="O187" s="127"/>
+      <c r="P187" s="127"/>
+      <c r="Q187" s="128"/>
     </row>
     <row r="188" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B188" s="5">
         <v>17047</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2618</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="136"/>
-[...10 lines deleted...]
-      <c r="Q188" s="130"/>
+      <c r="F188" s="134"/>
+      <c r="G188" s="135"/>
+      <c r="H188" s="135"/>
+      <c r="I188" s="136"/>
+      <c r="J188" s="127"/>
+      <c r="K188" s="127"/>
+      <c r="L188" s="127"/>
+      <c r="M188" s="128"/>
+      <c r="N188" s="127"/>
+      <c r="O188" s="127"/>
+      <c r="P188" s="127"/>
+      <c r="Q188" s="128"/>
     </row>
     <row r="189" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="5">
         <v>10960</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>2283</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="136"/>
-[...10 lines deleted...]
-      <c r="Q189" s="130"/>
+      <c r="F189" s="134"/>
+      <c r="G189" s="135"/>
+      <c r="H189" s="135"/>
+      <c r="I189" s="136"/>
+      <c r="J189" s="127"/>
+      <c r="K189" s="127"/>
+      <c r="L189" s="127"/>
+      <c r="M189" s="128"/>
+      <c r="N189" s="127"/>
+      <c r="O189" s="127"/>
+      <c r="P189" s="127"/>
+      <c r="Q189" s="128"/>
     </row>
     <row r="190" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="5">
         <v>11791</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>2282</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="136"/>
-[...10 lines deleted...]
-      <c r="Q190" s="130"/>
+      <c r="F190" s="134"/>
+      <c r="G190" s="135"/>
+      <c r="H190" s="135"/>
+      <c r="I190" s="136"/>
+      <c r="J190" s="127"/>
+      <c r="K190" s="127"/>
+      <c r="L190" s="127"/>
+      <c r="M190" s="128"/>
+      <c r="N190" s="127"/>
+      <c r="O190" s="127"/>
+      <c r="P190" s="127"/>
+      <c r="Q190" s="128"/>
     </row>
     <row r="191" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B191" s="5">
         <v>13128</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>2670</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="136"/>
-[...10 lines deleted...]
-      <c r="Q191" s="130"/>
+      <c r="F191" s="134"/>
+      <c r="G191" s="135"/>
+      <c r="H191" s="135"/>
+      <c r="I191" s="136"/>
+      <c r="J191" s="127"/>
+      <c r="K191" s="127"/>
+      <c r="L191" s="127"/>
+      <c r="M191" s="128"/>
+      <c r="N191" s="127"/>
+      <c r="O191" s="127"/>
+      <c r="P191" s="127"/>
+      <c r="Q191" s="128"/>
     </row>
     <row r="192" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B192" s="5">
         <v>12822</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>2299</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="136"/>
-[...10 lines deleted...]
-      <c r="Q192" s="130"/>
+      <c r="F192" s="134"/>
+      <c r="G192" s="135"/>
+      <c r="H192" s="135"/>
+      <c r="I192" s="136"/>
+      <c r="J192" s="127"/>
+      <c r="K192" s="127"/>
+      <c r="L192" s="127"/>
+      <c r="M192" s="128"/>
+      <c r="N192" s="127"/>
+      <c r="O192" s="127"/>
+      <c r="P192" s="127"/>
+      <c r="Q192" s="128"/>
     </row>
     <row r="193" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B193" s="5">
         <v>9664</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>2070</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="136"/>
-[...10 lines deleted...]
-      <c r="Q193" s="130"/>
+      <c r="F193" s="134"/>
+      <c r="G193" s="135"/>
+      <c r="H193" s="135"/>
+      <c r="I193" s="136"/>
+      <c r="J193" s="127"/>
+      <c r="K193" s="127"/>
+      <c r="L193" s="127"/>
+      <c r="M193" s="128"/>
+      <c r="N193" s="127"/>
+      <c r="O193" s="127"/>
+      <c r="P193" s="127"/>
+      <c r="Q193" s="128"/>
     </row>
     <row r="194" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B194" s="5">
         <v>10475</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2365</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="136"/>
-[...10 lines deleted...]
-      <c r="Q194" s="130"/>
+      <c r="F194" s="134"/>
+      <c r="G194" s="135"/>
+      <c r="H194" s="135"/>
+      <c r="I194" s="136"/>
+      <c r="J194" s="127"/>
+      <c r="K194" s="127"/>
+      <c r="L194" s="127"/>
+      <c r="M194" s="128"/>
+      <c r="N194" s="127"/>
+      <c r="O194" s="127"/>
+      <c r="P194" s="127"/>
+      <c r="Q194" s="128"/>
     </row>
     <row r="195" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="5">
         <v>11817</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>2645</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="136"/>
-[...10 lines deleted...]
-      <c r="Q195" s="130"/>
+      <c r="F195" s="134"/>
+      <c r="G195" s="135"/>
+      <c r="H195" s="135"/>
+      <c r="I195" s="136"/>
+      <c r="J195" s="127"/>
+      <c r="K195" s="127"/>
+      <c r="L195" s="127"/>
+      <c r="M195" s="128"/>
+      <c r="N195" s="127"/>
+      <c r="O195" s="127"/>
+      <c r="P195" s="127"/>
+      <c r="Q195" s="128"/>
     </row>
     <row r="196" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B196" s="5">
         <v>11191</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2716</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="136"/>
-[...10 lines deleted...]
-      <c r="Q196" s="130"/>
+      <c r="F196" s="134"/>
+      <c r="G196" s="135"/>
+      <c r="H196" s="135"/>
+      <c r="I196" s="136"/>
+      <c r="J196" s="127"/>
+      <c r="K196" s="127"/>
+      <c r="L196" s="127"/>
+      <c r="M196" s="128"/>
+      <c r="N196" s="127"/>
+      <c r="O196" s="127"/>
+      <c r="P196" s="127"/>
+      <c r="Q196" s="128"/>
     </row>
     <row r="197" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B197" s="5">
         <v>11940</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>2796</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="139"/>
-[...10 lines deleted...]
-      <c r="Q197" s="132"/>
+      <c r="F197" s="137"/>
+      <c r="G197" s="138"/>
+      <c r="H197" s="138"/>
+      <c r="I197" s="139"/>
+      <c r="J197" s="129"/>
+      <c r="K197" s="129"/>
+      <c r="L197" s="129"/>
+      <c r="M197" s="130"/>
+      <c r="N197" s="129"/>
+      <c r="O197" s="129"/>
+      <c r="P197" s="129"/>
+      <c r="Q197" s="130"/>
     </row>
     <row r="198" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="41" t="s">
         <v>85</v>
       </c>
       <c r="B198" s="31">
         <v>165715</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="49">
         <v>31590</v>
       </c>
       <c r="E198" s="59">
         <v>0</v>
       </c>
       <c r="F198" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G198" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H198" s="76" t="s">
         <v>64</v>
@@ -17309,561 +17302,561 @@
         <v>74</v>
       </c>
       <c r="P198" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q198" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B199" s="23">
         <v>33423</v>
       </c>
       <c r="C199" s="25">
         <v>53.971611736399304</v>
       </c>
       <c r="D199" s="26">
         <v>7997</v>
       </c>
       <c r="E199" s="39">
         <v>84.49915469146238</v>
       </c>
-      <c r="F199" s="133" t="s">
+      <c r="F199" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="G199" s="134"/>
-[...2 lines deleted...]
-      <c r="J199" s="127" t="s">
+      <c r="G199" s="132"/>
+      <c r="H199" s="132"/>
+      <c r="I199" s="133"/>
+      <c r="J199" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="K199" s="127"/>
-[...2 lines deleted...]
-      <c r="N199" s="127" t="s">
+      <c r="K199" s="125"/>
+      <c r="L199" s="125"/>
+      <c r="M199" s="126"/>
+      <c r="N199" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="O199" s="127"/>
-[...1 lines deleted...]
-      <c r="Q199" s="128"/>
+      <c r="O199" s="125"/>
+      <c r="P199" s="125"/>
+      <c r="Q199" s="126"/>
     </row>
     <row r="200" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="34">
         <v>32618</v>
       </c>
       <c r="C200" s="2">
         <v>90.911117924133904</v>
       </c>
       <c r="D200" s="6">
         <v>7788</v>
       </c>
       <c r="E200" s="36">
         <v>107.643400138217</v>
       </c>
-      <c r="F200" s="136"/>
-[...10 lines deleted...]
-      <c r="Q200" s="130"/>
+      <c r="F200" s="134"/>
+      <c r="G200" s="135"/>
+      <c r="H200" s="135"/>
+      <c r="I200" s="136"/>
+      <c r="J200" s="127"/>
+      <c r="K200" s="127"/>
+      <c r="L200" s="127"/>
+      <c r="M200" s="128"/>
+      <c r="N200" s="127"/>
+      <c r="O200" s="127"/>
+      <c r="P200" s="127"/>
+      <c r="Q200" s="128"/>
     </row>
     <row r="201" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B201" s="34">
         <v>33466</v>
       </c>
       <c r="C201" s="2">
         <v>101.53211371014228</v>
       </c>
       <c r="D201" s="6">
         <v>8692</v>
       </c>
       <c r="E201" s="36">
         <v>129.07632907632907</v>
       </c>
-      <c r="F201" s="136"/>
-[...10 lines deleted...]
-      <c r="Q201" s="130"/>
+      <c r="F201" s="134"/>
+      <c r="G201" s="135"/>
+      <c r="H201" s="135"/>
+      <c r="I201" s="136"/>
+      <c r="J201" s="127"/>
+      <c r="K201" s="127"/>
+      <c r="L201" s="127"/>
+      <c r="M201" s="128"/>
+      <c r="N201" s="127"/>
+      <c r="O201" s="127"/>
+      <c r="P201" s="127"/>
+      <c r="Q201" s="128"/>
     </row>
     <row r="202" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="34">
         <v>33709</v>
       </c>
       <c r="C202" s="2">
         <v>96.454732745793748</v>
       </c>
       <c r="D202" s="34">
         <v>8383</v>
       </c>
       <c r="E202" s="36">
         <v>102.77062645580483</v>
       </c>
-      <c r="F202" s="136"/>
-[...10 lines deleted...]
-      <c r="Q202" s="130"/>
+      <c r="F202" s="134"/>
+      <c r="G202" s="135"/>
+      <c r="H202" s="135"/>
+      <c r="I202" s="136"/>
+      <c r="J202" s="127"/>
+      <c r="K202" s="127"/>
+      <c r="L202" s="127"/>
+      <c r="M202" s="128"/>
+      <c r="N202" s="127"/>
+      <c r="O202" s="127"/>
+      <c r="P202" s="127"/>
+      <c r="Q202" s="128"/>
     </row>
     <row r="203" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B203" s="23">
         <v>66041</v>
       </c>
       <c r="C203" s="25">
         <v>67.522442385947684</v>
       </c>
       <c r="D203" s="26">
         <v>15785</v>
       </c>
       <c r="E203" s="39">
         <v>94.526618360380866</v>
       </c>
-      <c r="F203" s="136"/>
-[...10 lines deleted...]
-      <c r="Q203" s="130"/>
+      <c r="F203" s="134"/>
+      <c r="G203" s="135"/>
+      <c r="H203" s="135"/>
+      <c r="I203" s="136"/>
+      <c r="J203" s="127"/>
+      <c r="K203" s="127"/>
+      <c r="L203" s="127"/>
+      <c r="M203" s="128"/>
+      <c r="N203" s="127"/>
+      <c r="O203" s="127"/>
+      <c r="P203" s="127"/>
+      <c r="Q203" s="128"/>
     </row>
     <row r="204" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B204" s="30">
         <v>67175</v>
       </c>
       <c r="C204" s="4">
         <v>98.919141792693168</v>
       </c>
       <c r="D204" s="22">
         <v>17075</v>
       </c>
       <c r="E204" s="42">
         <v>114.66657712712376</v>
       </c>
-      <c r="F204" s="136"/>
-[...10 lines deleted...]
-      <c r="Q204" s="130"/>
+      <c r="F204" s="134"/>
+      <c r="G204" s="135"/>
+      <c r="H204" s="135"/>
+      <c r="I204" s="136"/>
+      <c r="J204" s="127"/>
+      <c r="K204" s="127"/>
+      <c r="L204" s="127"/>
+      <c r="M204" s="128"/>
+      <c r="N204" s="127"/>
+      <c r="O204" s="127"/>
+      <c r="P204" s="127"/>
+      <c r="Q204" s="128"/>
     </row>
     <row r="205" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B205" s="23">
         <v>12711</v>
       </c>
       <c r="C205" s="25">
         <v>50.716195188125923</v>
       </c>
       <c r="D205" s="26">
         <v>3136</v>
       </c>
       <c r="E205" s="25">
         <v>76.543812545765192</v>
       </c>
-      <c r="F205" s="136"/>
-[...10 lines deleted...]
-      <c r="Q205" s="130"/>
+      <c r="F205" s="134"/>
+      <c r="G205" s="135"/>
+      <c r="H205" s="135"/>
+      <c r="I205" s="136"/>
+      <c r="J205" s="127"/>
+      <c r="K205" s="127"/>
+      <c r="L205" s="127"/>
+      <c r="M205" s="128"/>
+      <c r="N205" s="127"/>
+      <c r="O205" s="127"/>
+      <c r="P205" s="127"/>
+      <c r="Q205" s="128"/>
     </row>
     <row r="206" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="5">
         <v>10762</v>
       </c>
       <c r="C206" s="2">
         <v>54.306908210122614</v>
       </c>
       <c r="D206" s="6">
         <v>2518</v>
       </c>
       <c r="E206" s="2">
         <v>91.596944343397595</v>
       </c>
-      <c r="F206" s="136"/>
-[...10 lines deleted...]
-      <c r="Q206" s="130"/>
+      <c r="F206" s="134"/>
+      <c r="G206" s="135"/>
+      <c r="H206" s="135"/>
+      <c r="I206" s="136"/>
+      <c r="J206" s="127"/>
+      <c r="K206" s="127"/>
+      <c r="L206" s="127"/>
+      <c r="M206" s="128"/>
+      <c r="N206" s="127"/>
+      <c r="O206" s="127"/>
+      <c r="P206" s="127"/>
+      <c r="Q206" s="128"/>
     </row>
     <row r="207" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="5">
         <v>9950</v>
       </c>
       <c r="C207" s="2">
         <v>58.368041297589023</v>
       </c>
       <c r="D207" s="6">
         <v>2343</v>
       </c>
       <c r="E207" s="2">
         <v>89.495798319327733</v>
       </c>
-      <c r="F207" s="136"/>
-[...10 lines deleted...]
-      <c r="Q207" s="130"/>
+      <c r="F207" s="134"/>
+      <c r="G207" s="135"/>
+      <c r="H207" s="135"/>
+      <c r="I207" s="136"/>
+      <c r="J207" s="127"/>
+      <c r="K207" s="127"/>
+      <c r="L207" s="127"/>
+      <c r="M207" s="128"/>
+      <c r="N207" s="127"/>
+      <c r="O207" s="127"/>
+      <c r="P207" s="127"/>
+      <c r="Q207" s="128"/>
     </row>
     <row r="208" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="5">
         <v>10935</v>
       </c>
       <c r="C208" s="2">
         <v>99.771897810218974</v>
       </c>
       <c r="D208" s="6">
         <v>2687</v>
       </c>
       <c r="E208" s="2">
         <v>117.69601401664475</v>
       </c>
-      <c r="F208" s="136"/>
-[...10 lines deleted...]
-      <c r="Q208" s="130"/>
+      <c r="F208" s="134"/>
+      <c r="G208" s="135"/>
+      <c r="H208" s="135"/>
+      <c r="I208" s="136"/>
+      <c r="J208" s="127"/>
+      <c r="K208" s="127"/>
+      <c r="L208" s="127"/>
+      <c r="M208" s="128"/>
+      <c r="N208" s="127"/>
+      <c r="O208" s="127"/>
+      <c r="P208" s="127"/>
+      <c r="Q208" s="128"/>
     </row>
     <row r="209" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B209" s="5">
         <v>9942</v>
       </c>
       <c r="C209" s="2">
         <v>84.318548045119158</v>
       </c>
       <c r="D209" s="6">
         <v>2320</v>
       </c>
       <c r="E209" s="2">
         <v>101.66520595968449</v>
       </c>
-      <c r="F209" s="136"/>
-[...10 lines deleted...]
-      <c r="Q209" s="130"/>
+      <c r="F209" s="134"/>
+      <c r="G209" s="135"/>
+      <c r="H209" s="135"/>
+      <c r="I209" s="136"/>
+      <c r="J209" s="127"/>
+      <c r="K209" s="127"/>
+      <c r="L209" s="127"/>
+      <c r="M209" s="128"/>
+      <c r="N209" s="127"/>
+      <c r="O209" s="127"/>
+      <c r="P209" s="127"/>
+      <c r="Q209" s="128"/>
     </row>
     <row r="210" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B210" s="5">
         <v>11741</v>
       </c>
       <c r="C210" s="2">
         <v>89.434795856185261</v>
       </c>
       <c r="D210" s="6">
         <v>2781</v>
       </c>
       <c r="E210" s="2">
         <v>104.15730337078652</v>
       </c>
-      <c r="F210" s="136"/>
-[...10 lines deleted...]
-      <c r="Q210" s="130"/>
+      <c r="F210" s="134"/>
+      <c r="G210" s="135"/>
+      <c r="H210" s="135"/>
+      <c r="I210" s="136"/>
+      <c r="J210" s="127"/>
+      <c r="K210" s="127"/>
+      <c r="L210" s="127"/>
+      <c r="M210" s="128"/>
+      <c r="N210" s="127"/>
+      <c r="O210" s="127"/>
+      <c r="P210" s="127"/>
+      <c r="Q210" s="128"/>
     </row>
     <row r="211" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B211" s="5">
         <v>10061</v>
       </c>
       <c r="C211" s="2">
         <v>78.466697863047884</v>
       </c>
       <c r="D211" s="6">
         <v>2596</v>
       </c>
       <c r="E211" s="2">
         <v>112.91866028708132</v>
       </c>
-      <c r="F211" s="136"/>
-[...10 lines deleted...]
-      <c r="Q211" s="130"/>
+      <c r="F211" s="134"/>
+      <c r="G211" s="135"/>
+      <c r="H211" s="135"/>
+      <c r="I211" s="136"/>
+      <c r="J211" s="127"/>
+      <c r="K211" s="127"/>
+      <c r="L211" s="127"/>
+      <c r="M211" s="128"/>
+      <c r="N211" s="127"/>
+      <c r="O211" s="127"/>
+      <c r="P211" s="127"/>
+      <c r="Q211" s="128"/>
     </row>
     <row r="212" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B212" s="5">
         <v>11446</v>
       </c>
       <c r="C212" s="2">
         <v>118.43956953642385</v>
       </c>
       <c r="D212" s="6">
         <v>2915</v>
       </c>
       <c r="E212" s="2">
         <v>140.82125603864733</v>
       </c>
-      <c r="F212" s="136"/>
-[...10 lines deleted...]
-      <c r="Q212" s="130"/>
+      <c r="F212" s="134"/>
+      <c r="G212" s="135"/>
+      <c r="H212" s="135"/>
+      <c r="I212" s="136"/>
+      <c r="J212" s="127"/>
+      <c r="K212" s="127"/>
+      <c r="L212" s="127"/>
+      <c r="M212" s="128"/>
+      <c r="N212" s="127"/>
+      <c r="O212" s="127"/>
+      <c r="P212" s="127"/>
+      <c r="Q212" s="128"/>
     </row>
     <row r="213" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B213" s="5">
         <v>11959</v>
       </c>
       <c r="C213" s="2">
         <v>114.16706443914082</v>
       </c>
       <c r="D213" s="6">
         <v>3181</v>
       </c>
       <c r="E213" s="2">
         <v>134.5031712473573</v>
       </c>
-      <c r="F213" s="136"/>
-[...10 lines deleted...]
-      <c r="Q213" s="130"/>
+      <c r="F213" s="134"/>
+      <c r="G213" s="135"/>
+      <c r="H213" s="135"/>
+      <c r="I213" s="136"/>
+      <c r="J213" s="127"/>
+      <c r="K213" s="127"/>
+      <c r="L213" s="127"/>
+      <c r="M213" s="128"/>
+      <c r="N213" s="127"/>
+      <c r="O213" s="127"/>
+      <c r="P213" s="127"/>
+      <c r="Q213" s="128"/>
     </row>
     <row r="214" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="5">
         <v>13966</v>
       </c>
       <c r="C214" s="2">
         <v>118.1856647203182</v>
       </c>
       <c r="D214" s="6">
         <v>3499</v>
       </c>
       <c r="E214" s="2">
         <v>132.28733459357278</v>
       </c>
-      <c r="F214" s="136"/>
-[...10 lines deleted...]
-      <c r="Q214" s="130"/>
+      <c r="F214" s="134"/>
+      <c r="G214" s="135"/>
+      <c r="H214" s="135"/>
+      <c r="I214" s="136"/>
+      <c r="J214" s="127"/>
+      <c r="K214" s="127"/>
+      <c r="L214" s="127"/>
+      <c r="M214" s="128"/>
+      <c r="N214" s="127"/>
+      <c r="O214" s="127"/>
+      <c r="P214" s="127"/>
+      <c r="Q214" s="128"/>
     </row>
     <row r="215" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="5">
         <v>11491</v>
       </c>
       <c r="C215" s="2">
         <v>102.68072558305781</v>
       </c>
       <c r="D215" s="6">
         <v>2744</v>
       </c>
       <c r="E215" s="2">
         <v>101.03092783505154</v>
       </c>
-      <c r="F215" s="136"/>
-[...10 lines deleted...]
-      <c r="Q215" s="130"/>
+      <c r="F215" s="134"/>
+      <c r="G215" s="135"/>
+      <c r="H215" s="135"/>
+      <c r="I215" s="136"/>
+      <c r="J215" s="127"/>
+      <c r="K215" s="127"/>
+      <c r="L215" s="127"/>
+      <c r="M215" s="128"/>
+      <c r="N215" s="127"/>
+      <c r="O215" s="127"/>
+      <c r="P215" s="127"/>
+      <c r="Q215" s="128"/>
     </row>
     <row r="216" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B216" s="5">
         <v>8252</v>
       </c>
       <c r="C216" s="2">
         <v>69.112227805695142</v>
       </c>
       <c r="D216" s="6">
         <v>2140</v>
       </c>
       <c r="E216" s="2">
         <v>76.537911301859793</v>
       </c>
-      <c r="F216" s="139"/>
-[...10 lines deleted...]
-      <c r="Q216" s="132"/>
+      <c r="F216" s="137"/>
+      <c r="G216" s="138"/>
+      <c r="H216" s="138"/>
+      <c r="I216" s="139"/>
+      <c r="J216" s="129"/>
+      <c r="K216" s="129"/>
+      <c r="L216" s="129"/>
+      <c r="M216" s="130"/>
+      <c r="N216" s="129"/>
+      <c r="O216" s="129"/>
+      <c r="P216" s="129"/>
+      <c r="Q216" s="130"/>
     </row>
     <row r="217" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="41" t="s">
         <v>90</v>
       </c>
       <c r="B217" s="31">
         <v>133216</v>
       </c>
       <c r="C217" s="59">
         <v>0.80388619014573215</v>
       </c>
       <c r="D217" s="49">
         <v>32860</v>
       </c>
       <c r="E217" s="101">
         <v>1.0402025957581513</v>
       </c>
       <c r="F217" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G217" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H217" s="76" t="s">
         <v>64</v>
@@ -17890,561 +17883,561 @@
         <v>74</v>
       </c>
       <c r="P217" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q217" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B218" s="23">
         <v>32657</v>
       </c>
       <c r="C218" s="25">
         <v>97.708165036053018</v>
       </c>
       <c r="D218" s="26">
         <v>8318</v>
       </c>
       <c r="E218" s="39">
         <v>104.01400525196949</v>
       </c>
-      <c r="F218" s="147" t="s">
+      <c r="F218" s="145" t="s">
         <v>95</v>
       </c>
-      <c r="G218" s="148"/>
-[...2 lines deleted...]
-      <c r="J218" s="156" t="s">
+      <c r="G218" s="146"/>
+      <c r="H218" s="146"/>
+      <c r="I218" s="147"/>
+      <c r="J218" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="K218" s="156"/>
-[...2 lines deleted...]
-      <c r="N218" s="156" t="s">
+      <c r="K218" s="154"/>
+      <c r="L218" s="154"/>
+      <c r="M218" s="155"/>
+      <c r="N218" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="O218" s="156"/>
-[...1 lines deleted...]
-      <c r="Q218" s="157"/>
+      <c r="O218" s="154"/>
+      <c r="P218" s="154"/>
+      <c r="Q218" s="155"/>
     </row>
     <row r="219" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B219" s="34">
         <v>27532</v>
       </c>
       <c r="C219" s="2">
         <v>84.407382426880858</v>
       </c>
       <c r="D219" s="6">
         <v>7271</v>
       </c>
       <c r="E219" s="36">
         <v>93.361581920903959</v>
       </c>
-      <c r="F219" s="150"/>
-[...10 lines deleted...]
-      <c r="Q219" s="159"/>
+      <c r="F219" s="148"/>
+      <c r="G219" s="149"/>
+      <c r="H219" s="149"/>
+      <c r="I219" s="150"/>
+      <c r="J219" s="156"/>
+      <c r="K219" s="156"/>
+      <c r="L219" s="156"/>
+      <c r="M219" s="157"/>
+      <c r="N219" s="156"/>
+      <c r="O219" s="156"/>
+      <c r="P219" s="156"/>
+      <c r="Q219" s="157"/>
     </row>
     <row r="220" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B220" s="34">
         <v>30698</v>
       </c>
       <c r="C220" s="2">
         <v>91.728918902766992</v>
       </c>
       <c r="D220" s="6">
         <v>7857</v>
       </c>
       <c r="E220" s="36">
         <v>90.393465255407264</v>
       </c>
-      <c r="F220" s="150"/>
-[...10 lines deleted...]
-      <c r="Q220" s="159"/>
+      <c r="F220" s="148"/>
+      <c r="G220" s="149"/>
+      <c r="H220" s="149"/>
+      <c r="I220" s="150"/>
+      <c r="J220" s="156"/>
+      <c r="K220" s="156"/>
+      <c r="L220" s="156"/>
+      <c r="M220" s="157"/>
+      <c r="N220" s="156"/>
+      <c r="O220" s="156"/>
+      <c r="P220" s="156"/>
+      <c r="Q220" s="157"/>
     </row>
     <row r="221" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B221" s="34">
         <v>31199</v>
       </c>
       <c r="C221" s="2">
         <v>92.553917351449172</v>
       </c>
       <c r="D221" s="6">
         <v>8159</v>
       </c>
       <c r="E221" s="36">
         <v>97.327925563640704</v>
       </c>
-      <c r="F221" s="150"/>
-[...10 lines deleted...]
-      <c r="Q221" s="159"/>
+      <c r="F221" s="148"/>
+      <c r="G221" s="149"/>
+      <c r="H221" s="149"/>
+      <c r="I221" s="150"/>
+      <c r="J221" s="156"/>
+      <c r="K221" s="156"/>
+      <c r="L221" s="156"/>
+      <c r="M221" s="157"/>
+      <c r="N221" s="156"/>
+      <c r="O221" s="156"/>
+      <c r="P221" s="156"/>
+      <c r="Q221" s="157"/>
     </row>
     <row r="222" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B222" s="23">
         <v>60189</v>
       </c>
       <c r="C222" s="25">
         <v>91.13883799457912</v>
       </c>
       <c r="D222" s="26">
         <v>15589</v>
       </c>
       <c r="E222" s="39">
         <v>98.758314855875824</v>
       </c>
-      <c r="F222" s="150"/>
-[...10 lines deleted...]
-      <c r="Q222" s="159"/>
+      <c r="F222" s="148"/>
+      <c r="G222" s="149"/>
+      <c r="H222" s="149"/>
+      <c r="I222" s="150"/>
+      <c r="J222" s="156"/>
+      <c r="K222" s="156"/>
+      <c r="L222" s="156"/>
+      <c r="M222" s="157"/>
+      <c r="N222" s="156"/>
+      <c r="O222" s="156"/>
+      <c r="P222" s="156"/>
+      <c r="Q222" s="157"/>
     </row>
     <row r="223" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B223" s="30">
         <v>61897</v>
       </c>
       <c r="C223" s="4">
         <v>92.14291030889467</v>
       </c>
       <c r="D223" s="22">
         <v>16016</v>
       </c>
       <c r="E223" s="42">
         <v>93.797950219619324</v>
       </c>
-      <c r="F223" s="150"/>
-[...10 lines deleted...]
-      <c r="Q223" s="159"/>
+      <c r="F223" s="148"/>
+      <c r="G223" s="149"/>
+      <c r="H223" s="149"/>
+      <c r="I223" s="150"/>
+      <c r="J223" s="156"/>
+      <c r="K223" s="156"/>
+      <c r="L223" s="156"/>
+      <c r="M223" s="157"/>
+      <c r="N223" s="156"/>
+      <c r="O223" s="156"/>
+      <c r="P223" s="156"/>
+      <c r="Q223" s="157"/>
     </row>
     <row r="224" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B224" s="23">
         <v>11048</v>
       </c>
       <c r="C224" s="25">
         <v>86.916843678703486</v>
       </c>
       <c r="D224" s="26">
         <v>2956</v>
       </c>
       <c r="E224" s="25">
         <v>94.260204081632651</v>
       </c>
-      <c r="F224" s="150"/>
-[...10 lines deleted...]
-      <c r="Q224" s="159"/>
+      <c r="F224" s="148"/>
+      <c r="G224" s="149"/>
+      <c r="H224" s="149"/>
+      <c r="I224" s="150"/>
+      <c r="J224" s="156"/>
+      <c r="K224" s="156"/>
+      <c r="L224" s="156"/>
+      <c r="M224" s="157"/>
+      <c r="N224" s="156"/>
+      <c r="O224" s="156"/>
+      <c r="P224" s="156"/>
+      <c r="Q224" s="157"/>
     </row>
     <row r="225" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="5">
         <v>10726</v>
       </c>
       <c r="C225" s="2">
         <v>99.665489685931988</v>
       </c>
       <c r="D225" s="6">
         <v>2746</v>
       </c>
       <c r="E225" s="36">
         <v>109.05480540111199</v>
       </c>
-      <c r="F225" s="150"/>
-[...10 lines deleted...]
-      <c r="Q225" s="159"/>
+      <c r="F225" s="148"/>
+      <c r="G225" s="149"/>
+      <c r="H225" s="149"/>
+      <c r="I225" s="150"/>
+      <c r="J225" s="156"/>
+      <c r="K225" s="156"/>
+      <c r="L225" s="156"/>
+      <c r="M225" s="157"/>
+      <c r="N225" s="156"/>
+      <c r="O225" s="156"/>
+      <c r="P225" s="156"/>
+      <c r="Q225" s="157"/>
     </row>
     <row r="226" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B226" s="5">
         <v>10883</v>
       </c>
       <c r="C226" s="2">
         <v>109.37688442211055</v>
       </c>
       <c r="D226" s="6">
         <v>2616</v>
       </c>
       <c r="E226" s="36">
         <v>111.651728553137</v>
       </c>
-      <c r="F226" s="150"/>
-[...10 lines deleted...]
-      <c r="Q226" s="159"/>
+      <c r="F226" s="148"/>
+      <c r="G226" s="149"/>
+      <c r="H226" s="149"/>
+      <c r="I226" s="150"/>
+      <c r="J226" s="156"/>
+      <c r="K226" s="156"/>
+      <c r="L226" s="156"/>
+      <c r="M226" s="157"/>
+      <c r="N226" s="156"/>
+      <c r="O226" s="156"/>
+      <c r="P226" s="156"/>
+      <c r="Q226" s="157"/>
     </row>
     <row r="227" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B227" s="5">
         <v>11618</v>
       </c>
       <c r="C227" s="2">
         <v>106.24599908550525</v>
       </c>
       <c r="D227" s="6">
         <v>3083</v>
       </c>
       <c r="E227" s="36">
         <v>114.73762560476368</v>
       </c>
-      <c r="F227" s="150"/>
-[...10 lines deleted...]
-      <c r="Q227" s="159"/>
+      <c r="F227" s="148"/>
+      <c r="G227" s="149"/>
+      <c r="H227" s="149"/>
+      <c r="I227" s="150"/>
+      <c r="J227" s="156"/>
+      <c r="K227" s="156"/>
+      <c r="L227" s="156"/>
+      <c r="M227" s="157"/>
+      <c r="N227" s="156"/>
+      <c r="O227" s="156"/>
+      <c r="P227" s="156"/>
+      <c r="Q227" s="157"/>
     </row>
     <row r="228" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B228" s="5">
         <v>7993</v>
       </c>
       <c r="C228" s="2">
         <v>80.3962985314826</v>
       </c>
       <c r="D228" s="6">
         <v>2114</v>
       </c>
       <c r="E228" s="36">
         <v>91.120689655172413</v>
       </c>
-      <c r="F228" s="150"/>
-[...10 lines deleted...]
-      <c r="Q228" s="159"/>
+      <c r="F228" s="148"/>
+      <c r="G228" s="149"/>
+      <c r="H228" s="149"/>
+      <c r="I228" s="150"/>
+      <c r="J228" s="156"/>
+      <c r="K228" s="156"/>
+      <c r="L228" s="156"/>
+      <c r="M228" s="157"/>
+      <c r="N228" s="156"/>
+      <c r="O228" s="156"/>
+      <c r="P228" s="156"/>
+      <c r="Q228" s="157"/>
     </row>
     <row r="229" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B229" s="5">
         <v>7921</v>
       </c>
       <c r="C229" s="2">
         <v>67.464440848309351</v>
       </c>
       <c r="D229" s="6">
         <v>2074</v>
       </c>
       <c r="E229" s="36">
         <v>74.577490111470695</v>
       </c>
-      <c r="F229" s="150"/>
-[...10 lines deleted...]
-      <c r="Q229" s="159"/>
+      <c r="F229" s="148"/>
+      <c r="G229" s="149"/>
+      <c r="H229" s="149"/>
+      <c r="I229" s="150"/>
+      <c r="J229" s="156"/>
+      <c r="K229" s="156"/>
+      <c r="L229" s="156"/>
+      <c r="M229" s="157"/>
+      <c r="N229" s="156"/>
+      <c r="O229" s="156"/>
+      <c r="P229" s="156"/>
+      <c r="Q229" s="157"/>
     </row>
     <row r="230" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B230" s="5">
         <v>9254</v>
       </c>
       <c r="C230" s="2">
         <v>91.97892853593082</v>
       </c>
       <c r="D230" s="6">
         <v>2309</v>
       </c>
       <c r="E230" s="36">
         <v>88.944530046224955</v>
       </c>
-      <c r="F230" s="150"/>
-[...10 lines deleted...]
-      <c r="Q230" s="159"/>
+      <c r="F230" s="148"/>
+      <c r="G230" s="149"/>
+      <c r="H230" s="149"/>
+      <c r="I230" s="150"/>
+      <c r="J230" s="156"/>
+      <c r="K230" s="156"/>
+      <c r="L230" s="156"/>
+      <c r="M230" s="157"/>
+      <c r="N230" s="156"/>
+      <c r="O230" s="156"/>
+      <c r="P230" s="156"/>
+      <c r="Q230" s="157"/>
     </row>
     <row r="231" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B231" s="5">
         <v>10885</v>
       </c>
       <c r="C231" s="2">
         <v>95.098724445221038</v>
       </c>
       <c r="D231" s="6">
         <v>2737</v>
       </c>
       <c r="E231" s="36">
         <v>93.893653516295032</v>
       </c>
-      <c r="F231" s="150"/>
-[...10 lines deleted...]
-      <c r="Q231" s="159"/>
+      <c r="F231" s="148"/>
+      <c r="G231" s="149"/>
+      <c r="H231" s="149"/>
+      <c r="I231" s="150"/>
+      <c r="J231" s="156"/>
+      <c r="K231" s="156"/>
+      <c r="L231" s="156"/>
+      <c r="M231" s="157"/>
+      <c r="N231" s="156"/>
+      <c r="O231" s="156"/>
+      <c r="P231" s="156"/>
+      <c r="Q231" s="157"/>
     </row>
     <row r="232" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B232" s="5">
         <v>10559</v>
       </c>
       <c r="C232" s="2">
         <v>88.293335563174182</v>
       </c>
       <c r="D232" s="6">
         <v>2811</v>
       </c>
       <c r="E232" s="36">
         <v>88.368437598239552</v>
       </c>
-      <c r="F232" s="150"/>
-[...10 lines deleted...]
-      <c r="Q232" s="159"/>
+      <c r="F232" s="148"/>
+      <c r="G232" s="149"/>
+      <c r="H232" s="149"/>
+      <c r="I232" s="150"/>
+      <c r="J232" s="156"/>
+      <c r="K232" s="156"/>
+      <c r="L232" s="156"/>
+      <c r="M232" s="157"/>
+      <c r="N232" s="156"/>
+      <c r="O232" s="156"/>
+      <c r="P232" s="156"/>
+      <c r="Q232" s="157"/>
     </row>
     <row r="233" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="5">
         <v>11540</v>
       </c>
       <c r="C233" s="2">
         <v>82.62924244594015</v>
       </c>
       <c r="D233" s="6">
         <v>3099</v>
       </c>
       <c r="E233" s="36">
         <v>88.568162332094886</v>
       </c>
-      <c r="F233" s="150"/>
-[...10 lines deleted...]
-      <c r="Q233" s="159"/>
+      <c r="F233" s="148"/>
+      <c r="G233" s="149"/>
+      <c r="H233" s="149"/>
+      <c r="I233" s="150"/>
+      <c r="J233" s="156"/>
+      <c r="K233" s="156"/>
+      <c r="L233" s="156"/>
+      <c r="M233" s="157"/>
+      <c r="N233" s="156"/>
+      <c r="O233" s="156"/>
+      <c r="P233" s="156"/>
+      <c r="Q233" s="157"/>
     </row>
     <row r="234" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B234" s="5">
         <v>8526</v>
       </c>
       <c r="C234" s="2">
         <v>74.197197806979375</v>
       </c>
       <c r="D234" s="6">
         <v>2463</v>
       </c>
       <c r="E234" s="36">
         <v>89.759475218658892</v>
       </c>
-      <c r="F234" s="150"/>
-[...10 lines deleted...]
-      <c r="Q234" s="159"/>
+      <c r="F234" s="148"/>
+      <c r="G234" s="149"/>
+      <c r="H234" s="149"/>
+      <c r="I234" s="150"/>
+      <c r="J234" s="156"/>
+      <c r="K234" s="156"/>
+      <c r="L234" s="156"/>
+      <c r="M234" s="157"/>
+      <c r="N234" s="156"/>
+      <c r="O234" s="156"/>
+      <c r="P234" s="156"/>
+      <c r="Q234" s="157"/>
     </row>
     <row r="235" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B235" s="5">
         <v>11133</v>
       </c>
       <c r="C235" s="2">
         <v>134.91274842462434</v>
       </c>
       <c r="D235" s="6">
         <v>2597</v>
       </c>
       <c r="E235" s="36">
         <v>121.35514018691589</v>
       </c>
-      <c r="F235" s="153"/>
-[...10 lines deleted...]
-      <c r="Q235" s="161"/>
+      <c r="F235" s="151"/>
+      <c r="G235" s="152"/>
+      <c r="H235" s="152"/>
+      <c r="I235" s="153"/>
+      <c r="J235" s="158"/>
+      <c r="K235" s="158"/>
+      <c r="L235" s="158"/>
+      <c r="M235" s="159"/>
+      <c r="N235" s="158"/>
+      <c r="O235" s="158"/>
+      <c r="P235" s="158"/>
+      <c r="Q235" s="159"/>
     </row>
     <row r="236" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="41" t="s">
         <v>93</v>
       </c>
       <c r="B236" s="31">
         <v>122086</v>
       </c>
       <c r="C236" s="59">
         <v>0.91645147730002408</v>
       </c>
       <c r="D236" s="49">
         <v>31605</v>
       </c>
       <c r="E236" s="101">
         <v>0.96180766889835667</v>
       </c>
       <c r="F236" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G236" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H236" s="76" t="s">
         <v>64</v>
@@ -18471,561 +18464,561 @@
         <v>74</v>
       </c>
       <c r="P236" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q236" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="237" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B237" s="23">
         <v>38886</v>
       </c>
       <c r="C237" s="25">
         <v>119.074011697339</v>
       </c>
       <c r="D237" s="26">
         <v>9034</v>
       </c>
       <c r="E237" s="25">
         <v>108.60783842269777</v>
       </c>
-      <c r="F237" s="147" t="s">
+      <c r="F237" s="145" t="s">
         <v>95</v>
       </c>
-      <c r="G237" s="148"/>
-[...2 lines deleted...]
-      <c r="J237" s="156" t="s">
+      <c r="G237" s="146"/>
+      <c r="H237" s="146"/>
+      <c r="I237" s="147"/>
+      <c r="J237" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="K237" s="156"/>
-[...2 lines deleted...]
-      <c r="N237" s="156" t="s">
+      <c r="K237" s="154"/>
+      <c r="L237" s="154"/>
+      <c r="M237" s="155"/>
+      <c r="N237" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="O237" s="156"/>
-[...1 lines deleted...]
-      <c r="Q237" s="157"/>
+      <c r="O237" s="154"/>
+      <c r="P237" s="154"/>
+      <c r="Q237" s="155"/>
     </row>
     <row r="238" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>45039</v>
       </c>
       <c r="C238" s="2">
         <v>163.58782507627487</v>
       </c>
       <c r="D238" s="6">
         <v>11115</v>
       </c>
       <c r="E238" s="36">
         <v>152.86755604456059</v>
       </c>
-      <c r="F238" s="150"/>
-[...10 lines deleted...]
-      <c r="Q238" s="159"/>
+      <c r="F238" s="148"/>
+      <c r="G238" s="149"/>
+      <c r="H238" s="149"/>
+      <c r="I238" s="150"/>
+      <c r="J238" s="156"/>
+      <c r="K238" s="156"/>
+      <c r="L238" s="156"/>
+      <c r="M238" s="157"/>
+      <c r="N238" s="156"/>
+      <c r="O238" s="156"/>
+      <c r="P238" s="156"/>
+      <c r="Q238" s="157"/>
     </row>
     <row r="239" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>45997</v>
       </c>
       <c r="C239" s="2">
         <v>149.83712293960519</v>
       </c>
       <c r="D239" s="6">
         <v>11091</v>
       </c>
       <c r="E239" s="36">
         <v>141.16074837724321</v>
       </c>
-      <c r="F239" s="150"/>
-[...10 lines deleted...]
-      <c r="Q239" s="159"/>
+      <c r="F239" s="148"/>
+      <c r="G239" s="149"/>
+      <c r="H239" s="149"/>
+      <c r="I239" s="150"/>
+      <c r="J239" s="156"/>
+      <c r="K239" s="156"/>
+      <c r="L239" s="156"/>
+      <c r="M239" s="157"/>
+      <c r="N239" s="156"/>
+      <c r="O239" s="156"/>
+      <c r="P239" s="156"/>
+      <c r="Q239" s="157"/>
     </row>
     <row r="240" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>48117</v>
       </c>
       <c r="C240" s="2">
         <v>154.22609699028814</v>
       </c>
       <c r="D240" s="6">
         <v>12254</v>
       </c>
       <c r="E240" s="2">
         <v>150.18997426155164</v>
       </c>
-      <c r="F240" s="150"/>
-[...10 lines deleted...]
-      <c r="Q240" s="159"/>
+      <c r="F240" s="148"/>
+      <c r="G240" s="149"/>
+      <c r="H240" s="149"/>
+      <c r="I240" s="150"/>
+      <c r="J240" s="156"/>
+      <c r="K240" s="156"/>
+      <c r="L240" s="156"/>
+      <c r="M240" s="157"/>
+      <c r="N240" s="156"/>
+      <c r="O240" s="156"/>
+      <c r="P240" s="156"/>
+      <c r="Q240" s="157"/>
     </row>
     <row r="241" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>83925</v>
       </c>
       <c r="C241" s="39">
         <v>139.43577730150028</v>
       </c>
       <c r="D241" s="26">
         <v>20149</v>
       </c>
       <c r="E241" s="39">
         <v>129.25139521457439</v>
       </c>
-      <c r="F241" s="150"/>
-[...10 lines deleted...]
-      <c r="Q241" s="159"/>
+      <c r="F241" s="148"/>
+      <c r="G241" s="149"/>
+      <c r="H241" s="149"/>
+      <c r="I241" s="150"/>
+      <c r="J241" s="156"/>
+      <c r="K241" s="156"/>
+      <c r="L241" s="156"/>
+      <c r="M241" s="157"/>
+      <c r="N241" s="156"/>
+      <c r="O241" s="156"/>
+      <c r="P241" s="156"/>
+      <c r="Q241" s="157"/>
     </row>
     <row r="242" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>94114</v>
       </c>
       <c r="C242" s="100">
         <v>152.04937234437855</v>
       </c>
       <c r="D242" s="22">
         <v>23345</v>
       </c>
       <c r="E242" s="42">
         <v>145.76048951048952</v>
       </c>
-      <c r="F242" s="150"/>
-[...10 lines deleted...]
-      <c r="Q242" s="159"/>
+      <c r="F242" s="148"/>
+      <c r="G242" s="149"/>
+      <c r="H242" s="149"/>
+      <c r="I242" s="150"/>
+      <c r="J242" s="156"/>
+      <c r="K242" s="156"/>
+      <c r="L242" s="156"/>
+      <c r="M242" s="157"/>
+      <c r="N242" s="156"/>
+      <c r="O242" s="156"/>
+      <c r="P242" s="156"/>
+      <c r="Q242" s="157"/>
     </row>
     <row r="243" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="23">
         <v>12223</v>
       </c>
       <c r="C243" s="25">
         <v>110.63540912382332</v>
       </c>
       <c r="D243" s="26">
         <v>2881</v>
       </c>
       <c r="E243" s="25">
         <v>97.462787550744252</v>
       </c>
-      <c r="F243" s="150"/>
-[...10 lines deleted...]
-      <c r="Q243" s="159"/>
+      <c r="F243" s="148"/>
+      <c r="G243" s="149"/>
+      <c r="H243" s="149"/>
+      <c r="I243" s="150"/>
+      <c r="J243" s="156"/>
+      <c r="K243" s="156"/>
+      <c r="L243" s="156"/>
+      <c r="M243" s="157"/>
+      <c r="N243" s="156"/>
+      <c r="O243" s="156"/>
+      <c r="P243" s="156"/>
+      <c r="Q243" s="157"/>
     </row>
     <row r="244" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="5">
         <v>13490</v>
       </c>
       <c r="C244" s="2">
         <v>125.76915905276897</v>
       </c>
       <c r="D244" s="6">
         <v>3077</v>
       </c>
       <c r="E244" s="36">
         <v>112.05389657683904</v>
       </c>
-      <c r="F244" s="150"/>
-[...10 lines deleted...]
-      <c r="Q244" s="159"/>
+      <c r="F244" s="148"/>
+      <c r="G244" s="149"/>
+      <c r="H244" s="149"/>
+      <c r="I244" s="150"/>
+      <c r="J244" s="156"/>
+      <c r="K244" s="156"/>
+      <c r="L244" s="156"/>
+      <c r="M244" s="157"/>
+      <c r="N244" s="156"/>
+      <c r="O244" s="156"/>
+      <c r="P244" s="156"/>
+      <c r="Q244" s="157"/>
     </row>
     <row r="245" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="5">
         <v>13173</v>
       </c>
       <c r="C245" s="2">
         <v>121.04199209776716</v>
       </c>
       <c r="D245" s="6">
         <v>3076</v>
       </c>
       <c r="E245" s="36">
         <v>117.58409785932722</v>
       </c>
-      <c r="F245" s="150"/>
-[...10 lines deleted...]
-      <c r="Q245" s="159"/>
+      <c r="F245" s="148"/>
+      <c r="G245" s="149"/>
+      <c r="H245" s="149"/>
+      <c r="I245" s="150"/>
+      <c r="J245" s="156"/>
+      <c r="K245" s="156"/>
+      <c r="L245" s="156"/>
+      <c r="M245" s="157"/>
+      <c r="N245" s="156"/>
+      <c r="O245" s="156"/>
+      <c r="P245" s="156"/>
+      <c r="Q245" s="157"/>
     </row>
     <row r="246" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="5">
         <v>14680</v>
       </c>
       <c r="C246" s="2">
         <v>126.3556550180754</v>
       </c>
       <c r="D246" s="6">
         <v>3762</v>
       </c>
       <c r="E246" s="36">
         <v>122.02400259487511</v>
       </c>
-      <c r="F246" s="150"/>
-[...10 lines deleted...]
-      <c r="Q246" s="159"/>
+      <c r="F246" s="148"/>
+      <c r="G246" s="149"/>
+      <c r="H246" s="149"/>
+      <c r="I246" s="150"/>
+      <c r="J246" s="156"/>
+      <c r="K246" s="156"/>
+      <c r="L246" s="156"/>
+      <c r="M246" s="157"/>
+      <c r="N246" s="156"/>
+      <c r="O246" s="156"/>
+      <c r="P246" s="156"/>
+      <c r="Q246" s="157"/>
     </row>
     <row r="247" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="5">
         <v>14186</v>
       </c>
       <c r="C247" s="2">
         <v>177.48029525835105</v>
       </c>
       <c r="D247" s="6">
         <v>3508</v>
       </c>
       <c r="E247" s="36">
         <v>165.94134342478714</v>
       </c>
-      <c r="F247" s="150"/>
-[...10 lines deleted...]
-      <c r="Q247" s="159"/>
+      <c r="F247" s="148"/>
+      <c r="G247" s="149"/>
+      <c r="H247" s="149"/>
+      <c r="I247" s="150"/>
+      <c r="J247" s="156"/>
+      <c r="K247" s="156"/>
+      <c r="L247" s="156"/>
+      <c r="M247" s="157"/>
+      <c r="N247" s="156"/>
+      <c r="O247" s="156"/>
+      <c r="P247" s="156"/>
+      <c r="Q247" s="157"/>
     </row>
     <row r="248" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="5">
         <v>16173</v>
       </c>
       <c r="C248" s="2">
         <v>204.17876530741066</v>
       </c>
       <c r="D248" s="6">
         <v>3845</v>
       </c>
       <c r="E248" s="36">
         <v>185.39054966248793</v>
       </c>
-      <c r="F248" s="150"/>
-[...10 lines deleted...]
-      <c r="Q248" s="159"/>
+      <c r="F248" s="148"/>
+      <c r="G248" s="149"/>
+      <c r="H248" s="149"/>
+      <c r="I248" s="150"/>
+      <c r="J248" s="156"/>
+      <c r="K248" s="156"/>
+      <c r="L248" s="156"/>
+      <c r="M248" s="157"/>
+      <c r="N248" s="156"/>
+      <c r="O248" s="156"/>
+      <c r="P248" s="156"/>
+      <c r="Q248" s="157"/>
     </row>
     <row r="249" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="5">
         <v>14573</v>
       </c>
       <c r="C249" s="2">
         <v>157.47784741733304</v>
       </c>
       <c r="D249" s="6">
         <v>3482</v>
       </c>
       <c r="E249" s="36">
         <v>150.80121264616716</v>
       </c>
-      <c r="F249" s="150"/>
-[...10 lines deleted...]
-      <c r="Q249" s="159"/>
+      <c r="F249" s="148"/>
+      <c r="G249" s="149"/>
+      <c r="H249" s="149"/>
+      <c r="I249" s="150"/>
+      <c r="J249" s="156"/>
+      <c r="K249" s="156"/>
+      <c r="L249" s="156"/>
+      <c r="M249" s="157"/>
+      <c r="N249" s="156"/>
+      <c r="O249" s="156"/>
+      <c r="P249" s="156"/>
+      <c r="Q249" s="157"/>
     </row>
     <row r="250" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="5">
         <v>16627</v>
       </c>
       <c r="C250" s="2">
         <v>152.75149288011025</v>
       </c>
       <c r="D250" s="6">
         <v>3974</v>
       </c>
       <c r="E250" s="36">
         <v>145.19546949214467</v>
       </c>
-      <c r="F250" s="150"/>
-[...10 lines deleted...]
-      <c r="Q250" s="159"/>
+      <c r="F250" s="148"/>
+      <c r="G250" s="149"/>
+      <c r="H250" s="149"/>
+      <c r="I250" s="150"/>
+      <c r="J250" s="156"/>
+      <c r="K250" s="156"/>
+      <c r="L250" s="156"/>
+      <c r="M250" s="157"/>
+      <c r="N250" s="156"/>
+      <c r="O250" s="156"/>
+      <c r="P250" s="156"/>
+      <c r="Q250" s="157"/>
     </row>
     <row r="251" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="5">
         <v>14797</v>
       </c>
       <c r="C251" s="2">
         <v>140.13637655080973</v>
       </c>
       <c r="D251" s="6">
         <v>3635</v>
       </c>
       <c r="E251" s="36">
         <v>129.31341159729635</v>
       </c>
-      <c r="F251" s="150"/>
-[...10 lines deleted...]
-      <c r="Q251" s="159"/>
+      <c r="F251" s="148"/>
+      <c r="G251" s="149"/>
+      <c r="H251" s="149"/>
+      <c r="I251" s="150"/>
+      <c r="J251" s="156"/>
+      <c r="K251" s="156"/>
+      <c r="L251" s="156"/>
+      <c r="M251" s="157"/>
+      <c r="N251" s="156"/>
+      <c r="O251" s="156"/>
+      <c r="P251" s="156"/>
+      <c r="Q251" s="157"/>
     </row>
     <row r="252" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="5">
         <v>17572</v>
       </c>
       <c r="C252" s="2">
         <v>152.27036395147314</v>
       </c>
       <c r="D252" s="6">
         <v>4781</v>
       </c>
       <c r="E252" s="36">
         <v>154.27557276540819</v>
       </c>
-      <c r="F252" s="150"/>
-[...10 lines deleted...]
-      <c r="Q252" s="159"/>
+      <c r="F252" s="148"/>
+      <c r="G252" s="149"/>
+      <c r="H252" s="149"/>
+      <c r="I252" s="150"/>
+      <c r="J252" s="156"/>
+      <c r="K252" s="156"/>
+      <c r="L252" s="156"/>
+      <c r="M252" s="157"/>
+      <c r="N252" s="156"/>
+      <c r="O252" s="156"/>
+      <c r="P252" s="156"/>
+      <c r="Q252" s="157"/>
     </row>
     <row r="253" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="5">
         <v>15513</v>
       </c>
       <c r="C253" s="2">
         <v>181.94933145672061</v>
       </c>
       <c r="D253" s="6">
         <v>3894</v>
       </c>
       <c r="E253" s="36">
         <v>158.09987819732035</v>
       </c>
-      <c r="F253" s="150"/>
-[...10 lines deleted...]
-      <c r="Q253" s="159"/>
+      <c r="F253" s="148"/>
+      <c r="G253" s="149"/>
+      <c r="H253" s="149"/>
+      <c r="I253" s="150"/>
+      <c r="J253" s="156"/>
+      <c r="K253" s="156"/>
+      <c r="L253" s="156"/>
+      <c r="M253" s="157"/>
+      <c r="N253" s="156"/>
+      <c r="O253" s="156"/>
+      <c r="P253" s="156"/>
+      <c r="Q253" s="157"/>
     </row>
     <row r="254" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="5">
         <v>15032</v>
       </c>
       <c r="C254" s="2">
         <v>135.0220066469056</v>
       </c>
       <c r="D254" s="6">
         <v>3579</v>
       </c>
       <c r="E254" s="36">
         <v>137.81286099345397</v>
       </c>
-      <c r="F254" s="153"/>
-[...10 lines deleted...]
-      <c r="Q254" s="161"/>
+      <c r="F254" s="151"/>
+      <c r="G254" s="152"/>
+      <c r="H254" s="152"/>
+      <c r="I254" s="153"/>
+      <c r="J254" s="158"/>
+      <c r="K254" s="158"/>
+      <c r="L254" s="158"/>
+      <c r="M254" s="159"/>
+      <c r="N254" s="158"/>
+      <c r="O254" s="158"/>
+      <c r="P254" s="158"/>
+      <c r="Q254" s="159"/>
     </row>
     <row r="255" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>178039</v>
       </c>
       <c r="C255" s="59">
         <v>1.4583080779122914</v>
       </c>
       <c r="D255" s="49">
         <v>43494</v>
       </c>
       <c r="E255" s="59">
         <v>1.3761746559088752</v>
       </c>
       <c r="F255" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G255" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H255" s="76" t="s">
         <v>64</v>
@@ -19052,561 +19045,561 @@
         <v>74</v>
       </c>
       <c r="P255" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q255" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="256" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B256" s="23">
         <v>52116</v>
       </c>
       <c r="C256" s="25">
         <v>134.0225273877488</v>
       </c>
       <c r="D256" s="26">
         <v>13615</v>
       </c>
       <c r="E256" s="25">
         <v>150.70843480185965</v>
       </c>
-      <c r="F256" s="147" t="s">
+      <c r="F256" s="145" t="s">
         <v>95</v>
       </c>
-      <c r="G256" s="148"/>
-[...2 lines deleted...]
-      <c r="J256" s="156" t="s">
+      <c r="G256" s="146"/>
+      <c r="H256" s="146"/>
+      <c r="I256" s="147"/>
+      <c r="J256" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="K256" s="156"/>
-[...2 lines deleted...]
-      <c r="N256" s="156" t="s">
+      <c r="K256" s="154"/>
+      <c r="L256" s="154"/>
+      <c r="M256" s="155"/>
+      <c r="N256" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="O256" s="156"/>
-[...1 lines deleted...]
-      <c r="Q256" s="157"/>
+      <c r="O256" s="154"/>
+      <c r="P256" s="154"/>
+      <c r="Q256" s="155"/>
     </row>
     <row r="257" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>60812</v>
       </c>
       <c r="C257" s="2">
         <v>135.02075978596329</v>
       </c>
       <c r="D257" s="6">
         <v>14776</v>
       </c>
       <c r="E257" s="36">
         <v>132.93747188484031</v>
       </c>
-      <c r="F257" s="150"/>
-[...10 lines deleted...]
-      <c r="Q257" s="159"/>
+      <c r="F257" s="148"/>
+      <c r="G257" s="149"/>
+      <c r="H257" s="149"/>
+      <c r="I257" s="150"/>
+      <c r="J257" s="156"/>
+      <c r="K257" s="156"/>
+      <c r="L257" s="156"/>
+      <c r="M257" s="157"/>
+      <c r="N257" s="156"/>
+      <c r="O257" s="156"/>
+      <c r="P257" s="156"/>
+      <c r="Q257" s="157"/>
     </row>
     <row r="258" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>71750</v>
       </c>
       <c r="C258" s="2">
         <v>155.98843402830619</v>
       </c>
       <c r="D258" s="6">
         <v>10887</v>
       </c>
       <c r="E258" s="36">
         <v>98.160670814173656</v>
       </c>
-      <c r="F258" s="150"/>
-[...10 lines deleted...]
-      <c r="Q258" s="159"/>
+      <c r="F258" s="148"/>
+      <c r="G258" s="149"/>
+      <c r="H258" s="149"/>
+      <c r="I258" s="150"/>
+      <c r="J258" s="156"/>
+      <c r="K258" s="156"/>
+      <c r="L258" s="156"/>
+      <c r="M258" s="157"/>
+      <c r="N258" s="156"/>
+      <c r="O258" s="156"/>
+      <c r="P258" s="156"/>
+      <c r="Q258" s="157"/>
     </row>
     <row r="259" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>78895</v>
       </c>
       <c r="C259" s="2">
         <v>163.96491884365193</v>
       </c>
       <c r="D259" s="6">
         <v>10520</v>
       </c>
       <c r="E259" s="2">
         <v>85.849518524563408</v>
       </c>
-      <c r="F259" s="150"/>
-[...10 lines deleted...]
-      <c r="Q259" s="159"/>
+      <c r="F259" s="148"/>
+      <c r="G259" s="149"/>
+      <c r="H259" s="149"/>
+      <c r="I259" s="150"/>
+      <c r="J259" s="156"/>
+      <c r="K259" s="156"/>
+      <c r="L259" s="156"/>
+      <c r="M259" s="157"/>
+      <c r="N259" s="156"/>
+      <c r="O259" s="156"/>
+      <c r="P259" s="156"/>
+      <c r="Q259" s="157"/>
     </row>
     <row r="260" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>112928</v>
       </c>
-      <c r="C260" s="24">
+      <c r="C260" s="39">
         <v>134.55823652070299</v>
       </c>
-      <c r="D260" s="117">
+      <c r="D260" s="26">
         <v>28391</v>
       </c>
       <c r="E260" s="39">
         <v>140.90525584396246</v>
       </c>
-      <c r="F260" s="150"/>
-[...10 lines deleted...]
-      <c r="Q260" s="159"/>
+      <c r="F260" s="148"/>
+      <c r="G260" s="149"/>
+      <c r="H260" s="149"/>
+      <c r="I260" s="150"/>
+      <c r="J260" s="156"/>
+      <c r="K260" s="156"/>
+      <c r="L260" s="156"/>
+      <c r="M260" s="157"/>
+      <c r="N260" s="156"/>
+      <c r="O260" s="156"/>
+      <c r="P260" s="156"/>
+      <c r="Q260" s="157"/>
     </row>
     <row r="261" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>150645</v>
       </c>
-      <c r="C261" s="100">
+      <c r="C261" s="42">
         <v>160.06651507745926</v>
       </c>
-      <c r="D261" s="118">
+      <c r="D261" s="22">
         <v>21407</v>
       </c>
       <c r="E261" s="42">
         <v>91.698436496037701</v>
       </c>
-      <c r="F261" s="150"/>
-[...10 lines deleted...]
-      <c r="Q261" s="159"/>
+      <c r="F261" s="148"/>
+      <c r="G261" s="149"/>
+      <c r="H261" s="149"/>
+      <c r="I261" s="150"/>
+      <c r="J261" s="156"/>
+      <c r="K261" s="156"/>
+      <c r="L261" s="156"/>
+      <c r="M261" s="157"/>
+      <c r="N261" s="156"/>
+      <c r="O261" s="156"/>
+      <c r="P261" s="156"/>
+      <c r="Q261" s="157"/>
     </row>
     <row r="262" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="23">
         <v>16112</v>
       </c>
       <c r="C262" s="1">
         <v>131.81706618669722</v>
       </c>
       <c r="D262" s="26">
         <v>4193</v>
       </c>
       <c r="E262" s="1">
         <v>145.53974314474141</v>
       </c>
-      <c r="F262" s="150"/>
-[...10 lines deleted...]
-      <c r="Q262" s="159"/>
+      <c r="F262" s="148"/>
+      <c r="G262" s="149"/>
+      <c r="H262" s="149"/>
+      <c r="I262" s="150"/>
+      <c r="J262" s="156"/>
+      <c r="K262" s="156"/>
+      <c r="L262" s="156"/>
+      <c r="M262" s="157"/>
+      <c r="N262" s="156"/>
+      <c r="O262" s="156"/>
+      <c r="P262" s="156"/>
+      <c r="Q262" s="157"/>
     </row>
     <row r="263" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="5">
         <v>18111</v>
       </c>
       <c r="C263" s="1">
         <v>134.25500370644923</v>
       </c>
       <c r="D263" s="6">
         <v>4851</v>
       </c>
       <c r="E263" s="1">
         <v>157.65355866103349</v>
       </c>
-      <c r="F263" s="150"/>
-[...10 lines deleted...]
-      <c r="Q263" s="159"/>
+      <c r="F263" s="148"/>
+      <c r="G263" s="149"/>
+      <c r="H263" s="149"/>
+      <c r="I263" s="150"/>
+      <c r="J263" s="156"/>
+      <c r="K263" s="156"/>
+      <c r="L263" s="156"/>
+      <c r="M263" s="157"/>
+      <c r="N263" s="156"/>
+      <c r="O263" s="156"/>
+      <c r="P263" s="156"/>
+      <c r="Q263" s="157"/>
     </row>
     <row r="264" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="5">
         <v>17893</v>
       </c>
       <c r="C264" s="1">
         <v>135.83086616564185</v>
       </c>
       <c r="D264" s="6">
         <v>4571</v>
       </c>
       <c r="E264" s="1">
         <v>148.60208062418724</v>
       </c>
-      <c r="F264" s="150"/>
-[...10 lines deleted...]
-      <c r="Q264" s="159"/>
+      <c r="F264" s="148"/>
+      <c r="G264" s="149"/>
+      <c r="H264" s="149"/>
+      <c r="I264" s="150"/>
+      <c r="J264" s="156"/>
+      <c r="K264" s="156"/>
+      <c r="L264" s="156"/>
+      <c r="M264" s="157"/>
+      <c r="N264" s="156"/>
+      <c r="O264" s="156"/>
+      <c r="P264" s="156"/>
+      <c r="Q264" s="157"/>
     </row>
     <row r="265" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="5">
         <v>21520</v>
       </c>
       <c r="C265" s="1">
         <v>146.59400544959129</v>
       </c>
       <c r="D265" s="6">
         <v>5336</v>
       </c>
       <c r="E265" s="1">
         <v>141.83944710260499</v>
       </c>
-      <c r="F265" s="150"/>
-[...10 lines deleted...]
-      <c r="Q265" s="159"/>
+      <c r="F265" s="148"/>
+      <c r="G265" s="149"/>
+      <c r="H265" s="149"/>
+      <c r="I265" s="150"/>
+      <c r="J265" s="156"/>
+      <c r="K265" s="156"/>
+      <c r="L265" s="156"/>
+      <c r="M265" s="157"/>
+      <c r="N265" s="156"/>
+      <c r="O265" s="156"/>
+      <c r="P265" s="156"/>
+      <c r="Q265" s="157"/>
     </row>
     <row r="266" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="5">
         <v>19606</v>
       </c>
       <c r="C266" s="1">
         <v>138.20668264486113</v>
       </c>
       <c r="D266" s="6">
         <v>4898</v>
       </c>
       <c r="E266" s="1">
         <v>139.62371721778791</v>
       </c>
-      <c r="F266" s="150"/>
-[...10 lines deleted...]
-      <c r="Q266" s="159"/>
+      <c r="F266" s="148"/>
+      <c r="G266" s="149"/>
+      <c r="H266" s="149"/>
+      <c r="I266" s="150"/>
+      <c r="J266" s="156"/>
+      <c r="K266" s="156"/>
+      <c r="L266" s="156"/>
+      <c r="M266" s="157"/>
+      <c r="N266" s="156"/>
+      <c r="O266" s="156"/>
+      <c r="P266" s="156"/>
+      <c r="Q266" s="157"/>
     </row>
     <row r="267" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="5">
         <v>19686</v>
       </c>
       <c r="C267" s="1">
         <v>121.72138749768131</v>
       </c>
       <c r="D267" s="6">
         <v>4542</v>
       </c>
       <c r="E267" s="1">
         <v>118.12743823146945</v>
       </c>
-      <c r="F267" s="150"/>
-[...10 lines deleted...]
-      <c r="Q267" s="159"/>
+      <c r="F267" s="148"/>
+      <c r="G267" s="149"/>
+      <c r="H267" s="149"/>
+      <c r="I267" s="150"/>
+      <c r="J267" s="156"/>
+      <c r="K267" s="156"/>
+      <c r="L267" s="156"/>
+      <c r="M267" s="157"/>
+      <c r="N267" s="156"/>
+      <c r="O267" s="156"/>
+      <c r="P267" s="156"/>
+      <c r="Q267" s="157"/>
     </row>
     <row r="268" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="5">
         <v>16886</v>
       </c>
       <c r="C268" s="1">
         <v>115.87181774514512</v>
       </c>
       <c r="D268" s="6">
         <v>4155</v>
       </c>
       <c r="E268" s="1">
         <v>119.32797242963812</v>
       </c>
-      <c r="F268" s="150"/>
-[...10 lines deleted...]
-      <c r="Q268" s="159"/>
+      <c r="F268" s="148"/>
+      <c r="G268" s="149"/>
+      <c r="H268" s="149"/>
+      <c r="I268" s="150"/>
+      <c r="J268" s="156"/>
+      <c r="K268" s="156"/>
+      <c r="L268" s="156"/>
+      <c r="M268" s="157"/>
+      <c r="N268" s="156"/>
+      <c r="O268" s="156"/>
+      <c r="P268" s="156"/>
+      <c r="Q268" s="157"/>
     </row>
     <row r="269" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="5">
         <v>23951</v>
       </c>
       <c r="C269" s="1">
         <v>144.04883623022795</v>
       </c>
       <c r="D269" s="6">
         <v>3157</v>
       </c>
       <c r="E269" s="1">
         <v>79.441368897835929</v>
       </c>
-      <c r="F269" s="150"/>
-[...10 lines deleted...]
-      <c r="Q269" s="159"/>
+      <c r="F269" s="148"/>
+      <c r="G269" s="149"/>
+      <c r="H269" s="149"/>
+      <c r="I269" s="150"/>
+      <c r="J269" s="156"/>
+      <c r="K269" s="156"/>
+      <c r="L269" s="156"/>
+      <c r="M269" s="157"/>
+      <c r="N269" s="156"/>
+      <c r="O269" s="156"/>
+      <c r="P269" s="156"/>
+      <c r="Q269" s="157"/>
     </row>
     <row r="270" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>30913</v>
       </c>
       <c r="C270" s="1">
         <v>208.91396904777997</v>
       </c>
       <c r="D270" s="6">
         <v>3575</v>
       </c>
       <c r="E270" s="1">
         <v>98.349381017881711</v>
       </c>
-      <c r="F270" s="150"/>
-[...10 lines deleted...]
-      <c r="Q270" s="159"/>
+      <c r="F270" s="148"/>
+      <c r="G270" s="149"/>
+      <c r="H270" s="149"/>
+      <c r="I270" s="150"/>
+      <c r="J270" s="156"/>
+      <c r="K270" s="156"/>
+      <c r="L270" s="156"/>
+      <c r="M270" s="157"/>
+      <c r="N270" s="156"/>
+      <c r="O270" s="156"/>
+      <c r="P270" s="156"/>
+      <c r="Q270" s="157"/>
     </row>
     <row r="271" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="5">
         <v>29889</v>
       </c>
       <c r="C271" s="1">
         <v>170.09446847256999</v>
       </c>
       <c r="D271" s="6">
         <v>4187</v>
       </c>
       <c r="E271" s="1">
         <v>87.575820957958584</v>
       </c>
-      <c r="F271" s="150"/>
-[...10 lines deleted...]
-      <c r="Q271" s="159"/>
+      <c r="F271" s="148"/>
+      <c r="G271" s="149"/>
+      <c r="H271" s="149"/>
+      <c r="I271" s="150"/>
+      <c r="J271" s="156"/>
+      <c r="K271" s="156"/>
+      <c r="L271" s="156"/>
+      <c r="M271" s="157"/>
+      <c r="N271" s="156"/>
+      <c r="O271" s="156"/>
+      <c r="P271" s="156"/>
+      <c r="Q271" s="157"/>
     </row>
     <row r="272" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="5">
         <v>27321</v>
       </c>
       <c r="C272" s="1">
         <v>176.11680526010443</v>
       </c>
       <c r="D272" s="6">
         <v>3424</v>
       </c>
       <c r="E272" s="1">
         <v>87.930148947098104</v>
       </c>
-      <c r="F272" s="150"/>
-[...10 lines deleted...]
-      <c r="Q272" s="159"/>
+      <c r="F272" s="148"/>
+      <c r="G272" s="149"/>
+      <c r="H272" s="149"/>
+      <c r="I272" s="150"/>
+      <c r="J272" s="156"/>
+      <c r="K272" s="156"/>
+      <c r="L272" s="156"/>
+      <c r="M272" s="157"/>
+      <c r="N272" s="156"/>
+      <c r="O272" s="156"/>
+      <c r="P272" s="156"/>
+      <c r="Q272" s="157"/>
     </row>
     <row r="273" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="5">
         <v>21685</v>
       </c>
       <c r="C273" s="1">
         <v>144.25891431612561</v>
       </c>
       <c r="D273" s="6">
         <v>2909</v>
       </c>
       <c r="E273" s="1">
         <v>81.279687063425541</v>
       </c>
-      <c r="F273" s="153"/>
-[...10 lines deleted...]
-      <c r="Q273" s="161"/>
+      <c r="F273" s="151"/>
+      <c r="G273" s="152"/>
+      <c r="H273" s="152"/>
+      <c r="I273" s="153"/>
+      <c r="J273" s="158"/>
+      <c r="K273" s="158"/>
+      <c r="L273" s="158"/>
+      <c r="M273" s="159"/>
+      <c r="N273" s="158"/>
+      <c r="O273" s="158"/>
+      <c r="P273" s="158"/>
+      <c r="Q273" s="159"/>
     </row>
     <row r="274" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>263573</v>
       </c>
       <c r="C274" s="59">
         <v>1.4804228287060701</v>
       </c>
       <c r="D274" s="31">
         <v>49798</v>
       </c>
       <c r="E274" s="59">
         <v>1.144939531889456</v>
       </c>
       <c r="F274" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G274" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H274" s="76" t="s">
         <v>64</v>
@@ -19633,561 +19626,577 @@
         <v>74</v>
       </c>
       <c r="P274" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q274" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="275" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="37" t="s">
         <v>111</v>
       </c>
       <c r="B275" s="23">
         <v>60753</v>
       </c>
       <c r="C275" s="25">
         <v>116.57264563665667</v>
       </c>
       <c r="D275" s="26">
         <v>11135</v>
       </c>
       <c r="E275" s="25">
         <v>81.784796180683074</v>
       </c>
-      <c r="F275" s="147" t="s">
+      <c r="F275" s="145" t="s">
         <v>95</v>
       </c>
-      <c r="G275" s="148"/>
-[...2 lines deleted...]
-      <c r="J275" s="156" t="s">
+      <c r="G275" s="146"/>
+      <c r="H275" s="146"/>
+      <c r="I275" s="147"/>
+      <c r="J275" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="K275" s="156"/>
-[...2 lines deleted...]
-      <c r="N275" s="156" t="s">
+      <c r="K275" s="154"/>
+      <c r="L275" s="154"/>
+      <c r="M275" s="155"/>
+      <c r="N275" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="O275" s="156"/>
-[...1 lines deleted...]
-      <c r="Q275" s="157"/>
+      <c r="O275" s="154"/>
+      <c r="P275" s="154"/>
+      <c r="Q275" s="155"/>
     </row>
     <row r="276" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="34">
         <v>56868</v>
       </c>
       <c r="C276" s="2">
         <v>93.514437939880295</v>
       </c>
       <c r="D276" s="6">
         <v>10469</v>
       </c>
       <c r="E276" s="36">
         <v>70.851380617217103</v>
       </c>
-      <c r="F276" s="150"/>
-[...10 lines deleted...]
-      <c r="Q276" s="159"/>
+      <c r="F276" s="148"/>
+      <c r="G276" s="149"/>
+      <c r="H276" s="149"/>
+      <c r="I276" s="150"/>
+      <c r="J276" s="156"/>
+      <c r="K276" s="156"/>
+      <c r="L276" s="156"/>
+      <c r="M276" s="157"/>
+      <c r="N276" s="156"/>
+      <c r="O276" s="156"/>
+      <c r="P276" s="156"/>
+      <c r="Q276" s="157"/>
     </row>
     <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="34">
         <v>67373</v>
       </c>
       <c r="C277" s="2">
         <v>93.899651567944247</v>
       </c>
       <c r="D277" s="6">
         <v>10787</v>
       </c>
       <c r="E277" s="36">
         <v>99.081473316799844</v>
       </c>
-      <c r="F277" s="150"/>
-[...10 lines deleted...]
-      <c r="Q277" s="159"/>
+      <c r="F277" s="148"/>
+      <c r="G277" s="149"/>
+      <c r="H277" s="149"/>
+      <c r="I277" s="150"/>
+      <c r="J277" s="156"/>
+      <c r="K277" s="156"/>
+      <c r="L277" s="156"/>
+      <c r="M277" s="157"/>
+      <c r="N277" s="156"/>
+      <c r="O277" s="156"/>
+      <c r="P277" s="156"/>
+      <c r="Q277" s="157"/>
     </row>
     <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B278" s="34">
-        <v>29028</v>
+        <v>76627</v>
       </c>
       <c r="C278" s="2">
-        <v>36.793206160086186</v>
+        <v>97.125293111097037</v>
       </c>
       <c r="D278" s="6">
-        <v>4070</v>
+        <v>10880</v>
       </c>
       <c r="E278" s="2">
-        <v>38.688212927756652</v>
-[...12 lines deleted...]
-      <c r="Q278" s="159"/>
+        <v>103.42205323193916</v>
+      </c>
+      <c r="F278" s="148"/>
+      <c r="G278" s="149"/>
+      <c r="H278" s="149"/>
+      <c r="I278" s="150"/>
+      <c r="J278" s="156"/>
+      <c r="K278" s="156"/>
+      <c r="L278" s="156"/>
+      <c r="M278" s="157"/>
+      <c r="N278" s="156"/>
+      <c r="O278" s="156"/>
+      <c r="P278" s="156"/>
+      <c r="Q278" s="157"/>
     </row>
     <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>117621</v>
       </c>
       <c r="C279" s="39">
         <v>104.15574525361293</v>
       </c>
       <c r="D279" s="26">
         <v>21604</v>
       </c>
       <c r="E279" s="39">
         <v>76.094537001162337</v>
       </c>
-      <c r="F279" s="150"/>
-[...10 lines deleted...]
-      <c r="Q279" s="159"/>
+      <c r="F279" s="148"/>
+      <c r="G279" s="149"/>
+      <c r="H279" s="149"/>
+      <c r="I279" s="150"/>
+      <c r="J279" s="156"/>
+      <c r="K279" s="156"/>
+      <c r="L279" s="156"/>
+      <c r="M279" s="157"/>
+      <c r="N279" s="156"/>
+      <c r="O279" s="156"/>
+      <c r="P279" s="156"/>
+      <c r="Q279" s="157"/>
     </row>
     <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>96401</v>
+        <v>144000</v>
       </c>
       <c r="C280" s="42">
-        <v>63.992167015168114</v>
+        <v>95.588967440007963</v>
       </c>
       <c r="D280" s="22">
-        <v>14857</v>
+        <v>21667</v>
       </c>
       <c r="E280" s="42">
-        <v>69.40253188209465</v>
-[...12 lines deleted...]
-      <c r="Q280" s="159"/>
+        <v>101.2145559863596</v>
+      </c>
+      <c r="F280" s="148"/>
+      <c r="G280" s="149"/>
+      <c r="H280" s="149"/>
+      <c r="I280" s="150"/>
+      <c r="J280" s="156"/>
+      <c r="K280" s="156"/>
+      <c r="L280" s="156"/>
+      <c r="M280" s="157"/>
+      <c r="N280" s="156"/>
+      <c r="O280" s="156"/>
+      <c r="P280" s="156"/>
+      <c r="Q280" s="157"/>
     </row>
     <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="23">
         <v>20546</v>
       </c>
       <c r="C281" s="1">
         <v>127.51986097318768</v>
       </c>
       <c r="D281" s="26">
         <v>3692</v>
       </c>
       <c r="E281" s="1">
         <v>88.051514428809924</v>
       </c>
-      <c r="F281" s="150"/>
-[...10 lines deleted...]
-      <c r="Q281" s="159"/>
+      <c r="F281" s="148"/>
+      <c r="G281" s="149"/>
+      <c r="H281" s="149"/>
+      <c r="I281" s="150"/>
+      <c r="J281" s="156"/>
+      <c r="K281" s="156"/>
+      <c r="L281" s="156"/>
+      <c r="M281" s="157"/>
+      <c r="N281" s="156"/>
+      <c r="O281" s="156"/>
+      <c r="P281" s="156"/>
+      <c r="Q281" s="157"/>
     </row>
     <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="5">
         <v>18845</v>
       </c>
       <c r="C282" s="1">
         <v>104.05278559991164</v>
       </c>
       <c r="D282" s="6">
         <v>3654</v>
       </c>
       <c r="E282" s="1">
         <v>75.324675324675326</v>
       </c>
-      <c r="F282" s="150"/>
-[...10 lines deleted...]
-      <c r="Q282" s="159"/>
+      <c r="F282" s="148"/>
+      <c r="G282" s="149"/>
+      <c r="H282" s="149"/>
+      <c r="I282" s="150"/>
+      <c r="J282" s="156"/>
+      <c r="K282" s="156"/>
+      <c r="L282" s="156"/>
+      <c r="M282" s="157"/>
+      <c r="N282" s="156"/>
+      <c r="O282" s="156"/>
+      <c r="P282" s="156"/>
+      <c r="Q282" s="157"/>
     </row>
     <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="5">
         <v>21362</v>
       </c>
       <c r="C283" s="1">
         <v>119.38746996031968</v>
       </c>
       <c r="D283" s="6">
         <v>3789</v>
       </c>
       <c r="E283" s="1">
         <v>82.892146138700511</v>
       </c>
-      <c r="F283" s="150"/>
-[...10 lines deleted...]
-      <c r="Q283" s="159"/>
+      <c r="F283" s="148"/>
+      <c r="G283" s="149"/>
+      <c r="H283" s="149"/>
+      <c r="I283" s="150"/>
+      <c r="J283" s="156"/>
+      <c r="K283" s="156"/>
+      <c r="L283" s="156"/>
+      <c r="M283" s="157"/>
+      <c r="N283" s="156"/>
+      <c r="O283" s="156"/>
+      <c r="P283" s="156"/>
+      <c r="Q283" s="157"/>
     </row>
     <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="5">
         <v>19681</v>
       </c>
       <c r="C284" s="1">
         <v>91.454460966542754</v>
       </c>
       <c r="D284" s="6">
         <v>3601</v>
       </c>
       <c r="E284" s="1">
         <v>67.485007496251868</v>
       </c>
-      <c r="F284" s="150"/>
-[...10 lines deleted...]
-      <c r="Q284" s="159"/>
+      <c r="F284" s="148"/>
+      <c r="G284" s="149"/>
+      <c r="H284" s="149"/>
+      <c r="I284" s="150"/>
+      <c r="J284" s="156"/>
+      <c r="K284" s="156"/>
+      <c r="L284" s="156"/>
+      <c r="M284" s="157"/>
+      <c r="N284" s="156"/>
+      <c r="O284" s="156"/>
+      <c r="P284" s="156"/>
+      <c r="Q284" s="157"/>
     </row>
     <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="5">
         <v>17104</v>
       </c>
       <c r="C285" s="1">
         <v>87.238600428440265</v>
       </c>
       <c r="D285" s="6">
         <v>3021</v>
       </c>
       <c r="E285" s="1">
         <v>61.67823601469987</v>
       </c>
-      <c r="F285" s="150"/>
-[...10 lines deleted...]
-      <c r="Q285" s="159"/>
+      <c r="F285" s="148"/>
+      <c r="G285" s="149"/>
+      <c r="H285" s="149"/>
+      <c r="I285" s="150"/>
+      <c r="J285" s="156"/>
+      <c r="K285" s="156"/>
+      <c r="L285" s="156"/>
+      <c r="M285" s="157"/>
+      <c r="N285" s="156"/>
+      <c r="O285" s="156"/>
+      <c r="P285" s="156"/>
+      <c r="Q285" s="157"/>
     </row>
     <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="5">
         <v>20083</v>
       </c>
       <c r="C286" s="1">
         <v>102.01666158691455</v>
       </c>
       <c r="D286" s="6">
         <v>3847</v>
       </c>
       <c r="E286" s="1">
         <v>84.698370761778946</v>
       </c>
-      <c r="F286" s="150"/>
-[...10 lines deleted...]
-      <c r="Q286" s="159"/>
+      <c r="F286" s="148"/>
+      <c r="G286" s="149"/>
+      <c r="H286" s="149"/>
+      <c r="I286" s="150"/>
+      <c r="J286" s="156"/>
+      <c r="K286" s="156"/>
+      <c r="L286" s="156"/>
+      <c r="M286" s="157"/>
+      <c r="N286" s="156"/>
+      <c r="O286" s="156"/>
+      <c r="P286" s="156"/>
+      <c r="Q286" s="157"/>
     </row>
     <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B287" s="5">
         <v>25082</v>
       </c>
       <c r="C287" s="1">
         <v>148.53724979272772</v>
       </c>
       <c r="D287" s="6">
         <v>4046</v>
       </c>
       <c r="E287" s="1">
         <v>97.376654632972333</v>
       </c>
-      <c r="F287" s="150"/>
-[...10 lines deleted...]
-      <c r="Q287" s="159"/>
+      <c r="F287" s="148"/>
+      <c r="G287" s="149"/>
+      <c r="H287" s="149"/>
+      <c r="I287" s="150"/>
+      <c r="J287" s="156"/>
+      <c r="K287" s="156"/>
+      <c r="L287" s="156"/>
+      <c r="M287" s="157"/>
+      <c r="N287" s="156"/>
+      <c r="O287" s="156"/>
+      <c r="P287" s="156"/>
+      <c r="Q287" s="157"/>
     </row>
     <row r="288" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B288" s="5">
         <v>15258</v>
       </c>
       <c r="C288" s="1">
         <v>63.705064506701184</v>
       </c>
       <c r="D288" s="6">
         <v>2758</v>
       </c>
       <c r="E288" s="1">
         <v>87.36141906873614</v>
       </c>
-      <c r="F288" s="150"/>
-[...10 lines deleted...]
-      <c r="Q288" s="159"/>
+      <c r="F288" s="148"/>
+      <c r="G288" s="149"/>
+      <c r="H288" s="149"/>
+      <c r="I288" s="150"/>
+      <c r="J288" s="156"/>
+      <c r="K288" s="156"/>
+      <c r="L288" s="156"/>
+      <c r="M288" s="157"/>
+      <c r="N288" s="156"/>
+      <c r="O288" s="156"/>
+      <c r="P288" s="156"/>
+      <c r="Q288" s="157"/>
     </row>
     <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="5">
         <v>27033</v>
       </c>
       <c r="C289" s="1">
         <v>87.448646200627564</v>
       </c>
       <c r="D289" s="6">
         <v>3983</v>
       </c>
       <c r="E289" s="1">
         <v>111.41258741258741</v>
       </c>
-      <c r="F289" s="150"/>
-[...10 lines deleted...]
-      <c r="Q289" s="159"/>
+      <c r="F289" s="148"/>
+      <c r="G289" s="149"/>
+      <c r="H289" s="149"/>
+      <c r="I289" s="150"/>
+      <c r="J289" s="156"/>
+      <c r="K289" s="156"/>
+      <c r="L289" s="156"/>
+      <c r="M289" s="157"/>
+      <c r="N289" s="156"/>
+      <c r="O289" s="156"/>
+      <c r="P289" s="156"/>
+      <c r="Q289" s="157"/>
     </row>
     <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B290" s="5">
         <v>29028</v>
       </c>
       <c r="C290" s="1">
         <v>97.119341563786008</v>
       </c>
       <c r="D290" s="6">
         <v>4070</v>
       </c>
       <c r="E290" s="1">
         <v>97.205636493909722</v>
       </c>
-      <c r="F290" s="150"/>
-[...10 lines deleted...]
-      <c r="Q290" s="159"/>
+      <c r="F290" s="148"/>
+      <c r="G290" s="149"/>
+      <c r="H290" s="149"/>
+      <c r="I290" s="150"/>
+      <c r="J290" s="156"/>
+      <c r="K290" s="156"/>
+      <c r="L290" s="156"/>
+      <c r="M290" s="157"/>
+      <c r="N290" s="156"/>
+      <c r="O290" s="156"/>
+      <c r="P290" s="156"/>
+      <c r="Q290" s="157"/>
     </row>
     <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B291" s="5"/>
-[...14 lines deleted...]
-      <c r="Q291" s="159"/>
+      <c r="B291" s="5">
+        <v>23822</v>
+      </c>
+      <c r="C291" s="1">
+        <v>87.193001720288422</v>
+      </c>
+      <c r="D291" s="6">
+        <v>3583</v>
+      </c>
+      <c r="E291" s="1">
+        <v>104.64369158878503</v>
+      </c>
+      <c r="F291" s="148"/>
+      <c r="G291" s="149"/>
+      <c r="H291" s="149"/>
+      <c r="I291" s="150"/>
+      <c r="J291" s="156"/>
+      <c r="K291" s="156"/>
+      <c r="L291" s="156"/>
+      <c r="M291" s="157"/>
+      <c r="N291" s="156"/>
+      <c r="O291" s="156"/>
+      <c r="P291" s="156"/>
+      <c r="Q291" s="157"/>
     </row>
     <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B292" s="5"/>
-[...14 lines deleted...]
-      <c r="Q292" s="161"/>
+      <c r="B292" s="5">
+        <v>23777</v>
+      </c>
+      <c r="C292" s="1">
+        <v>109.64722158173852</v>
+      </c>
+      <c r="D292" s="6">
+        <v>3227</v>
+      </c>
+      <c r="E292" s="1">
+        <v>110.9315916122379</v>
+      </c>
+      <c r="F292" s="151"/>
+      <c r="G292" s="152"/>
+      <c r="H292" s="152"/>
+      <c r="I292" s="153"/>
+      <c r="J292" s="158"/>
+      <c r="K292" s="158"/>
+      <c r="L292" s="158"/>
+      <c r="M292" s="159"/>
+      <c r="N292" s="158"/>
+      <c r="O292" s="158"/>
+      <c r="P292" s="158"/>
+      <c r="Q292" s="159"/>
     </row>
     <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>214022</v>
+        <v>261621</v>
       </c>
       <c r="C293" s="59">
-        <v>0.99746000083889885</v>
+        <v>0.99259408209490352</v>
       </c>
       <c r="D293" s="31">
-        <v>36461</v>
+        <v>43271</v>
       </c>
       <c r="E293" s="59">
-        <v>0.83885885194984466</v>
+        <v>0.86893047913570831</v>
       </c>
       <c r="F293" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G293" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H293" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I293" s="77" t="s">
         <v>64</v>
       </c>
       <c r="J293" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M293" s="94" t="s">
         <v>74</v>
       </c>
@@ -33233,88 +33242,88 @@
       <c r="L277" s="6">
         <v>3828</v>
       </c>
       <c r="M277" s="36">
         <v>136.17929562433298</v>
       </c>
       <c r="N277" s="34">
         <v>24244</v>
       </c>
       <c r="O277" s="2">
         <v>131.06990322755041</v>
       </c>
       <c r="P277" s="6">
         <v>11416</v>
       </c>
       <c r="Q277" s="1">
         <v>119.77756793620817</v>
       </c>
       <c r="R277" s="98"/>
     </row>
     <row r="278" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B278" s="34">
-        <v>10273</v>
+        <v>29565</v>
       </c>
       <c r="C278" s="2">
-        <v>30.562579954184393</v>
+        <v>87.95704043078571</v>
       </c>
       <c r="D278" s="22">
-        <v>4583</v>
+        <v>13732</v>
       </c>
       <c r="E278" s="2">
-        <v>30.348983511025761</v>
+        <v>90.934375206939933</v>
       </c>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
       <c r="J278" s="34">
-        <v>1842</v>
+        <v>4879</v>
       </c>
       <c r="K278" s="2">
-        <v>19.40172740678323</v>
+        <v>51.390351801137555</v>
       </c>
       <c r="L278" s="22">
-        <v>1267</v>
+        <v>3386</v>
       </c>
       <c r="M278" s="2">
-        <v>38.805513016845325</v>
+        <v>103.70597243491576</v>
       </c>
       <c r="N278" s="34">
-        <v>8431</v>
+        <v>24686</v>
       </c>
       <c r="O278" s="2">
-        <v>34.955843940461875</v>
+        <v>102.35084373315644</v>
       </c>
       <c r="P278" s="22">
-        <v>3316</v>
+        <v>10346</v>
       </c>
       <c r="Q278" s="1">
-        <v>28.016221696519096</v>
+        <v>87.411287597161206</v>
       </c>
       <c r="R278" s="98"/>
     </row>
     <row r="279" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>65273</v>
       </c>
       <c r="C279" s="24">
         <v>122.02841652645355</v>
       </c>
       <c r="D279" s="53">
         <v>32474</v>
       </c>
       <c r="E279" s="24">
         <v>130.47006830052231</v>
       </c>
       <c r="F279" s="23"/>
       <c r="G279" s="25"/>
       <c r="H279" s="26"/>
       <c r="I279" s="28"/>
       <c r="J279" s="23">
         <v>19897</v>
@@ -33325,88 +33334,88 @@
       <c r="L279" s="53">
         <v>7913</v>
       </c>
       <c r="M279" s="24">
         <v>119.18963699352312</v>
       </c>
       <c r="N279" s="23">
         <v>45376</v>
       </c>
       <c r="O279" s="24">
         <v>133.37252366116044</v>
       </c>
       <c r="P279" s="53">
         <v>24561</v>
       </c>
       <c r="Q279" s="24">
         <v>134.57344803024492</v>
       </c>
       <c r="R279" s="98"/>
     </row>
     <row r="280" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
-        <v>39815</v>
+        <v>59107</v>
       </c>
       <c r="C280" s="4">
-        <v>66.217070250133048</v>
+        <v>98.301955827567852</v>
       </c>
       <c r="D280" s="22">
-        <v>19827</v>
+        <v>28976</v>
       </c>
       <c r="E280" s="100">
-        <v>72.247932077396783</v>
+        <v>105.5861239660387</v>
       </c>
       <c r="F280" s="56"/>
       <c r="G280" s="4"/>
       <c r="H280" s="22"/>
       <c r="I280" s="103"/>
       <c r="J280" s="30">
-        <v>7140</v>
+        <v>10177</v>
       </c>
       <c r="K280" s="100">
-        <v>40.772042028323433</v>
+        <v>58.114435815440842</v>
       </c>
       <c r="L280" s="22">
-        <v>5095</v>
+        <v>7214</v>
       </c>
       <c r="M280" s="100">
-        <v>83.854509545753785</v>
+        <v>118.72942725477287</v>
       </c>
       <c r="N280" s="30">
-        <v>32675</v>
+        <v>48930</v>
       </c>
       <c r="O280" s="100">
-        <v>76.673080533133103</v>
+        <v>114.81603153745073</v>
       </c>
       <c r="P280" s="22">
-        <v>14732</v>
+        <v>21762</v>
       </c>
       <c r="Q280" s="100">
-        <v>68.947442317592547</v>
+        <v>101.84864510694061</v>
       </c>
       <c r="R280" s="98"/>
     </row>
     <row r="281" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="5">
         <v>10762</v>
       </c>
       <c r="C281" s="1">
         <v>144.06961178045518</v>
       </c>
       <c r="D281" s="6">
         <v>4992</v>
       </c>
       <c r="E281" s="1">
         <v>140.38245219347581</v>
       </c>
       <c r="F281" s="23">
         <v>0</v>
       </c>
       <c r="G281" s="25">
         <v>0</v>
       </c>
@@ -33838,141 +33847,189 @@
       </c>
       <c r="L290" s="6">
         <v>1267</v>
       </c>
       <c r="M290" s="1">
         <v>104.02298850574712</v>
       </c>
       <c r="N290" s="5">
         <v>8431</v>
       </c>
       <c r="O290" s="1">
         <v>104.70690511674118</v>
       </c>
       <c r="P290" s="6">
         <v>3316</v>
       </c>
       <c r="Q290" s="1">
         <v>77.098349221111377</v>
       </c>
       <c r="R290" s="98"/>
     </row>
     <row r="291" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B291" s="5"/>
-[...2 lines deleted...]
-      <c r="E291" s="36"/>
+      <c r="B291" s="5">
+        <v>9455</v>
+      </c>
+      <c r="C291" s="1">
+        <v>87.538190908249234</v>
+      </c>
+      <c r="D291" s="6">
+        <v>4377</v>
+      </c>
+      <c r="E291" s="1">
+        <v>88.121602577008247</v>
+      </c>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="6"/>
       <c r="I291" s="7"/>
-      <c r="J291" s="5"/>
-[...6 lines deleted...]
-      <c r="Q291" s="1"/>
+      <c r="J291" s="5">
+        <v>1373</v>
+      </c>
+      <c r="K291" s="1">
+        <v>48.158540862855133</v>
+      </c>
+      <c r="L291" s="6">
+        <v>990</v>
+      </c>
+      <c r="M291" s="1">
+        <v>100</v>
+      </c>
+      <c r="N291" s="5">
+        <v>8082</v>
+      </c>
+      <c r="O291" s="1">
+        <v>101.66037735849056</v>
+      </c>
+      <c r="P291" s="6">
+        <v>3387</v>
+      </c>
+      <c r="Q291" s="1">
+        <v>85.164697007794814</v>
+      </c>
       <c r="R291" s="98"/>
     </row>
     <row r="292" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B292" s="5"/>
-[...2 lines deleted...]
-      <c r="E292" s="36"/>
+      <c r="B292" s="5">
+        <v>9837</v>
+      </c>
+      <c r="C292" s="1">
+        <v>88.050483351235229</v>
+      </c>
+      <c r="D292" s="6">
+        <v>4772</v>
+      </c>
+      <c r="E292" s="1">
+        <v>103.40195016251354</v>
+      </c>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="6"/>
       <c r="I292" s="7"/>
-      <c r="J292" s="5"/>
-[...6 lines deleted...]
-      <c r="Q292" s="1"/>
+      <c r="J292" s="5">
+        <v>1664</v>
+      </c>
+      <c r="K292" s="1">
+        <v>54.468085106382979</v>
+      </c>
+      <c r="L292" s="6">
+        <v>1129</v>
+      </c>
+      <c r="M292" s="1">
+        <v>106.81173131504258</v>
+      </c>
+      <c r="N292" s="5">
+        <v>8173</v>
+      </c>
+      <c r="O292" s="1">
+        <v>100.68991006529507</v>
+      </c>
+      <c r="P292" s="6">
+        <v>3643</v>
+      </c>
+      <c r="Q292" s="1">
+        <v>102.38898257448004</v>
+      </c>
       <c r="R292" s="98"/>
     </row>
     <row r="293" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
-        <v>105088</v>
+        <v>124380</v>
       </c>
       <c r="C293" s="59">
-        <v>1.146685580228054</v>
+        <v>1.0947209068985548</v>
       </c>
       <c r="D293" s="49">
-        <v>52301</v>
+        <v>61450</v>
       </c>
       <c r="E293" s="59">
-        <v>1.2233865874482468</v>
+        <v>1.1742113007089217</v>
       </c>
       <c r="F293" s="31">
         <v>0</v>
       </c>
       <c r="G293" s="32">
         <v>0</v>
       </c>
       <c r="H293" s="33">
         <v>0</v>
       </c>
       <c r="I293" s="32">
         <v>0</v>
       </c>
       <c r="J293" s="31">
-        <v>27037</v>
+        <v>30074</v>
       </c>
       <c r="K293" s="59">
-        <v>0.87008431486129878</v>
+        <v>0.813250405624662</v>
       </c>
       <c r="L293" s="49">
-        <v>13008</v>
+        <v>15127</v>
       </c>
       <c r="M293" s="59">
-        <v>1.219347581552306</v>
+        <v>1.1896972080220212</v>
       </c>
       <c r="N293" s="31">
-        <v>78051</v>
+        <v>94306</v>
       </c>
       <c r="O293" s="59">
-        <v>1.2885869475491571</v>
+        <v>1.2305383752185599</v>
       </c>
       <c r="P293" s="49">
-        <v>39293</v>
+        <v>46323</v>
       </c>
       <c r="Q293" s="60">
-        <v>1.2247296075803384</v>
+        <v>1.1692412539754657</v>
       </c>
       <c r="R293" s="98"/>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A294" s="106"/>
       <c r="B294" s="107"/>
       <c r="C294" s="108"/>
       <c r="D294" s="107"/>
       <c r="E294" s="108"/>
       <c r="F294" s="107"/>
       <c r="G294" s="3"/>
       <c r="H294" s="107"/>
       <c r="I294" s="3"/>
       <c r="J294" s="107"/>
       <c r="K294" s="108"/>
       <c r="L294" s="107"/>
       <c r="M294" s="108"/>
       <c r="N294" s="107"/>
       <c r="O294" s="108"/>
       <c r="P294" s="107"/>
       <c r="Q294" s="108"/>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>