--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\◆議事録関連\4.企画委員会\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="8_{6CDC12A1-126B-4CD6-84EC-AA7052A03BE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C47E9288-35DC-4210-9297-2D173DCBD3B2}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{2C54A816-BE96-4A9F-92C3-D769AA6B3F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{79E7DF29-680C-46DA-91A5-638A87A8FA65}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$329</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$348</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1141" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="116">
   <si>
     <t>単位：百万円、台、％</t>
   </si>
   <si>
     <t>合　計</t>
   </si>
   <si>
     <t>電子式卓上計算機</t>
   </si>
   <si>
     <t>複　写　機</t>
   </si>
   <si>
     <t>平成</t>
   </si>
   <si>
     <t>金額</t>
   </si>
   <si>
     <t>前年比</t>
   </si>
   <si>
     <t>数量</t>
   </si>
   <si>
@@ -946,50 +946,72 @@
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2025年 1-3</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2025年 1月</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 2025年 1-3</t>
     <phoneticPr fontId="4"/>
   </si>
+  <si>
+    <t>2026年 1-3</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2026年 1月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2026年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026年 1-3</t>
+    <phoneticPr fontId="4"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1725,198 +1747,198 @@
     <xf numFmtId="176" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -2302,54 +2324,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O299"/>
+  <dimension ref="A1:O318"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A274" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.3" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:11" s="9" customFormat="1" ht="11.3" customHeight="1" x14ac:dyDescent="0.15">
@@ -9112,1111 +9134,1111 @@
         <v>0</v>
       </c>
       <c r="E236" s="32">
         <v>0</v>
       </c>
       <c r="F236" s="33">
         <v>0</v>
       </c>
       <c r="G236" s="45">
         <v>0</v>
       </c>
       <c r="H236" s="31">
         <v>117736</v>
       </c>
       <c r="I236" s="59">
         <v>1.3280992667794698</v>
       </c>
       <c r="J236" s="49">
         <v>50933</v>
       </c>
       <c r="K236" s="101">
         <v>1.4215182807703042</v>
       </c>
       <c r="L236" s="98"/>
     </row>
-    <row r="237" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B237" s="23">
         <v>21890</v>
       </c>
       <c r="C237" s="25">
         <v>108.5705783156433</v>
       </c>
       <c r="D237" s="23"/>
       <c r="E237" s="25"/>
       <c r="F237" s="26"/>
       <c r="G237" s="44"/>
       <c r="H237" s="23">
         <v>32618</v>
       </c>
       <c r="I237" s="25">
         <v>114.64220441445241</v>
       </c>
       <c r="J237" s="26">
         <v>12856</v>
       </c>
       <c r="K237" s="25">
         <v>108.54441067207026</v>
       </c>
       <c r="L237" s="98"/>
     </row>
-    <row r="238" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>20520</v>
       </c>
       <c r="C238" s="36">
         <v>125.77382776585964</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="2"/>
       <c r="F238" s="6"/>
       <c r="G238" s="3"/>
       <c r="H238" s="34">
         <v>19947</v>
       </c>
       <c r="I238" s="2">
         <v>97.803383182152487</v>
       </c>
       <c r="J238" s="6">
         <v>9405</v>
       </c>
       <c r="K238" s="36">
         <v>103.99159663865547</v>
       </c>
       <c r="L238" s="98"/>
     </row>
-    <row r="239" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>21115</v>
       </c>
       <c r="C239" s="36">
         <v>93.524383221862962</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="2"/>
       <c r="F239" s="6"/>
       <c r="G239" s="3"/>
       <c r="H239" s="34">
         <v>22637</v>
       </c>
       <c r="I239" s="2">
         <v>68.813837548638134</v>
       </c>
       <c r="J239" s="6">
         <v>10024</v>
       </c>
       <c r="K239" s="36">
         <v>68.09782608695653</v>
       </c>
       <c r="L239" s="98"/>
     </row>
-    <row r="240" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>22961</v>
       </c>
       <c r="C240" s="36">
         <v>97.772951796968144</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="2"/>
       <c r="F240" s="6"/>
       <c r="G240" s="3"/>
       <c r="H240" s="34">
         <v>23331</v>
       </c>
       <c r="I240" s="4">
         <v>64.820937404495311</v>
       </c>
       <c r="J240" s="6">
         <v>10707</v>
       </c>
       <c r="K240" s="2">
         <v>69.866231647634578</v>
       </c>
       <c r="L240" s="98"/>
     </row>
-    <row r="241" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>42410</v>
       </c>
       <c r="C241" s="39">
         <v>116.26504372618362</v>
       </c>
       <c r="D241" s="23"/>
       <c r="E241" s="25"/>
       <c r="F241" s="26"/>
       <c r="G241" s="27"/>
       <c r="H241" s="23">
         <v>52565</v>
       </c>
       <c r="I241" s="24">
         <v>107.61152169017545</v>
       </c>
       <c r="J241" s="26">
         <v>22261</v>
       </c>
       <c r="K241" s="39">
         <v>106.57315204902335</v>
       </c>
       <c r="L241" s="98"/>
     </row>
-    <row r="242" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>44076</v>
       </c>
       <c r="C242" s="42">
         <v>95.690497383903946</v>
       </c>
       <c r="D242" s="56"/>
       <c r="E242" s="4"/>
       <c r="F242" s="22"/>
       <c r="G242" s="104"/>
       <c r="H242" s="30">
         <v>45968</v>
       </c>
       <c r="I242" s="100">
         <v>66.727634310267234</v>
       </c>
       <c r="J242" s="22">
         <v>20731</v>
       </c>
       <c r="K242" s="42">
         <v>68.999833582958885</v>
       </c>
       <c r="L242" s="98"/>
     </row>
-    <row r="243" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="34">
         <v>6951</v>
       </c>
       <c r="C243" s="24">
         <v>120.71899965265717</v>
       </c>
       <c r="D243" s="23">
         <v>0</v>
       </c>
       <c r="E243" s="25">
         <v>0</v>
       </c>
       <c r="F243" s="26">
         <v>0</v>
       </c>
       <c r="G243" s="44">
         <v>0</v>
       </c>
       <c r="H243" s="23">
         <v>10727</v>
       </c>
       <c r="I243" s="24">
         <v>157.21823244906932</v>
       </c>
       <c r="J243" s="26">
         <v>4070</v>
       </c>
       <c r="K243" s="24">
         <v>145.25339043540328</v>
       </c>
       <c r="L243" s="98"/>
     </row>
-    <row r="244" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="34">
         <v>7431</v>
       </c>
       <c r="C244" s="36">
         <v>111.67718665464383</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="2"/>
       <c r="F244" s="6"/>
       <c r="G244" s="3"/>
       <c r="H244" s="5">
         <v>11132</v>
       </c>
       <c r="I244" s="1">
         <v>120.69825436408979</v>
       </c>
       <c r="J244" s="6">
         <v>4354</v>
       </c>
       <c r="K244" s="36">
         <v>111.41248720573182</v>
       </c>
       <c r="L244" s="98"/>
     </row>
-    <row r="245" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="34">
         <v>7508</v>
       </c>
       <c r="C245" s="36">
         <v>96.877419354838707</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="2"/>
       <c r="F245" s="6"/>
       <c r="G245" s="3"/>
       <c r="H245" s="5">
         <v>10759</v>
       </c>
       <c r="I245" s="1">
         <v>86.724165726261475</v>
       </c>
       <c r="J245" s="6">
         <v>4432</v>
       </c>
       <c r="K245" s="36">
         <v>86.326451110245429</v>
       </c>
       <c r="L245" s="98"/>
     </row>
-    <row r="246" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="34">
         <v>6811</v>
       </c>
       <c r="C246" s="36">
         <v>94.426729516151397</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="2"/>
       <c r="F246" s="6"/>
       <c r="G246" s="3"/>
       <c r="H246" s="5">
         <v>6226</v>
       </c>
       <c r="I246" s="1">
         <v>72.010178117048355</v>
       </c>
       <c r="J246" s="6">
         <v>3049</v>
       </c>
       <c r="K246" s="36">
         <v>73.825665859564154</v>
       </c>
       <c r="L246" s="98"/>
     </row>
-    <row r="247" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="34">
         <v>6462</v>
       </c>
       <c r="C247" s="36">
         <v>162.03610832497492</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="2"/>
       <c r="F247" s="6"/>
       <c r="G247" s="3"/>
       <c r="H247" s="5">
         <v>6111</v>
       </c>
       <c r="I247" s="1">
         <v>134.75192943770674</v>
       </c>
       <c r="J247" s="6">
         <v>2954</v>
       </c>
       <c r="K247" s="36">
         <v>157.63073639274279</v>
       </c>
       <c r="L247" s="98"/>
     </row>
-    <row r="248" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="34">
         <v>7247</v>
       </c>
       <c r="C248" s="36">
         <v>141.70903402424716</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="2"/>
       <c r="F248" s="6"/>
       <c r="G248" s="3"/>
       <c r="H248" s="5">
         <v>7610</v>
       </c>
       <c r="I248" s="1">
         <v>105.48932630995287</v>
       </c>
       <c r="J248" s="6">
         <v>3402</v>
       </c>
       <c r="K248" s="36">
         <v>111.90789473684211</v>
       </c>
       <c r="L248" s="98"/>
     </row>
-    <row r="249" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="34">
         <v>6579</v>
       </c>
       <c r="C249" s="36">
         <v>90.123287671232873</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="2"/>
       <c r="F249" s="6"/>
       <c r="G249" s="3"/>
       <c r="H249" s="5">
         <v>6670</v>
       </c>
       <c r="I249" s="1">
         <v>62.652639489009957</v>
       </c>
       <c r="J249" s="6">
         <v>3097</v>
       </c>
       <c r="K249" s="36">
         <v>62.051693047485479</v>
       </c>
       <c r="L249" s="98"/>
     </row>
-    <row r="250" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="34">
         <v>7158</v>
       </c>
       <c r="C250" s="36">
         <v>104.95601173020528</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="2"/>
       <c r="F250" s="6"/>
       <c r="G250" s="3"/>
       <c r="H250" s="5">
         <v>7111</v>
       </c>
       <c r="I250" s="1">
         <v>75.400275686565578</v>
       </c>
       <c r="J250" s="6">
         <v>3184</v>
       </c>
       <c r="K250" s="36">
         <v>77.981876071516041</v>
       </c>
       <c r="L250" s="98"/>
     </row>
-    <row r="251" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="34">
         <v>7378</v>
       </c>
       <c r="C251" s="36">
         <v>87.241338536123919</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="2"/>
       <c r="F251" s="6"/>
       <c r="G251" s="3"/>
       <c r="H251" s="5">
         <v>8856</v>
       </c>
       <c r="I251" s="1">
         <v>69.084952024338875</v>
       </c>
       <c r="J251" s="6">
         <v>3743</v>
       </c>
       <c r="K251" s="36">
         <v>66.294721927027993</v>
       </c>
       <c r="L251" s="98"/>
     </row>
-    <row r="252" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="34">
         <v>8557</v>
       </c>
       <c r="C252" s="36">
         <v>97.338186781936074</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="2"/>
       <c r="F252" s="6"/>
       <c r="G252" s="3"/>
       <c r="H252" s="5">
         <v>8500</v>
       </c>
       <c r="I252" s="1">
         <v>66.395875644430561</v>
       </c>
       <c r="J252" s="6">
         <v>3776</v>
       </c>
       <c r="K252" s="36">
         <v>66.338721011946589</v>
       </c>
       <c r="L252" s="98"/>
     </row>
-    <row r="253" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="34">
         <v>7252</v>
       </c>
       <c r="C253" s="36">
         <v>95.786553955884287</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="2"/>
       <c r="F253" s="6"/>
       <c r="G253" s="3"/>
       <c r="H253" s="5">
         <v>7369</v>
       </c>
       <c r="I253" s="1">
         <v>65.531347265451316</v>
       </c>
       <c r="J253" s="6">
         <v>3358</v>
       </c>
       <c r="K253" s="36">
         <v>65.740015661707133</v>
       </c>
       <c r="L253" s="98"/>
     </row>
-    <row r="254" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="34">
         <v>7152</v>
       </c>
       <c r="C254" s="36">
         <v>100.42122999157539</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="40"/>
       <c r="F254" s="6"/>
       <c r="G254" s="40"/>
       <c r="H254" s="5">
         <v>7462</v>
       </c>
       <c r="I254" s="1">
         <v>62.464423237903901</v>
       </c>
       <c r="J254" s="6">
         <v>3573</v>
       </c>
       <c r="K254" s="36">
         <v>78.961325966850822</v>
       </c>
       <c r="L254" s="98"/>
     </row>
-    <row r="255" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>86486</v>
       </c>
-      <c r="C255" s="114">
+      <c r="C255" s="113">
         <v>1.0478325135089293</v>
       </c>
       <c r="D255" s="31">
         <v>0</v>
       </c>
       <c r="E255" s="32">
         <v>0</v>
       </c>
       <c r="F255" s="33">
         <v>0</v>
       </c>
       <c r="G255" s="45">
         <v>0</v>
       </c>
       <c r="H255" s="31">
         <v>98533</v>
       </c>
-      <c r="I255" s="115">
+      <c r="I255" s="114">
         <v>0.83689780525922408</v>
       </c>
       <c r="J255" s="33">
         <v>42992</v>
       </c>
-      <c r="K255" s="114">
+      <c r="K255" s="113">
         <v>0.8440892937781006</v>
       </c>
       <c r="L255" s="98"/>
     </row>
-    <row r="256" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="37" t="s">
         <v>104</v>
       </c>
       <c r="B256" s="23">
         <v>25284</v>
       </c>
       <c r="C256" s="25">
         <v>115.50479671082685</v>
       </c>
       <c r="D256" s="23"/>
       <c r="E256" s="25"/>
       <c r="F256" s="26"/>
       <c r="G256" s="44"/>
       <c r="H256" s="23">
         <v>25406</v>
       </c>
       <c r="I256" s="24">
         <v>77.889508860138577</v>
       </c>
       <c r="J256" s="26">
         <v>11669</v>
       </c>
       <c r="K256" s="25">
         <v>90.766957062850025</v>
       </c>
       <c r="L256" s="98"/>
     </row>
-    <row r="257" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>27997</v>
       </c>
       <c r="C257" s="36">
         <v>136.43762183235867</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="2"/>
       <c r="F257" s="6"/>
       <c r="G257" s="3"/>
       <c r="H257" s="34">
         <v>28084</v>
       </c>
       <c r="I257" s="1">
         <v>140.79310171955683</v>
       </c>
       <c r="J257" s="6">
         <v>13221</v>
       </c>
       <c r="K257" s="36">
         <v>140.57416267942585</v>
       </c>
       <c r="L257" s="98"/>
     </row>
-    <row r="258" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>23229</v>
       </c>
       <c r="C258" s="36">
         <v>110.01183992422447</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="2"/>
       <c r="F258" s="6"/>
       <c r="G258" s="3"/>
       <c r="H258" s="34">
         <v>26515</v>
       </c>
       <c r="I258" s="1">
         <v>117.13124530635686</v>
       </c>
       <c r="J258" s="6">
         <v>12342</v>
       </c>
       <c r="K258" s="36">
         <v>123.1245011971269</v>
       </c>
       <c r="L258" s="98"/>
     </row>
-    <row r="259" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>25621</v>
       </c>
       <c r="C259" s="36">
         <v>111.58486128652933</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="2"/>
       <c r="F259" s="6"/>
       <c r="G259" s="3"/>
       <c r="H259" s="34">
         <v>33613</v>
       </c>
       <c r="I259" s="1">
         <v>144.07012129784405</v>
       </c>
       <c r="J259" s="22">
         <v>15101</v>
       </c>
       <c r="K259" s="36">
         <v>141.0385728962361</v>
       </c>
       <c r="L259" s="98"/>
     </row>
-    <row r="260" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>53281</v>
       </c>
       <c r="C260" s="39">
         <v>125.6331053996699</v>
       </c>
       <c r="D260" s="23"/>
       <c r="E260" s="25"/>
       <c r="F260" s="26"/>
       <c r="G260" s="27"/>
       <c r="H260" s="23">
         <v>53490</v>
       </c>
       <c r="I260" s="24">
         <v>101.75972605345763</v>
       </c>
       <c r="J260" s="26">
         <v>24890</v>
       </c>
       <c r="K260" s="39">
         <v>111.8098917389156</v>
       </c>
       <c r="L260" s="98"/>
     </row>
-    <row r="261" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>48850</v>
       </c>
       <c r="C261" s="42">
         <v>110.83129140575369</v>
       </c>
       <c r="D261" s="56"/>
       <c r="E261" s="4"/>
       <c r="F261" s="22"/>
       <c r="G261" s="104"/>
       <c r="H261" s="30">
         <v>60128</v>
       </c>
       <c r="I261" s="100">
         <v>130.80403759136792</v>
       </c>
       <c r="J261" s="22">
         <v>27443</v>
       </c>
       <c r="K261" s="42">
         <v>132.37663402633737</v>
       </c>
       <c r="L261" s="98"/>
     </row>
-    <row r="262" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="34">
         <v>7749</v>
       </c>
       <c r="C262" s="1">
         <v>111.48036253776435</v>
       </c>
       <c r="D262" s="23">
         <v>0</v>
       </c>
       <c r="E262" s="25">
         <v>0</v>
       </c>
       <c r="F262" s="26">
         <v>0</v>
       </c>
       <c r="G262" s="44">
         <v>0</v>
       </c>
       <c r="H262" s="23">
         <v>7470</v>
       </c>
       <c r="I262" s="1">
         <v>69.637363661788015</v>
       </c>
       <c r="J262" s="26">
         <v>3556</v>
       </c>
       <c r="K262" s="1">
         <v>87.371007371007366</v>
       </c>
       <c r="L262" s="98"/>
     </row>
-    <row r="263" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="34">
         <v>8769</v>
       </c>
       <c r="C263" s="1">
         <v>118.00565199838515</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="2"/>
       <c r="F263" s="6"/>
       <c r="G263" s="3"/>
       <c r="H263" s="5">
         <v>8501</v>
       </c>
       <c r="I263" s="1">
         <v>76.365432985986345</v>
       </c>
       <c r="J263" s="6">
         <v>3918</v>
       </c>
       <c r="K263" s="1">
         <v>89.98621956821313</v>
       </c>
       <c r="L263" s="98"/>
     </row>
-    <row r="264" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="34">
         <v>8766</v>
       </c>
       <c r="C264" s="1">
         <v>116.75546084176878</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="2"/>
       <c r="F264" s="6"/>
       <c r="G264" s="3"/>
       <c r="H264" s="5">
         <v>9435</v>
       </c>
       <c r="I264" s="1">
         <v>87.694023608142018</v>
       </c>
       <c r="J264" s="6">
         <v>4195</v>
       </c>
       <c r="K264" s="1">
         <v>94.652527075812273</v>
       </c>
       <c r="L264" s="98"/>
     </row>
-    <row r="265" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="34">
         <v>9801</v>
       </c>
       <c r="C265" s="1">
         <v>143.89957421817647</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="2"/>
       <c r="F265" s="6"/>
       <c r="G265" s="3"/>
       <c r="H265" s="5">
         <v>9282</v>
       </c>
       <c r="I265" s="1">
         <v>149.08448442017345</v>
       </c>
       <c r="J265" s="6">
         <v>4465</v>
       </c>
       <c r="K265" s="1">
         <v>146.4414562151525</v>
       </c>
       <c r="L265" s="98"/>
     </row>
-    <row r="266" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="34">
         <v>9159</v>
       </c>
       <c r="C266" s="1">
         <v>141.73630454967503</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="2"/>
       <c r="F266" s="6"/>
       <c r="G266" s="3"/>
       <c r="H266" s="5">
         <v>9074</v>
       </c>
       <c r="I266" s="1">
         <v>148.48633611520211</v>
       </c>
       <c r="J266" s="6">
         <v>4261</v>
       </c>
       <c r="K266" s="1">
         <v>144.2450914014895</v>
       </c>
       <c r="L266" s="98"/>
     </row>
-    <row r="267" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="34">
         <v>9037</v>
       </c>
       <c r="C267" s="1">
         <v>124.69987581068027</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="2"/>
       <c r="F267" s="6"/>
       <c r="G267" s="3"/>
       <c r="H267" s="5">
         <v>9728</v>
       </c>
       <c r="I267" s="1">
         <v>127.8318002628121</v>
       </c>
       <c r="J267" s="6">
         <v>4495</v>
       </c>
       <c r="K267" s="1">
         <v>132.12815990593768</v>
       </c>
       <c r="L267" s="98"/>
     </row>
-    <row r="268" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="34">
         <v>8689</v>
       </c>
       <c r="C268" s="1">
         <v>132.07174342605259</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="2"/>
       <c r="F268" s="6"/>
       <c r="G268" s="3"/>
       <c r="H268" s="5">
         <v>10145</v>
       </c>
       <c r="I268" s="1">
         <v>152.09895052473763</v>
       </c>
       <c r="J268" s="6">
         <v>4534</v>
       </c>
       <c r="K268" s="1">
         <v>146.39974168550211</v>
       </c>
       <c r="L268" s="98"/>
     </row>
-    <row r="269" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="34">
         <v>6697</v>
       </c>
       <c r="C269" s="1">
         <v>93.55965353450685</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="2"/>
       <c r="F269" s="6"/>
       <c r="G269" s="3"/>
       <c r="H269" s="5">
         <v>6855</v>
       </c>
       <c r="I269" s="1">
         <v>96.399943749121078</v>
       </c>
       <c r="J269" s="6">
         <v>3540</v>
       </c>
       <c r="K269" s="1">
         <v>111.18090452261306</v>
       </c>
       <c r="L269" s="98"/>
     </row>
-    <row r="270" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="34">
         <v>7843</v>
       </c>
       <c r="C270" s="1">
         <v>106.30252100840336</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="2"/>
       <c r="F270" s="6"/>
       <c r="G270" s="3"/>
       <c r="H270" s="5">
         <v>9515</v>
       </c>
       <c r="I270" s="1">
         <v>107.44128274616081</v>
       </c>
       <c r="J270" s="6">
         <v>4268</v>
       </c>
       <c r="K270" s="1">
         <v>114.026182206786</v>
       </c>
       <c r="L270" s="98"/>
     </row>
-    <row r="271" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="34">
         <v>9706</v>
       </c>
       <c r="C271" s="1">
         <v>113.42760313193875</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="2"/>
       <c r="F271" s="6"/>
       <c r="G271" s="3"/>
       <c r="H271" s="5">
         <v>11640</v>
       </c>
       <c r="I271" s="1">
         <v>136.94117647058823</v>
       </c>
       <c r="J271" s="6">
         <v>5519</v>
       </c>
       <c r="K271" s="1">
         <v>146.15995762711864</v>
       </c>
       <c r="L271" s="98"/>
     </row>
-    <row r="272" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="34">
         <v>8391</v>
       </c>
       <c r="C272" s="1">
         <v>115.70601213458356</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="2"/>
       <c r="F272" s="6"/>
       <c r="G272" s="3"/>
       <c r="H272" s="5">
         <v>10801</v>
       </c>
       <c r="I272" s="1">
         <v>146.57348351200977</v>
       </c>
       <c r="J272" s="6">
         <v>4967</v>
       </c>
       <c r="K272" s="1">
         <v>147.91542584871948</v>
       </c>
       <c r="L272" s="98"/>
     </row>
-    <row r="273" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="34">
         <v>7524</v>
       </c>
       <c r="C273" s="1">
         <v>105.20134228187918</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="40"/>
       <c r="F273" s="6"/>
       <c r="G273" s="40"/>
       <c r="H273" s="5">
         <v>11172</v>
       </c>
       <c r="I273" s="1">
         <v>149.71857410881802</v>
       </c>
       <c r="J273" s="6">
         <v>4615</v>
       </c>
       <c r="K273" s="1">
         <v>129.16316820598936</v>
       </c>
       <c r="L273" s="98"/>
     </row>
-    <row r="274" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:12" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>102131</v>
       </c>
       <c r="C274" s="59">
         <v>1.1808963300418565</v>
       </c>
       <c r="D274" s="31">
         <v>0</v>
       </c>
       <c r="E274" s="32">
         <v>0</v>
       </c>
       <c r="F274" s="33">
         <v>0</v>
       </c>
       <c r="G274" s="45">
         <v>0</v>
       </c>
       <c r="H274" s="31">
         <v>113618</v>
       </c>
       <c r="I274" s="59">
@@ -10608,258 +10630,638 @@
       </c>
       <c r="B288" s="34">
         <v>7374</v>
       </c>
       <c r="C288" s="1">
         <v>110.10900403165596</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="2"/>
       <c r="F288" s="6"/>
       <c r="G288" s="3"/>
       <c r="H288" s="5">
         <v>9322</v>
       </c>
       <c r="I288" s="1">
         <v>135.98832968636032</v>
       </c>
       <c r="J288" s="6">
         <v>4616</v>
       </c>
       <c r="K288" s="1">
         <v>130.39548022598871</v>
       </c>
       <c r="L288" s="98"/>
     </row>
-    <row r="289" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="34">
         <v>9202</v>
       </c>
       <c r="C289" s="1">
         <v>117.32755323218156</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="2"/>
       <c r="F289" s="6"/>
       <c r="G289" s="3"/>
       <c r="H289" s="5">
         <v>9901</v>
       </c>
       <c r="I289" s="1">
         <v>104.05675249605886</v>
       </c>
       <c r="J289" s="6">
         <v>5219</v>
       </c>
       <c r="K289" s="1">
         <v>122.28209934395503</v>
       </c>
       <c r="L289" s="98"/>
     </row>
-    <row r="290" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B290" s="34">
         <v>8653</v>
       </c>
       <c r="C290" s="1">
         <v>89.151040593447348</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
       <c r="H290" s="5">
         <v>10273</v>
       </c>
       <c r="I290" s="1">
         <v>88.256013745704465</v>
       </c>
       <c r="J290" s="6">
         <v>4583</v>
       </c>
       <c r="K290" s="1">
         <v>83.040405870628746</v>
       </c>
       <c r="L290" s="98"/>
     </row>
-    <row r="291" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B291" s="34">
         <v>7960</v>
       </c>
       <c r="C291" s="1">
         <v>94.863544273626516</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
       <c r="H291" s="5">
         <v>9455</v>
       </c>
       <c r="I291" s="1">
         <v>87.538190908249234</v>
       </c>
       <c r="J291" s="6">
         <v>4377</v>
       </c>
       <c r="K291" s="1">
         <v>88.121602577008247</v>
       </c>
       <c r="L291" s="98"/>
     </row>
-    <row r="292" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="34">
         <v>7999</v>
       </c>
       <c r="C292" s="1">
         <v>106.31313131313132</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="40"/>
       <c r="F292" s="6"/>
       <c r="G292" s="40"/>
       <c r="H292" s="5">
         <v>9837</v>
       </c>
       <c r="I292" s="1">
         <v>88.050483351235229</v>
       </c>
       <c r="J292" s="6">
         <v>4772</v>
       </c>
       <c r="K292" s="1">
         <v>103.40195016251354</v>
       </c>
       <c r="L292" s="98"/>
     </row>
-    <row r="293" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
         <v>104721</v>
       </c>
       <c r="C293" s="59">
         <v>1.0253595871968355</v>
       </c>
       <c r="D293" s="31">
         <v>0</v>
       </c>
       <c r="E293" s="32">
         <v>0</v>
       </c>
       <c r="F293" s="33">
         <v>0</v>
       </c>
       <c r="G293" s="45">
         <v>0</v>
       </c>
       <c r="H293" s="31">
         <v>124380</v>
       </c>
       <c r="I293" s="59">
         <v>1.0947209068985548</v>
       </c>
       <c r="J293" s="49">
         <v>61450</v>
       </c>
       <c r="K293" s="101">
         <v>1.1742113007089217</v>
       </c>
       <c r="L293" s="98"/>
     </row>
-    <row r="294" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="A295" s="9" t="s">
+    <row r="294" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="B294" s="23">
+        <v>15984</v>
+      </c>
+      <c r="C294" s="25">
+        <v>59.084020256533478</v>
+      </c>
+      <c r="D294" s="23"/>
+      <c r="E294" s="25"/>
+      <c r="F294" s="26"/>
+      <c r="G294" s="44"/>
+      <c r="H294" s="23">
+        <v>18243</v>
+      </c>
+      <c r="I294" s="24">
+        <v>55.685113397026953</v>
+      </c>
+      <c r="J294" s="26">
+        <v>8655</v>
+      </c>
+      <c r="K294" s="24">
+        <v>54.372408594044472</v>
+      </c>
+      <c r="L294" s="98"/>
+    </row>
+    <row r="295" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B295" s="34"/>
+      <c r="C295" s="36"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="2"/>
+      <c r="F295" s="6"/>
+      <c r="G295" s="3"/>
+      <c r="H295" s="34"/>
+      <c r="I295" s="1"/>
+      <c r="J295" s="6"/>
+      <c r="K295" s="1"/>
+      <c r="L295" s="98"/>
+    </row>
+    <row r="296" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B296" s="34"/>
+      <c r="C296" s="36"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="2"/>
+      <c r="F296" s="6"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="34"/>
+      <c r="I296" s="1"/>
+      <c r="J296" s="6"/>
+      <c r="K296" s="1"/>
+      <c r="L296" s="98"/>
+    </row>
+    <row r="297" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B297" s="34"/>
+      <c r="C297" s="36"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="6"/>
+      <c r="G297" s="3"/>
+      <c r="H297" s="34"/>
+      <c r="I297" s="1"/>
+      <c r="J297" s="22"/>
+      <c r="K297" s="1"/>
+      <c r="L297" s="98"/>
+    </row>
+    <row r="298" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B298" s="23">
+        <v>15984</v>
+      </c>
+      <c r="C298" s="39">
+        <v>29.557306113391768</v>
+      </c>
+      <c r="D298" s="23"/>
+      <c r="E298" s="25"/>
+      <c r="F298" s="26"/>
+      <c r="G298" s="27"/>
+      <c r="H298" s="23">
+        <v>18243</v>
+      </c>
+      <c r="I298" s="24">
+        <v>27.948769016285446</v>
+      </c>
+      <c r="J298" s="26">
+        <v>8655</v>
+      </c>
+      <c r="K298" s="24">
+        <v>26.652090903492027</v>
+      </c>
+      <c r="L298" s="98"/>
+    </row>
+    <row r="299" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B299" s="30"/>
+      <c r="C299" s="42"/>
+      <c r="D299" s="56"/>
+      <c r="E299" s="4"/>
+      <c r="F299" s="22"/>
+      <c r="G299" s="104"/>
+      <c r="H299" s="30"/>
+      <c r="I299" s="100"/>
+      <c r="J299" s="22"/>
+      <c r="K299" s="100"/>
+      <c r="L299" s="98"/>
+    </row>
+    <row r="300" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B300" s="34">
+        <v>8031</v>
+      </c>
+      <c r="C300" s="1">
+        <v>92.480423767848919</v>
+      </c>
+      <c r="D300" s="23">
+        <v>0</v>
+      </c>
+      <c r="E300" s="25">
+        <v>0</v>
+      </c>
+      <c r="F300" s="26">
+        <v>0</v>
+      </c>
+      <c r="G300" s="44">
+        <v>0</v>
+      </c>
+      <c r="H300" s="5">
+        <v>8736</v>
+      </c>
+      <c r="I300" s="1">
+        <v>81.174502880505486</v>
+      </c>
+      <c r="J300" s="6">
+        <v>4168</v>
+      </c>
+      <c r="K300" s="1">
+        <v>83.493589743589752</v>
+      </c>
+      <c r="L300" s="98"/>
+    </row>
+    <row r="301" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B301" s="34">
+        <v>7953</v>
+      </c>
+      <c r="C301" s="1">
+        <v>89.854253756637675</v>
+      </c>
+      <c r="D301" s="5"/>
+      <c r="E301" s="2"/>
+      <c r="F301" s="6"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="5">
+        <v>9507</v>
+      </c>
+      <c r="I301" s="1">
+        <v>92.552570093457945</v>
+      </c>
+      <c r="J301" s="6">
+        <v>4487</v>
+      </c>
+      <c r="K301" s="1">
+        <v>86.338272080046181</v>
+      </c>
+      <c r="L301" s="98"/>
+    </row>
+    <row r="302" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="34"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="2"/>
+      <c r="F302" s="6"/>
+      <c r="G302" s="3"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="1"/>
+      <c r="J302" s="6"/>
+      <c r="K302" s="1"/>
+      <c r="L302" s="98"/>
+    </row>
+    <row r="303" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B303" s="34"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="2"/>
+      <c r="F303" s="6"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="1"/>
+      <c r="J303" s="6"/>
+      <c r="K303" s="1"/>
+      <c r="L303" s="98"/>
+    </row>
+    <row r="304" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" s="34"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="2"/>
+      <c r="F304" s="6"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="1"/>
+      <c r="J304" s="6"/>
+      <c r="K304" s="1"/>
+      <c r="L304" s="98"/>
+    </row>
+    <row r="305" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B305" s="34"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="2"/>
+      <c r="F305" s="6"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="1"/>
+      <c r="J305" s="6"/>
+      <c r="K305" s="1"/>
+      <c r="L305" s="98"/>
+    </row>
+    <row r="306" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B306" s="34"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="2"/>
+      <c r="F306" s="6"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="1"/>
+      <c r="J306" s="6"/>
+      <c r="K306" s="1"/>
+      <c r="L306" s="98"/>
+    </row>
+    <row r="307" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B307" s="34"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="2"/>
+      <c r="F307" s="6"/>
+      <c r="G307" s="3"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="1"/>
+      <c r="J307" s="6"/>
+      <c r="K307" s="1"/>
+      <c r="L307" s="98"/>
+    </row>
+    <row r="308" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B308" s="34"/>
+      <c r="C308" s="1"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="2"/>
+      <c r="F308" s="6"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="1"/>
+      <c r="J308" s="6"/>
+      <c r="K308" s="1"/>
+      <c r="L308" s="98"/>
+    </row>
+    <row r="309" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B309" s="34"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="2"/>
+      <c r="F309" s="6"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="1"/>
+      <c r="J309" s="6"/>
+      <c r="K309" s="1"/>
+      <c r="L309" s="98"/>
+    </row>
+    <row r="310" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B310" s="34"/>
+      <c r="C310" s="1"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="2"/>
+      <c r="F310" s="6"/>
+      <c r="G310" s="3"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="1"/>
+      <c r="J310" s="6"/>
+      <c r="K310" s="1"/>
+      <c r="L310" s="98"/>
+    </row>
+    <row r="311" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B311" s="34"/>
+      <c r="C311" s="1"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="40"/>
+      <c r="F311" s="6"/>
+      <c r="G311" s="40"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="1"/>
+      <c r="J311" s="6"/>
+      <c r="K311" s="1"/>
+      <c r="L311" s="98"/>
+    </row>
+    <row r="312" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B312" s="31">
+        <v>15984</v>
+      </c>
+      <c r="C312" s="59">
+        <v>0.91154833190761331</v>
+      </c>
+      <c r="D312" s="31">
+        <v>0</v>
+      </c>
+      <c r="E312" s="32">
+        <v>0</v>
+      </c>
+      <c r="F312" s="33">
+        <v>0</v>
+      </c>
+      <c r="G312" s="45">
+        <v>0</v>
+      </c>
+      <c r="H312" s="31">
+        <v>18243</v>
+      </c>
+      <c r="I312" s="59">
+        <v>0.86731006941142907</v>
+      </c>
+      <c r="J312" s="49">
+        <v>8655</v>
+      </c>
+      <c r="K312" s="101">
+        <v>0.84944548042006085</v>
+      </c>
+      <c r="L312" s="98"/>
+    </row>
+    <row r="313" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="106"/>
+      <c r="B313" s="107"/>
+      <c r="C313" s="108"/>
+      <c r="D313" s="107"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="107"/>
+      <c r="G313" s="116"/>
+      <c r="H313" s="107"/>
+      <c r="I313" s="108"/>
+      <c r="J313" s="107"/>
+      <c r="K313" s="108"/>
+    </row>
+    <row r="314" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="K295" s="9"/>
-[...6 lines deleted...]
-      <c r="A296" s="9" t="s">
+      <c r="K314" s="9"/>
+      <c r="L314" s="9"/>
+      <c r="M314" s="9"/>
+      <c r="N314" s="9"/>
+      <c r="O314" s="9"/>
+    </row>
+    <row r="315" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="297" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A297" s="9" t="s">
+    <row r="316" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="9" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="298" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="9" t="s">
+    <row r="317" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="9" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="299" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="9" t="s">
+    <row r="318" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="9" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q300"/>
+  <dimension ref="A1:Q319"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.3" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" customWidth="1"/>
     <col min="7" max="7" width="7.59765625" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
@@ -12071,2031 +12473,2031 @@
       </c>
       <c r="B30" s="23">
         <v>36119</v>
       </c>
       <c r="C30" s="25">
         <v>107.25760950259837</v>
       </c>
       <c r="D30" s="26">
         <v>7326</v>
       </c>
       <c r="E30" s="27">
         <v>82.509291586890427</v>
       </c>
       <c r="F30" s="23">
         <v>3798</v>
       </c>
       <c r="G30" s="25">
         <v>106.98591549295774</v>
       </c>
       <c r="H30" s="26">
         <v>2281</v>
       </c>
       <c r="I30" s="66">
         <v>111.43136297020028</v>
       </c>
-      <c r="J30" s="125" t="s">
+      <c r="J30" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="K30" s="125"/>
-[...2 lines deleted...]
-      <c r="N30" s="131" t="s">
+      <c r="K30" s="144"/>
+      <c r="L30" s="144"/>
+      <c r="M30" s="145"/>
+      <c r="N30" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="O30" s="125"/>
-[...1 lines deleted...]
-      <c r="Q30" s="126"/>
+      <c r="O30" s="144"/>
+      <c r="P30" s="144"/>
+      <c r="Q30" s="145"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5">
         <v>35279</v>
       </c>
       <c r="C31" s="2">
         <v>105.69536820660315</v>
       </c>
       <c r="D31" s="6">
         <v>7172</v>
       </c>
       <c r="E31" s="3">
         <v>86.670694864048343</v>
       </c>
       <c r="F31" s="5">
         <v>2137</v>
       </c>
       <c r="G31" s="2">
         <v>51.308523409363751</v>
       </c>
       <c r="H31" s="6">
         <v>1533</v>
       </c>
       <c r="I31" s="63">
         <v>70.547630004601942</v>
       </c>
-      <c r="J31" s="127"/>
-[...6 lines deleted...]
-      <c r="Q31" s="128"/>
+      <c r="J31" s="146"/>
+      <c r="K31" s="146"/>
+      <c r="L31" s="146"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="150"/>
+      <c r="O31" s="146"/>
+      <c r="P31" s="146"/>
+      <c r="Q31" s="147"/>
     </row>
     <row r="32" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5">
         <v>29973</v>
       </c>
       <c r="C32" s="2">
         <v>78.580604567024096</v>
       </c>
       <c r="D32" s="6">
         <v>6790</v>
       </c>
       <c r="E32" s="3">
         <v>82.513063555717579</v>
       </c>
       <c r="F32" s="5">
         <v>1229</v>
       </c>
       <c r="G32" s="2">
         <v>35.255306942053934</v>
       </c>
       <c r="H32" s="6">
         <v>797</v>
       </c>
       <c r="I32" s="63">
         <v>36.326344576116682</v>
       </c>
-      <c r="J32" s="127"/>
-[...6 lines deleted...]
-      <c r="Q32" s="128"/>
+      <c r="J32" s="146"/>
+      <c r="K32" s="146"/>
+      <c r="L32" s="146"/>
+      <c r="M32" s="147"/>
+      <c r="N32" s="150"/>
+      <c r="O32" s="146"/>
+      <c r="P32" s="146"/>
+      <c r="Q32" s="147"/>
     </row>
     <row r="33" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A33" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5">
         <v>32845</v>
       </c>
       <c r="C33" s="4">
         <v>113.04033590308372</v>
       </c>
       <c r="D33" s="48">
         <v>7426</v>
       </c>
       <c r="E33" s="4">
         <v>112.99452221545954</v>
       </c>
       <c r="F33" s="5">
         <v>1452</v>
       </c>
       <c r="G33" s="4">
         <v>37.470967741935482</v>
       </c>
       <c r="H33" s="48">
         <v>872</v>
       </c>
       <c r="I33" s="65">
         <v>38.755555555555553</v>
       </c>
-      <c r="J33" s="127"/>
-[...6 lines deleted...]
-      <c r="Q33" s="128"/>
+      <c r="J33" s="146"/>
+      <c r="K33" s="146"/>
+      <c r="L33" s="146"/>
+      <c r="M33" s="147"/>
+      <c r="N33" s="150"/>
+      <c r="O33" s="146"/>
+      <c r="P33" s="146"/>
+      <c r="Q33" s="147"/>
     </row>
     <row r="34" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="23">
         <v>71398</v>
       </c>
       <c r="C34" s="25">
         <v>106.47994869729915</v>
       </c>
       <c r="D34" s="26">
         <v>14498</v>
       </c>
       <c r="E34" s="27">
         <v>84.516730791652094</v>
       </c>
       <c r="F34" s="23">
         <v>5935</v>
       </c>
       <c r="G34" s="25">
         <v>76.928062216461441</v>
       </c>
       <c r="H34" s="51">
         <v>3814</v>
       </c>
       <c r="I34" s="67">
         <v>90.379146919431278</v>
       </c>
-      <c r="J34" s="127"/>
-[...6 lines deleted...]
-      <c r="Q34" s="128"/>
+      <c r="J34" s="146"/>
+      <c r="K34" s="146"/>
+      <c r="L34" s="146"/>
+      <c r="M34" s="147"/>
+      <c r="N34" s="150"/>
+      <c r="O34" s="146"/>
+      <c r="P34" s="146"/>
+      <c r="Q34" s="147"/>
     </row>
     <row r="35" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="5">
         <v>62818</v>
       </c>
       <c r="C35" s="4">
         <v>93.480557746395036</v>
       </c>
       <c r="D35" s="48">
         <v>14216</v>
       </c>
       <c r="E35" s="2">
         <v>96.047564353759881</v>
       </c>
       <c r="F35" s="5">
         <v>2681</v>
       </c>
       <c r="G35" s="4">
         <v>36.421681836706973</v>
       </c>
       <c r="H35" s="48">
         <v>1669</v>
       </c>
       <c r="I35" s="64">
         <v>37.556255625562557</v>
       </c>
-      <c r="J35" s="127"/>
-[...6 lines deleted...]
-      <c r="Q35" s="128"/>
+      <c r="J35" s="146"/>
+      <c r="K35" s="146"/>
+      <c r="L35" s="146"/>
+      <c r="M35" s="147"/>
+      <c r="N35" s="150"/>
+      <c r="O35" s="146"/>
+      <c r="P35" s="146"/>
+      <c r="Q35" s="147"/>
     </row>
     <row r="36" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="23">
         <v>9930</v>
       </c>
       <c r="C36" s="25">
         <v>102.93355447289312</v>
       </c>
       <c r="D36" s="26">
         <v>1879</v>
       </c>
       <c r="E36" s="27">
         <v>72.773044151820301</v>
       </c>
       <c r="F36" s="23">
         <v>1116</v>
       </c>
       <c r="G36" s="25">
         <v>99.731903485254691</v>
       </c>
       <c r="H36" s="26">
         <v>700</v>
       </c>
       <c r="I36" s="66">
         <v>100.71942446043165</v>
       </c>
-      <c r="J36" s="127"/>
-[...6 lines deleted...]
-      <c r="Q36" s="128"/>
+      <c r="J36" s="146"/>
+      <c r="K36" s="146"/>
+      <c r="L36" s="146"/>
+      <c r="M36" s="147"/>
+      <c r="N36" s="150"/>
+      <c r="O36" s="146"/>
+      <c r="P36" s="146"/>
+      <c r="Q36" s="147"/>
     </row>
     <row r="37" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="5">
         <v>11602</v>
       </c>
       <c r="C37" s="2">
         <v>95.489711934156375</v>
       </c>
       <c r="D37" s="6">
         <v>2458</v>
       </c>
       <c r="E37" s="3">
         <v>81.068601583113448</v>
       </c>
       <c r="F37" s="5">
         <v>1426</v>
       </c>
       <c r="G37" s="2">
         <v>91.293213828425095</v>
       </c>
       <c r="H37" s="6">
         <v>832</v>
       </c>
       <c r="I37" s="63">
         <v>102.84301606922126</v>
       </c>
-      <c r="J37" s="127"/>
-[...6 lines deleted...]
-      <c r="Q37" s="128"/>
+      <c r="J37" s="146"/>
+      <c r="K37" s="146"/>
+      <c r="L37" s="146"/>
+      <c r="M37" s="147"/>
+      <c r="N37" s="150"/>
+      <c r="O37" s="146"/>
+      <c r="P37" s="146"/>
+      <c r="Q37" s="147"/>
     </row>
     <row r="38" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="5">
         <v>14587</v>
       </c>
       <c r="C38" s="2">
         <v>122.80686984340798</v>
       </c>
       <c r="D38" s="6">
         <v>2989</v>
       </c>
       <c r="E38" s="3">
         <v>91.546707503828486</v>
       </c>
       <c r="F38" s="5">
         <v>1256</v>
       </c>
       <c r="G38" s="2">
         <v>144.53394706559263</v>
       </c>
       <c r="H38" s="6">
         <v>749</v>
       </c>
       <c r="I38" s="63">
         <v>137.93738489871086</v>
       </c>
-      <c r="J38" s="127"/>
-[...6 lines deleted...]
-      <c r="Q38" s="128"/>
+      <c r="J38" s="146"/>
+      <c r="K38" s="146"/>
+      <c r="L38" s="146"/>
+      <c r="M38" s="147"/>
+      <c r="N38" s="150"/>
+      <c r="O38" s="146"/>
+      <c r="P38" s="146"/>
+      <c r="Q38" s="147"/>
     </row>
     <row r="39" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="5">
         <v>11012</v>
       </c>
       <c r="C39" s="2">
         <v>99.01987231364086</v>
       </c>
       <c r="D39" s="6">
         <v>2094</v>
       </c>
       <c r="E39" s="3">
         <v>75.486661860129772</v>
       </c>
       <c r="F39" s="5">
         <v>1122</v>
       </c>
       <c r="G39" s="2">
         <v>113.4479271991911</v>
       </c>
       <c r="H39" s="6">
         <v>739</v>
       </c>
       <c r="I39" s="63">
         <v>119.38610662358641</v>
       </c>
-      <c r="J39" s="127"/>
-[...6 lines deleted...]
-      <c r="Q39" s="128"/>
+      <c r="J39" s="146"/>
+      <c r="K39" s="146"/>
+      <c r="L39" s="146"/>
+      <c r="M39" s="147"/>
+      <c r="N39" s="150"/>
+      <c r="O39" s="146"/>
+      <c r="P39" s="146"/>
+      <c r="Q39" s="147"/>
     </row>
     <row r="40" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="5">
         <v>11388</v>
       </c>
       <c r="C40" s="2">
         <v>112.20809932013007</v>
       </c>
       <c r="D40" s="6">
         <v>2248</v>
       </c>
       <c r="E40" s="3">
         <v>87.436795021392456</v>
       </c>
       <c r="F40" s="5">
         <v>603</v>
       </c>
       <c r="G40" s="2">
         <v>40.200000000000003</v>
       </c>
       <c r="H40" s="6">
         <v>533</v>
       </c>
       <c r="I40" s="63">
         <v>78.61356932153393</v>
       </c>
-      <c r="J40" s="127"/>
-[...6 lines deleted...]
-      <c r="Q40" s="128"/>
+      <c r="J40" s="146"/>
+      <c r="K40" s="146"/>
+      <c r="L40" s="146"/>
+      <c r="M40" s="147"/>
+      <c r="N40" s="150"/>
+      <c r="O40" s="146"/>
+      <c r="P40" s="146"/>
+      <c r="Q40" s="147"/>
     </row>
     <row r="41" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="5">
         <v>12879</v>
       </c>
       <c r="C41" s="2">
         <v>106.36769078295343</v>
       </c>
       <c r="D41" s="6">
         <v>2830</v>
       </c>
       <c r="E41" s="3">
         <v>96.587030716723561</v>
       </c>
       <c r="F41" s="5">
         <v>412</v>
       </c>
       <c r="G41" s="2">
         <v>24.582338902147971</v>
       </c>
       <c r="H41" s="6">
         <v>261</v>
       </c>
       <c r="I41" s="63">
         <v>29.794520547945208</v>
       </c>
-      <c r="J41" s="127"/>
-[...6 lines deleted...]
-      <c r="Q41" s="128"/>
+      <c r="J41" s="146"/>
+      <c r="K41" s="146"/>
+      <c r="L41" s="146"/>
+      <c r="M41" s="147"/>
+      <c r="N41" s="150"/>
+      <c r="O41" s="146"/>
+      <c r="P41" s="146"/>
+      <c r="Q41" s="147"/>
     </row>
     <row r="42" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="5">
         <v>11601</v>
       </c>
       <c r="C42" s="2">
         <v>94.640234948604999</v>
       </c>
       <c r="D42" s="6">
         <v>2719</v>
       </c>
       <c r="E42" s="3">
         <v>101.07806691449814</v>
       </c>
       <c r="F42" s="5">
         <v>455</v>
       </c>
       <c r="G42" s="2">
         <v>60.505319148936167</v>
       </c>
       <c r="H42" s="6">
         <v>295</v>
       </c>
       <c r="I42" s="63">
         <v>41.201117318435756</v>
       </c>
-      <c r="J42" s="127"/>
-[...6 lines deleted...]
-      <c r="Q42" s="128"/>
+      <c r="J42" s="146"/>
+      <c r="K42" s="146"/>
+      <c r="L42" s="146"/>
+      <c r="M42" s="147"/>
+      <c r="N42" s="150"/>
+      <c r="O42" s="146"/>
+      <c r="P42" s="146"/>
+      <c r="Q42" s="147"/>
     </row>
     <row r="43" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A43" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="5">
         <v>9378</v>
       </c>
       <c r="C43" s="2">
         <v>69.574894279991099</v>
       </c>
       <c r="D43" s="6">
         <v>2057</v>
       </c>
       <c r="E43" s="3">
         <v>72.917405175469696</v>
       </c>
       <c r="F43" s="5">
         <v>388</v>
       </c>
       <c r="G43" s="2">
         <v>27.247191011235955</v>
       </c>
       <c r="H43" s="6">
         <v>260</v>
       </c>
       <c r="I43" s="63">
         <v>34.391534391534393</v>
       </c>
-      <c r="J43" s="127"/>
-[...6 lines deleted...]
-      <c r="Q43" s="128"/>
+      <c r="J43" s="146"/>
+      <c r="K43" s="146"/>
+      <c r="L43" s="146"/>
+      <c r="M43" s="147"/>
+      <c r="N43" s="150"/>
+      <c r="O43" s="146"/>
+      <c r="P43" s="146"/>
+      <c r="Q43" s="147"/>
     </row>
     <row r="44" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A44" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="5">
         <v>8994</v>
       </c>
       <c r="C44" s="2">
         <v>72.497178784459138</v>
       </c>
       <c r="D44" s="6">
         <v>2014</v>
       </c>
       <c r="E44" s="3">
         <v>74.09860191317145</v>
       </c>
       <c r="F44" s="5">
         <v>386</v>
       </c>
       <c r="G44" s="2">
         <v>29.465648854961835</v>
       </c>
       <c r="H44" s="6">
         <v>242</v>
       </c>
       <c r="I44" s="63">
         <v>33.518005540166207</v>
       </c>
-      <c r="J44" s="127"/>
-[...6 lines deleted...]
-      <c r="Q44" s="128"/>
+      <c r="J44" s="146"/>
+      <c r="K44" s="146"/>
+      <c r="L44" s="146"/>
+      <c r="M44" s="147"/>
+      <c r="N44" s="150"/>
+      <c r="O44" s="146"/>
+      <c r="P44" s="146"/>
+      <c r="Q44" s="147"/>
     </row>
     <row r="45" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A45" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="5">
         <v>9503</v>
       </c>
       <c r="C45" s="2">
         <v>75.432608350531822</v>
       </c>
       <c r="D45" s="6">
         <v>2329</v>
       </c>
       <c r="E45" s="3">
         <v>80.699930699930704</v>
       </c>
       <c r="F45" s="5">
         <v>451</v>
       </c>
       <c r="G45" s="2">
         <v>32.399425287356323</v>
       </c>
       <c r="H45" s="6">
         <v>315</v>
       </c>
       <c r="I45" s="63">
         <v>42</v>
       </c>
-      <c r="J45" s="127"/>
-[...6 lines deleted...]
-      <c r="Q45" s="128"/>
+      <c r="J45" s="146"/>
+      <c r="K45" s="146"/>
+      <c r="L45" s="146"/>
+      <c r="M45" s="147"/>
+      <c r="N45" s="150"/>
+      <c r="O45" s="146"/>
+      <c r="P45" s="146"/>
+      <c r="Q45" s="147"/>
     </row>
     <row r="46" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A46" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="5">
         <v>10658</v>
       </c>
       <c r="C46" s="2">
         <v>107.60222110045432</v>
       </c>
       <c r="D46" s="6">
         <v>2280</v>
       </c>
       <c r="E46" s="3">
         <v>100.66225165562915</v>
       </c>
       <c r="F46" s="5">
         <v>447</v>
       </c>
       <c r="G46" s="2">
         <v>35.031347962382448</v>
       </c>
       <c r="H46" s="6">
         <v>265</v>
       </c>
       <c r="I46" s="63">
         <v>35.618279569892472</v>
       </c>
-      <c r="J46" s="127"/>
-[...6 lines deleted...]
-      <c r="Q46" s="128"/>
+      <c r="J46" s="146"/>
+      <c r="K46" s="146"/>
+      <c r="L46" s="146"/>
+      <c r="M46" s="147"/>
+      <c r="N46" s="150"/>
+      <c r="O46" s="146"/>
+      <c r="P46" s="146"/>
+      <c r="Q46" s="147"/>
     </row>
     <row r="47" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="5">
         <v>12684</v>
       </c>
       <c r="C47" s="2">
         <v>193.5602014344575</v>
       </c>
       <c r="D47" s="6">
         <v>2817</v>
       </c>
       <c r="E47" s="3">
         <v>198.24067558057706</v>
       </c>
       <c r="F47" s="5">
         <v>554</v>
       </c>
       <c r="G47" s="2">
         <v>45.898922949461472</v>
       </c>
       <c r="H47" s="6">
         <v>292</v>
       </c>
       <c r="I47" s="63">
         <v>38.62433862433862</v>
       </c>
-      <c r="J47" s="129"/>
-[...6 lines deleted...]
-      <c r="Q47" s="130"/>
+      <c r="J47" s="148"/>
+      <c r="K47" s="148"/>
+      <c r="L47" s="148"/>
+      <c r="M47" s="149"/>
+      <c r="N47" s="151"/>
+      <c r="O47" s="148"/>
+      <c r="P47" s="148"/>
+      <c r="Q47" s="149"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="23">
         <v>37800</v>
       </c>
       <c r="C48" s="25">
         <v>104.65406018992773</v>
       </c>
       <c r="D48" s="26">
         <v>8457</v>
       </c>
       <c r="E48" s="27">
         <v>115.43816543816543</v>
       </c>
       <c r="F48" s="23">
         <v>1821</v>
       </c>
       <c r="G48" s="25">
         <v>47.94628751974723</v>
       </c>
       <c r="H48" s="26">
         <v>929</v>
       </c>
       <c r="I48" s="66">
         <v>40.727750986409475</v>
       </c>
-      <c r="J48" s="125" t="s">
+      <c r="J48" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="K48" s="125"/>
-[...2 lines deleted...]
-      <c r="N48" s="131" t="s">
+      <c r="K48" s="144"/>
+      <c r="L48" s="144"/>
+      <c r="M48" s="145"/>
+      <c r="N48" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="O48" s="125"/>
-[...1 lines deleted...]
-      <c r="Q48" s="126"/>
+      <c r="O48" s="144"/>
+      <c r="P48" s="144"/>
+      <c r="Q48" s="145"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="5">
         <v>34334</v>
       </c>
       <c r="C49" s="2">
         <v>97.321352646050059</v>
       </c>
       <c r="D49" s="6">
         <v>7047</v>
       </c>
       <c r="E49" s="3">
         <v>98.257110987172339</v>
       </c>
       <c r="F49" s="5">
         <v>1224</v>
       </c>
       <c r="G49" s="2">
         <v>57.276555919513342</v>
       </c>
       <c r="H49" s="6">
         <v>616</v>
       </c>
       <c r="I49" s="63">
         <v>40.182648401826484</v>
       </c>
-      <c r="J49" s="127"/>
-[...6 lines deleted...]
-      <c r="Q49" s="128"/>
+      <c r="J49" s="146"/>
+      <c r="K49" s="146"/>
+      <c r="L49" s="146"/>
+      <c r="M49" s="147"/>
+      <c r="N49" s="150"/>
+      <c r="O49" s="146"/>
+      <c r="P49" s="146"/>
+      <c r="Q49" s="147"/>
     </row>
     <row r="50" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="5">
         <v>38758</v>
       </c>
       <c r="C50" s="2">
         <v>129.30971207420012</v>
       </c>
       <c r="D50" s="6">
         <v>6230</v>
       </c>
       <c r="E50" s="3">
         <v>91.75257731958763</v>
       </c>
       <c r="F50" s="5">
         <v>1175</v>
       </c>
       <c r="G50" s="2">
         <v>95.606183889340926</v>
       </c>
       <c r="H50" s="6">
         <v>841</v>
       </c>
       <c r="I50" s="63">
         <v>105.52070263488081</v>
       </c>
-      <c r="J50" s="127"/>
-[...6 lines deleted...]
-      <c r="Q50" s="128"/>
+      <c r="J50" s="146"/>
+      <c r="K50" s="146"/>
+      <c r="L50" s="146"/>
+      <c r="M50" s="147"/>
+      <c r="N50" s="150"/>
+      <c r="O50" s="146"/>
+      <c r="P50" s="146"/>
+      <c r="Q50" s="147"/>
     </row>
     <row r="51" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="5">
         <v>37304</v>
       </c>
       <c r="C51" s="4">
         <v>113.57588674075201</v>
       </c>
       <c r="D51" s="48">
         <v>6839</v>
       </c>
       <c r="E51" s="4">
         <v>92.095340694855906</v>
       </c>
       <c r="F51" s="5">
         <v>1194</v>
       </c>
       <c r="G51" s="4">
         <v>82.231404958677686</v>
       </c>
       <c r="H51" s="48">
         <v>844</v>
       </c>
       <c r="I51" s="65">
         <v>96.788990825688074</v>
       </c>
-      <c r="J51" s="127"/>
-[...6 lines deleted...]
-      <c r="Q51" s="128"/>
+      <c r="J51" s="146"/>
+      <c r="K51" s="146"/>
+      <c r="L51" s="146"/>
+      <c r="M51" s="147"/>
+      <c r="N51" s="150"/>
+      <c r="O51" s="146"/>
+      <c r="P51" s="146"/>
+      <c r="Q51" s="147"/>
     </row>
     <row r="52" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="23">
         <v>72134</v>
       </c>
       <c r="C52" s="25">
         <v>101.03084120003361</v>
       </c>
       <c r="D52" s="26">
         <v>15504</v>
       </c>
       <c r="E52" s="27">
         <v>106.93888812249965</v>
       </c>
       <c r="F52" s="23">
         <v>3045</v>
       </c>
       <c r="G52" s="25">
         <v>51.305812973883732</v>
       </c>
       <c r="H52" s="26">
         <v>1545</v>
       </c>
       <c r="I52" s="66">
         <v>40.508652333508124</v>
       </c>
-      <c r="J52" s="127"/>
-[...6 lines deleted...]
-      <c r="Q52" s="128"/>
+      <c r="J52" s="146"/>
+      <c r="K52" s="146"/>
+      <c r="L52" s="146"/>
+      <c r="M52" s="147"/>
+      <c r="N52" s="150"/>
+      <c r="O52" s="146"/>
+      <c r="P52" s="146"/>
+      <c r="Q52" s="147"/>
     </row>
     <row r="53" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="5">
         <v>76062</v>
       </c>
       <c r="C53" s="4">
         <v>121.08312903944729</v>
       </c>
       <c r="D53" s="48">
         <v>13069</v>
       </c>
       <c r="E53" s="2">
         <v>91.931626336522228</v>
       </c>
       <c r="F53" s="5">
         <v>2369</v>
       </c>
       <c r="G53" s="4">
         <v>88.362551286833266</v>
       </c>
       <c r="H53" s="48">
         <v>1685</v>
       </c>
       <c r="I53" s="64">
         <v>100.95865787896945</v>
       </c>
-      <c r="J53" s="127"/>
-[...6 lines deleted...]
-      <c r="Q53" s="128"/>
+      <c r="J53" s="146"/>
+      <c r="K53" s="146"/>
+      <c r="L53" s="146"/>
+      <c r="M53" s="147"/>
+      <c r="N53" s="150"/>
+      <c r="O53" s="146"/>
+      <c r="P53" s="146"/>
+      <c r="Q53" s="147"/>
     </row>
     <row r="54" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="23">
         <v>10923</v>
       </c>
       <c r="C54" s="25">
         <v>110.00000000000001</v>
       </c>
       <c r="D54" s="26">
         <v>2609</v>
       </c>
       <c r="E54" s="27">
         <v>138.850452368281</v>
       </c>
       <c r="F54" s="23">
         <v>545</v>
       </c>
       <c r="G54" s="25">
         <v>48.83512544802867</v>
       </c>
       <c r="H54" s="26">
         <v>273</v>
       </c>
       <c r="I54" s="66">
         <v>39</v>
       </c>
-      <c r="J54" s="127"/>
-[...6 lines deleted...]
-      <c r="Q54" s="128"/>
+      <c r="J54" s="146"/>
+      <c r="K54" s="146"/>
+      <c r="L54" s="146"/>
+      <c r="M54" s="147"/>
+      <c r="N54" s="150"/>
+      <c r="O54" s="146"/>
+      <c r="P54" s="146"/>
+      <c r="Q54" s="147"/>
     </row>
     <row r="55" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="5">
         <v>12325</v>
       </c>
       <c r="C55" s="2">
         <v>106.23168419238063</v>
       </c>
       <c r="D55" s="6">
         <v>2901</v>
       </c>
       <c r="E55" s="3">
         <v>118.02278275020342</v>
       </c>
       <c r="F55" s="5">
         <v>623</v>
       </c>
       <c r="G55" s="2">
         <v>43.688639551192146</v>
       </c>
       <c r="H55" s="6">
         <v>322</v>
       </c>
       <c r="I55" s="63">
         <v>38.70192307692308</v>
       </c>
-      <c r="J55" s="127"/>
-[...6 lines deleted...]
-      <c r="Q55" s="128"/>
+      <c r="J55" s="146"/>
+      <c r="K55" s="146"/>
+      <c r="L55" s="146"/>
+      <c r="M55" s="147"/>
+      <c r="N55" s="150"/>
+      <c r="O55" s="146"/>
+      <c r="P55" s="146"/>
+      <c r="Q55" s="147"/>
     </row>
     <row r="56" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="5">
         <v>14552</v>
       </c>
       <c r="C56" s="2">
         <v>99.760060327689033</v>
       </c>
       <c r="D56" s="6">
         <v>2947</v>
       </c>
       <c r="E56" s="3">
         <v>98.594847775175637</v>
       </c>
       <c r="F56" s="5">
         <v>653</v>
       </c>
       <c r="G56" s="2">
         <v>51.990445859872615</v>
       </c>
       <c r="H56" s="6">
         <v>334</v>
       </c>
       <c r="I56" s="63">
         <v>44.592790387182916</v>
       </c>
-      <c r="J56" s="127"/>
-[...6 lines deleted...]
-      <c r="Q56" s="128"/>
+      <c r="J56" s="146"/>
+      <c r="K56" s="146"/>
+      <c r="L56" s="146"/>
+      <c r="M56" s="147"/>
+      <c r="N56" s="150"/>
+      <c r="O56" s="146"/>
+      <c r="P56" s="146"/>
+      <c r="Q56" s="147"/>
     </row>
     <row r="57" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5">
         <v>11270</v>
       </c>
       <c r="C57" s="2">
         <v>102.34289865601163</v>
       </c>
       <c r="D57" s="6">
         <v>2216</v>
       </c>
       <c r="E57" s="3">
         <v>105.82617000955111</v>
       </c>
       <c r="F57" s="5">
         <v>425</v>
       </c>
       <c r="G57" s="2">
         <v>37.878787878787875</v>
       </c>
       <c r="H57" s="6">
         <v>220</v>
       </c>
       <c r="I57" s="63">
         <v>29.769959404600812</v>
       </c>
-      <c r="J57" s="127"/>
-[...6 lines deleted...]
-      <c r="Q57" s="128"/>
+      <c r="J57" s="146"/>
+      <c r="K57" s="146"/>
+      <c r="L57" s="146"/>
+      <c r="M57" s="147"/>
+      <c r="N57" s="150"/>
+      <c r="O57" s="146"/>
+      <c r="P57" s="146"/>
+      <c r="Q57" s="147"/>
     </row>
     <row r="58" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>10920</v>
       </c>
       <c r="C58" s="2">
         <v>95.890410958904098</v>
       </c>
       <c r="D58" s="6">
         <v>2244</v>
       </c>
       <c r="E58" s="3">
         <v>99.822064056939496</v>
       </c>
       <c r="F58" s="5">
         <v>414</v>
       </c>
       <c r="G58" s="2">
         <v>68.656716417910445</v>
       </c>
       <c r="H58" s="6">
         <v>188</v>
       </c>
       <c r="I58" s="63">
         <v>35.272045028142593</v>
       </c>
-      <c r="J58" s="127"/>
-[...6 lines deleted...]
-      <c r="Q58" s="128"/>
+      <c r="J58" s="146"/>
+      <c r="K58" s="146"/>
+      <c r="L58" s="146"/>
+      <c r="M58" s="147"/>
+      <c r="N58" s="150"/>
+      <c r="O58" s="146"/>
+      <c r="P58" s="146"/>
+      <c r="Q58" s="147"/>
     </row>
     <row r="59" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A59" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="5">
         <v>12144</v>
       </c>
       <c r="C59" s="2">
         <v>94.293035173538314</v>
       </c>
       <c r="D59" s="6">
         <v>2587</v>
       </c>
       <c r="E59" s="3">
         <v>91.413427561837452</v>
       </c>
       <c r="F59" s="5">
         <v>385</v>
       </c>
       <c r="G59" s="2">
         <v>93.446601941747574</v>
       </c>
       <c r="H59" s="6">
         <v>208</v>
       </c>
       <c r="I59" s="63">
         <v>79.693486590038304</v>
       </c>
-      <c r="J59" s="127"/>
-[...6 lines deleted...]
-      <c r="Q59" s="128"/>
+      <c r="J59" s="146"/>
+      <c r="K59" s="146"/>
+      <c r="L59" s="146"/>
+      <c r="M59" s="147"/>
+      <c r="N59" s="150"/>
+      <c r="O59" s="146"/>
+      <c r="P59" s="146"/>
+      <c r="Q59" s="147"/>
     </row>
     <row r="60" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="5">
         <v>14781</v>
       </c>
       <c r="C60" s="2">
         <v>127.41143004913368</v>
       </c>
       <c r="D60" s="6">
         <v>2426</v>
       </c>
       <c r="E60" s="3">
         <v>89.223979404192718</v>
       </c>
       <c r="F60" s="5">
         <v>462</v>
       </c>
       <c r="G60" s="2">
         <v>101.53846153846153</v>
       </c>
       <c r="H60" s="6">
         <v>308</v>
       </c>
       <c r="I60" s="63">
         <v>104.40677966101694</v>
       </c>
-      <c r="J60" s="127"/>
-[...6 lines deleted...]
-      <c r="Q60" s="128"/>
+      <c r="J60" s="146"/>
+      <c r="K60" s="146"/>
+      <c r="L60" s="146"/>
+      <c r="M60" s="147"/>
+      <c r="N60" s="150"/>
+      <c r="O60" s="146"/>
+      <c r="P60" s="146"/>
+      <c r="Q60" s="147"/>
     </row>
     <row r="61" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="5">
         <v>10708</v>
       </c>
       <c r="C61" s="2">
         <v>114.18212838558328</v>
       </c>
       <c r="D61" s="6">
         <v>1642</v>
       </c>
       <c r="E61" s="3">
         <v>79.824987846378221</v>
       </c>
       <c r="F61" s="5">
         <v>350</v>
       </c>
       <c r="G61" s="2">
         <v>90.206185567010309</v>
       </c>
       <c r="H61" s="6">
         <v>259</v>
       </c>
       <c r="I61" s="63">
         <v>99.615384615384613</v>
       </c>
-      <c r="J61" s="127"/>
-[...6 lines deleted...]
-      <c r="Q61" s="128"/>
+      <c r="J61" s="146"/>
+      <c r="K61" s="146"/>
+      <c r="L61" s="146"/>
+      <c r="M61" s="147"/>
+      <c r="N61" s="150"/>
+      <c r="O61" s="146"/>
+      <c r="P61" s="146"/>
+      <c r="Q61" s="147"/>
     </row>
     <row r="62" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="5">
         <v>13269</v>
       </c>
       <c r="C62" s="2">
         <v>147.53168779186123</v>
       </c>
       <c r="D62" s="6">
         <v>2162</v>
       </c>
       <c r="E62" s="3">
         <v>107.34856007944389</v>
       </c>
       <c r="F62" s="5">
         <v>363</v>
       </c>
       <c r="G62" s="2">
         <v>94.041450777202073</v>
       </c>
       <c r="H62" s="6">
         <v>274</v>
       </c>
       <c r="I62" s="63">
         <v>113.22314049586777</v>
       </c>
-      <c r="J62" s="127"/>
-[...6 lines deleted...]
-      <c r="Q62" s="128"/>
+      <c r="J62" s="146"/>
+      <c r="K62" s="146"/>
+      <c r="L62" s="146"/>
+      <c r="M62" s="147"/>
+      <c r="N62" s="150"/>
+      <c r="O62" s="146"/>
+      <c r="P62" s="146"/>
+      <c r="Q62" s="147"/>
     </row>
     <row r="63" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="5">
         <v>12683</v>
       </c>
       <c r="C63" s="2">
         <v>133.46311691044934</v>
       </c>
       <c r="D63" s="6">
         <v>2291</v>
       </c>
       <c r="E63" s="3">
         <v>98.368398454272224</v>
       </c>
       <c r="F63" s="5">
         <v>468</v>
       </c>
       <c r="G63" s="2">
         <v>103.76940133037694</v>
       </c>
       <c r="H63" s="6">
         <v>316</v>
       </c>
       <c r="I63" s="63">
         <v>100.31746031746032</v>
       </c>
-      <c r="J63" s="127"/>
-[...6 lines deleted...]
-      <c r="Q63" s="128"/>
+      <c r="J63" s="146"/>
+      <c r="K63" s="146"/>
+      <c r="L63" s="146"/>
+      <c r="M63" s="147"/>
+      <c r="N63" s="150"/>
+      <c r="O63" s="146"/>
+      <c r="P63" s="146"/>
+      <c r="Q63" s="147"/>
     </row>
     <row r="64" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="5">
         <v>12748</v>
       </c>
       <c r="C64" s="2">
         <v>119.60968286732971</v>
       </c>
       <c r="D64" s="6">
         <v>2311</v>
       </c>
       <c r="E64" s="3">
         <v>101.35964912280701</v>
       </c>
       <c r="F64" s="5">
         <v>352</v>
       </c>
       <c r="G64" s="2">
         <v>78.74720357941834</v>
       </c>
       <c r="H64" s="6">
         <v>264</v>
       </c>
       <c r="I64" s="63">
         <v>99.622641509433961</v>
       </c>
-      <c r="J64" s="127"/>
-[...6 lines deleted...]
-      <c r="Q64" s="128"/>
+      <c r="J64" s="146"/>
+      <c r="K64" s="146"/>
+      <c r="L64" s="146"/>
+      <c r="M64" s="147"/>
+      <c r="N64" s="150"/>
+      <c r="O64" s="146"/>
+      <c r="P64" s="146"/>
+      <c r="Q64" s="147"/>
     </row>
     <row r="65" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>11873</v>
       </c>
       <c r="C65" s="2">
         <v>93.60611794386628</v>
       </c>
       <c r="D65" s="6">
         <v>2237</v>
       </c>
       <c r="E65" s="3">
         <v>79.410720624778136</v>
       </c>
       <c r="F65" s="5">
         <v>374</v>
       </c>
       <c r="G65" s="2">
         <v>67.50902527075813</v>
       </c>
       <c r="H65" s="6">
         <v>264</v>
       </c>
       <c r="I65" s="63">
         <v>90.410958904109577</v>
       </c>
-      <c r="J65" s="129"/>
-[...6 lines deleted...]
-      <c r="Q65" s="130"/>
+      <c r="J65" s="148"/>
+      <c r="K65" s="148"/>
+      <c r="L65" s="148"/>
+      <c r="M65" s="149"/>
+      <c r="N65" s="151"/>
+      <c r="O65" s="148"/>
+      <c r="P65" s="148"/>
+      <c r="Q65" s="149"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="23">
         <v>37572</v>
       </c>
       <c r="C66" s="25">
         <v>99.396825396825392</v>
       </c>
       <c r="D66" s="26">
         <v>6678</v>
       </c>
       <c r="E66" s="27">
         <v>78.964171692089394</v>
       </c>
       <c r="F66" s="23">
         <v>1414</v>
       </c>
       <c r="G66" s="25">
         <v>77.64964305326744</v>
       </c>
       <c r="H66" s="26">
         <v>886</v>
       </c>
       <c r="I66" s="66">
         <v>95.371367061356295</v>
       </c>
-      <c r="J66" s="125" t="s">
+      <c r="J66" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="K66" s="125"/>
-[...2 lines deleted...]
-      <c r="N66" s="131" t="s">
+      <c r="K66" s="144"/>
+      <c r="L66" s="144"/>
+      <c r="M66" s="145"/>
+      <c r="N66" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="O66" s="125"/>
-[...1 lines deleted...]
-      <c r="Q66" s="126"/>
+      <c r="O66" s="144"/>
+      <c r="P66" s="144"/>
+      <c r="Q66" s="145"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="5">
         <v>33010</v>
       </c>
       <c r="C67" s="2">
         <v>96.143764198753416</v>
       </c>
       <c r="D67" s="6">
         <v>6204</v>
       </c>
       <c r="E67" s="3">
         <v>88.037462750106428</v>
       </c>
       <c r="F67" s="5">
         <v>1074</v>
       </c>
       <c r="G67" s="2">
         <v>87.745098039215691</v>
       </c>
       <c r="H67" s="6">
         <v>523</v>
       </c>
       <c r="I67" s="63">
         <v>84.902597402597408</v>
       </c>
-      <c r="J67" s="127"/>
-[...6 lines deleted...]
-      <c r="Q67" s="128"/>
+      <c r="J67" s="146"/>
+      <c r="K67" s="146"/>
+      <c r="L67" s="146"/>
+      <c r="M67" s="147"/>
+      <c r="N67" s="150"/>
+      <c r="O67" s="146"/>
+      <c r="P67" s="146"/>
+      <c r="Q67" s="147"/>
     </row>
     <row r="68" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="5">
         <v>31463</v>
       </c>
       <c r="C68" s="2">
         <v>81.178079364260284</v>
       </c>
       <c r="D68" s="6">
         <v>5956</v>
       </c>
       <c r="E68" s="3">
         <v>95.601926163723917</v>
       </c>
       <c r="F68" s="5">
         <v>818</v>
       </c>
       <c r="G68" s="2">
         <v>69.61702127659575</v>
       </c>
       <c r="H68" s="6">
         <v>468</v>
       </c>
       <c r="I68" s="63">
         <v>55.648038049940553</v>
       </c>
-      <c r="J68" s="127"/>
-[...6 lines deleted...]
-      <c r="Q68" s="128"/>
+      <c r="J68" s="146"/>
+      <c r="K68" s="146"/>
+      <c r="L68" s="146"/>
+      <c r="M68" s="147"/>
+      <c r="N68" s="150"/>
+      <c r="O68" s="146"/>
+      <c r="P68" s="146"/>
+      <c r="Q68" s="147"/>
     </row>
     <row r="69" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="5">
         <v>30930</v>
       </c>
       <c r="C69" s="4">
         <v>82.913360497533773</v>
       </c>
       <c r="D69" s="48">
         <v>6197</v>
       </c>
       <c r="E69" s="4">
         <v>90.612662669980992</v>
       </c>
       <c r="F69" s="5">
         <v>792</v>
       </c>
       <c r="G69" s="4">
         <v>66.331658291457288</v>
       </c>
       <c r="H69" s="48">
         <v>410</v>
       </c>
       <c r="I69" s="65">
         <v>48.578199052132703</v>
       </c>
-      <c r="J69" s="127"/>
-[...6 lines deleted...]
-      <c r="Q69" s="128"/>
+      <c r="J69" s="146"/>
+      <c r="K69" s="146"/>
+      <c r="L69" s="146"/>
+      <c r="M69" s="147"/>
+      <c r="N69" s="150"/>
+      <c r="O69" s="146"/>
+      <c r="P69" s="146"/>
+      <c r="Q69" s="147"/>
     </row>
     <row r="70" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="23">
         <v>70582</v>
       </c>
       <c r="C70" s="25">
         <v>97.848448720436963</v>
       </c>
       <c r="D70" s="26">
         <v>12882</v>
       </c>
       <c r="E70" s="27">
         <v>83.088235294117652</v>
       </c>
       <c r="F70" s="23">
         <v>2488</v>
       </c>
       <c r="G70" s="25">
         <v>81.707717569786524</v>
       </c>
       <c r="H70" s="26">
         <v>1409</v>
       </c>
       <c r="I70" s="66">
         <v>91.197411003236255</v>
       </c>
-      <c r="J70" s="127"/>
-[...6 lines deleted...]
-      <c r="Q70" s="128"/>
+      <c r="J70" s="146"/>
+      <c r="K70" s="146"/>
+      <c r="L70" s="146"/>
+      <c r="M70" s="147"/>
+      <c r="N70" s="150"/>
+      <c r="O70" s="146"/>
+      <c r="P70" s="146"/>
+      <c r="Q70" s="147"/>
     </row>
     <row r="71" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="5">
         <v>62393</v>
       </c>
       <c r="C71" s="4">
         <v>82.029134127422367</v>
       </c>
       <c r="D71" s="48">
         <v>12153</v>
       </c>
       <c r="E71" s="2">
         <v>92.991047517025009</v>
       </c>
       <c r="F71" s="5">
         <v>1610</v>
       </c>
       <c r="G71" s="4">
         <v>67.961165048543691</v>
       </c>
       <c r="H71" s="48">
         <v>878</v>
       </c>
       <c r="I71" s="64">
         <v>52.106824925816021</v>
       </c>
-      <c r="J71" s="127"/>
-[...6 lines deleted...]
-      <c r="Q71" s="128"/>
+      <c r="J71" s="146"/>
+      <c r="K71" s="146"/>
+      <c r="L71" s="146"/>
+      <c r="M71" s="147"/>
+      <c r="N71" s="150"/>
+      <c r="O71" s="146"/>
+      <c r="P71" s="146"/>
+      <c r="Q71" s="147"/>
     </row>
     <row r="72" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B72" s="23">
         <v>13451</v>
       </c>
       <c r="C72" s="25">
         <v>123.14382495651377</v>
       </c>
       <c r="D72" s="26">
         <v>2405</v>
       </c>
       <c r="E72" s="27">
         <v>92.180912226906869</v>
       </c>
       <c r="F72" s="23">
         <v>442</v>
       </c>
       <c r="G72" s="25">
         <v>81.10091743119267</v>
       </c>
       <c r="H72" s="26">
         <v>283</v>
       </c>
       <c r="I72" s="66">
         <v>103.66300366300368</v>
       </c>
-      <c r="J72" s="127"/>
-[...6 lines deleted...]
-      <c r="Q72" s="128"/>
+      <c r="J72" s="146"/>
+      <c r="K72" s="146"/>
+      <c r="L72" s="146"/>
+      <c r="M72" s="147"/>
+      <c r="N72" s="150"/>
+      <c r="O72" s="146"/>
+      <c r="P72" s="146"/>
+      <c r="Q72" s="147"/>
     </row>
     <row r="73" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="5">
         <v>12435</v>
       </c>
       <c r="C73" s="2">
         <v>100.89249492900609</v>
       </c>
       <c r="D73" s="6">
         <v>2480</v>
       </c>
       <c r="E73" s="3">
         <v>85.487762840399867</v>
       </c>
       <c r="F73" s="5">
         <v>461</v>
       </c>
       <c r="G73" s="2">
         <v>73.99678972712681</v>
       </c>
       <c r="H73" s="6">
         <v>285</v>
       </c>
       <c r="I73" s="63">
         <v>88.509316770186331</v>
       </c>
-      <c r="J73" s="127"/>
-[...6 lines deleted...]
-      <c r="Q73" s="128"/>
+      <c r="J73" s="146"/>
+      <c r="K73" s="146"/>
+      <c r="L73" s="146"/>
+      <c r="M73" s="147"/>
+      <c r="N73" s="150"/>
+      <c r="O73" s="146"/>
+      <c r="P73" s="146"/>
+      <c r="Q73" s="147"/>
     </row>
     <row r="74" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="5">
         <v>11686</v>
       </c>
       <c r="C74" s="2">
         <v>80.305112699285317</v>
       </c>
       <c r="D74" s="6">
         <v>1793</v>
       </c>
       <c r="E74" s="3">
         <v>60.841533763148966</v>
       </c>
       <c r="F74" s="5">
         <v>511</v>
       </c>
       <c r="G74" s="2">
         <v>78.254211332312408</v>
       </c>
       <c r="H74" s="6">
         <v>318</v>
       </c>
       <c r="I74" s="63">
         <v>95.209580838323348</v>
       </c>
-      <c r="J74" s="127"/>
-[...6 lines deleted...]
-      <c r="Q74" s="128"/>
+      <c r="J74" s="146"/>
+      <c r="K74" s="146"/>
+      <c r="L74" s="146"/>
+      <c r="M74" s="147"/>
+      <c r="N74" s="150"/>
+      <c r="O74" s="146"/>
+      <c r="P74" s="146"/>
+      <c r="Q74" s="147"/>
     </row>
     <row r="75" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="5">
         <v>11394</v>
       </c>
       <c r="C75" s="2">
         <v>101.10026619343388</v>
       </c>
       <c r="D75" s="6">
         <v>2094</v>
       </c>
       <c r="E75" s="3">
         <v>94.494584837545119</v>
       </c>
       <c r="F75" s="5">
         <v>358</v>
       </c>
       <c r="G75" s="2">
         <v>84.235294117647058</v>
       </c>
       <c r="H75" s="6">
         <v>164</v>
       </c>
       <c r="I75" s="63">
         <v>74.545454545454547</v>
       </c>
-      <c r="J75" s="127"/>
-[...6 lines deleted...]
-      <c r="Q75" s="128"/>
+      <c r="J75" s="146"/>
+      <c r="K75" s="146"/>
+      <c r="L75" s="146"/>
+      <c r="M75" s="147"/>
+      <c r="N75" s="150"/>
+      <c r="O75" s="146"/>
+      <c r="P75" s="146"/>
+      <c r="Q75" s="147"/>
     </row>
     <row r="76" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A76" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="5">
         <v>10780</v>
       </c>
       <c r="C76" s="2">
         <v>98.71794871794873</v>
       </c>
       <c r="D76" s="6">
         <v>1952</v>
       </c>
       <c r="E76" s="3">
         <v>86.987522281639926</v>
       </c>
       <c r="F76" s="5">
         <v>356</v>
       </c>
       <c r="G76" s="2">
         <v>85.990338164251213</v>
       </c>
       <c r="H76" s="6">
         <v>176</v>
       </c>
       <c r="I76" s="63">
         <v>93.61702127659575</v>
       </c>
-      <c r="J76" s="127"/>
-[...6 lines deleted...]
-      <c r="Q76" s="128"/>
+      <c r="J76" s="146"/>
+      <c r="K76" s="146"/>
+      <c r="L76" s="146"/>
+      <c r="M76" s="147"/>
+      <c r="N76" s="150"/>
+      <c r="O76" s="146"/>
+      <c r="P76" s="146"/>
+      <c r="Q76" s="147"/>
     </row>
     <row r="77" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A77" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="5">
         <v>10836</v>
       </c>
       <c r="C77" s="2">
         <v>89.229249011857704</v>
       </c>
       <c r="D77" s="6">
         <v>2158</v>
       </c>
       <c r="E77" s="3">
         <v>83.417085427135675</v>
       </c>
       <c r="F77" s="5">
         <v>360</v>
       </c>
       <c r="G77" s="2">
         <v>93.506493506493499</v>
       </c>
       <c r="H77" s="6">
         <v>183</v>
       </c>
       <c r="I77" s="63">
         <v>87.980769230769226</v>
       </c>
-      <c r="J77" s="127"/>
-[...6 lines deleted...]
-      <c r="Q77" s="128"/>
+      <c r="J77" s="146"/>
+      <c r="K77" s="146"/>
+      <c r="L77" s="146"/>
+      <c r="M77" s="147"/>
+      <c r="N77" s="150"/>
+      <c r="O77" s="146"/>
+      <c r="P77" s="146"/>
+      <c r="Q77" s="147"/>
     </row>
     <row r="78" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A78" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="5">
         <v>10798</v>
       </c>
       <c r="C78" s="2">
         <v>73.053244029497336</v>
       </c>
       <c r="D78" s="6">
         <v>2310</v>
       </c>
       <c r="E78" s="3">
         <v>95.218466611706503</v>
       </c>
       <c r="F78" s="5">
         <v>361</v>
       </c>
       <c r="G78" s="2">
         <v>78.138528138528144</v>
       </c>
       <c r="H78" s="6">
         <v>160</v>
       </c>
       <c r="I78" s="63">
         <v>51.94805194805194</v>
       </c>
-      <c r="J78" s="127"/>
-[...6 lines deleted...]
-      <c r="Q78" s="128"/>
+      <c r="J78" s="146"/>
+      <c r="K78" s="146"/>
+      <c r="L78" s="146"/>
+      <c r="M78" s="147"/>
+      <c r="N78" s="150"/>
+      <c r="O78" s="146"/>
+      <c r="P78" s="146"/>
+      <c r="Q78" s="147"/>
     </row>
     <row r="79" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A79" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="5">
         <v>9475</v>
       </c>
       <c r="C79" s="2">
         <v>88.485244676877102</v>
       </c>
       <c r="D79" s="6">
         <v>1724</v>
       </c>
       <c r="E79" s="3">
         <v>104.99390986601705</v>
       </c>
       <c r="F79" s="5">
         <v>259</v>
       </c>
       <c r="G79" s="2">
         <v>74</v>
       </c>
       <c r="H79" s="6">
         <v>183</v>
       </c>
       <c r="I79" s="63">
         <v>70.656370656370655</v>
       </c>
-      <c r="J79" s="127"/>
-[...6 lines deleted...]
-      <c r="Q79" s="128"/>
+      <c r="J79" s="146"/>
+      <c r="K79" s="146"/>
+      <c r="L79" s="146"/>
+      <c r="M79" s="147"/>
+      <c r="N79" s="150"/>
+      <c r="O79" s="146"/>
+      <c r="P79" s="146"/>
+      <c r="Q79" s="147"/>
     </row>
     <row r="80" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A80" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="5">
         <v>11190</v>
       </c>
       <c r="C80" s="2">
         <v>84.331901424372603</v>
       </c>
       <c r="D80" s="6">
         <v>1922</v>
       </c>
       <c r="E80" s="3">
         <v>88.899167437557807</v>
       </c>
       <c r="F80" s="5">
         <v>198</v>
       </c>
       <c r="G80" s="2">
         <v>54.54545454545454</v>
       </c>
       <c r="H80" s="6">
         <v>125</v>
       </c>
       <c r="I80" s="63">
         <v>45.620437956204377</v>
       </c>
-      <c r="J80" s="127"/>
-[...6 lines deleted...]
-      <c r="Q80" s="128"/>
+      <c r="J80" s="146"/>
+      <c r="K80" s="146"/>
+      <c r="L80" s="146"/>
+      <c r="M80" s="147"/>
+      <c r="N80" s="150"/>
+      <c r="O80" s="146"/>
+      <c r="P80" s="146"/>
+      <c r="Q80" s="147"/>
     </row>
     <row r="81" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A81" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="5">
         <v>8494</v>
       </c>
       <c r="C81" s="2">
         <v>66.971536702672879</v>
       </c>
       <c r="D81" s="6">
         <v>1780</v>
       </c>
       <c r="E81" s="3">
         <v>77.695329550414669</v>
       </c>
       <c r="F81" s="5">
         <v>296</v>
       </c>
       <c r="G81" s="2">
         <v>63.247863247863243</v>
       </c>
       <c r="H81" s="6">
         <v>145</v>
       </c>
       <c r="I81" s="63">
         <v>45.88607594936709</v>
       </c>
-      <c r="J81" s="127"/>
-[...6 lines deleted...]
-      <c r="Q81" s="128"/>
+      <c r="J81" s="146"/>
+      <c r="K81" s="146"/>
+      <c r="L81" s="146"/>
+      <c r="M81" s="147"/>
+      <c r="N81" s="150"/>
+      <c r="O81" s="146"/>
+      <c r="P81" s="146"/>
+      <c r="Q81" s="147"/>
     </row>
     <row r="82" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A82" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="5">
         <v>9263</v>
       </c>
       <c r="C82" s="2">
         <v>72.662378412299972</v>
       </c>
       <c r="D82" s="6">
         <v>1809</v>
       </c>
       <c r="E82" s="3">
         <v>78.277801817395058</v>
       </c>
       <c r="F82" s="5">
         <v>252</v>
       </c>
       <c r="G82" s="2">
         <v>71.590909090909093</v>
       </c>
       <c r="H82" s="6">
         <v>139</v>
       </c>
       <c r="I82" s="63">
         <v>52.651515151515149</v>
       </c>
-      <c r="J82" s="127"/>
-[...6 lines deleted...]
-      <c r="Q82" s="128"/>
+      <c r="J82" s="146"/>
+      <c r="K82" s="146"/>
+      <c r="L82" s="146"/>
+      <c r="M82" s="147"/>
+      <c r="N82" s="150"/>
+      <c r="O82" s="146"/>
+      <c r="P82" s="146"/>
+      <c r="Q82" s="147"/>
     </row>
     <row r="83" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A83" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="5">
         <v>13173</v>
       </c>
       <c r="C83" s="2">
         <v>110.94921249894718</v>
       </c>
       <c r="D83" s="6">
         <v>2608</v>
       </c>
       <c r="E83" s="3">
         <v>116.58471166741171</v>
       </c>
       <c r="F83" s="5">
         <v>244</v>
       </c>
       <c r="G83" s="2">
         <v>65.240641711229955</v>
       </c>
       <c r="H83" s="6">
         <v>126</v>
       </c>
       <c r="I83" s="63">
         <v>47.727272727272727</v>
       </c>
-      <c r="J83" s="129"/>
-[...6 lines deleted...]
-      <c r="Q83" s="130"/>
+      <c r="J83" s="148"/>
+      <c r="K83" s="148"/>
+      <c r="L83" s="148"/>
+      <c r="M83" s="149"/>
+      <c r="N83" s="151"/>
+      <c r="O83" s="148"/>
+      <c r="P83" s="148"/>
+      <c r="Q83" s="149"/>
     </row>
     <row r="84" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A84" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="31">
         <v>132975</v>
       </c>
       <c r="C84" s="59">
         <v>0.8972914248697671</v>
       </c>
       <c r="D84" s="49">
         <v>25035</v>
       </c>
       <c r="E84" s="59">
         <v>0.87617681027543481</v>
       </c>
       <c r="F84" s="31">
         <v>4098</v>
       </c>
       <c r="G84" s="59">
         <v>0.75692648688585151</v>
       </c>
       <c r="H84" s="49">
         <v>2287</v>
@@ -14118,691 +14520,691 @@
       </c>
       <c r="B85" s="23">
         <v>50109</v>
       </c>
       <c r="C85" s="25">
         <v>133.3679335675503</v>
       </c>
       <c r="D85" s="26">
         <v>10541</v>
       </c>
       <c r="E85" s="27">
         <v>157.84666067684935</v>
       </c>
       <c r="F85" s="23">
         <v>750</v>
       </c>
       <c r="G85" s="25">
         <v>53.041018387553038</v>
       </c>
       <c r="H85" s="26">
         <v>421</v>
       </c>
       <c r="I85" s="66">
         <v>47.516930022573362</v>
       </c>
-      <c r="J85" s="125" t="s">
+      <c r="J85" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="K85" s="125"/>
-[...2 lines deleted...]
-      <c r="N85" s="131" t="s">
+      <c r="K85" s="144"/>
+      <c r="L85" s="144"/>
+      <c r="M85" s="145"/>
+      <c r="N85" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="O85" s="125"/>
-[...1 lines deleted...]
-      <c r="Q85" s="126"/>
+      <c r="O85" s="144"/>
+      <c r="P85" s="144"/>
+      <c r="Q85" s="145"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>42463</v>
       </c>
       <c r="C86" s="2">
         <v>128.63677673432292</v>
       </c>
       <c r="D86" s="6">
         <v>8297</v>
       </c>
       <c r="E86" s="3">
         <v>133.73629916183108</v>
       </c>
       <c r="F86" s="5">
         <v>460</v>
       </c>
       <c r="G86" s="2">
         <v>42.830540037243949</v>
       </c>
       <c r="H86" s="6">
         <v>288</v>
       </c>
       <c r="I86" s="63">
         <v>55.066921606118548</v>
       </c>
-      <c r="J86" s="127"/>
-[...6 lines deleted...]
-      <c r="Q86" s="128"/>
+      <c r="J86" s="146"/>
+      <c r="K86" s="146"/>
+      <c r="L86" s="146"/>
+      <c r="M86" s="147"/>
+      <c r="N86" s="150"/>
+      <c r="O86" s="146"/>
+      <c r="P86" s="146"/>
+      <c r="Q86" s="147"/>
     </row>
     <row r="87" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="5">
         <v>36561</v>
       </c>
       <c r="C87" s="2">
         <v>116.20315926643994</v>
       </c>
       <c r="D87" s="6">
         <v>6698</v>
       </c>
       <c r="E87" s="3">
         <v>112.45802552048355</v>
       </c>
       <c r="F87" s="5">
         <v>344</v>
       </c>
       <c r="G87" s="2">
         <v>42.053789731051346</v>
       </c>
       <c r="H87" s="6">
         <v>268</v>
       </c>
       <c r="I87" s="63">
         <v>57.26495726495726</v>
       </c>
-      <c r="J87" s="127"/>
-[...6 lines deleted...]
-      <c r="Q87" s="128"/>
+      <c r="J87" s="146"/>
+      <c r="K87" s="146"/>
+      <c r="L87" s="146"/>
+      <c r="M87" s="147"/>
+      <c r="N87" s="150"/>
+      <c r="O87" s="146"/>
+      <c r="P87" s="146"/>
+      <c r="Q87" s="147"/>
     </row>
     <row r="88" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>33126</v>
       </c>
       <c r="C88" s="4">
         <v>107.09990300678953</v>
       </c>
       <c r="D88" s="48">
         <v>5982</v>
       </c>
       <c r="E88" s="4">
         <v>96.530579312570595</v>
       </c>
       <c r="F88" s="5">
         <v>325</v>
       </c>
       <c r="G88" s="4">
         <v>41.035353535353536</v>
       </c>
       <c r="H88" s="48">
         <v>255</v>
       </c>
       <c r="I88" s="65">
         <v>62.195121951219512</v>
       </c>
-      <c r="J88" s="127"/>
-[...6 lines deleted...]
-      <c r="Q88" s="128"/>
+      <c r="J88" s="146"/>
+      <c r="K88" s="146"/>
+      <c r="L88" s="146"/>
+      <c r="M88" s="147"/>
+      <c r="N88" s="150"/>
+      <c r="O88" s="146"/>
+      <c r="P88" s="146"/>
+      <c r="Q88" s="147"/>
     </row>
     <row r="89" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="23">
         <v>92572</v>
       </c>
       <c r="C89" s="25">
         <v>131.15525204726418</v>
       </c>
       <c r="D89" s="26">
         <v>18838</v>
       </c>
       <c r="E89" s="27">
         <v>146.23505666821922</v>
       </c>
       <c r="F89" s="23">
         <v>1210</v>
       </c>
       <c r="G89" s="25">
         <v>48.633440514469456</v>
       </c>
       <c r="H89" s="26">
         <v>709</v>
       </c>
       <c r="I89" s="66">
         <v>50.319375443577009</v>
       </c>
-      <c r="J89" s="127"/>
-[...6 lines deleted...]
-      <c r="Q89" s="128"/>
+      <c r="J89" s="146"/>
+      <c r="K89" s="146"/>
+      <c r="L89" s="146"/>
+      <c r="M89" s="147"/>
+      <c r="N89" s="150"/>
+      <c r="O89" s="146"/>
+      <c r="P89" s="146"/>
+      <c r="Q89" s="147"/>
     </row>
     <row r="90" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="5">
         <v>69687</v>
       </c>
       <c r="C90" s="4">
         <v>111.69041398874873</v>
       </c>
       <c r="D90" s="48">
         <v>12680</v>
       </c>
       <c r="E90" s="2">
         <v>104.33637784909075</v>
       </c>
       <c r="F90" s="5">
         <v>669</v>
       </c>
       <c r="G90" s="4">
         <v>41.552795031055901</v>
       </c>
       <c r="H90" s="48">
         <v>523</v>
       </c>
       <c r="I90" s="64">
         <v>59.567198177676538</v>
       </c>
-      <c r="J90" s="127"/>
-[...6 lines deleted...]
-      <c r="Q90" s="128"/>
+      <c r="J90" s="146"/>
+      <c r="K90" s="146"/>
+      <c r="L90" s="146"/>
+      <c r="M90" s="147"/>
+      <c r="N90" s="150"/>
+      <c r="O90" s="146"/>
+      <c r="P90" s="146"/>
+      <c r="Q90" s="147"/>
     </row>
     <row r="91" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B91" s="23">
         <v>13497</v>
       </c>
       <c r="C91" s="25">
         <v>100.34198200877258</v>
       </c>
       <c r="D91" s="26">
         <v>2704</v>
       </c>
       <c r="E91" s="27">
         <v>112.43243243243244</v>
       </c>
       <c r="F91" s="23">
         <v>251</v>
       </c>
       <c r="G91" s="25">
         <v>56.787330316742079</v>
       </c>
       <c r="H91" s="26">
         <v>142</v>
       </c>
       <c r="I91" s="66">
         <v>50.176678445229683</v>
       </c>
-      <c r="J91" s="127"/>
-[...6 lines deleted...]
-      <c r="Q91" s="128"/>
+      <c r="J91" s="146"/>
+      <c r="K91" s="146"/>
+      <c r="L91" s="146"/>
+      <c r="M91" s="147"/>
+      <c r="N91" s="150"/>
+      <c r="O91" s="146"/>
+      <c r="P91" s="146"/>
+      <c r="Q91" s="147"/>
     </row>
     <row r="92" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="5">
         <v>16732</v>
       </c>
       <c r="C92" s="2">
         <v>134.55568958584641</v>
       </c>
       <c r="D92" s="6">
         <v>3285</v>
       </c>
       <c r="E92" s="3">
         <v>132.45967741935485</v>
       </c>
       <c r="F92" s="5">
         <v>295</v>
       </c>
       <c r="G92" s="2">
         <v>63.991323210412141</v>
       </c>
       <c r="H92" s="6">
         <v>166</v>
       </c>
       <c r="I92" s="63">
         <v>58.245614035087726</v>
       </c>
-      <c r="J92" s="127"/>
-[...6 lines deleted...]
-      <c r="Q92" s="128"/>
+      <c r="J92" s="146"/>
+      <c r="K92" s="146"/>
+      <c r="L92" s="146"/>
+      <c r="M92" s="147"/>
+      <c r="N92" s="150"/>
+      <c r="O92" s="146"/>
+      <c r="P92" s="146"/>
+      <c r="Q92" s="147"/>
     </row>
     <row r="93" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="5">
         <v>19880</v>
       </c>
       <c r="C93" s="2">
         <v>170.11809002224885</v>
       </c>
       <c r="D93" s="6">
         <v>4552</v>
       </c>
       <c r="E93" s="3">
         <v>253.87618516452872</v>
       </c>
       <c r="F93" s="5">
         <v>204</v>
       </c>
       <c r="G93" s="2">
         <v>39.921722113502931</v>
       </c>
       <c r="H93" s="6">
         <v>113</v>
       </c>
       <c r="I93" s="63">
         <v>35.534591194968549</v>
       </c>
-      <c r="J93" s="127"/>
-[...6 lines deleted...]
-      <c r="Q93" s="128"/>
+      <c r="J93" s="146"/>
+      <c r="K93" s="146"/>
+      <c r="L93" s="146"/>
+      <c r="M93" s="147"/>
+      <c r="N93" s="150"/>
+      <c r="O93" s="146"/>
+      <c r="P93" s="146"/>
+      <c r="Q93" s="147"/>
     </row>
     <row r="94" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B94" s="5">
         <v>14248</v>
       </c>
       <c r="C94" s="2">
         <v>125.048271019835</v>
       </c>
       <c r="D94" s="6">
         <v>2871</v>
       </c>
       <c r="E94" s="3">
         <v>137.10601719197709</v>
       </c>
       <c r="F94" s="5">
         <v>166</v>
       </c>
       <c r="G94" s="2">
         <v>46.368715083798882</v>
       </c>
       <c r="H94" s="6">
         <v>103</v>
       </c>
       <c r="I94" s="63">
         <v>62.804878048780488</v>
       </c>
-      <c r="J94" s="127"/>
-[...6 lines deleted...]
-      <c r="Q94" s="128"/>
+      <c r="J94" s="146"/>
+      <c r="K94" s="146"/>
+      <c r="L94" s="146"/>
+      <c r="M94" s="147"/>
+      <c r="N94" s="150"/>
+      <c r="O94" s="146"/>
+      <c r="P94" s="146"/>
+      <c r="Q94" s="147"/>
     </row>
     <row r="95" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="5">
         <v>14161</v>
       </c>
       <c r="C95" s="2">
         <v>131.36363636363637</v>
       </c>
       <c r="D95" s="6">
         <v>2771</v>
       </c>
       <c r="E95" s="3">
         <v>141.95696721311475</v>
       </c>
       <c r="F95" s="5">
         <v>136</v>
       </c>
       <c r="G95" s="2">
         <v>38.202247191011232</v>
       </c>
       <c r="H95" s="6">
         <v>87</v>
       </c>
       <c r="I95" s="63">
         <v>49.43181818181818</v>
       </c>
-      <c r="J95" s="127"/>
-[...6 lines deleted...]
-      <c r="Q95" s="128"/>
+      <c r="J95" s="146"/>
+      <c r="K95" s="146"/>
+      <c r="L95" s="146"/>
+      <c r="M95" s="147"/>
+      <c r="N95" s="150"/>
+      <c r="O95" s="146"/>
+      <c r="P95" s="146"/>
+      <c r="Q95" s="147"/>
     </row>
     <row r="96" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="5">
         <v>14054</v>
       </c>
       <c r="C96" s="2">
         <v>129.69730527870064</v>
       </c>
       <c r="D96" s="6">
         <v>2655</v>
       </c>
       <c r="E96" s="3">
         <v>123.03058387395738</v>
       </c>
       <c r="F96" s="5">
         <v>158</v>
       </c>
       <c r="G96" s="2">
         <v>43.888888888888886</v>
       </c>
       <c r="H96" s="6">
         <v>98</v>
       </c>
       <c r="I96" s="63">
         <v>53.551912568306015</v>
       </c>
-      <c r="J96" s="127"/>
-[...6 lines deleted...]
-      <c r="Q96" s="128"/>
+      <c r="J96" s="146"/>
+      <c r="K96" s="146"/>
+      <c r="L96" s="146"/>
+      <c r="M96" s="147"/>
+      <c r="N96" s="150"/>
+      <c r="O96" s="146"/>
+      <c r="P96" s="146"/>
+      <c r="Q96" s="147"/>
     </row>
     <row r="97" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="5">
         <v>12994</v>
       </c>
       <c r="C97" s="2">
         <v>120.33709946286348</v>
       </c>
       <c r="D97" s="6">
         <v>2541</v>
       </c>
       <c r="E97" s="3">
         <v>110.00000000000001</v>
       </c>
       <c r="F97" s="5">
         <v>152</v>
       </c>
       <c r="G97" s="2">
         <v>42.105263157894733</v>
       </c>
       <c r="H97" s="6">
         <v>100</v>
       </c>
       <c r="I97" s="63">
         <v>62.5</v>
       </c>
-      <c r="J97" s="127"/>
-[...6 lines deleted...]
-      <c r="Q97" s="128"/>
+      <c r="J97" s="146"/>
+      <c r="K97" s="146"/>
+      <c r="L97" s="146"/>
+      <c r="M97" s="147"/>
+      <c r="N97" s="150"/>
+      <c r="O97" s="146"/>
+      <c r="P97" s="146"/>
+      <c r="Q97" s="147"/>
     </row>
     <row r="98" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="5">
         <v>10922</v>
       </c>
       <c r="C98" s="2">
         <v>115.27176781002639</v>
       </c>
       <c r="D98" s="6">
         <v>1860</v>
       </c>
       <c r="E98" s="3">
         <v>107.88863109048722</v>
       </c>
       <c r="F98" s="5">
         <v>97</v>
       </c>
       <c r="G98" s="2">
         <v>37.451737451737451</v>
       </c>
       <c r="H98" s="6">
         <v>77</v>
       </c>
       <c r="I98" s="63">
         <v>42.076502732240442</v>
       </c>
-      <c r="J98" s="127"/>
-[...6 lines deleted...]
-      <c r="Q98" s="128"/>
+      <c r="J98" s="146"/>
+      <c r="K98" s="146"/>
+      <c r="L98" s="146"/>
+      <c r="M98" s="147"/>
+      <c r="N98" s="150"/>
+      <c r="O98" s="146"/>
+      <c r="P98" s="146"/>
+      <c r="Q98" s="147"/>
     </row>
     <row r="99" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B99" s="5">
         <v>12645</v>
       </c>
       <c r="C99" s="2">
         <v>113.00268096514745</v>
       </c>
       <c r="D99" s="6">
         <v>2297</v>
       </c>
       <c r="E99" s="3">
         <v>119.51092611862644</v>
       </c>
       <c r="F99" s="5">
         <v>95</v>
       </c>
       <c r="G99" s="2">
         <v>47.979797979797979</v>
       </c>
       <c r="H99" s="6">
         <v>91</v>
       </c>
       <c r="I99" s="63">
         <v>72.8</v>
       </c>
-      <c r="J99" s="127"/>
-[...6 lines deleted...]
-      <c r="Q99" s="128"/>
+      <c r="J99" s="146"/>
+      <c r="K99" s="146"/>
+      <c r="L99" s="146"/>
+      <c r="M99" s="147"/>
+      <c r="N99" s="150"/>
+      <c r="O99" s="146"/>
+      <c r="P99" s="146"/>
+      <c r="Q99" s="147"/>
     </row>
     <row r="100" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B100" s="5">
         <v>10993</v>
       </c>
       <c r="C100" s="2">
         <v>129.42076760065927</v>
       </c>
       <c r="D100" s="6">
         <v>2043</v>
       </c>
       <c r="E100" s="3">
         <v>114.7752808988764</v>
       </c>
       <c r="F100" s="5">
         <v>98</v>
       </c>
       <c r="G100" s="2">
         <v>33.108108108108105</v>
       </c>
       <c r="H100" s="6">
         <v>85</v>
       </c>
       <c r="I100" s="63">
         <v>58.620689655172406</v>
       </c>
-      <c r="J100" s="127"/>
-[...6 lines deleted...]
-      <c r="Q100" s="128"/>
+      <c r="J100" s="146"/>
+      <c r="K100" s="146"/>
+      <c r="L100" s="146"/>
+      <c r="M100" s="147"/>
+      <c r="N100" s="150"/>
+      <c r="O100" s="146"/>
+      <c r="P100" s="146"/>
+      <c r="Q100" s="147"/>
     </row>
     <row r="101" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="5">
         <v>11925</v>
       </c>
       <c r="C101" s="2">
         <v>128.73798985209973</v>
       </c>
       <c r="D101" s="6">
         <v>2054</v>
       </c>
       <c r="E101" s="3">
         <v>113.54339414040906</v>
       </c>
       <c r="F101" s="5">
         <v>108</v>
       </c>
       <c r="G101" s="2">
         <v>42.857142857142854</v>
       </c>
       <c r="H101" s="6">
         <v>89</v>
       </c>
       <c r="I101" s="63">
         <v>64.02877697841727</v>
       </c>
-      <c r="J101" s="127"/>
-[...6 lines deleted...]
-      <c r="Q101" s="128"/>
+      <c r="J101" s="146"/>
+      <c r="K101" s="146"/>
+      <c r="L101" s="146"/>
+      <c r="M101" s="147"/>
+      <c r="N101" s="150"/>
+      <c r="O101" s="146"/>
+      <c r="P101" s="146"/>
+      <c r="Q101" s="147"/>
     </row>
     <row r="102" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="5">
         <v>10208</v>
       </c>
       <c r="C102" s="2">
         <v>77.491839368405067</v>
       </c>
       <c r="D102" s="6">
         <v>1885</v>
       </c>
       <c r="E102" s="3">
         <v>72.277607361963192</v>
       </c>
       <c r="F102" s="5">
         <v>119</v>
       </c>
       <c r="G102" s="2">
         <v>48.770491803278688</v>
       </c>
       <c r="H102" s="6">
         <v>81</v>
       </c>
       <c r="I102" s="63">
         <v>64.285714285714292</v>
       </c>
-      <c r="J102" s="129"/>
-[...6 lines deleted...]
-      <c r="Q102" s="130"/>
+      <c r="J102" s="148"/>
+      <c r="K102" s="148"/>
+      <c r="L102" s="148"/>
+      <c r="M102" s="149"/>
+      <c r="N102" s="151"/>
+      <c r="O102" s="148"/>
+      <c r="P102" s="148"/>
+      <c r="Q102" s="149"/>
     </row>
     <row r="103" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="31">
         <v>162259</v>
       </c>
       <c r="C103" s="59">
         <v>1.2202218462116938</v>
       </c>
       <c r="D103" s="49">
         <v>31518</v>
       </c>
       <c r="E103" s="59">
         <v>1.2589574595566206</v>
       </c>
       <c r="F103" s="31">
         <v>1879</v>
       </c>
       <c r="G103" s="59">
         <v>0.45851634943875064</v>
       </c>
       <c r="H103" s="49">
         <v>1232</v>
@@ -14825,559 +15227,559 @@
       </c>
       <c r="B104" s="23">
         <v>39808</v>
       </c>
       <c r="C104" s="25">
         <v>79.442814664032412</v>
       </c>
       <c r="D104" s="26">
         <v>7855</v>
       </c>
       <c r="E104" s="27">
         <v>74.518546627454697</v>
       </c>
       <c r="F104" s="23">
         <v>395</v>
       </c>
       <c r="G104" s="25">
         <v>52.666666666666664</v>
       </c>
       <c r="H104" s="26">
         <v>202</v>
       </c>
       <c r="I104" s="66">
         <v>47.980997624703086</v>
       </c>
-      <c r="J104" s="125" t="s">
+      <c r="J104" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K104" s="125"/>
-[...2 lines deleted...]
-      <c r="N104" s="125" t="s">
+      <c r="K104" s="144"/>
+      <c r="L104" s="144"/>
+      <c r="M104" s="145"/>
+      <c r="N104" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O104" s="125"/>
-[...1 lines deleted...]
-      <c r="Q104" s="126"/>
+      <c r="O104" s="144"/>
+      <c r="P104" s="144"/>
+      <c r="Q104" s="145"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="5">
         <v>10610</v>
       </c>
       <c r="C105" s="2">
         <v>24.986458799425382</v>
       </c>
       <c r="D105" s="6">
         <v>2279</v>
       </c>
       <c r="E105" s="3">
         <v>27.467759431119681</v>
       </c>
       <c r="F105" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G105" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H105" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I105" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J105" s="127"/>
-[...6 lines deleted...]
-      <c r="Q105" s="128"/>
+      <c r="J105" s="146"/>
+      <c r="K105" s="146"/>
+      <c r="L105" s="146"/>
+      <c r="M105" s="147"/>
+      <c r="N105" s="146"/>
+      <c r="O105" s="146"/>
+      <c r="P105" s="146"/>
+      <c r="Q105" s="147"/>
     </row>
     <row r="106" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="5">
         <v>0</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G106" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I106" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J106" s="127"/>
-[...6 lines deleted...]
-      <c r="Q106" s="128"/>
+      <c r="J106" s="146"/>
+      <c r="K106" s="146"/>
+      <c r="L106" s="146"/>
+      <c r="M106" s="147"/>
+      <c r="N106" s="146"/>
+      <c r="O106" s="146"/>
+      <c r="P106" s="146"/>
+      <c r="Q106" s="147"/>
     </row>
     <row r="107" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="5">
         <v>0</v>
       </c>
       <c r="C107" s="4">
         <v>0</v>
       </c>
       <c r="D107" s="48">
         <v>0</v>
       </c>
       <c r="E107" s="4">
         <v>0</v>
       </c>
       <c r="F107" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G107" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H107" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="J107" s="127"/>
-[...6 lines deleted...]
-      <c r="Q107" s="128"/>
+      <c r="J107" s="146"/>
+      <c r="K107" s="146"/>
+      <c r="L107" s="146"/>
+      <c r="M107" s="147"/>
+      <c r="N107" s="146"/>
+      <c r="O107" s="146"/>
+      <c r="P107" s="146"/>
+      <c r="Q107" s="147"/>
     </row>
     <row r="108" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="23">
         <v>50418</v>
       </c>
       <c r="C108" s="25">
         <v>54.46355269411918</v>
       </c>
       <c r="D108" s="26">
         <v>10134</v>
       </c>
       <c r="E108" s="27">
         <v>53.795519694235061</v>
       </c>
       <c r="F108" s="81" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="82" t="s">
         <v>64</v>
       </c>
       <c r="H108" s="83" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="84" t="s">
         <v>64</v>
       </c>
-      <c r="J108" s="127"/>
-[...6 lines deleted...]
-      <c r="Q108" s="128"/>
+      <c r="J108" s="146"/>
+      <c r="K108" s="146"/>
+      <c r="L108" s="146"/>
+      <c r="M108" s="147"/>
+      <c r="N108" s="146"/>
+      <c r="O108" s="146"/>
+      <c r="P108" s="146"/>
+      <c r="Q108" s="147"/>
     </row>
     <row r="109" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="5">
         <v>0</v>
       </c>
       <c r="C109" s="4">
         <v>0</v>
       </c>
       <c r="D109" s="48">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>0</v>
       </c>
       <c r="F109" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G109" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H109" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I109" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="J109" s="127"/>
-[...6 lines deleted...]
-      <c r="Q109" s="128"/>
+      <c r="J109" s="146"/>
+      <c r="K109" s="146"/>
+      <c r="L109" s="146"/>
+      <c r="M109" s="147"/>
+      <c r="N109" s="146"/>
+      <c r="O109" s="146"/>
+      <c r="P109" s="146"/>
+      <c r="Q109" s="147"/>
     </row>
     <row r="110" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B110" s="23">
         <v>13381</v>
       </c>
       <c r="C110" s="25">
         <v>99.140549751796698</v>
       </c>
       <c r="D110" s="26">
         <v>2882</v>
       </c>
       <c r="E110" s="27">
         <v>106.58284023668638</v>
       </c>
       <c r="F110" s="23">
         <v>107</v>
       </c>
       <c r="G110" s="25">
         <v>42.629482071713149</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="66">
         <v>31.690140845070424</v>
       </c>
-      <c r="J110" s="127"/>
-[...6 lines deleted...]
-      <c r="Q110" s="128"/>
+      <c r="J110" s="146"/>
+      <c r="K110" s="146"/>
+      <c r="L110" s="146"/>
+      <c r="M110" s="147"/>
+      <c r="N110" s="146"/>
+      <c r="O110" s="146"/>
+      <c r="P110" s="146"/>
+      <c r="Q110" s="147"/>
     </row>
     <row r="111" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5">
         <v>15154</v>
       </c>
       <c r="C111" s="2">
         <v>90.568969639015066</v>
       </c>
       <c r="D111" s="6">
         <v>2803</v>
       </c>
       <c r="E111" s="3">
         <v>85.327245053272449</v>
       </c>
       <c r="F111" s="5">
         <v>138</v>
       </c>
       <c r="G111" s="2">
         <v>46.779661016949156</v>
       </c>
       <c r="H111" s="6">
         <v>71</v>
       </c>
       <c r="I111" s="63">
         <v>42.771084337349393</v>
       </c>
-      <c r="J111" s="127"/>
-[...6 lines deleted...]
-      <c r="Q111" s="128"/>
+      <c r="J111" s="146"/>
+      <c r="K111" s="146"/>
+      <c r="L111" s="146"/>
+      <c r="M111" s="147"/>
+      <c r="N111" s="146"/>
+      <c r="O111" s="146"/>
+      <c r="P111" s="146"/>
+      <c r="Q111" s="147"/>
     </row>
     <row r="112" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B112" s="5">
         <v>11273</v>
       </c>
       <c r="C112" s="2">
         <v>56.705231388329977</v>
       </c>
       <c r="D112" s="6">
         <v>2170</v>
       </c>
       <c r="E112" s="3">
         <v>47.671353251318102</v>
       </c>
       <c r="F112" s="88">
         <v>150</v>
       </c>
       <c r="G112" s="89">
         <v>73.529411764705884</v>
       </c>
       <c r="H112" s="90">
         <v>86</v>
       </c>
       <c r="I112" s="92">
         <v>76.106194690265482</v>
       </c>
-      <c r="J112" s="127"/>
-[...6 lines deleted...]
-      <c r="Q112" s="128"/>
+      <c r="J112" s="146"/>
+      <c r="K112" s="146"/>
+      <c r="L112" s="146"/>
+      <c r="M112" s="147"/>
+      <c r="N112" s="146"/>
+      <c r="O112" s="146"/>
+      <c r="P112" s="146"/>
+      <c r="Q112" s="147"/>
     </row>
     <row r="113" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="88">
         <v>10610</v>
       </c>
       <c r="C113" s="89">
         <v>74.466591802358224</v>
       </c>
       <c r="D113" s="90">
         <v>2279</v>
       </c>
       <c r="E113" s="91">
         <v>79.38000696621387</v>
       </c>
-      <c r="F113" s="117" t="s">
+      <c r="F113" s="152" t="s">
         <v>69</v>
       </c>
-      <c r="G113" s="118"/>
-[...9 lines deleted...]
-      <c r="Q113" s="128"/>
+      <c r="G113" s="153"/>
+      <c r="H113" s="153"/>
+      <c r="I113" s="158"/>
+      <c r="J113" s="146"/>
+      <c r="K113" s="146"/>
+      <c r="L113" s="146"/>
+      <c r="M113" s="147"/>
+      <c r="N113" s="146"/>
+      <c r="O113" s="146"/>
+      <c r="P113" s="146"/>
+      <c r="Q113" s="147"/>
     </row>
     <row r="114" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="117" t="s">
+      <c r="B114" s="152" t="s">
         <v>67</v>
       </c>
-      <c r="C114" s="118"/>
-[...13 lines deleted...]
-      <c r="Q114" s="128"/>
+      <c r="C114" s="153"/>
+      <c r="D114" s="153"/>
+      <c r="E114" s="154"/>
+      <c r="F114" s="152"/>
+      <c r="G114" s="153"/>
+      <c r="H114" s="153"/>
+      <c r="I114" s="158"/>
+      <c r="J114" s="146"/>
+      <c r="K114" s="146"/>
+      <c r="L114" s="146"/>
+      <c r="M114" s="147"/>
+      <c r="N114" s="146"/>
+      <c r="O114" s="146"/>
+      <c r="P114" s="146"/>
+      <c r="Q114" s="147"/>
     </row>
     <row r="115" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B115" s="117"/>
-[...14 lines deleted...]
-      <c r="Q115" s="128"/>
+      <c r="B115" s="152"/>
+      <c r="C115" s="153"/>
+      <c r="D115" s="153"/>
+      <c r="E115" s="154"/>
+      <c r="F115" s="152"/>
+      <c r="G115" s="153"/>
+      <c r="H115" s="153"/>
+      <c r="I115" s="158"/>
+      <c r="J115" s="146"/>
+      <c r="K115" s="146"/>
+      <c r="L115" s="146"/>
+      <c r="M115" s="147"/>
+      <c r="N115" s="146"/>
+      <c r="O115" s="146"/>
+      <c r="P115" s="146"/>
+      <c r="Q115" s="147"/>
     </row>
     <row r="116" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="117"/>
-[...14 lines deleted...]
-      <c r="Q116" s="128"/>
+      <c r="B116" s="152"/>
+      <c r="C116" s="153"/>
+      <c r="D116" s="153"/>
+      <c r="E116" s="154"/>
+      <c r="F116" s="152"/>
+      <c r="G116" s="153"/>
+      <c r="H116" s="153"/>
+      <c r="I116" s="158"/>
+      <c r="J116" s="146"/>
+      <c r="K116" s="146"/>
+      <c r="L116" s="146"/>
+      <c r="M116" s="147"/>
+      <c r="N116" s="146"/>
+      <c r="O116" s="146"/>
+      <c r="P116" s="146"/>
+      <c r="Q116" s="147"/>
     </row>
     <row r="117" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="117"/>
-[...14 lines deleted...]
-      <c r="Q117" s="128"/>
+      <c r="B117" s="152"/>
+      <c r="C117" s="153"/>
+      <c r="D117" s="153"/>
+      <c r="E117" s="154"/>
+      <c r="F117" s="152"/>
+      <c r="G117" s="153"/>
+      <c r="H117" s="153"/>
+      <c r="I117" s="158"/>
+      <c r="J117" s="146"/>
+      <c r="K117" s="146"/>
+      <c r="L117" s="146"/>
+      <c r="M117" s="147"/>
+      <c r="N117" s="146"/>
+      <c r="O117" s="146"/>
+      <c r="P117" s="146"/>
+      <c r="Q117" s="147"/>
     </row>
     <row r="118" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B118" s="117"/>
-[...14 lines deleted...]
-      <c r="Q118" s="128"/>
+      <c r="B118" s="152"/>
+      <c r="C118" s="153"/>
+      <c r="D118" s="153"/>
+      <c r="E118" s="154"/>
+      <c r="F118" s="152"/>
+      <c r="G118" s="153"/>
+      <c r="H118" s="153"/>
+      <c r="I118" s="158"/>
+      <c r="J118" s="146"/>
+      <c r="K118" s="146"/>
+      <c r="L118" s="146"/>
+      <c r="M118" s="147"/>
+      <c r="N118" s="146"/>
+      <c r="O118" s="146"/>
+      <c r="P118" s="146"/>
+      <c r="Q118" s="147"/>
     </row>
     <row r="119" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="117"/>
-[...14 lines deleted...]
-      <c r="Q119" s="128"/>
+      <c r="B119" s="152"/>
+      <c r="C119" s="153"/>
+      <c r="D119" s="153"/>
+      <c r="E119" s="154"/>
+      <c r="F119" s="152"/>
+      <c r="G119" s="153"/>
+      <c r="H119" s="153"/>
+      <c r="I119" s="158"/>
+      <c r="J119" s="146"/>
+      <c r="K119" s="146"/>
+      <c r="L119" s="146"/>
+      <c r="M119" s="147"/>
+      <c r="N119" s="146"/>
+      <c r="O119" s="146"/>
+      <c r="P119" s="146"/>
+      <c r="Q119" s="147"/>
     </row>
     <row r="120" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B120" s="117"/>
-[...14 lines deleted...]
-      <c r="Q120" s="128"/>
+      <c r="B120" s="152"/>
+      <c r="C120" s="153"/>
+      <c r="D120" s="153"/>
+      <c r="E120" s="154"/>
+      <c r="F120" s="152"/>
+      <c r="G120" s="153"/>
+      <c r="H120" s="153"/>
+      <c r="I120" s="158"/>
+      <c r="J120" s="146"/>
+      <c r="K120" s="146"/>
+      <c r="L120" s="146"/>
+      <c r="M120" s="147"/>
+      <c r="N120" s="146"/>
+      <c r="O120" s="146"/>
+      <c r="P120" s="146"/>
+      <c r="Q120" s="147"/>
     </row>
     <row r="121" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B121" s="120"/>
-[...14 lines deleted...]
-      <c r="Q121" s="130"/>
+      <c r="B121" s="155"/>
+      <c r="C121" s="156"/>
+      <c r="D121" s="156"/>
+      <c r="E121" s="157"/>
+      <c r="F121" s="155"/>
+      <c r="G121" s="156"/>
+      <c r="H121" s="156"/>
+      <c r="I121" s="159"/>
+      <c r="J121" s="148"/>
+      <c r="K121" s="148"/>
+      <c r="L121" s="148"/>
+      <c r="M121" s="149"/>
+      <c r="N121" s="148"/>
+      <c r="O121" s="148"/>
+      <c r="P121" s="148"/>
+      <c r="Q121" s="149"/>
     </row>
     <row r="122" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B122" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D122" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E122" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H122" s="76" t="s">
         <v>64</v>
@@ -15392,431 +15794,431 @@
         <v>74</v>
       </c>
       <c r="L122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N122" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q122" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B123" s="131" t="s">
+      <c r="B123" s="132" t="s">
         <v>67</v>
       </c>
-      <c r="C123" s="132"/>
-[...2 lines deleted...]
-      <c r="F123" s="131" t="s">
+      <c r="C123" s="133"/>
+      <c r="D123" s="133"/>
+      <c r="E123" s="134"/>
+      <c r="F123" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G123" s="132"/>
-[...2 lines deleted...]
-      <c r="J123" s="125" t="s">
+      <c r="G123" s="133"/>
+      <c r="H123" s="133"/>
+      <c r="I123" s="141"/>
+      <c r="J123" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K123" s="125"/>
-[...2 lines deleted...]
-      <c r="N123" s="125" t="s">
+      <c r="K123" s="144"/>
+      <c r="L123" s="144"/>
+      <c r="M123" s="145"/>
+      <c r="N123" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O123" s="125"/>
-[...1 lines deleted...]
-      <c r="Q123" s="126"/>
+      <c r="O123" s="144"/>
+      <c r="P123" s="144"/>
+      <c r="Q123" s="145"/>
     </row>
     <row r="124" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="134"/>
-[...14 lines deleted...]
-      <c r="Q124" s="128"/>
+      <c r="B124" s="135"/>
+      <c r="C124" s="136"/>
+      <c r="D124" s="136"/>
+      <c r="E124" s="137"/>
+      <c r="F124" s="135"/>
+      <c r="G124" s="136"/>
+      <c r="H124" s="136"/>
+      <c r="I124" s="142"/>
+      <c r="J124" s="146"/>
+      <c r="K124" s="146"/>
+      <c r="L124" s="146"/>
+      <c r="M124" s="147"/>
+      <c r="N124" s="146"/>
+      <c r="O124" s="146"/>
+      <c r="P124" s="146"/>
+      <c r="Q124" s="147"/>
     </row>
     <row r="125" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="134"/>
-[...14 lines deleted...]
-      <c r="Q125" s="128"/>
+      <c r="B125" s="135"/>
+      <c r="C125" s="136"/>
+      <c r="D125" s="136"/>
+      <c r="E125" s="137"/>
+      <c r="F125" s="135"/>
+      <c r="G125" s="136"/>
+      <c r="H125" s="136"/>
+      <c r="I125" s="142"/>
+      <c r="J125" s="146"/>
+      <c r="K125" s="146"/>
+      <c r="L125" s="146"/>
+      <c r="M125" s="147"/>
+      <c r="N125" s="146"/>
+      <c r="O125" s="146"/>
+      <c r="P125" s="146"/>
+      <c r="Q125" s="147"/>
     </row>
     <row r="126" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="134"/>
-[...14 lines deleted...]
-      <c r="Q126" s="128"/>
+      <c r="B126" s="135"/>
+      <c r="C126" s="136"/>
+      <c r="D126" s="136"/>
+      <c r="E126" s="137"/>
+      <c r="F126" s="135"/>
+      <c r="G126" s="136"/>
+      <c r="H126" s="136"/>
+      <c r="I126" s="142"/>
+      <c r="J126" s="146"/>
+      <c r="K126" s="146"/>
+      <c r="L126" s="146"/>
+      <c r="M126" s="147"/>
+      <c r="N126" s="146"/>
+      <c r="O126" s="146"/>
+      <c r="P126" s="146"/>
+      <c r="Q126" s="147"/>
     </row>
     <row r="127" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B127" s="134"/>
-[...14 lines deleted...]
-      <c r="Q127" s="128"/>
+      <c r="B127" s="135"/>
+      <c r="C127" s="136"/>
+      <c r="D127" s="136"/>
+      <c r="E127" s="137"/>
+      <c r="F127" s="135"/>
+      <c r="G127" s="136"/>
+      <c r="H127" s="136"/>
+      <c r="I127" s="142"/>
+      <c r="J127" s="146"/>
+      <c r="K127" s="146"/>
+      <c r="L127" s="146"/>
+      <c r="M127" s="147"/>
+      <c r="N127" s="146"/>
+      <c r="O127" s="146"/>
+      <c r="P127" s="146"/>
+      <c r="Q127" s="147"/>
     </row>
     <row r="128" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="134"/>
-[...14 lines deleted...]
-      <c r="Q128" s="128"/>
+      <c r="B128" s="135"/>
+      <c r="C128" s="136"/>
+      <c r="D128" s="136"/>
+      <c r="E128" s="137"/>
+      <c r="F128" s="135"/>
+      <c r="G128" s="136"/>
+      <c r="H128" s="136"/>
+      <c r="I128" s="142"/>
+      <c r="J128" s="146"/>
+      <c r="K128" s="146"/>
+      <c r="L128" s="146"/>
+      <c r="M128" s="147"/>
+      <c r="N128" s="146"/>
+      <c r="O128" s="146"/>
+      <c r="P128" s="146"/>
+      <c r="Q128" s="147"/>
     </row>
     <row r="129" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="134"/>
-[...14 lines deleted...]
-      <c r="Q129" s="128"/>
+      <c r="B129" s="135"/>
+      <c r="C129" s="136"/>
+      <c r="D129" s="136"/>
+      <c r="E129" s="137"/>
+      <c r="F129" s="135"/>
+      <c r="G129" s="136"/>
+      <c r="H129" s="136"/>
+      <c r="I129" s="142"/>
+      <c r="J129" s="146"/>
+      <c r="K129" s="146"/>
+      <c r="L129" s="146"/>
+      <c r="M129" s="147"/>
+      <c r="N129" s="146"/>
+      <c r="O129" s="146"/>
+      <c r="P129" s="146"/>
+      <c r="Q129" s="147"/>
     </row>
     <row r="130" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B130" s="134"/>
-[...14 lines deleted...]
-      <c r="Q130" s="128"/>
+      <c r="B130" s="135"/>
+      <c r="C130" s="136"/>
+      <c r="D130" s="136"/>
+      <c r="E130" s="137"/>
+      <c r="F130" s="135"/>
+      <c r="G130" s="136"/>
+      <c r="H130" s="136"/>
+      <c r="I130" s="142"/>
+      <c r="J130" s="146"/>
+      <c r="K130" s="146"/>
+      <c r="L130" s="146"/>
+      <c r="M130" s="147"/>
+      <c r="N130" s="146"/>
+      <c r="O130" s="146"/>
+      <c r="P130" s="146"/>
+      <c r="Q130" s="147"/>
     </row>
     <row r="131" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B131" s="134"/>
-[...14 lines deleted...]
-      <c r="Q131" s="128"/>
+      <c r="B131" s="135"/>
+      <c r="C131" s="136"/>
+      <c r="D131" s="136"/>
+      <c r="E131" s="137"/>
+      <c r="F131" s="135"/>
+      <c r="G131" s="136"/>
+      <c r="H131" s="136"/>
+      <c r="I131" s="142"/>
+      <c r="J131" s="146"/>
+      <c r="K131" s="146"/>
+      <c r="L131" s="146"/>
+      <c r="M131" s="147"/>
+      <c r="N131" s="146"/>
+      <c r="O131" s="146"/>
+      <c r="P131" s="146"/>
+      <c r="Q131" s="147"/>
     </row>
     <row r="132" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B132" s="134"/>
-[...14 lines deleted...]
-      <c r="Q132" s="128"/>
+      <c r="B132" s="135"/>
+      <c r="C132" s="136"/>
+      <c r="D132" s="136"/>
+      <c r="E132" s="137"/>
+      <c r="F132" s="135"/>
+      <c r="G132" s="136"/>
+      <c r="H132" s="136"/>
+      <c r="I132" s="142"/>
+      <c r="J132" s="146"/>
+      <c r="K132" s="146"/>
+      <c r="L132" s="146"/>
+      <c r="M132" s="147"/>
+      <c r="N132" s="146"/>
+      <c r="O132" s="146"/>
+      <c r="P132" s="146"/>
+      <c r="Q132" s="147"/>
     </row>
     <row r="133" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B133" s="134"/>
-[...14 lines deleted...]
-      <c r="Q133" s="128"/>
+      <c r="B133" s="135"/>
+      <c r="C133" s="136"/>
+      <c r="D133" s="136"/>
+      <c r="E133" s="137"/>
+      <c r="F133" s="135"/>
+      <c r="G133" s="136"/>
+      <c r="H133" s="136"/>
+      <c r="I133" s="142"/>
+      <c r="J133" s="146"/>
+      <c r="K133" s="146"/>
+      <c r="L133" s="146"/>
+      <c r="M133" s="147"/>
+      <c r="N133" s="146"/>
+      <c r="O133" s="146"/>
+      <c r="P133" s="146"/>
+      <c r="Q133" s="147"/>
     </row>
     <row r="134" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B134" s="134"/>
-[...14 lines deleted...]
-      <c r="Q134" s="128"/>
+      <c r="B134" s="135"/>
+      <c r="C134" s="136"/>
+      <c r="D134" s="136"/>
+      <c r="E134" s="137"/>
+      <c r="F134" s="135"/>
+      <c r="G134" s="136"/>
+      <c r="H134" s="136"/>
+      <c r="I134" s="142"/>
+      <c r="J134" s="146"/>
+      <c r="K134" s="146"/>
+      <c r="L134" s="146"/>
+      <c r="M134" s="147"/>
+      <c r="N134" s="146"/>
+      <c r="O134" s="146"/>
+      <c r="P134" s="146"/>
+      <c r="Q134" s="147"/>
     </row>
     <row r="135" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B135" s="134"/>
-[...14 lines deleted...]
-      <c r="Q135" s="128"/>
+      <c r="B135" s="135"/>
+      <c r="C135" s="136"/>
+      <c r="D135" s="136"/>
+      <c r="E135" s="137"/>
+      <c r="F135" s="135"/>
+      <c r="G135" s="136"/>
+      <c r="H135" s="136"/>
+      <c r="I135" s="142"/>
+      <c r="J135" s="146"/>
+      <c r="K135" s="146"/>
+      <c r="L135" s="146"/>
+      <c r="M135" s="147"/>
+      <c r="N135" s="146"/>
+      <c r="O135" s="146"/>
+      <c r="P135" s="146"/>
+      <c r="Q135" s="147"/>
     </row>
     <row r="136" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="134"/>
-[...14 lines deleted...]
-      <c r="Q136" s="128"/>
+      <c r="B136" s="135"/>
+      <c r="C136" s="136"/>
+      <c r="D136" s="136"/>
+      <c r="E136" s="137"/>
+      <c r="F136" s="135"/>
+      <c r="G136" s="136"/>
+      <c r="H136" s="136"/>
+      <c r="I136" s="142"/>
+      <c r="J136" s="146"/>
+      <c r="K136" s="146"/>
+      <c r="L136" s="146"/>
+      <c r="M136" s="147"/>
+      <c r="N136" s="146"/>
+      <c r="O136" s="146"/>
+      <c r="P136" s="146"/>
+      <c r="Q136" s="147"/>
     </row>
     <row r="137" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B137" s="134"/>
-[...14 lines deleted...]
-      <c r="Q137" s="128"/>
+      <c r="B137" s="135"/>
+      <c r="C137" s="136"/>
+      <c r="D137" s="136"/>
+      <c r="E137" s="137"/>
+      <c r="F137" s="135"/>
+      <c r="G137" s="136"/>
+      <c r="H137" s="136"/>
+      <c r="I137" s="142"/>
+      <c r="J137" s="146"/>
+      <c r="K137" s="146"/>
+      <c r="L137" s="146"/>
+      <c r="M137" s="147"/>
+      <c r="N137" s="146"/>
+      <c r="O137" s="146"/>
+      <c r="P137" s="146"/>
+      <c r="Q137" s="147"/>
     </row>
     <row r="138" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B138" s="134"/>
-[...14 lines deleted...]
-      <c r="Q138" s="128"/>
+      <c r="B138" s="135"/>
+      <c r="C138" s="136"/>
+      <c r="D138" s="136"/>
+      <c r="E138" s="137"/>
+      <c r="F138" s="135"/>
+      <c r="G138" s="136"/>
+      <c r="H138" s="136"/>
+      <c r="I138" s="142"/>
+      <c r="J138" s="146"/>
+      <c r="K138" s="146"/>
+      <c r="L138" s="146"/>
+      <c r="M138" s="147"/>
+      <c r="N138" s="146"/>
+      <c r="O138" s="146"/>
+      <c r="P138" s="146"/>
+      <c r="Q138" s="147"/>
     </row>
     <row r="139" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B139" s="134"/>
-[...14 lines deleted...]
-      <c r="Q139" s="128"/>
+      <c r="B139" s="135"/>
+      <c r="C139" s="136"/>
+      <c r="D139" s="136"/>
+      <c r="E139" s="137"/>
+      <c r="F139" s="135"/>
+      <c r="G139" s="136"/>
+      <c r="H139" s="136"/>
+      <c r="I139" s="142"/>
+      <c r="J139" s="146"/>
+      <c r="K139" s="146"/>
+      <c r="L139" s="146"/>
+      <c r="M139" s="147"/>
+      <c r="N139" s="146"/>
+      <c r="O139" s="146"/>
+      <c r="P139" s="146"/>
+      <c r="Q139" s="147"/>
     </row>
     <row r="140" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B140" s="137"/>
-[...14 lines deleted...]
-      <c r="Q140" s="130"/>
+      <c r="B140" s="138"/>
+      <c r="C140" s="139"/>
+      <c r="D140" s="139"/>
+      <c r="E140" s="140"/>
+      <c r="F140" s="138"/>
+      <c r="G140" s="139"/>
+      <c r="H140" s="139"/>
+      <c r="I140" s="143"/>
+      <c r="J140" s="148"/>
+      <c r="K140" s="148"/>
+      <c r="L140" s="148"/>
+      <c r="M140" s="149"/>
+      <c r="N140" s="148"/>
+      <c r="O140" s="148"/>
+      <c r="P140" s="148"/>
+      <c r="Q140" s="149"/>
     </row>
     <row r="141" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="41" t="s">
         <v>72</v>
       </c>
       <c r="B141" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D141" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E141" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F141" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H141" s="76" t="s">
         <v>64</v>
@@ -15831,431 +16233,431 @@
         <v>74</v>
       </c>
       <c r="L141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N141" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q141" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B142" s="131" t="s">
+      <c r="B142" s="132" t="s">
         <v>67</v>
       </c>
-      <c r="C142" s="132"/>
-[...2 lines deleted...]
-      <c r="F142" s="131" t="s">
+      <c r="C142" s="133"/>
+      <c r="D142" s="133"/>
+      <c r="E142" s="134"/>
+      <c r="F142" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G142" s="132"/>
-[...2 lines deleted...]
-      <c r="J142" s="125" t="s">
+      <c r="G142" s="133"/>
+      <c r="H142" s="133"/>
+      <c r="I142" s="141"/>
+      <c r="J142" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K142" s="125"/>
-[...2 lines deleted...]
-      <c r="N142" s="125" t="s">
+      <c r="K142" s="144"/>
+      <c r="L142" s="144"/>
+      <c r="M142" s="145"/>
+      <c r="N142" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O142" s="125"/>
-[...1 lines deleted...]
-      <c r="Q142" s="126"/>
+      <c r="O142" s="144"/>
+      <c r="P142" s="144"/>
+      <c r="Q142" s="145"/>
     </row>
     <row r="143" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B143" s="134"/>
-[...14 lines deleted...]
-      <c r="Q143" s="128"/>
+      <c r="B143" s="135"/>
+      <c r="C143" s="136"/>
+      <c r="D143" s="136"/>
+      <c r="E143" s="137"/>
+      <c r="F143" s="135"/>
+      <c r="G143" s="136"/>
+      <c r="H143" s="136"/>
+      <c r="I143" s="142"/>
+      <c r="J143" s="146"/>
+      <c r="K143" s="146"/>
+      <c r="L143" s="146"/>
+      <c r="M143" s="147"/>
+      <c r="N143" s="146"/>
+      <c r="O143" s="146"/>
+      <c r="P143" s="146"/>
+      <c r="Q143" s="147"/>
     </row>
     <row r="144" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B144" s="134"/>
-[...14 lines deleted...]
-      <c r="Q144" s="128"/>
+      <c r="B144" s="135"/>
+      <c r="C144" s="136"/>
+      <c r="D144" s="136"/>
+      <c r="E144" s="137"/>
+      <c r="F144" s="135"/>
+      <c r="G144" s="136"/>
+      <c r="H144" s="136"/>
+      <c r="I144" s="142"/>
+      <c r="J144" s="146"/>
+      <c r="K144" s="146"/>
+      <c r="L144" s="146"/>
+      <c r="M144" s="147"/>
+      <c r="N144" s="146"/>
+      <c r="O144" s="146"/>
+      <c r="P144" s="146"/>
+      <c r="Q144" s="147"/>
     </row>
     <row r="145" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B145" s="134"/>
-[...14 lines deleted...]
-      <c r="Q145" s="128"/>
+      <c r="B145" s="135"/>
+      <c r="C145" s="136"/>
+      <c r="D145" s="136"/>
+      <c r="E145" s="137"/>
+      <c r="F145" s="135"/>
+      <c r="G145" s="136"/>
+      <c r="H145" s="136"/>
+      <c r="I145" s="142"/>
+      <c r="J145" s="146"/>
+      <c r="K145" s="146"/>
+      <c r="L145" s="146"/>
+      <c r="M145" s="147"/>
+      <c r="N145" s="146"/>
+      <c r="O145" s="146"/>
+      <c r="P145" s="146"/>
+      <c r="Q145" s="147"/>
     </row>
     <row r="146" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B146" s="134"/>
-[...14 lines deleted...]
-      <c r="Q146" s="128"/>
+      <c r="B146" s="135"/>
+      <c r="C146" s="136"/>
+      <c r="D146" s="136"/>
+      <c r="E146" s="137"/>
+      <c r="F146" s="135"/>
+      <c r="G146" s="136"/>
+      <c r="H146" s="136"/>
+      <c r="I146" s="142"/>
+      <c r="J146" s="146"/>
+      <c r="K146" s="146"/>
+      <c r="L146" s="146"/>
+      <c r="M146" s="147"/>
+      <c r="N146" s="146"/>
+      <c r="O146" s="146"/>
+      <c r="P146" s="146"/>
+      <c r="Q146" s="147"/>
     </row>
     <row r="147" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B147" s="134"/>
-[...14 lines deleted...]
-      <c r="Q147" s="128"/>
+      <c r="B147" s="135"/>
+      <c r="C147" s="136"/>
+      <c r="D147" s="136"/>
+      <c r="E147" s="137"/>
+      <c r="F147" s="135"/>
+      <c r="G147" s="136"/>
+      <c r="H147" s="136"/>
+      <c r="I147" s="142"/>
+      <c r="J147" s="146"/>
+      <c r="K147" s="146"/>
+      <c r="L147" s="146"/>
+      <c r="M147" s="147"/>
+      <c r="N147" s="146"/>
+      <c r="O147" s="146"/>
+      <c r="P147" s="146"/>
+      <c r="Q147" s="147"/>
     </row>
     <row r="148" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B148" s="134"/>
-[...14 lines deleted...]
-      <c r="Q148" s="128"/>
+      <c r="B148" s="135"/>
+      <c r="C148" s="136"/>
+      <c r="D148" s="136"/>
+      <c r="E148" s="137"/>
+      <c r="F148" s="135"/>
+      <c r="G148" s="136"/>
+      <c r="H148" s="136"/>
+      <c r="I148" s="142"/>
+      <c r="J148" s="146"/>
+      <c r="K148" s="146"/>
+      <c r="L148" s="146"/>
+      <c r="M148" s="147"/>
+      <c r="N148" s="146"/>
+      <c r="O148" s="146"/>
+      <c r="P148" s="146"/>
+      <c r="Q148" s="147"/>
     </row>
     <row r="149" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B149" s="134"/>
-[...14 lines deleted...]
-      <c r="Q149" s="128"/>
+      <c r="B149" s="135"/>
+      <c r="C149" s="136"/>
+      <c r="D149" s="136"/>
+      <c r="E149" s="137"/>
+      <c r="F149" s="135"/>
+      <c r="G149" s="136"/>
+      <c r="H149" s="136"/>
+      <c r="I149" s="142"/>
+      <c r="J149" s="146"/>
+      <c r="K149" s="146"/>
+      <c r="L149" s="146"/>
+      <c r="M149" s="147"/>
+      <c r="N149" s="146"/>
+      <c r="O149" s="146"/>
+      <c r="P149" s="146"/>
+      <c r="Q149" s="147"/>
     </row>
     <row r="150" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="134"/>
-[...14 lines deleted...]
-      <c r="Q150" s="128"/>
+      <c r="B150" s="135"/>
+      <c r="C150" s="136"/>
+      <c r="D150" s="136"/>
+      <c r="E150" s="137"/>
+      <c r="F150" s="135"/>
+      <c r="G150" s="136"/>
+      <c r="H150" s="136"/>
+      <c r="I150" s="142"/>
+      <c r="J150" s="146"/>
+      <c r="K150" s="146"/>
+      <c r="L150" s="146"/>
+      <c r="M150" s="147"/>
+      <c r="N150" s="146"/>
+      <c r="O150" s="146"/>
+      <c r="P150" s="146"/>
+      <c r="Q150" s="147"/>
     </row>
     <row r="151" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B151" s="134"/>
-[...14 lines deleted...]
-      <c r="Q151" s="128"/>
+      <c r="B151" s="135"/>
+      <c r="C151" s="136"/>
+      <c r="D151" s="136"/>
+      <c r="E151" s="137"/>
+      <c r="F151" s="135"/>
+      <c r="G151" s="136"/>
+      <c r="H151" s="136"/>
+      <c r="I151" s="142"/>
+      <c r="J151" s="146"/>
+      <c r="K151" s="146"/>
+      <c r="L151" s="146"/>
+      <c r="M151" s="147"/>
+      <c r="N151" s="146"/>
+      <c r="O151" s="146"/>
+      <c r="P151" s="146"/>
+      <c r="Q151" s="147"/>
     </row>
     <row r="152" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B152" s="134"/>
-[...14 lines deleted...]
-      <c r="Q152" s="128"/>
+      <c r="B152" s="135"/>
+      <c r="C152" s="136"/>
+      <c r="D152" s="136"/>
+      <c r="E152" s="137"/>
+      <c r="F152" s="135"/>
+      <c r="G152" s="136"/>
+      <c r="H152" s="136"/>
+      <c r="I152" s="142"/>
+      <c r="J152" s="146"/>
+      <c r="K152" s="146"/>
+      <c r="L152" s="146"/>
+      <c r="M152" s="147"/>
+      <c r="N152" s="146"/>
+      <c r="O152" s="146"/>
+      <c r="P152" s="146"/>
+      <c r="Q152" s="147"/>
     </row>
     <row r="153" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B153" s="134"/>
-[...14 lines deleted...]
-      <c r="Q153" s="128"/>
+      <c r="B153" s="135"/>
+      <c r="C153" s="136"/>
+      <c r="D153" s="136"/>
+      <c r="E153" s="137"/>
+      <c r="F153" s="135"/>
+      <c r="G153" s="136"/>
+      <c r="H153" s="136"/>
+      <c r="I153" s="142"/>
+      <c r="J153" s="146"/>
+      <c r="K153" s="146"/>
+      <c r="L153" s="146"/>
+      <c r="M153" s="147"/>
+      <c r="N153" s="146"/>
+      <c r="O153" s="146"/>
+      <c r="P153" s="146"/>
+      <c r="Q153" s="147"/>
     </row>
     <row r="154" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B154" s="134"/>
-[...14 lines deleted...]
-      <c r="Q154" s="128"/>
+      <c r="B154" s="135"/>
+      <c r="C154" s="136"/>
+      <c r="D154" s="136"/>
+      <c r="E154" s="137"/>
+      <c r="F154" s="135"/>
+      <c r="G154" s="136"/>
+      <c r="H154" s="136"/>
+      <c r="I154" s="142"/>
+      <c r="J154" s="146"/>
+      <c r="K154" s="146"/>
+      <c r="L154" s="146"/>
+      <c r="M154" s="147"/>
+      <c r="N154" s="146"/>
+      <c r="O154" s="146"/>
+      <c r="P154" s="146"/>
+      <c r="Q154" s="147"/>
     </row>
     <row r="155" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B155" s="134"/>
-[...14 lines deleted...]
-      <c r="Q155" s="128"/>
+      <c r="B155" s="135"/>
+      <c r="C155" s="136"/>
+      <c r="D155" s="136"/>
+      <c r="E155" s="137"/>
+      <c r="F155" s="135"/>
+      <c r="G155" s="136"/>
+      <c r="H155" s="136"/>
+      <c r="I155" s="142"/>
+      <c r="J155" s="146"/>
+      <c r="K155" s="146"/>
+      <c r="L155" s="146"/>
+      <c r="M155" s="147"/>
+      <c r="N155" s="146"/>
+      <c r="O155" s="146"/>
+      <c r="P155" s="146"/>
+      <c r="Q155" s="147"/>
     </row>
     <row r="156" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B156" s="134"/>
-[...14 lines deleted...]
-      <c r="Q156" s="128"/>
+      <c r="B156" s="135"/>
+      <c r="C156" s="136"/>
+      <c r="D156" s="136"/>
+      <c r="E156" s="137"/>
+      <c r="F156" s="135"/>
+      <c r="G156" s="136"/>
+      <c r="H156" s="136"/>
+      <c r="I156" s="142"/>
+      <c r="J156" s="146"/>
+      <c r="K156" s="146"/>
+      <c r="L156" s="146"/>
+      <c r="M156" s="147"/>
+      <c r="N156" s="146"/>
+      <c r="O156" s="146"/>
+      <c r="P156" s="146"/>
+      <c r="Q156" s="147"/>
     </row>
     <row r="157" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B157" s="134"/>
-[...14 lines deleted...]
-      <c r="Q157" s="128"/>
+      <c r="B157" s="135"/>
+      <c r="C157" s="136"/>
+      <c r="D157" s="136"/>
+      <c r="E157" s="137"/>
+      <c r="F157" s="135"/>
+      <c r="G157" s="136"/>
+      <c r="H157" s="136"/>
+      <c r="I157" s="142"/>
+      <c r="J157" s="146"/>
+      <c r="K157" s="146"/>
+      <c r="L157" s="146"/>
+      <c r="M157" s="147"/>
+      <c r="N157" s="146"/>
+      <c r="O157" s="146"/>
+      <c r="P157" s="146"/>
+      <c r="Q157" s="147"/>
     </row>
     <row r="158" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B158" s="134"/>
-[...14 lines deleted...]
-      <c r="Q158" s="128"/>
+      <c r="B158" s="135"/>
+      <c r="C158" s="136"/>
+      <c r="D158" s="136"/>
+      <c r="E158" s="137"/>
+      <c r="F158" s="135"/>
+      <c r="G158" s="136"/>
+      <c r="H158" s="136"/>
+      <c r="I158" s="142"/>
+      <c r="J158" s="146"/>
+      <c r="K158" s="146"/>
+      <c r="L158" s="146"/>
+      <c r="M158" s="147"/>
+      <c r="N158" s="146"/>
+      <c r="O158" s="146"/>
+      <c r="P158" s="146"/>
+      <c r="Q158" s="147"/>
     </row>
     <row r="159" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B159" s="137"/>
-[...14 lines deleted...]
-      <c r="Q159" s="130"/>
+      <c r="B159" s="138"/>
+      <c r="C159" s="139"/>
+      <c r="D159" s="139"/>
+      <c r="E159" s="140"/>
+      <c r="F159" s="138"/>
+      <c r="G159" s="139"/>
+      <c r="H159" s="139"/>
+      <c r="I159" s="143"/>
+      <c r="J159" s="148"/>
+      <c r="K159" s="148"/>
+      <c r="L159" s="148"/>
+      <c r="M159" s="149"/>
+      <c r="N159" s="148"/>
+      <c r="O159" s="148"/>
+      <c r="P159" s="148"/>
+      <c r="Q159" s="149"/>
     </row>
     <row r="160" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B160" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D160" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E160" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H160" s="76" t="s">
         <v>64</v>
@@ -16270,431 +16672,431 @@
         <v>74</v>
       </c>
       <c r="L160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N160" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q160" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B161" s="131" t="s">
+      <c r="B161" s="132" t="s">
         <v>67</v>
       </c>
-      <c r="C161" s="132"/>
-[...2 lines deleted...]
-      <c r="F161" s="131" t="s">
+      <c r="C161" s="133"/>
+      <c r="D161" s="133"/>
+      <c r="E161" s="134"/>
+      <c r="F161" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G161" s="132"/>
-[...2 lines deleted...]
-      <c r="J161" s="125" t="s">
+      <c r="G161" s="133"/>
+      <c r="H161" s="133"/>
+      <c r="I161" s="141"/>
+      <c r="J161" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K161" s="125"/>
-[...2 lines deleted...]
-      <c r="N161" s="125" t="s">
+      <c r="K161" s="144"/>
+      <c r="L161" s="144"/>
+      <c r="M161" s="145"/>
+      <c r="N161" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O161" s="125"/>
-[...1 lines deleted...]
-      <c r="Q161" s="126"/>
+      <c r="O161" s="144"/>
+      <c r="P161" s="144"/>
+      <c r="Q161" s="145"/>
     </row>
     <row r="162" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B162" s="134"/>
-[...14 lines deleted...]
-      <c r="Q162" s="128"/>
+      <c r="B162" s="135"/>
+      <c r="C162" s="136"/>
+      <c r="D162" s="136"/>
+      <c r="E162" s="137"/>
+      <c r="F162" s="135"/>
+      <c r="G162" s="136"/>
+      <c r="H162" s="136"/>
+      <c r="I162" s="142"/>
+      <c r="J162" s="146"/>
+      <c r="K162" s="146"/>
+      <c r="L162" s="146"/>
+      <c r="M162" s="147"/>
+      <c r="N162" s="146"/>
+      <c r="O162" s="146"/>
+      <c r="P162" s="146"/>
+      <c r="Q162" s="147"/>
     </row>
     <row r="163" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B163" s="134"/>
-[...14 lines deleted...]
-      <c r="Q163" s="128"/>
+      <c r="B163" s="135"/>
+      <c r="C163" s="136"/>
+      <c r="D163" s="136"/>
+      <c r="E163" s="137"/>
+      <c r="F163" s="135"/>
+      <c r="G163" s="136"/>
+      <c r="H163" s="136"/>
+      <c r="I163" s="142"/>
+      <c r="J163" s="146"/>
+      <c r="K163" s="146"/>
+      <c r="L163" s="146"/>
+      <c r="M163" s="147"/>
+      <c r="N163" s="146"/>
+      <c r="O163" s="146"/>
+      <c r="P163" s="146"/>
+      <c r="Q163" s="147"/>
     </row>
     <row r="164" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B164" s="134"/>
-[...14 lines deleted...]
-      <c r="Q164" s="128"/>
+      <c r="B164" s="135"/>
+      <c r="C164" s="136"/>
+      <c r="D164" s="136"/>
+      <c r="E164" s="137"/>
+      <c r="F164" s="135"/>
+      <c r="G164" s="136"/>
+      <c r="H164" s="136"/>
+      <c r="I164" s="142"/>
+      <c r="J164" s="146"/>
+      <c r="K164" s="146"/>
+      <c r="L164" s="146"/>
+      <c r="M164" s="147"/>
+      <c r="N164" s="146"/>
+      <c r="O164" s="146"/>
+      <c r="P164" s="146"/>
+      <c r="Q164" s="147"/>
     </row>
     <row r="165" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B165" s="134"/>
-[...14 lines deleted...]
-      <c r="Q165" s="128"/>
+      <c r="B165" s="135"/>
+      <c r="C165" s="136"/>
+      <c r="D165" s="136"/>
+      <c r="E165" s="137"/>
+      <c r="F165" s="135"/>
+      <c r="G165" s="136"/>
+      <c r="H165" s="136"/>
+      <c r="I165" s="142"/>
+      <c r="J165" s="146"/>
+      <c r="K165" s="146"/>
+      <c r="L165" s="146"/>
+      <c r="M165" s="147"/>
+      <c r="N165" s="146"/>
+      <c r="O165" s="146"/>
+      <c r="P165" s="146"/>
+      <c r="Q165" s="147"/>
     </row>
     <row r="166" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="134"/>
-[...14 lines deleted...]
-      <c r="Q166" s="128"/>
+      <c r="B166" s="135"/>
+      <c r="C166" s="136"/>
+      <c r="D166" s="136"/>
+      <c r="E166" s="137"/>
+      <c r="F166" s="135"/>
+      <c r="G166" s="136"/>
+      <c r="H166" s="136"/>
+      <c r="I166" s="142"/>
+      <c r="J166" s="146"/>
+      <c r="K166" s="146"/>
+      <c r="L166" s="146"/>
+      <c r="M166" s="147"/>
+      <c r="N166" s="146"/>
+      <c r="O166" s="146"/>
+      <c r="P166" s="146"/>
+      <c r="Q166" s="147"/>
     </row>
     <row r="167" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="B167" s="134"/>
-[...14 lines deleted...]
-      <c r="Q167" s="128"/>
+      <c r="B167" s="135"/>
+      <c r="C167" s="136"/>
+      <c r="D167" s="136"/>
+      <c r="E167" s="137"/>
+      <c r="F167" s="135"/>
+      <c r="G167" s="136"/>
+      <c r="H167" s="136"/>
+      <c r="I167" s="142"/>
+      <c r="J167" s="146"/>
+      <c r="K167" s="146"/>
+      <c r="L167" s="146"/>
+      <c r="M167" s="147"/>
+      <c r="N167" s="146"/>
+      <c r="O167" s="146"/>
+      <c r="P167" s="146"/>
+      <c r="Q167" s="147"/>
     </row>
     <row r="168" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B168" s="134"/>
-[...14 lines deleted...]
-      <c r="Q168" s="128"/>
+      <c r="B168" s="135"/>
+      <c r="C168" s="136"/>
+      <c r="D168" s="136"/>
+      <c r="E168" s="137"/>
+      <c r="F168" s="135"/>
+      <c r="G168" s="136"/>
+      <c r="H168" s="136"/>
+      <c r="I168" s="142"/>
+      <c r="J168" s="146"/>
+      <c r="K168" s="146"/>
+      <c r="L168" s="146"/>
+      <c r="M168" s="147"/>
+      <c r="N168" s="146"/>
+      <c r="O168" s="146"/>
+      <c r="P168" s="146"/>
+      <c r="Q168" s="147"/>
     </row>
     <row r="169" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B169" s="134"/>
-[...14 lines deleted...]
-      <c r="Q169" s="128"/>
+      <c r="B169" s="135"/>
+      <c r="C169" s="136"/>
+      <c r="D169" s="136"/>
+      <c r="E169" s="137"/>
+      <c r="F169" s="135"/>
+      <c r="G169" s="136"/>
+      <c r="H169" s="136"/>
+      <c r="I169" s="142"/>
+      <c r="J169" s="146"/>
+      <c r="K169" s="146"/>
+      <c r="L169" s="146"/>
+      <c r="M169" s="147"/>
+      <c r="N169" s="146"/>
+      <c r="O169" s="146"/>
+      <c r="P169" s="146"/>
+      <c r="Q169" s="147"/>
     </row>
     <row r="170" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B170" s="134"/>
-[...14 lines deleted...]
-      <c r="Q170" s="128"/>
+      <c r="B170" s="135"/>
+      <c r="C170" s="136"/>
+      <c r="D170" s="136"/>
+      <c r="E170" s="137"/>
+      <c r="F170" s="135"/>
+      <c r="G170" s="136"/>
+      <c r="H170" s="136"/>
+      <c r="I170" s="142"/>
+      <c r="J170" s="146"/>
+      <c r="K170" s="146"/>
+      <c r="L170" s="146"/>
+      <c r="M170" s="147"/>
+      <c r="N170" s="146"/>
+      <c r="O170" s="146"/>
+      <c r="P170" s="146"/>
+      <c r="Q170" s="147"/>
     </row>
     <row r="171" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B171" s="134"/>
-[...14 lines deleted...]
-      <c r="Q171" s="128"/>
+      <c r="B171" s="135"/>
+      <c r="C171" s="136"/>
+      <c r="D171" s="136"/>
+      <c r="E171" s="137"/>
+      <c r="F171" s="135"/>
+      <c r="G171" s="136"/>
+      <c r="H171" s="136"/>
+      <c r="I171" s="142"/>
+      <c r="J171" s="146"/>
+      <c r="K171" s="146"/>
+      <c r="L171" s="146"/>
+      <c r="M171" s="147"/>
+      <c r="N171" s="146"/>
+      <c r="O171" s="146"/>
+      <c r="P171" s="146"/>
+      <c r="Q171" s="147"/>
     </row>
     <row r="172" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B172" s="134"/>
-[...14 lines deleted...]
-      <c r="Q172" s="128"/>
+      <c r="B172" s="135"/>
+      <c r="C172" s="136"/>
+      <c r="D172" s="136"/>
+      <c r="E172" s="137"/>
+      <c r="F172" s="135"/>
+      <c r="G172" s="136"/>
+      <c r="H172" s="136"/>
+      <c r="I172" s="142"/>
+      <c r="J172" s="146"/>
+      <c r="K172" s="146"/>
+      <c r="L172" s="146"/>
+      <c r="M172" s="147"/>
+      <c r="N172" s="146"/>
+      <c r="O172" s="146"/>
+      <c r="P172" s="146"/>
+      <c r="Q172" s="147"/>
     </row>
     <row r="173" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B173" s="134"/>
-[...14 lines deleted...]
-      <c r="Q173" s="128"/>
+      <c r="B173" s="135"/>
+      <c r="C173" s="136"/>
+      <c r="D173" s="136"/>
+      <c r="E173" s="137"/>
+      <c r="F173" s="135"/>
+      <c r="G173" s="136"/>
+      <c r="H173" s="136"/>
+      <c r="I173" s="142"/>
+      <c r="J173" s="146"/>
+      <c r="K173" s="146"/>
+      <c r="L173" s="146"/>
+      <c r="M173" s="147"/>
+      <c r="N173" s="146"/>
+      <c r="O173" s="146"/>
+      <c r="P173" s="146"/>
+      <c r="Q173" s="147"/>
     </row>
     <row r="174" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B174" s="134"/>
-[...14 lines deleted...]
-      <c r="Q174" s="128"/>
+      <c r="B174" s="135"/>
+      <c r="C174" s="136"/>
+      <c r="D174" s="136"/>
+      <c r="E174" s="137"/>
+      <c r="F174" s="135"/>
+      <c r="G174" s="136"/>
+      <c r="H174" s="136"/>
+      <c r="I174" s="142"/>
+      <c r="J174" s="146"/>
+      <c r="K174" s="146"/>
+      <c r="L174" s="146"/>
+      <c r="M174" s="147"/>
+      <c r="N174" s="146"/>
+      <c r="O174" s="146"/>
+      <c r="P174" s="146"/>
+      <c r="Q174" s="147"/>
     </row>
     <row r="175" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B175" s="134"/>
-[...14 lines deleted...]
-      <c r="Q175" s="128"/>
+      <c r="B175" s="135"/>
+      <c r="C175" s="136"/>
+      <c r="D175" s="136"/>
+      <c r="E175" s="137"/>
+      <c r="F175" s="135"/>
+      <c r="G175" s="136"/>
+      <c r="H175" s="136"/>
+      <c r="I175" s="142"/>
+      <c r="J175" s="146"/>
+      <c r="K175" s="146"/>
+      <c r="L175" s="146"/>
+      <c r="M175" s="147"/>
+      <c r="N175" s="146"/>
+      <c r="O175" s="146"/>
+      <c r="P175" s="146"/>
+      <c r="Q175" s="147"/>
     </row>
     <row r="176" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B176" s="134"/>
-[...14 lines deleted...]
-      <c r="Q176" s="128"/>
+      <c r="B176" s="135"/>
+      <c r="C176" s="136"/>
+      <c r="D176" s="136"/>
+      <c r="E176" s="137"/>
+      <c r="F176" s="135"/>
+      <c r="G176" s="136"/>
+      <c r="H176" s="136"/>
+      <c r="I176" s="142"/>
+      <c r="J176" s="146"/>
+      <c r="K176" s="146"/>
+      <c r="L176" s="146"/>
+      <c r="M176" s="147"/>
+      <c r="N176" s="146"/>
+      <c r="O176" s="146"/>
+      <c r="P176" s="146"/>
+      <c r="Q176" s="147"/>
     </row>
     <row r="177" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B177" s="134"/>
-[...14 lines deleted...]
-      <c r="Q177" s="128"/>
+      <c r="B177" s="135"/>
+      <c r="C177" s="136"/>
+      <c r="D177" s="136"/>
+      <c r="E177" s="137"/>
+      <c r="F177" s="135"/>
+      <c r="G177" s="136"/>
+      <c r="H177" s="136"/>
+      <c r="I177" s="142"/>
+      <c r="J177" s="146"/>
+      <c r="K177" s="146"/>
+      <c r="L177" s="146"/>
+      <c r="M177" s="147"/>
+      <c r="N177" s="146"/>
+      <c r="O177" s="146"/>
+      <c r="P177" s="146"/>
+      <c r="Q177" s="147"/>
     </row>
     <row r="178" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B178" s="137"/>
-[...14 lines deleted...]
-      <c r="Q178" s="130"/>
+      <c r="B178" s="138"/>
+      <c r="C178" s="139"/>
+      <c r="D178" s="139"/>
+      <c r="E178" s="140"/>
+      <c r="F178" s="138"/>
+      <c r="G178" s="139"/>
+      <c r="H178" s="139"/>
+      <c r="I178" s="143"/>
+      <c r="J178" s="148"/>
+      <c r="K178" s="148"/>
+      <c r="L178" s="148"/>
+      <c r="M178" s="149"/>
+      <c r="N178" s="148"/>
+      <c r="O178" s="148"/>
+      <c r="P178" s="148"/>
+      <c r="Q178" s="149"/>
     </row>
     <row r="179" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B179" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D179" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E179" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H179" s="76" t="s">
         <v>64</v>
@@ -16721,561 +17123,561 @@
         <v>74</v>
       </c>
       <c r="P179" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q179" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B180" s="23">
         <v>61927</v>
       </c>
       <c r="C180" s="25">
         <v>0</v>
       </c>
       <c r="D180" s="26">
         <v>9464</v>
       </c>
       <c r="E180" s="27">
         <v>0</v>
       </c>
-      <c r="F180" s="131" t="s">
+      <c r="F180" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G180" s="132"/>
-[...2 lines deleted...]
-      <c r="J180" s="125" t="s">
+      <c r="G180" s="133"/>
+      <c r="H180" s="133"/>
+      <c r="I180" s="141"/>
+      <c r="J180" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K180" s="125"/>
-[...2 lines deleted...]
-      <c r="N180" s="125" t="s">
+      <c r="K180" s="144"/>
+      <c r="L180" s="144"/>
+      <c r="M180" s="145"/>
+      <c r="N180" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O180" s="125"/>
-[...1 lines deleted...]
-      <c r="Q180" s="126"/>
+      <c r="O180" s="144"/>
+      <c r="P180" s="144"/>
+      <c r="Q180" s="145"/>
     </row>
     <row r="181" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B181" s="34">
         <v>35879</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>7235</v>
       </c>
       <c r="E181" s="3">
         <v>0</v>
       </c>
-      <c r="F181" s="134"/>
-[...10 lines deleted...]
-      <c r="Q181" s="128"/>
+      <c r="F181" s="135"/>
+      <c r="G181" s="136"/>
+      <c r="H181" s="136"/>
+      <c r="I181" s="142"/>
+      <c r="J181" s="146"/>
+      <c r="K181" s="146"/>
+      <c r="L181" s="146"/>
+      <c r="M181" s="147"/>
+      <c r="N181" s="146"/>
+      <c r="O181" s="146"/>
+      <c r="P181" s="146"/>
+      <c r="Q181" s="147"/>
     </row>
     <row r="182" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="34">
         <v>32961</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6734</v>
       </c>
       <c r="E182" s="3">
         <v>0</v>
       </c>
-      <c r="F182" s="134"/>
-[...10 lines deleted...]
-      <c r="Q182" s="128"/>
+      <c r="F182" s="135"/>
+      <c r="G182" s="136"/>
+      <c r="H182" s="136"/>
+      <c r="I182" s="142"/>
+      <c r="J182" s="146"/>
+      <c r="K182" s="146"/>
+      <c r="L182" s="146"/>
+      <c r="M182" s="147"/>
+      <c r="N182" s="146"/>
+      <c r="O182" s="146"/>
+      <c r="P182" s="146"/>
+      <c r="Q182" s="147"/>
     </row>
     <row r="183" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B183" s="34">
         <v>34948</v>
       </c>
       <c r="C183" s="100">
         <v>0</v>
       </c>
       <c r="D183" s="22">
         <v>8157</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
-      <c r="F183" s="134"/>
-[...10 lines deleted...]
-      <c r="Q183" s="128"/>
+      <c r="F183" s="135"/>
+      <c r="G183" s="136"/>
+      <c r="H183" s="136"/>
+      <c r="I183" s="142"/>
+      <c r="J183" s="146"/>
+      <c r="K183" s="146"/>
+      <c r="L183" s="146"/>
+      <c r="M183" s="147"/>
+      <c r="N183" s="146"/>
+      <c r="O183" s="146"/>
+      <c r="P183" s="146"/>
+      <c r="Q183" s="147"/>
     </row>
     <row r="184" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="23">
         <v>97806</v>
       </c>
       <c r="C184" s="25">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>16699</v>
       </c>
       <c r="E184" s="27">
         <v>0</v>
       </c>
-      <c r="F184" s="134"/>
-[...10 lines deleted...]
-      <c r="Q184" s="128"/>
+      <c r="F184" s="135"/>
+      <c r="G184" s="136"/>
+      <c r="H184" s="136"/>
+      <c r="I184" s="142"/>
+      <c r="J184" s="146"/>
+      <c r="K184" s="146"/>
+      <c r="L184" s="146"/>
+      <c r="M184" s="147"/>
+      <c r="N184" s="146"/>
+      <c r="O184" s="146"/>
+      <c r="P184" s="146"/>
+      <c r="Q184" s="147"/>
     </row>
     <row r="185" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B185" s="30">
         <v>67909</v>
       </c>
       <c r="C185" s="100">
         <v>0</v>
       </c>
       <c r="D185" s="22">
         <v>14891</v>
       </c>
       <c r="E185" s="2">
         <v>0</v>
       </c>
-      <c r="F185" s="134"/>
-[...10 lines deleted...]
-      <c r="Q185" s="128"/>
+      <c r="F185" s="135"/>
+      <c r="G185" s="136"/>
+      <c r="H185" s="136"/>
+      <c r="I185" s="142"/>
+      <c r="J185" s="146"/>
+      <c r="K185" s="146"/>
+      <c r="L185" s="146"/>
+      <c r="M185" s="147"/>
+      <c r="N185" s="146"/>
+      <c r="O185" s="146"/>
+      <c r="P185" s="146"/>
+      <c r="Q185" s="147"/>
     </row>
     <row r="186" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B186" s="23">
         <v>25063</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>4097</v>
       </c>
       <c r="E186" s="27">
         <v>0</v>
       </c>
-      <c r="F186" s="134"/>
-[...10 lines deleted...]
-      <c r="Q186" s="128"/>
+      <c r="F186" s="135"/>
+      <c r="G186" s="136"/>
+      <c r="H186" s="136"/>
+      <c r="I186" s="142"/>
+      <c r="J186" s="146"/>
+      <c r="K186" s="146"/>
+      <c r="L186" s="146"/>
+      <c r="M186" s="147"/>
+      <c r="N186" s="146"/>
+      <c r="O186" s="146"/>
+      <c r="P186" s="146"/>
+      <c r="Q186" s="147"/>
     </row>
     <row r="187" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="5">
         <v>19817</v>
       </c>
       <c r="C187" s="2">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2749</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="134"/>
-[...10 lines deleted...]
-      <c r="Q187" s="128"/>
+      <c r="F187" s="135"/>
+      <c r="G187" s="136"/>
+      <c r="H187" s="136"/>
+      <c r="I187" s="142"/>
+      <c r="J187" s="146"/>
+      <c r="K187" s="146"/>
+      <c r="L187" s="146"/>
+      <c r="M187" s="147"/>
+      <c r="N187" s="146"/>
+      <c r="O187" s="146"/>
+      <c r="P187" s="146"/>
+      <c r="Q187" s="147"/>
     </row>
     <row r="188" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B188" s="5">
         <v>17047</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2618</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="134"/>
-[...10 lines deleted...]
-      <c r="Q188" s="128"/>
+      <c r="F188" s="135"/>
+      <c r="G188" s="136"/>
+      <c r="H188" s="136"/>
+      <c r="I188" s="142"/>
+      <c r="J188" s="146"/>
+      <c r="K188" s="146"/>
+      <c r="L188" s="146"/>
+      <c r="M188" s="147"/>
+      <c r="N188" s="146"/>
+      <c r="O188" s="146"/>
+      <c r="P188" s="146"/>
+      <c r="Q188" s="147"/>
     </row>
     <row r="189" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="5">
         <v>10960</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>2283</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="134"/>
-[...10 lines deleted...]
-      <c r="Q189" s="128"/>
+      <c r="F189" s="135"/>
+      <c r="G189" s="136"/>
+      <c r="H189" s="136"/>
+      <c r="I189" s="142"/>
+      <c r="J189" s="146"/>
+      <c r="K189" s="146"/>
+      <c r="L189" s="146"/>
+      <c r="M189" s="147"/>
+      <c r="N189" s="146"/>
+      <c r="O189" s="146"/>
+      <c r="P189" s="146"/>
+      <c r="Q189" s="147"/>
     </row>
     <row r="190" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="5">
         <v>11791</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>2282</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="134"/>
-[...10 lines deleted...]
-      <c r="Q190" s="128"/>
+      <c r="F190" s="135"/>
+      <c r="G190" s="136"/>
+      <c r="H190" s="136"/>
+      <c r="I190" s="142"/>
+      <c r="J190" s="146"/>
+      <c r="K190" s="146"/>
+      <c r="L190" s="146"/>
+      <c r="M190" s="147"/>
+      <c r="N190" s="146"/>
+      <c r="O190" s="146"/>
+      <c r="P190" s="146"/>
+      <c r="Q190" s="147"/>
     </row>
     <row r="191" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B191" s="5">
         <v>13128</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>2670</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="134"/>
-[...10 lines deleted...]
-      <c r="Q191" s="128"/>
+      <c r="F191" s="135"/>
+      <c r="G191" s="136"/>
+      <c r="H191" s="136"/>
+      <c r="I191" s="142"/>
+      <c r="J191" s="146"/>
+      <c r="K191" s="146"/>
+      <c r="L191" s="146"/>
+      <c r="M191" s="147"/>
+      <c r="N191" s="146"/>
+      <c r="O191" s="146"/>
+      <c r="P191" s="146"/>
+      <c r="Q191" s="147"/>
     </row>
     <row r="192" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B192" s="5">
         <v>12822</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>2299</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="134"/>
-[...10 lines deleted...]
-      <c r="Q192" s="128"/>
+      <c r="F192" s="135"/>
+      <c r="G192" s="136"/>
+      <c r="H192" s="136"/>
+      <c r="I192" s="142"/>
+      <c r="J192" s="146"/>
+      <c r="K192" s="146"/>
+      <c r="L192" s="146"/>
+      <c r="M192" s="147"/>
+      <c r="N192" s="146"/>
+      <c r="O192" s="146"/>
+      <c r="P192" s="146"/>
+      <c r="Q192" s="147"/>
     </row>
     <row r="193" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B193" s="5">
         <v>9664</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>2070</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="134"/>
-[...10 lines deleted...]
-      <c r="Q193" s="128"/>
+      <c r="F193" s="135"/>
+      <c r="G193" s="136"/>
+      <c r="H193" s="136"/>
+      <c r="I193" s="142"/>
+      <c r="J193" s="146"/>
+      <c r="K193" s="146"/>
+      <c r="L193" s="146"/>
+      <c r="M193" s="147"/>
+      <c r="N193" s="146"/>
+      <c r="O193" s="146"/>
+      <c r="P193" s="146"/>
+      <c r="Q193" s="147"/>
     </row>
     <row r="194" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B194" s="5">
         <v>10475</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2365</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="134"/>
-[...10 lines deleted...]
-      <c r="Q194" s="128"/>
+      <c r="F194" s="135"/>
+      <c r="G194" s="136"/>
+      <c r="H194" s="136"/>
+      <c r="I194" s="142"/>
+      <c r="J194" s="146"/>
+      <c r="K194" s="146"/>
+      <c r="L194" s="146"/>
+      <c r="M194" s="147"/>
+      <c r="N194" s="146"/>
+      <c r="O194" s="146"/>
+      <c r="P194" s="146"/>
+      <c r="Q194" s="147"/>
     </row>
     <row r="195" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="5">
         <v>11817</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>2645</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="134"/>
-[...10 lines deleted...]
-      <c r="Q195" s="128"/>
+      <c r="F195" s="135"/>
+      <c r="G195" s="136"/>
+      <c r="H195" s="136"/>
+      <c r="I195" s="142"/>
+      <c r="J195" s="146"/>
+      <c r="K195" s="146"/>
+      <c r="L195" s="146"/>
+      <c r="M195" s="147"/>
+      <c r="N195" s="146"/>
+      <c r="O195" s="146"/>
+      <c r="P195" s="146"/>
+      <c r="Q195" s="147"/>
     </row>
     <row r="196" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B196" s="5">
         <v>11191</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2716</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="134"/>
-[...10 lines deleted...]
-      <c r="Q196" s="128"/>
+      <c r="F196" s="135"/>
+      <c r="G196" s="136"/>
+      <c r="H196" s="136"/>
+      <c r="I196" s="142"/>
+      <c r="J196" s="146"/>
+      <c r="K196" s="146"/>
+      <c r="L196" s="146"/>
+      <c r="M196" s="147"/>
+      <c r="N196" s="146"/>
+      <c r="O196" s="146"/>
+      <c r="P196" s="146"/>
+      <c r="Q196" s="147"/>
     </row>
     <row r="197" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B197" s="5">
         <v>11940</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>2796</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="137"/>
-[...10 lines deleted...]
-      <c r="Q197" s="130"/>
+      <c r="F197" s="138"/>
+      <c r="G197" s="139"/>
+      <c r="H197" s="139"/>
+      <c r="I197" s="143"/>
+      <c r="J197" s="148"/>
+      <c r="K197" s="148"/>
+      <c r="L197" s="148"/>
+      <c r="M197" s="149"/>
+      <c r="N197" s="148"/>
+      <c r="O197" s="148"/>
+      <c r="P197" s="148"/>
+      <c r="Q197" s="149"/>
     </row>
     <row r="198" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="41" t="s">
         <v>85</v>
       </c>
       <c r="B198" s="31">
         <v>165715</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="49">
         <v>31590</v>
       </c>
       <c r="E198" s="59">
         <v>0</v>
       </c>
       <c r="F198" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G198" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H198" s="76" t="s">
         <v>64</v>
@@ -17302,561 +17704,561 @@
         <v>74</v>
       </c>
       <c r="P198" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q198" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B199" s="23">
         <v>33423</v>
       </c>
       <c r="C199" s="25">
         <v>53.971611736399304</v>
       </c>
       <c r="D199" s="26">
         <v>7997</v>
       </c>
       <c r="E199" s="39">
         <v>84.49915469146238</v>
       </c>
-      <c r="F199" s="131" t="s">
+      <c r="F199" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G199" s="132"/>
-[...2 lines deleted...]
-      <c r="J199" s="125" t="s">
+      <c r="G199" s="133"/>
+      <c r="H199" s="133"/>
+      <c r="I199" s="141"/>
+      <c r="J199" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="K199" s="125"/>
-[...2 lines deleted...]
-      <c r="N199" s="125" t="s">
+      <c r="K199" s="144"/>
+      <c r="L199" s="144"/>
+      <c r="M199" s="145"/>
+      <c r="N199" s="144" t="s">
         <v>65</v>
       </c>
-      <c r="O199" s="125"/>
-[...1 lines deleted...]
-      <c r="Q199" s="126"/>
+      <c r="O199" s="144"/>
+      <c r="P199" s="144"/>
+      <c r="Q199" s="145"/>
     </row>
     <row r="200" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="34">
         <v>32618</v>
       </c>
       <c r="C200" s="2">
         <v>90.911117924133904</v>
       </c>
       <c r="D200" s="6">
         <v>7788</v>
       </c>
       <c r="E200" s="36">
         <v>107.643400138217</v>
       </c>
-      <c r="F200" s="134"/>
-[...10 lines deleted...]
-      <c r="Q200" s="128"/>
+      <c r="F200" s="135"/>
+      <c r="G200" s="136"/>
+      <c r="H200" s="136"/>
+      <c r="I200" s="142"/>
+      <c r="J200" s="146"/>
+      <c r="K200" s="146"/>
+      <c r="L200" s="146"/>
+      <c r="M200" s="147"/>
+      <c r="N200" s="146"/>
+      <c r="O200" s="146"/>
+      <c r="P200" s="146"/>
+      <c r="Q200" s="147"/>
     </row>
     <row r="201" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B201" s="34">
         <v>33466</v>
       </c>
       <c r="C201" s="2">
         <v>101.53211371014228</v>
       </c>
       <c r="D201" s="6">
         <v>8692</v>
       </c>
       <c r="E201" s="36">
         <v>129.07632907632907</v>
       </c>
-      <c r="F201" s="134"/>
-[...10 lines deleted...]
-      <c r="Q201" s="128"/>
+      <c r="F201" s="135"/>
+      <c r="G201" s="136"/>
+      <c r="H201" s="136"/>
+      <c r="I201" s="142"/>
+      <c r="J201" s="146"/>
+      <c r="K201" s="146"/>
+      <c r="L201" s="146"/>
+      <c r="M201" s="147"/>
+      <c r="N201" s="146"/>
+      <c r="O201" s="146"/>
+      <c r="P201" s="146"/>
+      <c r="Q201" s="147"/>
     </row>
     <row r="202" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="34">
         <v>33709</v>
       </c>
       <c r="C202" s="2">
         <v>96.454732745793748</v>
       </c>
       <c r="D202" s="34">
         <v>8383</v>
       </c>
       <c r="E202" s="36">
         <v>102.77062645580483</v>
       </c>
-      <c r="F202" s="134"/>
-[...10 lines deleted...]
-      <c r="Q202" s="128"/>
+      <c r="F202" s="135"/>
+      <c r="G202" s="136"/>
+      <c r="H202" s="136"/>
+      <c r="I202" s="142"/>
+      <c r="J202" s="146"/>
+      <c r="K202" s="146"/>
+      <c r="L202" s="146"/>
+      <c r="M202" s="147"/>
+      <c r="N202" s="146"/>
+      <c r="O202" s="146"/>
+      <c r="P202" s="146"/>
+      <c r="Q202" s="147"/>
     </row>
     <row r="203" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B203" s="23">
         <v>66041</v>
       </c>
       <c r="C203" s="25">
         <v>67.522442385947684</v>
       </c>
       <c r="D203" s="26">
         <v>15785</v>
       </c>
       <c r="E203" s="39">
         <v>94.526618360380866</v>
       </c>
-      <c r="F203" s="134"/>
-[...10 lines deleted...]
-      <c r="Q203" s="128"/>
+      <c r="F203" s="135"/>
+      <c r="G203" s="136"/>
+      <c r="H203" s="136"/>
+      <c r="I203" s="142"/>
+      <c r="J203" s="146"/>
+      <c r="K203" s="146"/>
+      <c r="L203" s="146"/>
+      <c r="M203" s="147"/>
+      <c r="N203" s="146"/>
+      <c r="O203" s="146"/>
+      <c r="P203" s="146"/>
+      <c r="Q203" s="147"/>
     </row>
     <row r="204" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B204" s="30">
         <v>67175</v>
       </c>
       <c r="C204" s="4">
         <v>98.919141792693168</v>
       </c>
       <c r="D204" s="22">
         <v>17075</v>
       </c>
       <c r="E204" s="42">
         <v>114.66657712712376</v>
       </c>
-      <c r="F204" s="134"/>
-[...10 lines deleted...]
-      <c r="Q204" s="128"/>
+      <c r="F204" s="135"/>
+      <c r="G204" s="136"/>
+      <c r="H204" s="136"/>
+      <c r="I204" s="142"/>
+      <c r="J204" s="146"/>
+      <c r="K204" s="146"/>
+      <c r="L204" s="146"/>
+      <c r="M204" s="147"/>
+      <c r="N204" s="146"/>
+      <c r="O204" s="146"/>
+      <c r="P204" s="146"/>
+      <c r="Q204" s="147"/>
     </row>
     <row r="205" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B205" s="23">
         <v>12711</v>
       </c>
       <c r="C205" s="25">
         <v>50.716195188125923</v>
       </c>
       <c r="D205" s="26">
         <v>3136</v>
       </c>
       <c r="E205" s="25">
         <v>76.543812545765192</v>
       </c>
-      <c r="F205" s="134"/>
-[...10 lines deleted...]
-      <c r="Q205" s="128"/>
+      <c r="F205" s="135"/>
+      <c r="G205" s="136"/>
+      <c r="H205" s="136"/>
+      <c r="I205" s="142"/>
+      <c r="J205" s="146"/>
+      <c r="K205" s="146"/>
+      <c r="L205" s="146"/>
+      <c r="M205" s="147"/>
+      <c r="N205" s="146"/>
+      <c r="O205" s="146"/>
+      <c r="P205" s="146"/>
+      <c r="Q205" s="147"/>
     </row>
     <row r="206" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="5">
         <v>10762</v>
       </c>
       <c r="C206" s="2">
         <v>54.306908210122614</v>
       </c>
       <c r="D206" s="6">
         <v>2518</v>
       </c>
       <c r="E206" s="2">
         <v>91.596944343397595</v>
       </c>
-      <c r="F206" s="134"/>
-[...10 lines deleted...]
-      <c r="Q206" s="128"/>
+      <c r="F206" s="135"/>
+      <c r="G206" s="136"/>
+      <c r="H206" s="136"/>
+      <c r="I206" s="142"/>
+      <c r="J206" s="146"/>
+      <c r="K206" s="146"/>
+      <c r="L206" s="146"/>
+      <c r="M206" s="147"/>
+      <c r="N206" s="146"/>
+      <c r="O206" s="146"/>
+      <c r="P206" s="146"/>
+      <c r="Q206" s="147"/>
     </row>
     <row r="207" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="5">
         <v>9950</v>
       </c>
       <c r="C207" s="2">
         <v>58.368041297589023</v>
       </c>
       <c r="D207" s="6">
         <v>2343</v>
       </c>
       <c r="E207" s="2">
         <v>89.495798319327733</v>
       </c>
-      <c r="F207" s="134"/>
-[...10 lines deleted...]
-      <c r="Q207" s="128"/>
+      <c r="F207" s="135"/>
+      <c r="G207" s="136"/>
+      <c r="H207" s="136"/>
+      <c r="I207" s="142"/>
+      <c r="J207" s="146"/>
+      <c r="K207" s="146"/>
+      <c r="L207" s="146"/>
+      <c r="M207" s="147"/>
+      <c r="N207" s="146"/>
+      <c r="O207" s="146"/>
+      <c r="P207" s="146"/>
+      <c r="Q207" s="147"/>
     </row>
     <row r="208" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="5">
         <v>10935</v>
       </c>
       <c r="C208" s="2">
         <v>99.771897810218974</v>
       </c>
       <c r="D208" s="6">
         <v>2687</v>
       </c>
       <c r="E208" s="2">
         <v>117.69601401664475</v>
       </c>
-      <c r="F208" s="134"/>
-[...10 lines deleted...]
-      <c r="Q208" s="128"/>
+      <c r="F208" s="135"/>
+      <c r="G208" s="136"/>
+      <c r="H208" s="136"/>
+      <c r="I208" s="142"/>
+      <c r="J208" s="146"/>
+      <c r="K208" s="146"/>
+      <c r="L208" s="146"/>
+      <c r="M208" s="147"/>
+      <c r="N208" s="146"/>
+      <c r="O208" s="146"/>
+      <c r="P208" s="146"/>
+      <c r="Q208" s="147"/>
     </row>
     <row r="209" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B209" s="5">
         <v>9942</v>
       </c>
       <c r="C209" s="2">
         <v>84.318548045119158</v>
       </c>
       <c r="D209" s="6">
         <v>2320</v>
       </c>
       <c r="E209" s="2">
         <v>101.66520595968449</v>
       </c>
-      <c r="F209" s="134"/>
-[...10 lines deleted...]
-      <c r="Q209" s="128"/>
+      <c r="F209" s="135"/>
+      <c r="G209" s="136"/>
+      <c r="H209" s="136"/>
+      <c r="I209" s="142"/>
+      <c r="J209" s="146"/>
+      <c r="K209" s="146"/>
+      <c r="L209" s="146"/>
+      <c r="M209" s="147"/>
+      <c r="N209" s="146"/>
+      <c r="O209" s="146"/>
+      <c r="P209" s="146"/>
+      <c r="Q209" s="147"/>
     </row>
     <row r="210" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B210" s="5">
         <v>11741</v>
       </c>
       <c r="C210" s="2">
         <v>89.434795856185261</v>
       </c>
       <c r="D210" s="6">
         <v>2781</v>
       </c>
       <c r="E210" s="2">
         <v>104.15730337078652</v>
       </c>
-      <c r="F210" s="134"/>
-[...10 lines deleted...]
-      <c r="Q210" s="128"/>
+      <c r="F210" s="135"/>
+      <c r="G210" s="136"/>
+      <c r="H210" s="136"/>
+      <c r="I210" s="142"/>
+      <c r="J210" s="146"/>
+      <c r="K210" s="146"/>
+      <c r="L210" s="146"/>
+      <c r="M210" s="147"/>
+      <c r="N210" s="146"/>
+      <c r="O210" s="146"/>
+      <c r="P210" s="146"/>
+      <c r="Q210" s="147"/>
     </row>
     <row r="211" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B211" s="5">
         <v>10061</v>
       </c>
       <c r="C211" s="2">
         <v>78.466697863047884</v>
       </c>
       <c r="D211" s="6">
         <v>2596</v>
       </c>
       <c r="E211" s="2">
         <v>112.91866028708132</v>
       </c>
-      <c r="F211" s="134"/>
-[...10 lines deleted...]
-      <c r="Q211" s="128"/>
+      <c r="F211" s="135"/>
+      <c r="G211" s="136"/>
+      <c r="H211" s="136"/>
+      <c r="I211" s="142"/>
+      <c r="J211" s="146"/>
+      <c r="K211" s="146"/>
+      <c r="L211" s="146"/>
+      <c r="M211" s="147"/>
+      <c r="N211" s="146"/>
+      <c r="O211" s="146"/>
+      <c r="P211" s="146"/>
+      <c r="Q211" s="147"/>
     </row>
     <row r="212" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B212" s="5">
         <v>11446</v>
       </c>
       <c r="C212" s="2">
         <v>118.43956953642385</v>
       </c>
       <c r="D212" s="6">
         <v>2915</v>
       </c>
       <c r="E212" s="2">
         <v>140.82125603864733</v>
       </c>
-      <c r="F212" s="134"/>
-[...10 lines deleted...]
-      <c r="Q212" s="128"/>
+      <c r="F212" s="135"/>
+      <c r="G212" s="136"/>
+      <c r="H212" s="136"/>
+      <c r="I212" s="142"/>
+      <c r="J212" s="146"/>
+      <c r="K212" s="146"/>
+      <c r="L212" s="146"/>
+      <c r="M212" s="147"/>
+      <c r="N212" s="146"/>
+      <c r="O212" s="146"/>
+      <c r="P212" s="146"/>
+      <c r="Q212" s="147"/>
     </row>
     <row r="213" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B213" s="5">
         <v>11959</v>
       </c>
       <c r="C213" s="2">
         <v>114.16706443914082</v>
       </c>
       <c r="D213" s="6">
         <v>3181</v>
       </c>
       <c r="E213" s="2">
         <v>134.5031712473573</v>
       </c>
-      <c r="F213" s="134"/>
-[...10 lines deleted...]
-      <c r="Q213" s="128"/>
+      <c r="F213" s="135"/>
+      <c r="G213" s="136"/>
+      <c r="H213" s="136"/>
+      <c r="I213" s="142"/>
+      <c r="J213" s="146"/>
+      <c r="K213" s="146"/>
+      <c r="L213" s="146"/>
+      <c r="M213" s="147"/>
+      <c r="N213" s="146"/>
+      <c r="O213" s="146"/>
+      <c r="P213" s="146"/>
+      <c r="Q213" s="147"/>
     </row>
     <row r="214" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="5">
         <v>13966</v>
       </c>
       <c r="C214" s="2">
         <v>118.1856647203182</v>
       </c>
       <c r="D214" s="6">
         <v>3499</v>
       </c>
       <c r="E214" s="2">
         <v>132.28733459357278</v>
       </c>
-      <c r="F214" s="134"/>
-[...10 lines deleted...]
-      <c r="Q214" s="128"/>
+      <c r="F214" s="135"/>
+      <c r="G214" s="136"/>
+      <c r="H214" s="136"/>
+      <c r="I214" s="142"/>
+      <c r="J214" s="146"/>
+      <c r="K214" s="146"/>
+      <c r="L214" s="146"/>
+      <c r="M214" s="147"/>
+      <c r="N214" s="146"/>
+      <c r="O214" s="146"/>
+      <c r="P214" s="146"/>
+      <c r="Q214" s="147"/>
     </row>
     <row r="215" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="5">
         <v>11491</v>
       </c>
       <c r="C215" s="2">
         <v>102.68072558305781</v>
       </c>
       <c r="D215" s="6">
         <v>2744</v>
       </c>
       <c r="E215" s="2">
         <v>101.03092783505154</v>
       </c>
-      <c r="F215" s="134"/>
-[...10 lines deleted...]
-      <c r="Q215" s="128"/>
+      <c r="F215" s="135"/>
+      <c r="G215" s="136"/>
+      <c r="H215" s="136"/>
+      <c r="I215" s="142"/>
+      <c r="J215" s="146"/>
+      <c r="K215" s="146"/>
+      <c r="L215" s="146"/>
+      <c r="M215" s="147"/>
+      <c r="N215" s="146"/>
+      <c r="O215" s="146"/>
+      <c r="P215" s="146"/>
+      <c r="Q215" s="147"/>
     </row>
     <row r="216" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B216" s="5">
         <v>8252</v>
       </c>
       <c r="C216" s="2">
         <v>69.112227805695142</v>
       </c>
       <c r="D216" s="6">
         <v>2140</v>
       </c>
       <c r="E216" s="2">
         <v>76.537911301859793</v>
       </c>
-      <c r="F216" s="137"/>
-[...10 lines deleted...]
-      <c r="Q216" s="130"/>
+      <c r="F216" s="138"/>
+      <c r="G216" s="139"/>
+      <c r="H216" s="139"/>
+      <c r="I216" s="143"/>
+      <c r="J216" s="148"/>
+      <c r="K216" s="148"/>
+      <c r="L216" s="148"/>
+      <c r="M216" s="149"/>
+      <c r="N216" s="148"/>
+      <c r="O216" s="148"/>
+      <c r="P216" s="148"/>
+      <c r="Q216" s="149"/>
     </row>
     <row r="217" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="41" t="s">
         <v>90</v>
       </c>
       <c r="B217" s="31">
         <v>133216</v>
       </c>
       <c r="C217" s="59">
         <v>0.80388619014573215</v>
       </c>
       <c r="D217" s="49">
         <v>32860</v>
       </c>
       <c r="E217" s="101">
         <v>1.0402025957581513</v>
       </c>
       <c r="F217" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G217" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H217" s="76" t="s">
         <v>64</v>
@@ -17883,561 +18285,561 @@
         <v>74</v>
       </c>
       <c r="P217" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q217" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B218" s="23">
         <v>32657</v>
       </c>
       <c r="C218" s="25">
         <v>97.708165036053018</v>
       </c>
       <c r="D218" s="26">
         <v>8318</v>
       </c>
       <c r="E218" s="39">
         <v>104.01400525196949</v>
       </c>
-      <c r="F218" s="145" t="s">
+      <c r="F218" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="G218" s="146"/>
-[...2 lines deleted...]
-      <c r="J218" s="154" t="s">
+      <c r="G218" s="118"/>
+      <c r="H218" s="118"/>
+      <c r="I218" s="119"/>
+      <c r="J218" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="K218" s="154"/>
-[...2 lines deleted...]
-      <c r="N218" s="154" t="s">
+      <c r="K218" s="126"/>
+      <c r="L218" s="126"/>
+      <c r="M218" s="127"/>
+      <c r="N218" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="O218" s="154"/>
-[...1 lines deleted...]
-      <c r="Q218" s="155"/>
+      <c r="O218" s="126"/>
+      <c r="P218" s="126"/>
+      <c r="Q218" s="127"/>
     </row>
     <row r="219" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B219" s="34">
         <v>27532</v>
       </c>
       <c r="C219" s="2">
         <v>84.407382426880858</v>
       </c>
       <c r="D219" s="6">
         <v>7271</v>
       </c>
       <c r="E219" s="36">
         <v>93.361581920903959</v>
       </c>
-      <c r="F219" s="148"/>
-[...10 lines deleted...]
-      <c r="Q219" s="157"/>
+      <c r="F219" s="120"/>
+      <c r="G219" s="121"/>
+      <c r="H219" s="121"/>
+      <c r="I219" s="122"/>
+      <c r="J219" s="128"/>
+      <c r="K219" s="128"/>
+      <c r="L219" s="128"/>
+      <c r="M219" s="129"/>
+      <c r="N219" s="128"/>
+      <c r="O219" s="128"/>
+      <c r="P219" s="128"/>
+      <c r="Q219" s="129"/>
     </row>
     <row r="220" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B220" s="34">
         <v>30698</v>
       </c>
       <c r="C220" s="2">
         <v>91.728918902766992</v>
       </c>
       <c r="D220" s="6">
         <v>7857</v>
       </c>
       <c r="E220" s="36">
         <v>90.393465255407264</v>
       </c>
-      <c r="F220" s="148"/>
-[...10 lines deleted...]
-      <c r="Q220" s="157"/>
+      <c r="F220" s="120"/>
+      <c r="G220" s="121"/>
+      <c r="H220" s="121"/>
+      <c r="I220" s="122"/>
+      <c r="J220" s="128"/>
+      <c r="K220" s="128"/>
+      <c r="L220" s="128"/>
+      <c r="M220" s="129"/>
+      <c r="N220" s="128"/>
+      <c r="O220" s="128"/>
+      <c r="P220" s="128"/>
+      <c r="Q220" s="129"/>
     </row>
     <row r="221" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B221" s="34">
         <v>31199</v>
       </c>
       <c r="C221" s="2">
         <v>92.553917351449172</v>
       </c>
       <c r="D221" s="6">
         <v>8159</v>
       </c>
       <c r="E221" s="36">
         <v>97.327925563640704</v>
       </c>
-      <c r="F221" s="148"/>
-[...10 lines deleted...]
-      <c r="Q221" s="157"/>
+      <c r="F221" s="120"/>
+      <c r="G221" s="121"/>
+      <c r="H221" s="121"/>
+      <c r="I221" s="122"/>
+      <c r="J221" s="128"/>
+      <c r="K221" s="128"/>
+      <c r="L221" s="128"/>
+      <c r="M221" s="129"/>
+      <c r="N221" s="128"/>
+      <c r="O221" s="128"/>
+      <c r="P221" s="128"/>
+      <c r="Q221" s="129"/>
     </row>
     <row r="222" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B222" s="23">
         <v>60189</v>
       </c>
       <c r="C222" s="25">
         <v>91.13883799457912</v>
       </c>
       <c r="D222" s="26">
         <v>15589</v>
       </c>
       <c r="E222" s="39">
         <v>98.758314855875824</v>
       </c>
-      <c r="F222" s="148"/>
-[...10 lines deleted...]
-      <c r="Q222" s="157"/>
+      <c r="F222" s="120"/>
+      <c r="G222" s="121"/>
+      <c r="H222" s="121"/>
+      <c r="I222" s="122"/>
+      <c r="J222" s="128"/>
+      <c r="K222" s="128"/>
+      <c r="L222" s="128"/>
+      <c r="M222" s="129"/>
+      <c r="N222" s="128"/>
+      <c r="O222" s="128"/>
+      <c r="P222" s="128"/>
+      <c r="Q222" s="129"/>
     </row>
     <row r="223" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B223" s="30">
         <v>61897</v>
       </c>
       <c r="C223" s="4">
         <v>92.14291030889467</v>
       </c>
       <c r="D223" s="22">
         <v>16016</v>
       </c>
       <c r="E223" s="42">
         <v>93.797950219619324</v>
       </c>
-      <c r="F223" s="148"/>
-[...10 lines deleted...]
-      <c r="Q223" s="157"/>
+      <c r="F223" s="120"/>
+      <c r="G223" s="121"/>
+      <c r="H223" s="121"/>
+      <c r="I223" s="122"/>
+      <c r="J223" s="128"/>
+      <c r="K223" s="128"/>
+      <c r="L223" s="128"/>
+      <c r="M223" s="129"/>
+      <c r="N223" s="128"/>
+      <c r="O223" s="128"/>
+      <c r="P223" s="128"/>
+      <c r="Q223" s="129"/>
     </row>
     <row r="224" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B224" s="23">
         <v>11048</v>
       </c>
       <c r="C224" s="25">
         <v>86.916843678703486</v>
       </c>
       <c r="D224" s="26">
         <v>2956</v>
       </c>
       <c r="E224" s="25">
         <v>94.260204081632651</v>
       </c>
-      <c r="F224" s="148"/>
-[...10 lines deleted...]
-      <c r="Q224" s="157"/>
+      <c r="F224" s="120"/>
+      <c r="G224" s="121"/>
+      <c r="H224" s="121"/>
+      <c r="I224" s="122"/>
+      <c r="J224" s="128"/>
+      <c r="K224" s="128"/>
+      <c r="L224" s="128"/>
+      <c r="M224" s="129"/>
+      <c r="N224" s="128"/>
+      <c r="O224" s="128"/>
+      <c r="P224" s="128"/>
+      <c r="Q224" s="129"/>
     </row>
     <row r="225" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="5">
         <v>10726</v>
       </c>
       <c r="C225" s="2">
         <v>99.665489685931988</v>
       </c>
       <c r="D225" s="6">
         <v>2746</v>
       </c>
       <c r="E225" s="36">
         <v>109.05480540111199</v>
       </c>
-      <c r="F225" s="148"/>
-[...10 lines deleted...]
-      <c r="Q225" s="157"/>
+      <c r="F225" s="120"/>
+      <c r="G225" s="121"/>
+      <c r="H225" s="121"/>
+      <c r="I225" s="122"/>
+      <c r="J225" s="128"/>
+      <c r="K225" s="128"/>
+      <c r="L225" s="128"/>
+      <c r="M225" s="129"/>
+      <c r="N225" s="128"/>
+      <c r="O225" s="128"/>
+      <c r="P225" s="128"/>
+      <c r="Q225" s="129"/>
     </row>
     <row r="226" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B226" s="5">
         <v>10883</v>
       </c>
       <c r="C226" s="2">
         <v>109.37688442211055</v>
       </c>
       <c r="D226" s="6">
         <v>2616</v>
       </c>
       <c r="E226" s="36">
         <v>111.651728553137</v>
       </c>
-      <c r="F226" s="148"/>
-[...10 lines deleted...]
-      <c r="Q226" s="157"/>
+      <c r="F226" s="120"/>
+      <c r="G226" s="121"/>
+      <c r="H226" s="121"/>
+      <c r="I226" s="122"/>
+      <c r="J226" s="128"/>
+      <c r="K226" s="128"/>
+      <c r="L226" s="128"/>
+      <c r="M226" s="129"/>
+      <c r="N226" s="128"/>
+      <c r="O226" s="128"/>
+      <c r="P226" s="128"/>
+      <c r="Q226" s="129"/>
     </row>
     <row r="227" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B227" s="5">
         <v>11618</v>
       </c>
       <c r="C227" s="2">
         <v>106.24599908550525</v>
       </c>
       <c r="D227" s="6">
         <v>3083</v>
       </c>
       <c r="E227" s="36">
         <v>114.73762560476368</v>
       </c>
-      <c r="F227" s="148"/>
-[...10 lines deleted...]
-      <c r="Q227" s="157"/>
+      <c r="F227" s="120"/>
+      <c r="G227" s="121"/>
+      <c r="H227" s="121"/>
+      <c r="I227" s="122"/>
+      <c r="J227" s="128"/>
+      <c r="K227" s="128"/>
+      <c r="L227" s="128"/>
+      <c r="M227" s="129"/>
+      <c r="N227" s="128"/>
+      <c r="O227" s="128"/>
+      <c r="P227" s="128"/>
+      <c r="Q227" s="129"/>
     </row>
     <row r="228" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B228" s="5">
         <v>7993</v>
       </c>
       <c r="C228" s="2">
         <v>80.3962985314826</v>
       </c>
       <c r="D228" s="6">
         <v>2114</v>
       </c>
       <c r="E228" s="36">
         <v>91.120689655172413</v>
       </c>
-      <c r="F228" s="148"/>
-[...10 lines deleted...]
-      <c r="Q228" s="157"/>
+      <c r="F228" s="120"/>
+      <c r="G228" s="121"/>
+      <c r="H228" s="121"/>
+      <c r="I228" s="122"/>
+      <c r="J228" s="128"/>
+      <c r="K228" s="128"/>
+      <c r="L228" s="128"/>
+      <c r="M228" s="129"/>
+      <c r="N228" s="128"/>
+      <c r="O228" s="128"/>
+      <c r="P228" s="128"/>
+      <c r="Q228" s="129"/>
     </row>
     <row r="229" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B229" s="5">
         <v>7921</v>
       </c>
       <c r="C229" s="2">
         <v>67.464440848309351</v>
       </c>
       <c r="D229" s="6">
         <v>2074</v>
       </c>
       <c r="E229" s="36">
         <v>74.577490111470695</v>
       </c>
-      <c r="F229" s="148"/>
-[...10 lines deleted...]
-      <c r="Q229" s="157"/>
+      <c r="F229" s="120"/>
+      <c r="G229" s="121"/>
+      <c r="H229" s="121"/>
+      <c r="I229" s="122"/>
+      <c r="J229" s="128"/>
+      <c r="K229" s="128"/>
+      <c r="L229" s="128"/>
+      <c r="M229" s="129"/>
+      <c r="N229" s="128"/>
+      <c r="O229" s="128"/>
+      <c r="P229" s="128"/>
+      <c r="Q229" s="129"/>
     </row>
     <row r="230" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B230" s="5">
         <v>9254</v>
       </c>
       <c r="C230" s="2">
         <v>91.97892853593082</v>
       </c>
       <c r="D230" s="6">
         <v>2309</v>
       </c>
       <c r="E230" s="36">
         <v>88.944530046224955</v>
       </c>
-      <c r="F230" s="148"/>
-[...10 lines deleted...]
-      <c r="Q230" s="157"/>
+      <c r="F230" s="120"/>
+      <c r="G230" s="121"/>
+      <c r="H230" s="121"/>
+      <c r="I230" s="122"/>
+      <c r="J230" s="128"/>
+      <c r="K230" s="128"/>
+      <c r="L230" s="128"/>
+      <c r="M230" s="129"/>
+      <c r="N230" s="128"/>
+      <c r="O230" s="128"/>
+      <c r="P230" s="128"/>
+      <c r="Q230" s="129"/>
     </row>
     <row r="231" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B231" s="5">
         <v>10885</v>
       </c>
       <c r="C231" s="2">
         <v>95.098724445221038</v>
       </c>
       <c r="D231" s="6">
         <v>2737</v>
       </c>
       <c r="E231" s="36">
         <v>93.893653516295032</v>
       </c>
-      <c r="F231" s="148"/>
-[...10 lines deleted...]
-      <c r="Q231" s="157"/>
+      <c r="F231" s="120"/>
+      <c r="G231" s="121"/>
+      <c r="H231" s="121"/>
+      <c r="I231" s="122"/>
+      <c r="J231" s="128"/>
+      <c r="K231" s="128"/>
+      <c r="L231" s="128"/>
+      <c r="M231" s="129"/>
+      <c r="N231" s="128"/>
+      <c r="O231" s="128"/>
+      <c r="P231" s="128"/>
+      <c r="Q231" s="129"/>
     </row>
     <row r="232" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B232" s="5">
         <v>10559</v>
       </c>
       <c r="C232" s="2">
         <v>88.293335563174182</v>
       </c>
       <c r="D232" s="6">
         <v>2811</v>
       </c>
       <c r="E232" s="36">
         <v>88.368437598239552</v>
       </c>
-      <c r="F232" s="148"/>
-[...10 lines deleted...]
-      <c r="Q232" s="157"/>
+      <c r="F232" s="120"/>
+      <c r="G232" s="121"/>
+      <c r="H232" s="121"/>
+      <c r="I232" s="122"/>
+      <c r="J232" s="128"/>
+      <c r="K232" s="128"/>
+      <c r="L232" s="128"/>
+      <c r="M232" s="129"/>
+      <c r="N232" s="128"/>
+      <c r="O232" s="128"/>
+      <c r="P232" s="128"/>
+      <c r="Q232" s="129"/>
     </row>
     <row r="233" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="5">
         <v>11540</v>
       </c>
       <c r="C233" s="2">
         <v>82.62924244594015</v>
       </c>
       <c r="D233" s="6">
         <v>3099</v>
       </c>
       <c r="E233" s="36">
         <v>88.568162332094886</v>
       </c>
-      <c r="F233" s="148"/>
-[...10 lines deleted...]
-      <c r="Q233" s="157"/>
+      <c r="F233" s="120"/>
+      <c r="G233" s="121"/>
+      <c r="H233" s="121"/>
+      <c r="I233" s="122"/>
+      <c r="J233" s="128"/>
+      <c r="K233" s="128"/>
+      <c r="L233" s="128"/>
+      <c r="M233" s="129"/>
+      <c r="N233" s="128"/>
+      <c r="O233" s="128"/>
+      <c r="P233" s="128"/>
+      <c r="Q233" s="129"/>
     </row>
     <row r="234" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B234" s="5">
         <v>8526</v>
       </c>
       <c r="C234" s="2">
         <v>74.197197806979375</v>
       </c>
       <c r="D234" s="6">
         <v>2463</v>
       </c>
       <c r="E234" s="36">
         <v>89.759475218658892</v>
       </c>
-      <c r="F234" s="148"/>
-[...10 lines deleted...]
-      <c r="Q234" s="157"/>
+      <c r="F234" s="120"/>
+      <c r="G234" s="121"/>
+      <c r="H234" s="121"/>
+      <c r="I234" s="122"/>
+      <c r="J234" s="128"/>
+      <c r="K234" s="128"/>
+      <c r="L234" s="128"/>
+      <c r="M234" s="129"/>
+      <c r="N234" s="128"/>
+      <c r="O234" s="128"/>
+      <c r="P234" s="128"/>
+      <c r="Q234" s="129"/>
     </row>
     <row r="235" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B235" s="5">
         <v>11133</v>
       </c>
       <c r="C235" s="2">
         <v>134.91274842462434</v>
       </c>
       <c r="D235" s="6">
         <v>2597</v>
       </c>
       <c r="E235" s="36">
         <v>121.35514018691589</v>
       </c>
-      <c r="F235" s="151"/>
-[...10 lines deleted...]
-      <c r="Q235" s="159"/>
+      <c r="F235" s="123"/>
+      <c r="G235" s="124"/>
+      <c r="H235" s="124"/>
+      <c r="I235" s="125"/>
+      <c r="J235" s="130"/>
+      <c r="K235" s="130"/>
+      <c r="L235" s="130"/>
+      <c r="M235" s="131"/>
+      <c r="N235" s="130"/>
+      <c r="O235" s="130"/>
+      <c r="P235" s="130"/>
+      <c r="Q235" s="131"/>
     </row>
     <row r="236" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="41" t="s">
         <v>93</v>
       </c>
       <c r="B236" s="31">
         <v>122086</v>
       </c>
       <c r="C236" s="59">
         <v>0.91645147730002408</v>
       </c>
       <c r="D236" s="49">
         <v>31605</v>
       </c>
       <c r="E236" s="101">
         <v>0.96180766889835667</v>
       </c>
       <c r="F236" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G236" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H236" s="76" t="s">
         <v>64</v>
@@ -18464,561 +18866,561 @@
         <v>74</v>
       </c>
       <c r="P236" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q236" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="237" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B237" s="23">
         <v>38886</v>
       </c>
       <c r="C237" s="25">
         <v>119.074011697339</v>
       </c>
       <c r="D237" s="26">
         <v>9034</v>
       </c>
       <c r="E237" s="25">
         <v>108.60783842269777</v>
       </c>
-      <c r="F237" s="145" t="s">
+      <c r="F237" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="G237" s="146"/>
-[...2 lines deleted...]
-      <c r="J237" s="154" t="s">
+      <c r="G237" s="118"/>
+      <c r="H237" s="118"/>
+      <c r="I237" s="119"/>
+      <c r="J237" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="K237" s="154"/>
-[...2 lines deleted...]
-      <c r="N237" s="154" t="s">
+      <c r="K237" s="126"/>
+      <c r="L237" s="126"/>
+      <c r="M237" s="127"/>
+      <c r="N237" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="O237" s="154"/>
-[...1 lines deleted...]
-      <c r="Q237" s="155"/>
+      <c r="O237" s="126"/>
+      <c r="P237" s="126"/>
+      <c r="Q237" s="127"/>
     </row>
     <row r="238" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>45039</v>
       </c>
       <c r="C238" s="2">
         <v>163.58782507627487</v>
       </c>
       <c r="D238" s="6">
         <v>11115</v>
       </c>
       <c r="E238" s="36">
         <v>152.86755604456059</v>
       </c>
-      <c r="F238" s="148"/>
-[...10 lines deleted...]
-      <c r="Q238" s="157"/>
+      <c r="F238" s="120"/>
+      <c r="G238" s="121"/>
+      <c r="H238" s="121"/>
+      <c r="I238" s="122"/>
+      <c r="J238" s="128"/>
+      <c r="K238" s="128"/>
+      <c r="L238" s="128"/>
+      <c r="M238" s="129"/>
+      <c r="N238" s="128"/>
+      <c r="O238" s="128"/>
+      <c r="P238" s="128"/>
+      <c r="Q238" s="129"/>
     </row>
     <row r="239" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>45997</v>
       </c>
       <c r="C239" s="2">
         <v>149.83712293960519</v>
       </c>
       <c r="D239" s="6">
         <v>11091</v>
       </c>
       <c r="E239" s="36">
         <v>141.16074837724321</v>
       </c>
-      <c r="F239" s="148"/>
-[...10 lines deleted...]
-      <c r="Q239" s="157"/>
+      <c r="F239" s="120"/>
+      <c r="G239" s="121"/>
+      <c r="H239" s="121"/>
+      <c r="I239" s="122"/>
+      <c r="J239" s="128"/>
+      <c r="K239" s="128"/>
+      <c r="L239" s="128"/>
+      <c r="M239" s="129"/>
+      <c r="N239" s="128"/>
+      <c r="O239" s="128"/>
+      <c r="P239" s="128"/>
+      <c r="Q239" s="129"/>
     </row>
     <row r="240" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>48117</v>
       </c>
       <c r="C240" s="2">
         <v>154.22609699028814</v>
       </c>
       <c r="D240" s="6">
         <v>12254</v>
       </c>
       <c r="E240" s="2">
         <v>150.18997426155164</v>
       </c>
-      <c r="F240" s="148"/>
-[...10 lines deleted...]
-      <c r="Q240" s="157"/>
+      <c r="F240" s="120"/>
+      <c r="G240" s="121"/>
+      <c r="H240" s="121"/>
+      <c r="I240" s="122"/>
+      <c r="J240" s="128"/>
+      <c r="K240" s="128"/>
+      <c r="L240" s="128"/>
+      <c r="M240" s="129"/>
+      <c r="N240" s="128"/>
+      <c r="O240" s="128"/>
+      <c r="P240" s="128"/>
+      <c r="Q240" s="129"/>
     </row>
     <row r="241" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>83925</v>
       </c>
       <c r="C241" s="39">
         <v>139.43577730150028</v>
       </c>
       <c r="D241" s="26">
         <v>20149</v>
       </c>
       <c r="E241" s="39">
         <v>129.25139521457439</v>
       </c>
-      <c r="F241" s="148"/>
-[...10 lines deleted...]
-      <c r="Q241" s="157"/>
+      <c r="F241" s="120"/>
+      <c r="G241" s="121"/>
+      <c r="H241" s="121"/>
+      <c r="I241" s="122"/>
+      <c r="J241" s="128"/>
+      <c r="K241" s="128"/>
+      <c r="L241" s="128"/>
+      <c r="M241" s="129"/>
+      <c r="N241" s="128"/>
+      <c r="O241" s="128"/>
+      <c r="P241" s="128"/>
+      <c r="Q241" s="129"/>
     </row>
     <row r="242" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>94114</v>
       </c>
       <c r="C242" s="100">
         <v>152.04937234437855</v>
       </c>
       <c r="D242" s="22">
         <v>23345</v>
       </c>
       <c r="E242" s="42">
         <v>145.76048951048952</v>
       </c>
-      <c r="F242" s="148"/>
-[...10 lines deleted...]
-      <c r="Q242" s="157"/>
+      <c r="F242" s="120"/>
+      <c r="G242" s="121"/>
+      <c r="H242" s="121"/>
+      <c r="I242" s="122"/>
+      <c r="J242" s="128"/>
+      <c r="K242" s="128"/>
+      <c r="L242" s="128"/>
+      <c r="M242" s="129"/>
+      <c r="N242" s="128"/>
+      <c r="O242" s="128"/>
+      <c r="P242" s="128"/>
+      <c r="Q242" s="129"/>
     </row>
     <row r="243" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="23">
         <v>12223</v>
       </c>
       <c r="C243" s="25">
         <v>110.63540912382332</v>
       </c>
       <c r="D243" s="26">
         <v>2881</v>
       </c>
       <c r="E243" s="25">
         <v>97.462787550744252</v>
       </c>
-      <c r="F243" s="148"/>
-[...10 lines deleted...]
-      <c r="Q243" s="157"/>
+      <c r="F243" s="120"/>
+      <c r="G243" s="121"/>
+      <c r="H243" s="121"/>
+      <c r="I243" s="122"/>
+      <c r="J243" s="128"/>
+      <c r="K243" s="128"/>
+      <c r="L243" s="128"/>
+      <c r="M243" s="129"/>
+      <c r="N243" s="128"/>
+      <c r="O243" s="128"/>
+      <c r="P243" s="128"/>
+      <c r="Q243" s="129"/>
     </row>
     <row r="244" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="5">
         <v>13490</v>
       </c>
       <c r="C244" s="2">
         <v>125.76915905276897</v>
       </c>
       <c r="D244" s="6">
         <v>3077</v>
       </c>
       <c r="E244" s="36">
         <v>112.05389657683904</v>
       </c>
-      <c r="F244" s="148"/>
-[...10 lines deleted...]
-      <c r="Q244" s="157"/>
+      <c r="F244" s="120"/>
+      <c r="G244" s="121"/>
+      <c r="H244" s="121"/>
+      <c r="I244" s="122"/>
+      <c r="J244" s="128"/>
+      <c r="K244" s="128"/>
+      <c r="L244" s="128"/>
+      <c r="M244" s="129"/>
+      <c r="N244" s="128"/>
+      <c r="O244" s="128"/>
+      <c r="P244" s="128"/>
+      <c r="Q244" s="129"/>
     </row>
     <row r="245" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="5">
         <v>13173</v>
       </c>
       <c r="C245" s="2">
         <v>121.04199209776716</v>
       </c>
       <c r="D245" s="6">
         <v>3076</v>
       </c>
       <c r="E245" s="36">
         <v>117.58409785932722</v>
       </c>
-      <c r="F245" s="148"/>
-[...10 lines deleted...]
-      <c r="Q245" s="157"/>
+      <c r="F245" s="120"/>
+      <c r="G245" s="121"/>
+      <c r="H245" s="121"/>
+      <c r="I245" s="122"/>
+      <c r="J245" s="128"/>
+      <c r="K245" s="128"/>
+      <c r="L245" s="128"/>
+      <c r="M245" s="129"/>
+      <c r="N245" s="128"/>
+      <c r="O245" s="128"/>
+      <c r="P245" s="128"/>
+      <c r="Q245" s="129"/>
     </row>
     <row r="246" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="5">
         <v>14680</v>
       </c>
       <c r="C246" s="2">
         <v>126.3556550180754</v>
       </c>
       <c r="D246" s="6">
         <v>3762</v>
       </c>
       <c r="E246" s="36">
         <v>122.02400259487511</v>
       </c>
-      <c r="F246" s="148"/>
-[...10 lines deleted...]
-      <c r="Q246" s="157"/>
+      <c r="F246" s="120"/>
+      <c r="G246" s="121"/>
+      <c r="H246" s="121"/>
+      <c r="I246" s="122"/>
+      <c r="J246" s="128"/>
+      <c r="K246" s="128"/>
+      <c r="L246" s="128"/>
+      <c r="M246" s="129"/>
+      <c r="N246" s="128"/>
+      <c r="O246" s="128"/>
+      <c r="P246" s="128"/>
+      <c r="Q246" s="129"/>
     </row>
     <row r="247" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="5">
         <v>14186</v>
       </c>
       <c r="C247" s="2">
         <v>177.48029525835105</v>
       </c>
       <c r="D247" s="6">
         <v>3508</v>
       </c>
       <c r="E247" s="36">
         <v>165.94134342478714</v>
       </c>
-      <c r="F247" s="148"/>
-[...10 lines deleted...]
-      <c r="Q247" s="157"/>
+      <c r="F247" s="120"/>
+      <c r="G247" s="121"/>
+      <c r="H247" s="121"/>
+      <c r="I247" s="122"/>
+      <c r="J247" s="128"/>
+      <c r="K247" s="128"/>
+      <c r="L247" s="128"/>
+      <c r="M247" s="129"/>
+      <c r="N247" s="128"/>
+      <c r="O247" s="128"/>
+      <c r="P247" s="128"/>
+      <c r="Q247" s="129"/>
     </row>
     <row r="248" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="5">
         <v>16173</v>
       </c>
       <c r="C248" s="2">
         <v>204.17876530741066</v>
       </c>
       <c r="D248" s="6">
         <v>3845</v>
       </c>
       <c r="E248" s="36">
         <v>185.39054966248793</v>
       </c>
-      <c r="F248" s="148"/>
-[...10 lines deleted...]
-      <c r="Q248" s="157"/>
+      <c r="F248" s="120"/>
+      <c r="G248" s="121"/>
+      <c r="H248" s="121"/>
+      <c r="I248" s="122"/>
+      <c r="J248" s="128"/>
+      <c r="K248" s="128"/>
+      <c r="L248" s="128"/>
+      <c r="M248" s="129"/>
+      <c r="N248" s="128"/>
+      <c r="O248" s="128"/>
+      <c r="P248" s="128"/>
+      <c r="Q248" s="129"/>
     </row>
     <row r="249" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="5">
         <v>14573</v>
       </c>
       <c r="C249" s="2">
         <v>157.47784741733304</v>
       </c>
       <c r="D249" s="6">
         <v>3482</v>
       </c>
       <c r="E249" s="36">
         <v>150.80121264616716</v>
       </c>
-      <c r="F249" s="148"/>
-[...10 lines deleted...]
-      <c r="Q249" s="157"/>
+      <c r="F249" s="120"/>
+      <c r="G249" s="121"/>
+      <c r="H249" s="121"/>
+      <c r="I249" s="122"/>
+      <c r="J249" s="128"/>
+      <c r="K249" s="128"/>
+      <c r="L249" s="128"/>
+      <c r="M249" s="129"/>
+      <c r="N249" s="128"/>
+      <c r="O249" s="128"/>
+      <c r="P249" s="128"/>
+      <c r="Q249" s="129"/>
     </row>
     <row r="250" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="5">
         <v>16627</v>
       </c>
       <c r="C250" s="2">
         <v>152.75149288011025</v>
       </c>
       <c r="D250" s="6">
         <v>3974</v>
       </c>
       <c r="E250" s="36">
         <v>145.19546949214467</v>
       </c>
-      <c r="F250" s="148"/>
-[...10 lines deleted...]
-      <c r="Q250" s="157"/>
+      <c r="F250" s="120"/>
+      <c r="G250" s="121"/>
+      <c r="H250" s="121"/>
+      <c r="I250" s="122"/>
+      <c r="J250" s="128"/>
+      <c r="K250" s="128"/>
+      <c r="L250" s="128"/>
+      <c r="M250" s="129"/>
+      <c r="N250" s="128"/>
+      <c r="O250" s="128"/>
+      <c r="P250" s="128"/>
+      <c r="Q250" s="129"/>
     </row>
     <row r="251" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="5">
         <v>14797</v>
       </c>
       <c r="C251" s="2">
         <v>140.13637655080973</v>
       </c>
       <c r="D251" s="6">
         <v>3635</v>
       </c>
       <c r="E251" s="36">
         <v>129.31341159729635</v>
       </c>
-      <c r="F251" s="148"/>
-[...10 lines deleted...]
-      <c r="Q251" s="157"/>
+      <c r="F251" s="120"/>
+      <c r="G251" s="121"/>
+      <c r="H251" s="121"/>
+      <c r="I251" s="122"/>
+      <c r="J251" s="128"/>
+      <c r="K251" s="128"/>
+      <c r="L251" s="128"/>
+      <c r="M251" s="129"/>
+      <c r="N251" s="128"/>
+      <c r="O251" s="128"/>
+      <c r="P251" s="128"/>
+      <c r="Q251" s="129"/>
     </row>
     <row r="252" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="5">
         <v>17572</v>
       </c>
       <c r="C252" s="2">
         <v>152.27036395147314</v>
       </c>
       <c r="D252" s="6">
         <v>4781</v>
       </c>
       <c r="E252" s="36">
         <v>154.27557276540819</v>
       </c>
-      <c r="F252" s="148"/>
-[...10 lines deleted...]
-      <c r="Q252" s="157"/>
+      <c r="F252" s="120"/>
+      <c r="G252" s="121"/>
+      <c r="H252" s="121"/>
+      <c r="I252" s="122"/>
+      <c r="J252" s="128"/>
+      <c r="K252" s="128"/>
+      <c r="L252" s="128"/>
+      <c r="M252" s="129"/>
+      <c r="N252" s="128"/>
+      <c r="O252" s="128"/>
+      <c r="P252" s="128"/>
+      <c r="Q252" s="129"/>
     </row>
     <row r="253" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="5">
         <v>15513</v>
       </c>
       <c r="C253" s="2">
         <v>181.94933145672061</v>
       </c>
       <c r="D253" s="6">
         <v>3894</v>
       </c>
       <c r="E253" s="36">
         <v>158.09987819732035</v>
       </c>
-      <c r="F253" s="148"/>
-[...10 lines deleted...]
-      <c r="Q253" s="157"/>
+      <c r="F253" s="120"/>
+      <c r="G253" s="121"/>
+      <c r="H253" s="121"/>
+      <c r="I253" s="122"/>
+      <c r="J253" s="128"/>
+      <c r="K253" s="128"/>
+      <c r="L253" s="128"/>
+      <c r="M253" s="129"/>
+      <c r="N253" s="128"/>
+      <c r="O253" s="128"/>
+      <c r="P253" s="128"/>
+      <c r="Q253" s="129"/>
     </row>
     <row r="254" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="5">
         <v>15032</v>
       </c>
       <c r="C254" s="2">
         <v>135.0220066469056</v>
       </c>
       <c r="D254" s="6">
         <v>3579</v>
       </c>
       <c r="E254" s="36">
         <v>137.81286099345397</v>
       </c>
-      <c r="F254" s="151"/>
-[...10 lines deleted...]
-      <c r="Q254" s="159"/>
+      <c r="F254" s="123"/>
+      <c r="G254" s="124"/>
+      <c r="H254" s="124"/>
+      <c r="I254" s="125"/>
+      <c r="J254" s="130"/>
+      <c r="K254" s="130"/>
+      <c r="L254" s="130"/>
+      <c r="M254" s="131"/>
+      <c r="N254" s="130"/>
+      <c r="O254" s="130"/>
+      <c r="P254" s="130"/>
+      <c r="Q254" s="131"/>
     </row>
     <row r="255" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>178039</v>
       </c>
       <c r="C255" s="59">
         <v>1.4583080779122914</v>
       </c>
       <c r="D255" s="49">
         <v>43494</v>
       </c>
       <c r="E255" s="59">
         <v>1.3761746559088752</v>
       </c>
       <c r="F255" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G255" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H255" s="76" t="s">
         <v>64</v>
@@ -19029,579 +19431,579 @@
       <c r="J255" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L255" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N255" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O255" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P255" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q255" s="97" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="256" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B256" s="23">
         <v>52116</v>
       </c>
       <c r="C256" s="25">
         <v>134.0225273877488</v>
       </c>
       <c r="D256" s="26">
         <v>13615</v>
       </c>
       <c r="E256" s="25">
         <v>150.70843480185965</v>
       </c>
-      <c r="F256" s="145" t="s">
+      <c r="F256" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="G256" s="146"/>
-[...2 lines deleted...]
-      <c r="J256" s="154" t="s">
+      <c r="G256" s="118"/>
+      <c r="H256" s="118"/>
+      <c r="I256" s="119"/>
+      <c r="J256" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="K256" s="154"/>
-[...2 lines deleted...]
-      <c r="N256" s="154" t="s">
+      <c r="K256" s="126"/>
+      <c r="L256" s="126"/>
+      <c r="M256" s="127"/>
+      <c r="N256" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="O256" s="154"/>
-[...3 lines deleted...]
-    <row r="257" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O256" s="126"/>
+      <c r="P256" s="126"/>
+      <c r="Q256" s="127"/>
+    </row>
+    <row r="257" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>60812</v>
       </c>
       <c r="C257" s="2">
         <v>135.02075978596329</v>
       </c>
       <c r="D257" s="6">
         <v>14776</v>
       </c>
       <c r="E257" s="36">
         <v>132.93747188484031</v>
       </c>
-      <c r="F257" s="148"/>
-[...12 lines deleted...]
-    <row r="258" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F257" s="120"/>
+      <c r="G257" s="121"/>
+      <c r="H257" s="121"/>
+      <c r="I257" s="122"/>
+      <c r="J257" s="128"/>
+      <c r="K257" s="128"/>
+      <c r="L257" s="128"/>
+      <c r="M257" s="129"/>
+      <c r="N257" s="128"/>
+      <c r="O257" s="128"/>
+      <c r="P257" s="128"/>
+      <c r="Q257" s="129"/>
+    </row>
+    <row r="258" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>71750</v>
       </c>
       <c r="C258" s="2">
         <v>155.98843402830619</v>
       </c>
       <c r="D258" s="6">
         <v>10887</v>
       </c>
       <c r="E258" s="36">
         <v>98.160670814173656</v>
       </c>
-      <c r="F258" s="148"/>
-[...12 lines deleted...]
-    <row r="259" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F258" s="120"/>
+      <c r="G258" s="121"/>
+      <c r="H258" s="121"/>
+      <c r="I258" s="122"/>
+      <c r="J258" s="128"/>
+      <c r="K258" s="128"/>
+      <c r="L258" s="128"/>
+      <c r="M258" s="129"/>
+      <c r="N258" s="128"/>
+      <c r="O258" s="128"/>
+      <c r="P258" s="128"/>
+      <c r="Q258" s="129"/>
+    </row>
+    <row r="259" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>78895</v>
       </c>
       <c r="C259" s="2">
         <v>163.96491884365193</v>
       </c>
       <c r="D259" s="6">
         <v>10520</v>
       </c>
       <c r="E259" s="2">
         <v>85.849518524563408</v>
       </c>
-      <c r="F259" s="148"/>
-[...12 lines deleted...]
-    <row r="260" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F259" s="120"/>
+      <c r="G259" s="121"/>
+      <c r="H259" s="121"/>
+      <c r="I259" s="122"/>
+      <c r="J259" s="128"/>
+      <c r="K259" s="128"/>
+      <c r="L259" s="128"/>
+      <c r="M259" s="129"/>
+      <c r="N259" s="128"/>
+      <c r="O259" s="128"/>
+      <c r="P259" s="128"/>
+      <c r="Q259" s="129"/>
+    </row>
+    <row r="260" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>112928</v>
       </c>
       <c r="C260" s="39">
         <v>134.55823652070299</v>
       </c>
       <c r="D260" s="26">
         <v>28391</v>
       </c>
       <c r="E260" s="39">
         <v>140.90525584396246</v>
       </c>
-      <c r="F260" s="148"/>
-[...12 lines deleted...]
-    <row r="261" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F260" s="120"/>
+      <c r="G260" s="121"/>
+      <c r="H260" s="121"/>
+      <c r="I260" s="122"/>
+      <c r="J260" s="128"/>
+      <c r="K260" s="128"/>
+      <c r="L260" s="128"/>
+      <c r="M260" s="129"/>
+      <c r="N260" s="128"/>
+      <c r="O260" s="128"/>
+      <c r="P260" s="128"/>
+      <c r="Q260" s="129"/>
+    </row>
+    <row r="261" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>150645</v>
       </c>
       <c r="C261" s="42">
         <v>160.06651507745926</v>
       </c>
       <c r="D261" s="22">
         <v>21407</v>
       </c>
       <c r="E261" s="42">
         <v>91.698436496037701</v>
       </c>
-      <c r="F261" s="148"/>
-[...12 lines deleted...]
-    <row r="262" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F261" s="120"/>
+      <c r="G261" s="121"/>
+      <c r="H261" s="121"/>
+      <c r="I261" s="122"/>
+      <c r="J261" s="128"/>
+      <c r="K261" s="128"/>
+      <c r="L261" s="128"/>
+      <c r="M261" s="129"/>
+      <c r="N261" s="128"/>
+      <c r="O261" s="128"/>
+      <c r="P261" s="128"/>
+      <c r="Q261" s="129"/>
+    </row>
+    <row r="262" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="23">
         <v>16112</v>
       </c>
       <c r="C262" s="1">
         <v>131.81706618669722</v>
       </c>
       <c r="D262" s="26">
         <v>4193</v>
       </c>
       <c r="E262" s="1">
         <v>145.53974314474141</v>
       </c>
-      <c r="F262" s="148"/>
-[...12 lines deleted...]
-    <row r="263" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F262" s="120"/>
+      <c r="G262" s="121"/>
+      <c r="H262" s="121"/>
+      <c r="I262" s="122"/>
+      <c r="J262" s="128"/>
+      <c r="K262" s="128"/>
+      <c r="L262" s="128"/>
+      <c r="M262" s="129"/>
+      <c r="N262" s="128"/>
+      <c r="O262" s="128"/>
+      <c r="P262" s="128"/>
+      <c r="Q262" s="129"/>
+    </row>
+    <row r="263" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="5">
         <v>18111</v>
       </c>
       <c r="C263" s="1">
         <v>134.25500370644923</v>
       </c>
       <c r="D263" s="6">
         <v>4851</v>
       </c>
       <c r="E263" s="1">
         <v>157.65355866103349</v>
       </c>
-      <c r="F263" s="148"/>
-[...12 lines deleted...]
-    <row r="264" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F263" s="120"/>
+      <c r="G263" s="121"/>
+      <c r="H263" s="121"/>
+      <c r="I263" s="122"/>
+      <c r="J263" s="128"/>
+      <c r="K263" s="128"/>
+      <c r="L263" s="128"/>
+      <c r="M263" s="129"/>
+      <c r="N263" s="128"/>
+      <c r="O263" s="128"/>
+      <c r="P263" s="128"/>
+      <c r="Q263" s="129"/>
+    </row>
+    <row r="264" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="5">
         <v>17893</v>
       </c>
       <c r="C264" s="1">
         <v>135.83086616564185</v>
       </c>
       <c r="D264" s="6">
         <v>4571</v>
       </c>
       <c r="E264" s="1">
         <v>148.60208062418724</v>
       </c>
-      <c r="F264" s="148"/>
-[...12 lines deleted...]
-    <row r="265" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F264" s="120"/>
+      <c r="G264" s="121"/>
+      <c r="H264" s="121"/>
+      <c r="I264" s="122"/>
+      <c r="J264" s="128"/>
+      <c r="K264" s="128"/>
+      <c r="L264" s="128"/>
+      <c r="M264" s="129"/>
+      <c r="N264" s="128"/>
+      <c r="O264" s="128"/>
+      <c r="P264" s="128"/>
+      <c r="Q264" s="129"/>
+    </row>
+    <row r="265" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="5">
         <v>21520</v>
       </c>
       <c r="C265" s="1">
         <v>146.59400544959129</v>
       </c>
       <c r="D265" s="6">
         <v>5336</v>
       </c>
       <c r="E265" s="1">
         <v>141.83944710260499</v>
       </c>
-      <c r="F265" s="148"/>
-[...12 lines deleted...]
-    <row r="266" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F265" s="120"/>
+      <c r="G265" s="121"/>
+      <c r="H265" s="121"/>
+      <c r="I265" s="122"/>
+      <c r="J265" s="128"/>
+      <c r="K265" s="128"/>
+      <c r="L265" s="128"/>
+      <c r="M265" s="129"/>
+      <c r="N265" s="128"/>
+      <c r="O265" s="128"/>
+      <c r="P265" s="128"/>
+      <c r="Q265" s="129"/>
+    </row>
+    <row r="266" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="5">
         <v>19606</v>
       </c>
       <c r="C266" s="1">
         <v>138.20668264486113</v>
       </c>
       <c r="D266" s="6">
         <v>4898</v>
       </c>
       <c r="E266" s="1">
         <v>139.62371721778791</v>
       </c>
-      <c r="F266" s="148"/>
-[...12 lines deleted...]
-    <row r="267" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F266" s="120"/>
+      <c r="G266" s="121"/>
+      <c r="H266" s="121"/>
+      <c r="I266" s="122"/>
+      <c r="J266" s="128"/>
+      <c r="K266" s="128"/>
+      <c r="L266" s="128"/>
+      <c r="M266" s="129"/>
+      <c r="N266" s="128"/>
+      <c r="O266" s="128"/>
+      <c r="P266" s="128"/>
+      <c r="Q266" s="129"/>
+    </row>
+    <row r="267" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="5">
         <v>19686</v>
       </c>
       <c r="C267" s="1">
         <v>121.72138749768131</v>
       </c>
       <c r="D267" s="6">
         <v>4542</v>
       </c>
       <c r="E267" s="1">
         <v>118.12743823146945</v>
       </c>
-      <c r="F267" s="148"/>
-[...12 lines deleted...]
-    <row r="268" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F267" s="120"/>
+      <c r="G267" s="121"/>
+      <c r="H267" s="121"/>
+      <c r="I267" s="122"/>
+      <c r="J267" s="128"/>
+      <c r="K267" s="128"/>
+      <c r="L267" s="128"/>
+      <c r="M267" s="129"/>
+      <c r="N267" s="128"/>
+      <c r="O267" s="128"/>
+      <c r="P267" s="128"/>
+      <c r="Q267" s="129"/>
+    </row>
+    <row r="268" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="5">
         <v>16886</v>
       </c>
       <c r="C268" s="1">
         <v>115.87181774514512</v>
       </c>
       <c r="D268" s="6">
         <v>4155</v>
       </c>
       <c r="E268" s="1">
         <v>119.32797242963812</v>
       </c>
-      <c r="F268" s="148"/>
-[...12 lines deleted...]
-    <row r="269" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F268" s="120"/>
+      <c r="G268" s="121"/>
+      <c r="H268" s="121"/>
+      <c r="I268" s="122"/>
+      <c r="J268" s="128"/>
+      <c r="K268" s="128"/>
+      <c r="L268" s="128"/>
+      <c r="M268" s="129"/>
+      <c r="N268" s="128"/>
+      <c r="O268" s="128"/>
+      <c r="P268" s="128"/>
+      <c r="Q268" s="129"/>
+    </row>
+    <row r="269" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="5">
         <v>23951</v>
       </c>
       <c r="C269" s="1">
         <v>144.04883623022795</v>
       </c>
       <c r="D269" s="6">
         <v>3157</v>
       </c>
       <c r="E269" s="1">
         <v>79.441368897835929</v>
       </c>
-      <c r="F269" s="148"/>
-[...12 lines deleted...]
-    <row r="270" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F269" s="120"/>
+      <c r="G269" s="121"/>
+      <c r="H269" s="121"/>
+      <c r="I269" s="122"/>
+      <c r="J269" s="128"/>
+      <c r="K269" s="128"/>
+      <c r="L269" s="128"/>
+      <c r="M269" s="129"/>
+      <c r="N269" s="128"/>
+      <c r="O269" s="128"/>
+      <c r="P269" s="128"/>
+      <c r="Q269" s="129"/>
+    </row>
+    <row r="270" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>30913</v>
       </c>
       <c r="C270" s="1">
         <v>208.91396904777997</v>
       </c>
       <c r="D270" s="6">
         <v>3575</v>
       </c>
       <c r="E270" s="1">
         <v>98.349381017881711</v>
       </c>
-      <c r="F270" s="148"/>
-[...12 lines deleted...]
-    <row r="271" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F270" s="120"/>
+      <c r="G270" s="121"/>
+      <c r="H270" s="121"/>
+      <c r="I270" s="122"/>
+      <c r="J270" s="128"/>
+      <c r="K270" s="128"/>
+      <c r="L270" s="128"/>
+      <c r="M270" s="129"/>
+      <c r="N270" s="128"/>
+      <c r="O270" s="128"/>
+      <c r="P270" s="128"/>
+      <c r="Q270" s="129"/>
+    </row>
+    <row r="271" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="5">
         <v>29889</v>
       </c>
       <c r="C271" s="1">
         <v>170.09446847256999</v>
       </c>
       <c r="D271" s="6">
         <v>4187</v>
       </c>
       <c r="E271" s="1">
         <v>87.575820957958584</v>
       </c>
-      <c r="F271" s="148"/>
-[...12 lines deleted...]
-    <row r="272" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F271" s="120"/>
+      <c r="G271" s="121"/>
+      <c r="H271" s="121"/>
+      <c r="I271" s="122"/>
+      <c r="J271" s="128"/>
+      <c r="K271" s="128"/>
+      <c r="L271" s="128"/>
+      <c r="M271" s="129"/>
+      <c r="N271" s="128"/>
+      <c r="O271" s="128"/>
+      <c r="P271" s="128"/>
+      <c r="Q271" s="129"/>
+    </row>
+    <row r="272" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="5">
         <v>27321</v>
       </c>
       <c r="C272" s="1">
         <v>176.11680526010443</v>
       </c>
       <c r="D272" s="6">
         <v>3424</v>
       </c>
       <c r="E272" s="1">
         <v>87.930148947098104</v>
       </c>
-      <c r="F272" s="148"/>
-[...12 lines deleted...]
-    <row r="273" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F272" s="120"/>
+      <c r="G272" s="121"/>
+      <c r="H272" s="121"/>
+      <c r="I272" s="122"/>
+      <c r="J272" s="128"/>
+      <c r="K272" s="128"/>
+      <c r="L272" s="128"/>
+      <c r="M272" s="129"/>
+      <c r="N272" s="128"/>
+      <c r="O272" s="128"/>
+      <c r="P272" s="128"/>
+      <c r="Q272" s="129"/>
+    </row>
+    <row r="273" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="5">
         <v>21685</v>
       </c>
       <c r="C273" s="1">
         <v>144.25891431612561</v>
       </c>
       <c r="D273" s="6">
         <v>2909</v>
       </c>
       <c r="E273" s="1">
         <v>81.279687063425541</v>
       </c>
-      <c r="F273" s="151"/>
-[...12 lines deleted...]
-    <row r="274" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F273" s="123"/>
+      <c r="G273" s="124"/>
+      <c r="H273" s="124"/>
+      <c r="I273" s="125"/>
+      <c r="J273" s="130"/>
+      <c r="K273" s="130"/>
+      <c r="L273" s="130"/>
+      <c r="M273" s="131"/>
+      <c r="N273" s="130"/>
+      <c r="O273" s="130"/>
+      <c r="P273" s="130"/>
+      <c r="Q273" s="131"/>
+    </row>
+    <row r="274" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>263573</v>
       </c>
       <c r="C274" s="59">
         <v>1.4804228287060701</v>
       </c>
       <c r="D274" s="31">
         <v>49798</v>
       </c>
       <c r="E274" s="59">
         <v>1.144939531889456</v>
       </c>
       <c r="F274" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G274" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H274" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I274" s="77" t="s">
@@ -19626,561 +20028,561 @@
         <v>74</v>
       </c>
       <c r="P274" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q274" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="275" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="37" t="s">
         <v>111</v>
       </c>
       <c r="B275" s="23">
         <v>60753</v>
       </c>
       <c r="C275" s="25">
         <v>116.57264563665667</v>
       </c>
       <c r="D275" s="26">
         <v>11135</v>
       </c>
       <c r="E275" s="25">
         <v>81.784796180683074</v>
       </c>
-      <c r="F275" s="145" t="s">
+      <c r="F275" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="G275" s="146"/>
-[...2 lines deleted...]
-      <c r="J275" s="154" t="s">
+      <c r="G275" s="118"/>
+      <c r="H275" s="118"/>
+      <c r="I275" s="119"/>
+      <c r="J275" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="K275" s="154"/>
-[...2 lines deleted...]
-      <c r="N275" s="154" t="s">
+      <c r="K275" s="126"/>
+      <c r="L275" s="126"/>
+      <c r="M275" s="127"/>
+      <c r="N275" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="O275" s="154"/>
-[...1 lines deleted...]
-      <c r="Q275" s="155"/>
+      <c r="O275" s="126"/>
+      <c r="P275" s="126"/>
+      <c r="Q275" s="127"/>
     </row>
     <row r="276" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B276" s="34">
         <v>56868</v>
       </c>
       <c r="C276" s="2">
         <v>93.514437939880295</v>
       </c>
       <c r="D276" s="6">
         <v>10469</v>
       </c>
       <c r="E276" s="36">
         <v>70.851380617217103</v>
       </c>
-      <c r="F276" s="148"/>
-[...10 lines deleted...]
-      <c r="Q276" s="157"/>
+      <c r="F276" s="120"/>
+      <c r="G276" s="121"/>
+      <c r="H276" s="121"/>
+      <c r="I276" s="122"/>
+      <c r="J276" s="128"/>
+      <c r="K276" s="128"/>
+      <c r="L276" s="128"/>
+      <c r="M276" s="129"/>
+      <c r="N276" s="128"/>
+      <c r="O276" s="128"/>
+      <c r="P276" s="128"/>
+      <c r="Q276" s="129"/>
     </row>
     <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B277" s="34">
         <v>67373</v>
       </c>
       <c r="C277" s="2">
         <v>93.899651567944247</v>
       </c>
       <c r="D277" s="6">
         <v>10787</v>
       </c>
       <c r="E277" s="36">
         <v>99.081473316799844</v>
       </c>
-      <c r="F277" s="148"/>
-[...10 lines deleted...]
-      <c r="Q277" s="157"/>
+      <c r="F277" s="120"/>
+      <c r="G277" s="121"/>
+      <c r="H277" s="121"/>
+      <c r="I277" s="122"/>
+      <c r="J277" s="128"/>
+      <c r="K277" s="128"/>
+      <c r="L277" s="128"/>
+      <c r="M277" s="129"/>
+      <c r="N277" s="128"/>
+      <c r="O277" s="128"/>
+      <c r="P277" s="128"/>
+      <c r="Q277" s="129"/>
     </row>
     <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B278" s="34">
         <v>76627</v>
       </c>
       <c r="C278" s="2">
         <v>97.125293111097037</v>
       </c>
       <c r="D278" s="6">
         <v>10880</v>
       </c>
       <c r="E278" s="2">
         <v>103.42205323193916</v>
       </c>
-      <c r="F278" s="148"/>
-[...10 lines deleted...]
-      <c r="Q278" s="157"/>
+      <c r="F278" s="120"/>
+      <c r="G278" s="121"/>
+      <c r="H278" s="121"/>
+      <c r="I278" s="122"/>
+      <c r="J278" s="128"/>
+      <c r="K278" s="128"/>
+      <c r="L278" s="128"/>
+      <c r="M278" s="129"/>
+      <c r="N278" s="128"/>
+      <c r="O278" s="128"/>
+      <c r="P278" s="128"/>
+      <c r="Q278" s="129"/>
     </row>
     <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>117621</v>
       </c>
       <c r="C279" s="39">
         <v>104.15574525361293</v>
       </c>
       <c r="D279" s="26">
         <v>21604</v>
       </c>
       <c r="E279" s="39">
         <v>76.094537001162337</v>
       </c>
-      <c r="F279" s="148"/>
-[...10 lines deleted...]
-      <c r="Q279" s="157"/>
+      <c r="F279" s="120"/>
+      <c r="G279" s="121"/>
+      <c r="H279" s="121"/>
+      <c r="I279" s="122"/>
+      <c r="J279" s="128"/>
+      <c r="K279" s="128"/>
+      <c r="L279" s="128"/>
+      <c r="M279" s="129"/>
+      <c r="N279" s="128"/>
+      <c r="O279" s="128"/>
+      <c r="P279" s="128"/>
+      <c r="Q279" s="129"/>
     </row>
     <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
         <v>144000</v>
       </c>
       <c r="C280" s="42">
         <v>95.588967440007963</v>
       </c>
       <c r="D280" s="22">
         <v>21667</v>
       </c>
       <c r="E280" s="42">
         <v>101.2145559863596</v>
       </c>
-      <c r="F280" s="148"/>
-[...10 lines deleted...]
-      <c r="Q280" s="157"/>
+      <c r="F280" s="120"/>
+      <c r="G280" s="121"/>
+      <c r="H280" s="121"/>
+      <c r="I280" s="122"/>
+      <c r="J280" s="128"/>
+      <c r="K280" s="128"/>
+      <c r="L280" s="128"/>
+      <c r="M280" s="129"/>
+      <c r="N280" s="128"/>
+      <c r="O280" s="128"/>
+      <c r="P280" s="128"/>
+      <c r="Q280" s="129"/>
     </row>
     <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B281" s="23">
         <v>20546</v>
       </c>
       <c r="C281" s="1">
         <v>127.51986097318768</v>
       </c>
       <c r="D281" s="26">
         <v>3692</v>
       </c>
       <c r="E281" s="1">
         <v>88.051514428809924</v>
       </c>
-      <c r="F281" s="148"/>
-[...10 lines deleted...]
-      <c r="Q281" s="157"/>
+      <c r="F281" s="120"/>
+      <c r="G281" s="121"/>
+      <c r="H281" s="121"/>
+      <c r="I281" s="122"/>
+      <c r="J281" s="128"/>
+      <c r="K281" s="128"/>
+      <c r="L281" s="128"/>
+      <c r="M281" s="129"/>
+      <c r="N281" s="128"/>
+      <c r="O281" s="128"/>
+      <c r="P281" s="128"/>
+      <c r="Q281" s="129"/>
     </row>
     <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="5">
         <v>18845</v>
       </c>
       <c r="C282" s="1">
         <v>104.05278559991164</v>
       </c>
       <c r="D282" s="6">
         <v>3654</v>
       </c>
       <c r="E282" s="1">
         <v>75.324675324675326</v>
       </c>
-      <c r="F282" s="148"/>
-[...10 lines deleted...]
-      <c r="Q282" s="157"/>
+      <c r="F282" s="120"/>
+      <c r="G282" s="121"/>
+      <c r="H282" s="121"/>
+      <c r="I282" s="122"/>
+      <c r="J282" s="128"/>
+      <c r="K282" s="128"/>
+      <c r="L282" s="128"/>
+      <c r="M282" s="129"/>
+      <c r="N282" s="128"/>
+      <c r="O282" s="128"/>
+      <c r="P282" s="128"/>
+      <c r="Q282" s="129"/>
     </row>
     <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="5">
         <v>21362</v>
       </c>
       <c r="C283" s="1">
         <v>119.38746996031968</v>
       </c>
       <c r="D283" s="6">
         <v>3789</v>
       </c>
       <c r="E283" s="1">
         <v>82.892146138700511</v>
       </c>
-      <c r="F283" s="148"/>
-[...10 lines deleted...]
-      <c r="Q283" s="157"/>
+      <c r="F283" s="120"/>
+      <c r="G283" s="121"/>
+      <c r="H283" s="121"/>
+      <c r="I283" s="122"/>
+      <c r="J283" s="128"/>
+      <c r="K283" s="128"/>
+      <c r="L283" s="128"/>
+      <c r="M283" s="129"/>
+      <c r="N283" s="128"/>
+      <c r="O283" s="128"/>
+      <c r="P283" s="128"/>
+      <c r="Q283" s="129"/>
     </row>
     <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="5">
         <v>19681</v>
       </c>
       <c r="C284" s="1">
         <v>91.454460966542754</v>
       </c>
       <c r="D284" s="6">
         <v>3601</v>
       </c>
       <c r="E284" s="1">
         <v>67.485007496251868</v>
       </c>
-      <c r="F284" s="148"/>
-[...10 lines deleted...]
-      <c r="Q284" s="157"/>
+      <c r="F284" s="120"/>
+      <c r="G284" s="121"/>
+      <c r="H284" s="121"/>
+      <c r="I284" s="122"/>
+      <c r="J284" s="128"/>
+      <c r="K284" s="128"/>
+      <c r="L284" s="128"/>
+      <c r="M284" s="129"/>
+      <c r="N284" s="128"/>
+      <c r="O284" s="128"/>
+      <c r="P284" s="128"/>
+      <c r="Q284" s="129"/>
     </row>
     <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="5">
         <v>17104</v>
       </c>
       <c r="C285" s="1">
         <v>87.238600428440265</v>
       </c>
       <c r="D285" s="6">
         <v>3021</v>
       </c>
       <c r="E285" s="1">
         <v>61.67823601469987</v>
       </c>
-      <c r="F285" s="148"/>
-[...10 lines deleted...]
-      <c r="Q285" s="157"/>
+      <c r="F285" s="120"/>
+      <c r="G285" s="121"/>
+      <c r="H285" s="121"/>
+      <c r="I285" s="122"/>
+      <c r="J285" s="128"/>
+      <c r="K285" s="128"/>
+      <c r="L285" s="128"/>
+      <c r="M285" s="129"/>
+      <c r="N285" s="128"/>
+      <c r="O285" s="128"/>
+      <c r="P285" s="128"/>
+      <c r="Q285" s="129"/>
     </row>
     <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="5">
         <v>20083</v>
       </c>
       <c r="C286" s="1">
         <v>102.01666158691455</v>
       </c>
       <c r="D286" s="6">
         <v>3847</v>
       </c>
       <c r="E286" s="1">
         <v>84.698370761778946</v>
       </c>
-      <c r="F286" s="148"/>
-[...10 lines deleted...]
-      <c r="Q286" s="157"/>
+      <c r="F286" s="120"/>
+      <c r="G286" s="121"/>
+      <c r="H286" s="121"/>
+      <c r="I286" s="122"/>
+      <c r="J286" s="128"/>
+      <c r="K286" s="128"/>
+      <c r="L286" s="128"/>
+      <c r="M286" s="129"/>
+      <c r="N286" s="128"/>
+      <c r="O286" s="128"/>
+      <c r="P286" s="128"/>
+      <c r="Q286" s="129"/>
     </row>
     <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B287" s="5">
         <v>25082</v>
       </c>
       <c r="C287" s="1">
         <v>148.53724979272772</v>
       </c>
       <c r="D287" s="6">
         <v>4046</v>
       </c>
       <c r="E287" s="1">
         <v>97.376654632972333</v>
       </c>
-      <c r="F287" s="148"/>
-[...10 lines deleted...]
-      <c r="Q287" s="157"/>
+      <c r="F287" s="120"/>
+      <c r="G287" s="121"/>
+      <c r="H287" s="121"/>
+      <c r="I287" s="122"/>
+      <c r="J287" s="128"/>
+      <c r="K287" s="128"/>
+      <c r="L287" s="128"/>
+      <c r="M287" s="129"/>
+      <c r="N287" s="128"/>
+      <c r="O287" s="128"/>
+      <c r="P287" s="128"/>
+      <c r="Q287" s="129"/>
     </row>
     <row r="288" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B288" s="5">
         <v>15258</v>
       </c>
       <c r="C288" s="1">
         <v>63.705064506701184</v>
       </c>
       <c r="D288" s="6">
         <v>2758</v>
       </c>
       <c r="E288" s="1">
         <v>87.36141906873614</v>
       </c>
-      <c r="F288" s="148"/>
-[...10 lines deleted...]
-      <c r="Q288" s="157"/>
+      <c r="F288" s="120"/>
+      <c r="G288" s="121"/>
+      <c r="H288" s="121"/>
+      <c r="I288" s="122"/>
+      <c r="J288" s="128"/>
+      <c r="K288" s="128"/>
+      <c r="L288" s="128"/>
+      <c r="M288" s="129"/>
+      <c r="N288" s="128"/>
+      <c r="O288" s="128"/>
+      <c r="P288" s="128"/>
+      <c r="Q288" s="129"/>
     </row>
     <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B289" s="5">
         <v>27033</v>
       </c>
       <c r="C289" s="1">
         <v>87.448646200627564</v>
       </c>
       <c r="D289" s="6">
         <v>3983</v>
       </c>
       <c r="E289" s="1">
         <v>111.41258741258741</v>
       </c>
-      <c r="F289" s="148"/>
-[...10 lines deleted...]
-      <c r="Q289" s="157"/>
+      <c r="F289" s="120"/>
+      <c r="G289" s="121"/>
+      <c r="H289" s="121"/>
+      <c r="I289" s="122"/>
+      <c r="J289" s="128"/>
+      <c r="K289" s="128"/>
+      <c r="L289" s="128"/>
+      <c r="M289" s="129"/>
+      <c r="N289" s="128"/>
+      <c r="O289" s="128"/>
+      <c r="P289" s="128"/>
+      <c r="Q289" s="129"/>
     </row>
     <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B290" s="5">
         <v>29028</v>
       </c>
       <c r="C290" s="1">
         <v>97.119341563786008</v>
       </c>
       <c r="D290" s="6">
         <v>4070</v>
       </c>
       <c r="E290" s="1">
         <v>97.205636493909722</v>
       </c>
-      <c r="F290" s="148"/>
-[...10 lines deleted...]
-      <c r="Q290" s="157"/>
+      <c r="F290" s="120"/>
+      <c r="G290" s="121"/>
+      <c r="H290" s="121"/>
+      <c r="I290" s="122"/>
+      <c r="J290" s="128"/>
+      <c r="K290" s="128"/>
+      <c r="L290" s="128"/>
+      <c r="M290" s="129"/>
+      <c r="N290" s="128"/>
+      <c r="O290" s="128"/>
+      <c r="P290" s="128"/>
+      <c r="Q290" s="129"/>
     </row>
     <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B291" s="5">
         <v>23822</v>
       </c>
       <c r="C291" s="1">
         <v>87.193001720288422</v>
       </c>
       <c r="D291" s="6">
         <v>3583</v>
       </c>
       <c r="E291" s="1">
         <v>104.64369158878503</v>
       </c>
-      <c r="F291" s="148"/>
-[...10 lines deleted...]
-      <c r="Q291" s="157"/>
+      <c r="F291" s="120"/>
+      <c r="G291" s="121"/>
+      <c r="H291" s="121"/>
+      <c r="I291" s="122"/>
+      <c r="J291" s="128"/>
+      <c r="K291" s="128"/>
+      <c r="L291" s="128"/>
+      <c r="M291" s="129"/>
+      <c r="N291" s="128"/>
+      <c r="O291" s="128"/>
+      <c r="P291" s="128"/>
+      <c r="Q291" s="129"/>
     </row>
     <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B292" s="5">
         <v>23777</v>
       </c>
       <c r="C292" s="1">
         <v>109.64722158173852</v>
       </c>
       <c r="D292" s="6">
         <v>3227</v>
       </c>
       <c r="E292" s="1">
         <v>110.9315916122379</v>
       </c>
-      <c r="F292" s="151"/>
-[...10 lines deleted...]
-      <c r="Q292" s="159"/>
+      <c r="F292" s="123"/>
+      <c r="G292" s="124"/>
+      <c r="H292" s="124"/>
+      <c r="I292" s="125"/>
+      <c r="J292" s="130"/>
+      <c r="K292" s="130"/>
+      <c r="L292" s="130"/>
+      <c r="M292" s="131"/>
+      <c r="N292" s="130"/>
+      <c r="O292" s="130"/>
+      <c r="P292" s="130"/>
+      <c r="Q292" s="131"/>
     </row>
     <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
         <v>261621</v>
       </c>
       <c r="C293" s="59">
         <v>0.99259408209490352</v>
       </c>
       <c r="D293" s="31">
         <v>43271</v>
       </c>
       <c r="E293" s="59">
         <v>0.86893047913570831</v>
       </c>
       <c r="F293" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G293" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H293" s="76" t="s">
         <v>64</v>
@@ -20191,161 +20593,633 @@
       <c r="J293" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N293" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q293" s="97" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="294" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="A295" s="9" t="s">
+    <row r="294" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B294" s="23">
+        <v>49240</v>
+      </c>
+      <c r="C294" s="25">
+        <v>81.049495498164703</v>
+      </c>
+      <c r="D294" s="26">
+        <v>7329</v>
+      </c>
+      <c r="E294" s="25">
+        <v>65.81948810058374</v>
+      </c>
+      <c r="F294" s="117" t="s">
+        <v>95</v>
+      </c>
+      <c r="G294" s="118"/>
+      <c r="H294" s="118"/>
+      <c r="I294" s="119"/>
+      <c r="J294" s="126" t="s">
+        <v>96</v>
+      </c>
+      <c r="K294" s="126"/>
+      <c r="L294" s="126"/>
+      <c r="M294" s="127"/>
+      <c r="N294" s="126" t="s">
+        <v>96</v>
+      </c>
+      <c r="O294" s="126"/>
+      <c r="P294" s="126"/>
+      <c r="Q294" s="127"/>
+    </row>
+    <row r="295" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B295" s="34"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="36"/>
+      <c r="F295" s="120"/>
+      <c r="G295" s="121"/>
+      <c r="H295" s="121"/>
+      <c r="I295" s="122"/>
+      <c r="J295" s="128"/>
+      <c r="K295" s="128"/>
+      <c r="L295" s="128"/>
+      <c r="M295" s="129"/>
+      <c r="N295" s="128"/>
+      <c r="O295" s="128"/>
+      <c r="P295" s="128"/>
+      <c r="Q295" s="129"/>
+    </row>
+    <row r="296" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B296" s="34"/>
+      <c r="C296" s="2"/>
+      <c r="D296" s="6"/>
+      <c r="E296" s="36"/>
+      <c r="F296" s="120"/>
+      <c r="G296" s="121"/>
+      <c r="H296" s="121"/>
+      <c r="I296" s="122"/>
+      <c r="J296" s="128"/>
+      <c r="K296" s="128"/>
+      <c r="L296" s="128"/>
+      <c r="M296" s="129"/>
+      <c r="N296" s="128"/>
+      <c r="O296" s="128"/>
+      <c r="P296" s="128"/>
+      <c r="Q296" s="129"/>
+    </row>
+    <row r="297" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B297" s="34"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="6"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="120"/>
+      <c r="G297" s="121"/>
+      <c r="H297" s="121"/>
+      <c r="I297" s="122"/>
+      <c r="J297" s="128"/>
+      <c r="K297" s="128"/>
+      <c r="L297" s="128"/>
+      <c r="M297" s="129"/>
+      <c r="N297" s="128"/>
+      <c r="O297" s="128"/>
+      <c r="P297" s="128"/>
+      <c r="Q297" s="129"/>
+    </row>
+    <row r="298" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B298" s="23">
+        <v>49240</v>
+      </c>
+      <c r="C298" s="24">
+        <v>41.863272714906351</v>
+      </c>
+      <c r="D298" s="26">
+        <v>7329</v>
+      </c>
+      <c r="E298" s="39">
+        <v>33.924273282725423</v>
+      </c>
+      <c r="F298" s="120"/>
+      <c r="G298" s="121"/>
+      <c r="H298" s="121"/>
+      <c r="I298" s="122"/>
+      <c r="J298" s="128"/>
+      <c r="K298" s="128"/>
+      <c r="L298" s="128"/>
+      <c r="M298" s="129"/>
+      <c r="N298" s="128"/>
+      <c r="O298" s="128"/>
+      <c r="P298" s="128"/>
+      <c r="Q298" s="129"/>
+    </row>
+    <row r="299" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B299" s="30"/>
+      <c r="C299" s="100"/>
+      <c r="D299" s="22"/>
+      <c r="E299" s="42"/>
+      <c r="F299" s="120"/>
+      <c r="G299" s="121"/>
+      <c r="H299" s="121"/>
+      <c r="I299" s="122"/>
+      <c r="J299" s="128"/>
+      <c r="K299" s="128"/>
+      <c r="L299" s="128"/>
+      <c r="M299" s="129"/>
+      <c r="N299" s="128"/>
+      <c r="O299" s="128"/>
+      <c r="P299" s="128"/>
+      <c r="Q299" s="129"/>
+    </row>
+    <row r="300" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B300" s="23">
+        <v>25520</v>
+      </c>
+      <c r="C300" s="1">
+        <v>124.20909179402318</v>
+      </c>
+      <c r="D300" s="26">
+        <v>3863</v>
+      </c>
+      <c r="E300" s="1">
+        <v>104.63163596966413</v>
+      </c>
+      <c r="F300" s="120"/>
+      <c r="G300" s="121"/>
+      <c r="H300" s="121"/>
+      <c r="I300" s="122"/>
+      <c r="J300" s="128"/>
+      <c r="K300" s="128"/>
+      <c r="L300" s="128"/>
+      <c r="M300" s="129"/>
+      <c r="N300" s="128"/>
+      <c r="O300" s="128"/>
+      <c r="P300" s="128"/>
+      <c r="Q300" s="129"/>
+    </row>
+    <row r="301" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B301" s="5">
+        <v>23720</v>
+      </c>
+      <c r="C301" s="1">
+        <v>125.86893075086229</v>
+      </c>
+      <c r="D301" s="6">
+        <v>3466</v>
+      </c>
+      <c r="E301" s="1">
+        <v>94.854953475643129</v>
+      </c>
+      <c r="F301" s="120"/>
+      <c r="G301" s="121"/>
+      <c r="H301" s="121"/>
+      <c r="I301" s="122"/>
+      <c r="J301" s="128"/>
+      <c r="K301" s="128"/>
+      <c r="L301" s="128"/>
+      <c r="M301" s="129"/>
+      <c r="N301" s="128"/>
+      <c r="O301" s="128"/>
+      <c r="P301" s="128"/>
+      <c r="Q301" s="129"/>
+    </row>
+    <row r="302" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="5"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="1"/>
+      <c r="F302" s="120"/>
+      <c r="G302" s="121"/>
+      <c r="H302" s="121"/>
+      <c r="I302" s="122"/>
+      <c r="J302" s="128"/>
+      <c r="K302" s="128"/>
+      <c r="L302" s="128"/>
+      <c r="M302" s="129"/>
+      <c r="N302" s="128"/>
+      <c r="O302" s="128"/>
+      <c r="P302" s="128"/>
+      <c r="Q302" s="129"/>
+    </row>
+    <row r="303" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B303" s="5"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="1"/>
+      <c r="F303" s="120"/>
+      <c r="G303" s="121"/>
+      <c r="H303" s="121"/>
+      <c r="I303" s="122"/>
+      <c r="J303" s="128"/>
+      <c r="K303" s="128"/>
+      <c r="L303" s="128"/>
+      <c r="M303" s="129"/>
+      <c r="N303" s="128"/>
+      <c r="O303" s="128"/>
+      <c r="P303" s="128"/>
+      <c r="Q303" s="129"/>
+    </row>
+    <row r="304" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" s="5"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="120"/>
+      <c r="G304" s="121"/>
+      <c r="H304" s="121"/>
+      <c r="I304" s="122"/>
+      <c r="J304" s="128"/>
+      <c r="K304" s="128"/>
+      <c r="L304" s="128"/>
+      <c r="M304" s="129"/>
+      <c r="N304" s="128"/>
+      <c r="O304" s="128"/>
+      <c r="P304" s="128"/>
+      <c r="Q304" s="129"/>
+    </row>
+    <row r="305" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B305" s="5"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="6"/>
+      <c r="E305" s="1"/>
+      <c r="F305" s="120"/>
+      <c r="G305" s="121"/>
+      <c r="H305" s="121"/>
+      <c r="I305" s="122"/>
+      <c r="J305" s="128"/>
+      <c r="K305" s="128"/>
+      <c r="L305" s="128"/>
+      <c r="M305" s="129"/>
+      <c r="N305" s="128"/>
+      <c r="O305" s="128"/>
+      <c r="P305" s="128"/>
+      <c r="Q305" s="129"/>
+    </row>
+    <row r="306" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B306" s="5"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="1"/>
+      <c r="F306" s="120"/>
+      <c r="G306" s="121"/>
+      <c r="H306" s="121"/>
+      <c r="I306" s="122"/>
+      <c r="J306" s="128"/>
+      <c r="K306" s="128"/>
+      <c r="L306" s="128"/>
+      <c r="M306" s="129"/>
+      <c r="N306" s="128"/>
+      <c r="O306" s="128"/>
+      <c r="P306" s="128"/>
+      <c r="Q306" s="129"/>
+    </row>
+    <row r="307" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B307" s="5"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="6"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="120"/>
+      <c r="G307" s="121"/>
+      <c r="H307" s="121"/>
+      <c r="I307" s="122"/>
+      <c r="J307" s="128"/>
+      <c r="K307" s="128"/>
+      <c r="L307" s="128"/>
+      <c r="M307" s="129"/>
+      <c r="N307" s="128"/>
+      <c r="O307" s="128"/>
+      <c r="P307" s="128"/>
+      <c r="Q307" s="129"/>
+    </row>
+    <row r="308" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B308" s="5"/>
+      <c r="C308" s="1"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="1"/>
+      <c r="F308" s="120"/>
+      <c r="G308" s="121"/>
+      <c r="H308" s="121"/>
+      <c r="I308" s="122"/>
+      <c r="J308" s="128"/>
+      <c r="K308" s="128"/>
+      <c r="L308" s="128"/>
+      <c r="M308" s="129"/>
+      <c r="N308" s="128"/>
+      <c r="O308" s="128"/>
+      <c r="P308" s="128"/>
+      <c r="Q308" s="129"/>
+    </row>
+    <row r="309" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B309" s="5"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="120"/>
+      <c r="G309" s="121"/>
+      <c r="H309" s="121"/>
+      <c r="I309" s="122"/>
+      <c r="J309" s="128"/>
+      <c r="K309" s="128"/>
+      <c r="L309" s="128"/>
+      <c r="M309" s="129"/>
+      <c r="N309" s="128"/>
+      <c r="O309" s="128"/>
+      <c r="P309" s="128"/>
+      <c r="Q309" s="129"/>
+    </row>
+    <row r="310" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B310" s="5"/>
+      <c r="C310" s="1"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="1"/>
+      <c r="F310" s="120"/>
+      <c r="G310" s="121"/>
+      <c r="H310" s="121"/>
+      <c r="I310" s="122"/>
+      <c r="J310" s="128"/>
+      <c r="K310" s="128"/>
+      <c r="L310" s="128"/>
+      <c r="M310" s="129"/>
+      <c r="N310" s="128"/>
+      <c r="O310" s="128"/>
+      <c r="P310" s="128"/>
+      <c r="Q310" s="129"/>
+    </row>
+    <row r="311" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B311" s="5"/>
+      <c r="C311" s="1"/>
+      <c r="D311" s="6"/>
+      <c r="E311" s="1"/>
+      <c r="F311" s="123"/>
+      <c r="G311" s="124"/>
+      <c r="H311" s="124"/>
+      <c r="I311" s="125"/>
+      <c r="J311" s="130"/>
+      <c r="K311" s="130"/>
+      <c r="L311" s="130"/>
+      <c r="M311" s="131"/>
+      <c r="N311" s="130"/>
+      <c r="O311" s="130"/>
+      <c r="P311" s="130"/>
+      <c r="Q311" s="131"/>
+    </row>
+    <row r="312" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B312" s="31">
+        <v>49240</v>
+      </c>
+      <c r="C312" s="59">
+        <v>1.250031733137011</v>
+      </c>
+      <c r="D312" s="31">
+        <v>7329</v>
+      </c>
+      <c r="E312" s="59">
+        <v>0.99768581540974677</v>
+      </c>
+      <c r="F312" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="G312" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="H312" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="I312" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="J312" s="93" t="s">
+        <v>74</v>
+      </c>
+      <c r="K312" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="L312" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="M312" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="N312" s="96" t="s">
+        <v>74</v>
+      </c>
+      <c r="O312" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="P312" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q312" s="97" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="313" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="106"/>
+      <c r="B313" s="107"/>
+      <c r="C313" s="108"/>
+      <c r="D313" s="107"/>
+      <c r="E313" s="108"/>
+      <c r="F313" s="109"/>
+      <c r="G313" s="110"/>
+      <c r="H313" s="109"/>
+      <c r="I313" s="110"/>
+      <c r="J313" s="111"/>
+      <c r="K313" s="115"/>
+      <c r="L313" s="111"/>
+      <c r="M313" s="115"/>
+      <c r="N313" s="111"/>
+      <c r="O313" s="115"/>
+      <c r="P313" s="111"/>
+      <c r="Q313" s="115"/>
+    </row>
+    <row r="314" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="296" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="9" t="s">
+    <row r="315" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="297" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A297" s="9" t="s">
+    <row r="316" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="9" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="298" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="9" t="s">
+    <row r="317" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="9" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="299" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="9" t="s">
+    <row r="318" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="9" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="300" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="9" t="s">
+    <row r="319" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="9" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="42">
-[...25 lines deleted...]
-    <mergeCell ref="N66:Q83"/>
+  <mergeCells count="45">
+    <mergeCell ref="F294:I311"/>
+    <mergeCell ref="J294:M311"/>
+    <mergeCell ref="N294:Q311"/>
     <mergeCell ref="B114:E121"/>
     <mergeCell ref="F113:I121"/>
     <mergeCell ref="J123:M140"/>
     <mergeCell ref="N123:Q140"/>
     <mergeCell ref="F199:I216"/>
     <mergeCell ref="J199:M216"/>
     <mergeCell ref="N199:Q216"/>
     <mergeCell ref="F180:I197"/>
     <mergeCell ref="J180:M197"/>
     <mergeCell ref="N180:Q197"/>
     <mergeCell ref="B142:E159"/>
     <mergeCell ref="F142:I159"/>
     <mergeCell ref="J142:M159"/>
     <mergeCell ref="N142:Q159"/>
     <mergeCell ref="B123:E140"/>
     <mergeCell ref="F123:I140"/>
+    <mergeCell ref="J30:M47"/>
+    <mergeCell ref="N30:Q47"/>
+    <mergeCell ref="J48:M65"/>
+    <mergeCell ref="N48:Q65"/>
+    <mergeCell ref="J104:M121"/>
+    <mergeCell ref="N104:Q121"/>
+    <mergeCell ref="J85:M102"/>
+    <mergeCell ref="N85:Q102"/>
+    <mergeCell ref="J66:M83"/>
+    <mergeCell ref="N66:Q83"/>
+    <mergeCell ref="B161:E178"/>
+    <mergeCell ref="F161:I178"/>
+    <mergeCell ref="J161:M178"/>
+    <mergeCell ref="N161:Q178"/>
+    <mergeCell ref="F237:I254"/>
+    <mergeCell ref="J237:M254"/>
+    <mergeCell ref="N237:Q254"/>
+    <mergeCell ref="F218:I235"/>
+    <mergeCell ref="J218:M235"/>
+    <mergeCell ref="N218:Q235"/>
+    <mergeCell ref="F275:I292"/>
+    <mergeCell ref="J275:M292"/>
+    <mergeCell ref="N275:Q292"/>
+    <mergeCell ref="F256:I273"/>
+    <mergeCell ref="J256:M273"/>
+    <mergeCell ref="N256:Q273"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R296"/>
+  <dimension ref="A1:R315"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
@@ -31323,327 +32197,327 @@
         <v>42576</v>
       </c>
       <c r="K236" s="59">
         <v>1.2035618374558303</v>
       </c>
       <c r="L236" s="49">
         <v>14351</v>
       </c>
       <c r="M236" s="101">
         <v>1.229839746336447</v>
       </c>
       <c r="N236" s="31">
         <v>75160</v>
       </c>
       <c r="O236" s="59">
         <v>1.410793054903801</v>
       </c>
       <c r="P236" s="49">
         <v>36582</v>
       </c>
       <c r="Q236" s="101">
         <v>1.514092959728488</v>
       </c>
       <c r="R236" s="98"/>
     </row>
-    <row r="237" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A237" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B237" s="23">
         <v>32618</v>
       </c>
       <c r="C237" s="25">
         <v>114.64220441445241</v>
       </c>
       <c r="D237" s="26">
         <v>12856</v>
       </c>
       <c r="E237" s="25">
         <v>108.54441067207026</v>
       </c>
       <c r="F237" s="23"/>
       <c r="G237" s="25"/>
       <c r="H237" s="26"/>
       <c r="I237" s="28"/>
       <c r="J237" s="23">
         <v>13729</v>
       </c>
       <c r="K237" s="25">
         <v>162.97483380816715</v>
       </c>
       <c r="L237" s="26">
         <v>3506</v>
       </c>
       <c r="M237" s="25">
         <v>121.69385629989587</v>
       </c>
       <c r="N237" s="23">
         <v>18889</v>
       </c>
       <c r="O237" s="25">
         <v>94.312961853405227</v>
       </c>
       <c r="P237" s="26">
         <v>9350</v>
       </c>
       <c r="Q237" s="25">
         <v>104.31775075309606</v>
       </c>
       <c r="R237" s="98"/>
     </row>
-    <row r="238" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A238" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="34">
         <v>19947</v>
       </c>
       <c r="C238" s="2">
         <v>97.803383182152487</v>
       </c>
       <c r="D238" s="6">
         <v>9405</v>
       </c>
       <c r="E238" s="2">
         <v>103.99159663865547</v>
       </c>
       <c r="F238" s="5"/>
       <c r="G238" s="2"/>
       <c r="H238" s="6"/>
       <c r="I238" s="7"/>
       <c r="J238" s="34">
         <v>6324</v>
       </c>
       <c r="K238" s="2">
         <v>81.93832599118943</v>
       </c>
       <c r="L238" s="6">
         <v>2316</v>
       </c>
       <c r="M238" s="2">
         <v>78.882833787465941</v>
       </c>
       <c r="N238" s="34">
         <v>13623</v>
       </c>
       <c r="O238" s="2">
         <v>107.46233335962768</v>
       </c>
       <c r="P238" s="6">
         <v>7089</v>
       </c>
       <c r="Q238" s="2">
         <v>116.06090373280944</v>
       </c>
       <c r="R238" s="98"/>
     </row>
-    <row r="239" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A239" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="34">
         <v>22637</v>
       </c>
       <c r="C239" s="2">
         <v>68.813837548638134</v>
       </c>
       <c r="D239" s="6">
         <v>10024</v>
       </c>
       <c r="E239" s="2">
         <v>68.09782608695653</v>
       </c>
       <c r="F239" s="5"/>
       <c r="G239" s="2"/>
       <c r="H239" s="6"/>
       <c r="I239" s="7"/>
       <c r="J239" s="34">
         <v>6987</v>
       </c>
       <c r="K239" s="2">
         <v>54.158592357181611</v>
       </c>
       <c r="L239" s="6">
         <v>2461</v>
       </c>
       <c r="M239" s="2">
         <v>56.496786042240586</v>
       </c>
       <c r="N239" s="34">
         <v>15650</v>
       </c>
       <c r="O239" s="2">
         <v>78.269567391847957</v>
       </c>
       <c r="P239" s="6">
         <v>7563</v>
       </c>
       <c r="Q239" s="2">
         <v>72.973755306831336</v>
       </c>
       <c r="R239" s="98"/>
     </row>
-    <row r="240" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A240" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="34">
         <v>23331</v>
       </c>
       <c r="C240" s="2">
         <v>64.820937404495311</v>
       </c>
       <c r="D240" s="22">
         <v>10707</v>
       </c>
       <c r="E240" s="2">
         <v>69.866231647634578</v>
       </c>
       <c r="F240" s="5"/>
       <c r="G240" s="2"/>
       <c r="H240" s="6"/>
       <c r="I240" s="7"/>
       <c r="J240" s="34">
         <v>7620</v>
       </c>
       <c r="K240" s="2">
         <v>56.306805586344488</v>
       </c>
       <c r="L240" s="22">
         <v>2760</v>
       </c>
       <c r="M240" s="2">
         <v>66.060315940641459</v>
       </c>
       <c r="N240" s="34">
         <v>15711</v>
       </c>
       <c r="O240" s="2">
         <v>69.951024042742645</v>
       </c>
       <c r="P240" s="22">
         <v>7947</v>
       </c>
       <c r="Q240" s="2">
         <v>71.292724499865429</v>
       </c>
       <c r="R240" s="98"/>
     </row>
-    <row r="241" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A241" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="23">
         <v>52565</v>
       </c>
       <c r="C241" s="24">
         <v>107.61152169017545</v>
       </c>
       <c r="D241" s="26">
         <v>22261</v>
       </c>
       <c r="E241" s="39">
         <v>106.57315204902335</v>
       </c>
       <c r="F241" s="23"/>
       <c r="G241" s="25"/>
       <c r="H241" s="26"/>
       <c r="I241" s="28"/>
       <c r="J241" s="23">
         <v>20053</v>
       </c>
       <c r="K241" s="24">
         <v>124.22872010903234</v>
       </c>
       <c r="L241" s="26">
         <v>5822</v>
       </c>
       <c r="M241" s="39">
         <v>100.08595495960118</v>
       </c>
       <c r="N241" s="23">
         <v>32512</v>
       </c>
       <c r="O241" s="24">
         <v>99.409876165723901</v>
       </c>
       <c r="P241" s="26">
         <v>16439</v>
       </c>
       <c r="Q241" s="39">
         <v>109.07703536593458</v>
       </c>
       <c r="R241" s="98"/>
     </row>
-    <row r="242" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A242" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="30">
         <v>45968</v>
       </c>
       <c r="C242" s="100">
         <v>66.727634310267234</v>
       </c>
       <c r="D242" s="22">
         <v>20731</v>
       </c>
       <c r="E242" s="100">
         <v>68.999833582958885</v>
       </c>
       <c r="F242" s="56"/>
       <c r="G242" s="4"/>
       <c r="H242" s="22"/>
       <c r="I242" s="103"/>
       <c r="J242" s="30">
         <v>14607</v>
       </c>
       <c r="K242" s="100">
         <v>55.258379359915267</v>
       </c>
       <c r="L242" s="22">
         <v>5221</v>
       </c>
       <c r="M242" s="100">
         <v>61.178814155144131</v>
       </c>
       <c r="N242" s="30">
         <v>31361</v>
       </c>
       <c r="O242" s="100">
         <v>73.868802261217752</v>
       </c>
       <c r="P242" s="22">
         <v>15510</v>
       </c>
       <c r="Q242" s="100">
         <v>72.102645158291111</v>
       </c>
       <c r="R242" s="98"/>
     </row>
-    <row r="243" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A243" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B243" s="35">
         <v>10727</v>
       </c>
       <c r="C243" s="24">
         <v>157.21823244906932</v>
       </c>
       <c r="D243" s="26">
         <v>4070</v>
       </c>
       <c r="E243" s="39">
         <v>145.25339043540328</v>
       </c>
       <c r="F243" s="23">
         <v>0</v>
       </c>
       <c r="G243" s="25">
         <v>0</v>
       </c>
       <c r="H243" s="26">
         <v>0</v>
       </c>
       <c r="I243" s="28">
@@ -31653,557 +32527,557 @@
         <v>4560</v>
       </c>
       <c r="K243" s="25">
         <v>256.46794150731159</v>
       </c>
       <c r="L243" s="26">
         <v>1025</v>
       </c>
       <c r="M243" s="28">
         <v>175.81475128644939</v>
       </c>
       <c r="N243" s="23">
         <v>6167</v>
       </c>
       <c r="O243" s="25">
         <v>122.23984142715561</v>
       </c>
       <c r="P243" s="26">
         <v>3045</v>
       </c>
       <c r="Q243" s="27">
         <v>137.22397476340694</v>
       </c>
       <c r="R243" s="98"/>
     </row>
-    <row r="244" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="34">
         <v>11132</v>
       </c>
       <c r="C244" s="1">
         <v>120.69825436408979</v>
       </c>
       <c r="D244" s="6">
         <v>4354</v>
       </c>
       <c r="E244" s="36">
         <v>111.41248720573182</v>
       </c>
       <c r="F244" s="5"/>
       <c r="G244" s="2"/>
       <c r="H244" s="6"/>
       <c r="I244" s="7"/>
       <c r="J244" s="5">
         <v>4978</v>
       </c>
       <c r="K244" s="2">
         <v>200.6449012494962</v>
       </c>
       <c r="L244" s="6">
         <v>1270</v>
       </c>
       <c r="M244" s="7">
         <v>150.29585798816566</v>
       </c>
       <c r="N244" s="5">
         <v>6154</v>
       </c>
       <c r="O244" s="2">
         <v>91.278552358350638</v>
       </c>
       <c r="P244" s="6">
         <v>3084</v>
       </c>
       <c r="Q244" s="7">
         <v>100.68560235063664</v>
       </c>
       <c r="R244" s="98"/>
     </row>
-    <row r="245" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="34">
         <v>10759</v>
       </c>
       <c r="C245" s="1">
         <v>86.724165726261475</v>
       </c>
       <c r="D245" s="6">
         <v>4432</v>
       </c>
       <c r="E245" s="36">
         <v>86.326451110245429</v>
       </c>
       <c r="F245" s="5"/>
       <c r="G245" s="2"/>
       <c r="H245" s="6"/>
       <c r="I245" s="7"/>
       <c r="J245" s="5">
         <v>4191</v>
       </c>
       <c r="K245" s="2">
         <v>100.62424969987995</v>
       </c>
       <c r="L245" s="6">
         <v>1211</v>
       </c>
       <c r="M245" s="7">
         <v>83.344803854094977</v>
       </c>
       <c r="N245" s="5">
         <v>6568</v>
       </c>
       <c r="O245" s="2">
         <v>79.69906564737289</v>
       </c>
       <c r="P245" s="6">
         <v>3221</v>
       </c>
       <c r="Q245" s="7">
         <v>87.503395816354256</v>
       </c>
       <c r="R245" s="98"/>
     </row>
-    <row r="246" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="34">
         <v>6226</v>
       </c>
       <c r="C246" s="1">
         <v>72.010178117048355</v>
       </c>
       <c r="D246" s="6">
         <v>3049</v>
       </c>
       <c r="E246" s="36">
         <v>73.825665859564154</v>
       </c>
       <c r="F246" s="5"/>
       <c r="G246" s="2"/>
       <c r="H246" s="6"/>
       <c r="I246" s="7"/>
       <c r="J246" s="5">
         <v>1945</v>
       </c>
       <c r="K246" s="2">
         <v>55.161656267725469</v>
       </c>
       <c r="L246" s="6">
         <v>729</v>
       </c>
       <c r="M246" s="7">
         <v>54.688672168042004</v>
       </c>
       <c r="N246" s="5">
         <v>4281</v>
       </c>
       <c r="O246" s="2">
         <v>83.61328125</v>
       </c>
       <c r="P246" s="6">
         <v>2320</v>
       </c>
       <c r="Q246" s="7">
         <v>82.946013585984986</v>
       </c>
       <c r="R246" s="98"/>
     </row>
-    <row r="247" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="34">
         <v>6111</v>
       </c>
       <c r="C247" s="1">
         <v>134.75192943770674</v>
       </c>
       <c r="D247" s="6">
         <v>2954</v>
       </c>
       <c r="E247" s="36">
         <v>157.63073639274279</v>
       </c>
       <c r="F247" s="5"/>
       <c r="G247" s="2"/>
       <c r="H247" s="6"/>
       <c r="I247" s="7"/>
       <c r="J247" s="5">
         <v>1933</v>
       </c>
       <c r="K247" s="2">
         <v>136.80113234253361</v>
       </c>
       <c r="L247" s="6">
         <v>716</v>
       </c>
       <c r="M247" s="7">
         <v>136.1216730038023</v>
       </c>
       <c r="N247" s="5">
         <v>4178</v>
       </c>
       <c r="O247" s="2">
         <v>133.82447149263294</v>
       </c>
       <c r="P247" s="6">
         <v>2238</v>
       </c>
       <c r="Q247" s="7">
         <v>166.02373887240356</v>
       </c>
       <c r="R247" s="98"/>
     </row>
-    <row r="248" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="5">
         <v>7610</v>
       </c>
       <c r="C248" s="1">
         <v>105.48932630995287</v>
       </c>
       <c r="D248" s="6">
         <v>3402</v>
       </c>
       <c r="E248" s="36">
         <v>111.90789473684211</v>
       </c>
       <c r="F248" s="5"/>
       <c r="G248" s="2"/>
       <c r="H248" s="6"/>
       <c r="I248" s="7"/>
       <c r="J248" s="5">
         <v>2446</v>
       </c>
       <c r="K248" s="2">
         <v>88.017272400143938</v>
       </c>
       <c r="L248" s="6">
         <v>871</v>
       </c>
       <c r="M248" s="7">
         <v>80.872794800371409</v>
       </c>
       <c r="N248" s="5">
         <v>5164</v>
       </c>
       <c r="O248" s="2">
         <v>116.43742953776777</v>
       </c>
       <c r="P248" s="6">
         <v>2531</v>
       </c>
       <c r="Q248" s="7">
         <v>128.93530310748852</v>
       </c>
       <c r="R248" s="98"/>
     </row>
-    <row r="249" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="5">
         <v>6670</v>
       </c>
       <c r="C249" s="1">
         <v>62.652639489009957</v>
       </c>
       <c r="D249" s="6">
         <v>3097</v>
       </c>
       <c r="E249" s="36">
         <v>62.051693047485479</v>
       </c>
       <c r="F249" s="5"/>
       <c r="G249" s="2"/>
       <c r="H249" s="6"/>
       <c r="I249" s="7"/>
       <c r="J249" s="5">
         <v>1658</v>
       </c>
       <c r="K249" s="2">
         <v>39.326375711574954</v>
       </c>
       <c r="L249" s="6">
         <v>790</v>
       </c>
       <c r="M249" s="7">
         <v>51.939513477975019</v>
       </c>
       <c r="N249" s="5">
         <v>5012</v>
       </c>
       <c r="O249" s="2">
         <v>77.947122861586308</v>
       </c>
       <c r="P249" s="6">
         <v>2307</v>
       </c>
       <c r="Q249" s="7">
         <v>66.484149855907788</v>
       </c>
       <c r="R249" s="98"/>
     </row>
-    <row r="250" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="5">
         <v>7111</v>
       </c>
       <c r="C250" s="1">
         <v>75.400275686565578</v>
       </c>
       <c r="D250" s="6">
         <v>3184</v>
       </c>
       <c r="E250" s="36">
         <v>77.981876071516041</v>
       </c>
       <c r="F250" s="5"/>
       <c r="G250" s="2"/>
       <c r="H250" s="6"/>
       <c r="I250" s="7"/>
       <c r="J250" s="5">
         <v>2363</v>
       </c>
       <c r="K250" s="2">
         <v>63.097463284379174</v>
       </c>
       <c r="L250" s="6">
         <v>777</v>
       </c>
       <c r="M250" s="7">
         <v>61.181102362204719</v>
       </c>
       <c r="N250" s="5">
         <v>4748</v>
       </c>
       <c r="O250" s="2">
         <v>83.503341540626096</v>
       </c>
       <c r="P250" s="6">
         <v>2407</v>
       </c>
       <c r="Q250" s="7">
         <v>85.567010309278345</v>
       </c>
       <c r="R250" s="98"/>
     </row>
-    <row r="251" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="5">
         <v>8856</v>
       </c>
       <c r="C251" s="1">
         <v>69.084952024338875</v>
       </c>
       <c r="D251" s="6">
         <v>3743</v>
       </c>
       <c r="E251" s="36">
         <v>66.294721927027993</v>
       </c>
       <c r="F251" s="5"/>
       <c r="G251" s="2"/>
       <c r="H251" s="6"/>
       <c r="I251" s="7"/>
       <c r="J251" s="5">
         <v>2966</v>
       </c>
       <c r="K251" s="2">
         <v>60.040485829959508</v>
       </c>
       <c r="L251" s="6">
         <v>894</v>
       </c>
       <c r="M251" s="7">
         <v>57.12460063897764</v>
       </c>
       <c r="N251" s="5">
         <v>5890</v>
       </c>
       <c r="O251" s="2">
         <v>74.755679654778532</v>
       </c>
       <c r="P251" s="6">
         <v>2849</v>
       </c>
       <c r="Q251" s="7">
         <v>69.811320754716974</v>
       </c>
       <c r="R251" s="98"/>
     </row>
-    <row r="252" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B252" s="5">
         <v>8500</v>
       </c>
       <c r="C252" s="1">
         <v>66.395875644430561</v>
       </c>
       <c r="D252" s="6">
         <v>3776</v>
       </c>
       <c r="E252" s="36">
         <v>66.338721011946589</v>
       </c>
       <c r="F252" s="5"/>
       <c r="G252" s="2"/>
       <c r="H252" s="6"/>
       <c r="I252" s="7"/>
       <c r="J252" s="5">
         <v>2909</v>
       </c>
       <c r="K252" s="2">
         <v>55.70662581386442</v>
       </c>
       <c r="L252" s="6">
         <v>990</v>
       </c>
       <c r="M252" s="7">
         <v>54.605626034197464</v>
       </c>
       <c r="N252" s="5">
         <v>5591</v>
       </c>
       <c r="O252" s="2">
         <v>73.75989445910291</v>
       </c>
       <c r="P252" s="6">
         <v>2786</v>
       </c>
       <c r="Q252" s="7">
         <v>71.82263469966486</v>
       </c>
       <c r="R252" s="98"/>
     </row>
-    <row r="253" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B253" s="5">
         <v>7369</v>
       </c>
       <c r="C253" s="1">
         <v>65.531347265451316</v>
       </c>
       <c r="D253" s="6">
         <v>3358</v>
       </c>
       <c r="E253" s="36">
         <v>65.740015661707133</v>
       </c>
       <c r="F253" s="5"/>
       <c r="G253" s="2"/>
       <c r="H253" s="6"/>
       <c r="I253" s="7"/>
       <c r="J253" s="5">
         <v>2559</v>
       </c>
       <c r="K253" s="2">
         <v>79.595645412130636</v>
       </c>
       <c r="L253" s="6">
         <v>952</v>
       </c>
       <c r="M253" s="7">
         <v>88.558139534883722</v>
       </c>
       <c r="N253" s="5">
         <v>4810</v>
       </c>
       <c r="O253" s="2">
         <v>59.900373599003728</v>
       </c>
       <c r="P253" s="6">
         <v>2406</v>
       </c>
       <c r="Q253" s="7">
         <v>59.65782296057526</v>
       </c>
       <c r="R253" s="98"/>
     </row>
-    <row r="254" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="5">
         <v>7462</v>
       </c>
       <c r="C254" s="1">
         <v>62.464423237903901</v>
       </c>
       <c r="D254" s="6">
         <v>3573</v>
       </c>
       <c r="E254" s="36">
         <v>78.961325966850822</v>
       </c>
       <c r="F254" s="5"/>
       <c r="G254" s="2"/>
       <c r="H254" s="6"/>
       <c r="I254" s="7"/>
       <c r="J254" s="5">
         <v>2152</v>
       </c>
       <c r="K254" s="2">
         <v>42.229199372056513</v>
       </c>
       <c r="L254" s="6">
         <v>818</v>
       </c>
       <c r="M254" s="7">
         <v>63.410852713178286</v>
       </c>
       <c r="N254" s="5">
         <v>5310</v>
       </c>
       <c r="O254" s="2">
         <v>77.518248175182478</v>
       </c>
       <c r="P254" s="6">
         <v>2755</v>
       </c>
       <c r="Q254" s="7">
         <v>85.162287480680064</v>
       </c>
       <c r="R254" s="98"/>
     </row>
-    <row r="255" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A255" s="41" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="31">
         <v>98533</v>
       </c>
       <c r="C255" s="59">
         <v>0.83689780525922408</v>
       </c>
       <c r="D255" s="49">
         <v>42992</v>
       </c>
       <c r="E255" s="59">
         <v>0.8440892937781006</v>
       </c>
       <c r="F255" s="31">
         <v>0</v>
       </c>
       <c r="G255" s="32">
         <v>0</v>
       </c>
       <c r="H255" s="33">
         <v>0</v>
       </c>
       <c r="I255" s="32">
@@ -32213,327 +33087,327 @@
         <v>34660</v>
       </c>
       <c r="K255" s="59">
         <v>0.81407365652010522</v>
       </c>
       <c r="L255" s="49">
         <v>11043</v>
       </c>
       <c r="M255" s="59">
         <v>0.76949341509302482</v>
       </c>
       <c r="N255" s="31">
         <v>63873</v>
       </c>
       <c r="O255" s="59">
         <v>0.84982703565726447</v>
       </c>
       <c r="P255" s="49">
         <v>31949</v>
       </c>
       <c r="Q255" s="59">
         <v>0.87335301514405994</v>
       </c>
       <c r="R255" s="98"/>
     </row>
-    <row r="256" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A256" s="113" t="s">
+    <row r="256" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="112" t="s">
         <v>104</v>
       </c>
       <c r="B256" s="23">
         <v>25406</v>
       </c>
       <c r="C256" s="25">
         <v>77.889508860138577</v>
       </c>
       <c r="D256" s="53">
         <v>11669</v>
       </c>
       <c r="E256" s="25">
         <v>90.766957062850025</v>
       </c>
       <c r="F256" s="23"/>
       <c r="G256" s="25"/>
       <c r="H256" s="26"/>
       <c r="I256" s="28"/>
       <c r="J256" s="23">
         <v>8453</v>
       </c>
       <c r="K256" s="25">
         <v>61.57039842668803</v>
       </c>
       <c r="L256" s="53">
         <v>2780</v>
       </c>
       <c r="M256" s="25">
         <v>79.292641186537367</v>
       </c>
       <c r="N256" s="23">
         <v>16953</v>
       </c>
       <c r="O256" s="25">
         <v>89.750648525596915</v>
       </c>
       <c r="P256" s="53">
         <v>8889</v>
       </c>
       <c r="Q256" s="25">
         <v>95.069518716577534</v>
       </c>
       <c r="R256" s="98"/>
     </row>
-    <row r="257" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A257" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B257" s="34">
         <v>28084</v>
       </c>
       <c r="C257" s="2">
         <v>140.79310171955683</v>
       </c>
       <c r="D257" s="6">
         <v>13221</v>
       </c>
       <c r="E257" s="36">
         <v>140.57416267942585</v>
       </c>
       <c r="F257" s="5"/>
       <c r="G257" s="2"/>
       <c r="H257" s="6"/>
       <c r="I257" s="7"/>
       <c r="J257" s="34">
         <v>11015</v>
       </c>
       <c r="K257" s="2">
         <v>174.17773561037316</v>
       </c>
       <c r="L257" s="6">
         <v>3859</v>
       </c>
       <c r="M257" s="36">
         <v>166.62348877374785</v>
       </c>
       <c r="N257" s="34">
         <v>17069</v>
       </c>
       <c r="O257" s="2">
         <v>125.29545621375615</v>
       </c>
       <c r="P257" s="6">
         <v>9362</v>
       </c>
       <c r="Q257" s="36">
         <v>132.063760756101</v>
       </c>
       <c r="R257" s="98"/>
     </row>
-    <row r="258" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A258" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B258" s="34">
         <v>26515</v>
       </c>
       <c r="C258" s="2">
         <v>117.13124530635686</v>
       </c>
       <c r="D258" s="6">
         <v>12342</v>
       </c>
       <c r="E258" s="36">
         <v>123.1245011971269</v>
       </c>
       <c r="F258" s="5"/>
       <c r="G258" s="2"/>
       <c r="H258" s="6"/>
       <c r="I258" s="7"/>
       <c r="J258" s="34">
         <v>8018</v>
       </c>
       <c r="K258" s="2">
         <v>114.75597538285388</v>
       </c>
       <c r="L258" s="6">
         <v>2811</v>
       </c>
       <c r="M258" s="36">
         <v>114.22186103210078</v>
       </c>
       <c r="N258" s="34">
         <v>18497</v>
       </c>
       <c r="O258" s="2">
         <v>118.19169329073482</v>
       </c>
       <c r="P258" s="6">
         <v>9531</v>
       </c>
       <c r="Q258" s="36">
         <v>126.02142007140024</v>
       </c>
       <c r="R258" s="98"/>
     </row>
-    <row r="259" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A259" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B259" s="34">
         <v>33613</v>
       </c>
       <c r="C259" s="2">
         <v>144.07012129784405</v>
       </c>
       <c r="D259" s="22">
         <v>15101</v>
       </c>
       <c r="E259" s="2">
         <v>141.0385728962361</v>
       </c>
       <c r="F259" s="5"/>
       <c r="G259" s="2"/>
       <c r="H259" s="6"/>
       <c r="I259" s="7"/>
       <c r="J259" s="34">
         <v>9494</v>
       </c>
       <c r="K259" s="2">
         <v>124.59317585301837</v>
       </c>
       <c r="L259" s="22">
         <v>3265</v>
       </c>
       <c r="M259" s="2">
         <v>118.29710144927536</v>
       </c>
       <c r="N259" s="34">
         <v>24119</v>
       </c>
       <c r="O259" s="2">
         <v>153.5166443892814</v>
       </c>
       <c r="P259" s="22">
         <v>11836</v>
       </c>
       <c r="Q259" s="2">
         <v>148.93670567509753</v>
       </c>
       <c r="R259" s="98"/>
     </row>
-    <row r="260" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A260" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B260" s="23">
         <v>53490</v>
       </c>
       <c r="C260" s="24">
         <v>101.75972605345763</v>
       </c>
       <c r="D260" s="53">
         <v>24890</v>
       </c>
       <c r="E260" s="24">
         <v>111.8098917389156</v>
       </c>
       <c r="F260" s="23"/>
       <c r="G260" s="25"/>
       <c r="H260" s="26"/>
       <c r="I260" s="28"/>
       <c r="J260" s="23">
         <v>19468</v>
       </c>
       <c r="K260" s="24">
         <v>97.082730763476789</v>
       </c>
       <c r="L260" s="53">
         <v>6639</v>
       </c>
       <c r="M260" s="24">
         <v>114.03297835795259</v>
       </c>
       <c r="N260" s="23">
         <v>34022</v>
       </c>
       <c r="O260" s="24">
         <v>104.64443897637796</v>
       </c>
       <c r="P260" s="53">
         <v>18251</v>
       </c>
       <c r="Q260" s="24">
         <v>111.02256828274226</v>
       </c>
       <c r="R260" s="98"/>
     </row>
-    <row r="261" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A261" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B261" s="30">
         <v>60128</v>
       </c>
       <c r="C261" s="4">
         <v>130.80403759136792</v>
       </c>
       <c r="D261" s="22">
         <v>27443</v>
       </c>
       <c r="E261" s="100">
         <v>132.37663402633737</v>
       </c>
       <c r="F261" s="56"/>
       <c r="G261" s="4"/>
       <c r="H261" s="22"/>
       <c r="I261" s="103"/>
       <c r="J261" s="30">
         <v>17512</v>
       </c>
       <c r="K261" s="100">
         <v>119.88772506332582</v>
       </c>
       <c r="L261" s="22">
         <v>6076</v>
       </c>
       <c r="M261" s="100">
         <v>116.37617314690671</v>
       </c>
       <c r="N261" s="30">
         <v>42616</v>
       </c>
       <c r="O261" s="100">
         <v>135.88852396288385</v>
       </c>
       <c r="P261" s="22">
         <v>21367</v>
       </c>
       <c r="Q261" s="100">
         <v>137.76273372018053</v>
       </c>
       <c r="R261" s="98"/>
     </row>
-    <row r="262" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A262" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B262" s="35">
         <v>7470</v>
       </c>
       <c r="C262" s="24">
         <v>69.637363661788015</v>
       </c>
       <c r="D262" s="26">
         <v>3556</v>
       </c>
       <c r="E262" s="39">
         <v>87.371007371007366</v>
       </c>
       <c r="F262" s="23">
         <v>0</v>
       </c>
       <c r="G262" s="25">
         <v>0</v>
       </c>
       <c r="H262" s="26">
         <v>0</v>
       </c>
       <c r="I262" s="28">
@@ -32543,553 +33417,553 @@
         <v>2479</v>
       </c>
       <c r="K262" s="25">
         <v>54.364035087719301</v>
       </c>
       <c r="L262" s="26">
         <v>871</v>
       </c>
       <c r="M262" s="28">
         <v>84.975609756097555</v>
       </c>
       <c r="N262" s="23">
         <v>4991</v>
       </c>
       <c r="O262" s="25">
         <v>80.930760499432466</v>
       </c>
       <c r="P262" s="26">
         <v>2685</v>
       </c>
       <c r="Q262" s="27">
         <v>88.177339901477836</v>
       </c>
       <c r="R262" s="98"/>
     </row>
-    <row r="263" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="34">
         <v>8501</v>
       </c>
       <c r="C263" s="1">
         <v>76.365432985986345</v>
       </c>
       <c r="D263" s="6">
         <v>3918</v>
       </c>
       <c r="E263" s="36">
         <v>89.98621956821313</v>
       </c>
       <c r="F263" s="5"/>
       <c r="G263" s="2"/>
       <c r="H263" s="6"/>
       <c r="I263" s="7"/>
       <c r="J263" s="5">
         <v>2841</v>
       </c>
       <c r="K263" s="2">
         <v>57.071112896745682</v>
       </c>
       <c r="L263" s="6">
         <v>938</v>
       </c>
       <c r="M263" s="7">
         <v>73.858267716535437</v>
       </c>
       <c r="N263" s="5">
         <v>5660</v>
       </c>
       <c r="O263" s="2">
         <v>91.972700682482937</v>
       </c>
       <c r="P263" s="6">
         <v>2980</v>
       </c>
       <c r="Q263" s="3">
         <v>96.627756160830089</v>
       </c>
       <c r="R263" s="98"/>
     </row>
-    <row r="264" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B264" s="34">
         <v>9435</v>
       </c>
       <c r="C264" s="1">
         <v>87.694023608142018</v>
       </c>
       <c r="D264" s="6">
         <v>4195</v>
       </c>
       <c r="E264" s="36">
         <v>94.652527075812273</v>
       </c>
       <c r="F264" s="5"/>
       <c r="G264" s="2"/>
       <c r="H264" s="6"/>
       <c r="I264" s="7"/>
       <c r="J264" s="5">
         <v>3133</v>
       </c>
       <c r="K264" s="2">
         <v>74.755428298735382</v>
       </c>
       <c r="L264" s="6">
         <v>971</v>
       </c>
       <c r="M264" s="7">
         <v>80.181668042939719</v>
       </c>
       <c r="N264" s="5">
         <v>6302</v>
       </c>
       <c r="O264" s="2">
         <v>95.950060901339825</v>
       </c>
       <c r="P264" s="6">
         <v>3224</v>
       </c>
       <c r="Q264" s="3">
         <v>100.09313877677739</v>
       </c>
       <c r="R264" s="98"/>
     </row>
-    <row r="265" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="34">
         <v>9282</v>
       </c>
       <c r="C265" s="1">
         <v>149.08448442017345</v>
       </c>
       <c r="D265" s="6">
         <v>4465</v>
       </c>
       <c r="E265" s="36">
         <v>146.4414562151525</v>
       </c>
       <c r="F265" s="5"/>
       <c r="G265" s="2"/>
       <c r="H265" s="6"/>
       <c r="I265" s="7"/>
       <c r="J265" s="5">
         <v>3905</v>
       </c>
       <c r="K265" s="2">
         <v>200.77120822622109</v>
       </c>
       <c r="L265" s="6">
         <v>1346</v>
       </c>
       <c r="M265" s="7">
         <v>184.63648834019205</v>
       </c>
       <c r="N265" s="5">
         <v>5377</v>
       </c>
       <c r="O265" s="2">
         <v>125.60149497780893</v>
       </c>
       <c r="P265" s="6">
         <v>3119</v>
       </c>
       <c r="Q265" s="3">
         <v>134.43965517241378</v>
       </c>
       <c r="R265" s="98"/>
     </row>
-    <row r="266" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="34">
         <v>9074</v>
       </c>
       <c r="C266" s="1">
         <v>148.48633611520211</v>
       </c>
       <c r="D266" s="6">
         <v>4261</v>
       </c>
       <c r="E266" s="36">
         <v>144.2450914014895</v>
       </c>
       <c r="F266" s="5"/>
       <c r="G266" s="2"/>
       <c r="H266" s="6"/>
       <c r="I266" s="7"/>
       <c r="J266" s="5">
         <v>3446</v>
       </c>
       <c r="K266" s="2">
         <v>178.27211588204864</v>
       </c>
       <c r="L266" s="6">
         <v>1239</v>
       </c>
       <c r="M266" s="7">
         <v>173.04469273743018</v>
       </c>
       <c r="N266" s="5">
         <v>5628</v>
       </c>
       <c r="O266" s="2">
         <v>134.7056007659167</v>
       </c>
       <c r="P266" s="6">
         <v>3022</v>
       </c>
       <c r="Q266" s="3">
         <v>135.03127792672029</v>
       </c>
       <c r="R266" s="98"/>
     </row>
-    <row r="267" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="5">
         <v>9728</v>
       </c>
       <c r="C267" s="1">
         <v>127.8318002628121</v>
       </c>
       <c r="D267" s="6">
         <v>4495</v>
       </c>
       <c r="E267" s="36">
         <v>132.12815990593768</v>
       </c>
       <c r="F267" s="5"/>
       <c r="G267" s="2"/>
       <c r="H267" s="6"/>
       <c r="I267" s="7"/>
       <c r="J267" s="5">
         <v>3664</v>
       </c>
       <c r="K267" s="2">
         <v>149.79558462796402</v>
       </c>
       <c r="L267" s="6">
         <v>1274</v>
       </c>
       <c r="M267" s="7">
         <v>146.26865671641792</v>
       </c>
       <c r="N267" s="5">
         <v>6064</v>
       </c>
       <c r="O267" s="2">
         <v>117.42835011618899</v>
       </c>
       <c r="P267" s="6">
         <v>3221</v>
       </c>
       <c r="Q267" s="3">
         <v>127.26195179770841</v>
       </c>
       <c r="R267" s="98"/>
     </row>
-    <row r="268" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="5">
         <v>10145</v>
       </c>
       <c r="C268" s="1">
         <v>152.09895052473763</v>
       </c>
       <c r="D268" s="6">
         <v>4534</v>
       </c>
       <c r="E268" s="36">
         <v>146.39974168550211</v>
       </c>
       <c r="F268" s="5"/>
       <c r="G268" s="2"/>
       <c r="H268" s="6"/>
       <c r="I268" s="7"/>
       <c r="J268" s="5">
         <v>3125</v>
       </c>
       <c r="K268" s="2">
         <v>188.48009650180941</v>
       </c>
       <c r="L268" s="6">
         <v>1002</v>
       </c>
       <c r="M268" s="7">
         <v>126.8354430379747</v>
       </c>
       <c r="N268" s="5">
         <v>7020</v>
       </c>
       <c r="O268" s="2">
         <v>140.06384676775738</v>
       </c>
       <c r="P268" s="6">
         <v>3532</v>
       </c>
       <c r="Q268" s="3">
         <v>153.09926311226701</v>
       </c>
       <c r="R268" s="98"/>
     </row>
-    <row r="269" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="5">
         <v>6855</v>
       </c>
       <c r="C269" s="1">
         <v>96.399943749121078</v>
       </c>
       <c r="D269" s="6">
         <v>3540</v>
       </c>
       <c r="E269" s="36">
         <v>111.18090452261306</v>
       </c>
       <c r="F269" s="5"/>
       <c r="G269" s="2"/>
       <c r="H269" s="6"/>
       <c r="I269" s="7"/>
       <c r="J269" s="5">
         <v>2312</v>
       </c>
       <c r="K269" s="2">
         <v>97.841726618705039</v>
       </c>
       <c r="L269" s="6">
         <v>948</v>
       </c>
       <c r="M269" s="7">
         <v>122.00772200772201</v>
       </c>
       <c r="N269" s="5">
         <v>4543</v>
       </c>
       <c r="O269" s="2">
         <v>95.682392586352151</v>
       </c>
       <c r="P269" s="6">
         <v>2592</v>
       </c>
       <c r="Q269" s="3">
         <v>107.68591607810552</v>
       </c>
       <c r="R269" s="98"/>
     </row>
-    <row r="270" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>9515</v>
       </c>
       <c r="C270" s="1">
         <v>107.44128274616081</v>
       </c>
       <c r="D270" s="6">
         <v>4268</v>
       </c>
       <c r="E270" s="36">
         <v>114.026182206786</v>
       </c>
       <c r="F270" s="5"/>
       <c r="G270" s="2"/>
       <c r="H270" s="6"/>
       <c r="I270" s="7"/>
       <c r="J270" s="5">
         <v>2581</v>
       </c>
       <c r="K270" s="1">
         <v>87.019554956169927</v>
       </c>
       <c r="L270" s="6">
         <v>861</v>
       </c>
       <c r="M270" s="36">
         <v>96.308724832214764</v>
       </c>
       <c r="N270" s="5">
         <v>6934</v>
       </c>
       <c r="O270" s="1">
         <v>117.72495755517826</v>
       </c>
       <c r="P270" s="6">
         <v>3407</v>
       </c>
       <c r="Q270" s="36">
         <v>119.58581958581958</v>
       </c>
     </row>
-    <row r="271" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="5">
         <v>11640</v>
       </c>
       <c r="C271" s="1">
         <v>136.94117647058823</v>
       </c>
       <c r="D271" s="6">
         <v>5519</v>
       </c>
       <c r="E271" s="36">
         <v>146.15995762711864</v>
       </c>
       <c r="F271" s="5"/>
       <c r="G271" s="2"/>
       <c r="H271" s="6"/>
       <c r="I271" s="7"/>
       <c r="J271" s="5">
         <v>3588</v>
       </c>
       <c r="K271" s="1">
         <v>123.34135441732555</v>
       </c>
       <c r="L271" s="6">
         <v>1218</v>
       </c>
       <c r="M271" s="36">
         <v>123.03030303030302</v>
       </c>
       <c r="N271" s="5">
         <v>8052</v>
       </c>
       <c r="O271" s="1">
         <v>144.01717045251297</v>
       </c>
       <c r="P271" s="6">
         <v>4301</v>
       </c>
       <c r="Q271" s="36">
         <v>154.37903804737977</v>
       </c>
     </row>
-    <row r="272" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B272" s="5">
         <v>10801</v>
       </c>
       <c r="C272" s="1">
         <v>146.57348351200977</v>
       </c>
       <c r="D272" s="6">
         <v>4967</v>
       </c>
       <c r="E272" s="36">
         <v>147.91542584871948</v>
       </c>
       <c r="F272" s="5"/>
       <c r="G272" s="2"/>
       <c r="H272" s="6"/>
       <c r="I272" s="7"/>
       <c r="J272" s="5">
         <v>2851</v>
       </c>
       <c r="K272" s="1">
         <v>111.41070730754201</v>
       </c>
       <c r="L272" s="6">
         <v>990</v>
       </c>
       <c r="M272" s="36">
         <v>103.99159663865547</v>
       </c>
       <c r="N272" s="5">
         <v>7950</v>
       </c>
       <c r="O272" s="1">
         <v>165.28066528066526</v>
       </c>
       <c r="P272" s="6">
         <v>3977</v>
       </c>
       <c r="Q272" s="36">
         <v>165.29509559434749</v>
       </c>
     </row>
-    <row r="273" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B273" s="5">
         <v>11172</v>
       </c>
       <c r="C273" s="1">
         <v>149.71857410881802</v>
       </c>
       <c r="D273" s="6">
         <v>4615</v>
       </c>
       <c r="E273" s="36">
         <v>129.16316820598936</v>
       </c>
       <c r="F273" s="5"/>
       <c r="G273" s="2"/>
       <c r="H273" s="6"/>
       <c r="I273" s="7"/>
       <c r="J273" s="5">
         <v>3055</v>
       </c>
       <c r="K273" s="1">
         <v>141.96096654275092</v>
       </c>
       <c r="L273" s="6">
         <v>1057</v>
       </c>
       <c r="M273" s="36">
         <v>129.21760391198046</v>
       </c>
       <c r="N273" s="5">
         <v>8117</v>
       </c>
       <c r="O273" s="1">
         <v>152.86252354048963</v>
       </c>
       <c r="P273" s="6">
         <v>3558</v>
       </c>
       <c r="Q273" s="36">
         <v>129.14700544464611</v>
       </c>
     </row>
-    <row r="274" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A274" s="41" t="s">
         <v>107</v>
       </c>
       <c r="B274" s="31">
         <v>113618</v>
       </c>
       <c r="C274" s="59">
         <v>1.1530959171039143</v>
       </c>
       <c r="D274" s="49">
         <v>52333</v>
       </c>
       <c r="E274" s="59">
         <v>1.2172729810197247</v>
       </c>
       <c r="F274" s="31">
         <v>0</v>
       </c>
       <c r="G274" s="32">
         <v>0</v>
       </c>
       <c r="H274" s="33">
         <v>0</v>
       </c>
       <c r="I274" s="32">
@@ -33100,51 +33974,51 @@
       </c>
       <c r="K274" s="59">
         <v>1.066935949221004</v>
       </c>
       <c r="L274" s="49">
         <v>12715</v>
       </c>
       <c r="M274" s="59">
         <v>1.1514081318482297</v>
       </c>
       <c r="N274" s="31">
         <v>76638</v>
       </c>
       <c r="O274" s="59">
         <v>1.1998497017519139</v>
       </c>
       <c r="P274" s="49">
         <v>39618</v>
       </c>
       <c r="Q274" s="59">
         <v>1.2400388118563961</v>
       </c>
       <c r="R274" s="98"/>
     </row>
     <row r="275" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="113" t="s">
+      <c r="A275" s="112" t="s">
         <v>108</v>
       </c>
       <c r="B275" s="23">
         <v>32761</v>
       </c>
       <c r="C275" s="25">
         <v>128.94985436511058</v>
       </c>
       <c r="D275" s="53">
         <v>15918</v>
       </c>
       <c r="E275" s="25">
         <v>136.41271745650869</v>
       </c>
       <c r="F275" s="23"/>
       <c r="G275" s="25"/>
       <c r="H275" s="26"/>
       <c r="I275" s="28"/>
       <c r="J275" s="23">
         <v>9638</v>
       </c>
       <c r="K275" s="25">
         <v>114.01869158878503</v>
       </c>
       <c r="L275" s="53">
@@ -33989,76 +34863,630 @@
         <v>30074</v>
       </c>
       <c r="K293" s="59">
         <v>0.813250405624662</v>
       </c>
       <c r="L293" s="49">
         <v>15127</v>
       </c>
       <c r="M293" s="59">
         <v>1.1896972080220212</v>
       </c>
       <c r="N293" s="31">
         <v>94306</v>
       </c>
       <c r="O293" s="59">
         <v>1.2305383752185599</v>
       </c>
       <c r="P293" s="49">
         <v>46323</v>
       </c>
       <c r="Q293" s="60">
         <v>1.1692412539754657</v>
       </c>
       <c r="R293" s="98"/>
     </row>
-    <row r="294" spans="1:18" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="A295" s="9" t="s">
+    <row r="294" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="112" t="s">
+        <v>112</v>
+      </c>
+      <c r="B294" s="23">
+        <v>18243</v>
+      </c>
+      <c r="C294" s="25">
+        <v>55.685113397026953</v>
+      </c>
+      <c r="D294" s="53">
+        <v>8655</v>
+      </c>
+      <c r="E294" s="25">
+        <v>54.372408594044472</v>
+      </c>
+      <c r="F294" s="23"/>
+      <c r="G294" s="25"/>
+      <c r="H294" s="26"/>
+      <c r="I294" s="28"/>
+      <c r="J294" s="23">
+        <v>3508</v>
+      </c>
+      <c r="K294" s="25">
+        <v>36.397592861589537</v>
+      </c>
+      <c r="L294" s="53">
+        <v>2412</v>
+      </c>
+      <c r="M294" s="25">
+        <v>68.425531914893625</v>
+      </c>
+      <c r="N294" s="23">
+        <v>14735</v>
+      </c>
+      <c r="O294" s="25">
+        <v>63.72443022099209</v>
+      </c>
+      <c r="P294" s="53">
+        <v>6243</v>
+      </c>
+      <c r="Q294" s="24">
+        <v>50.375211813120316</v>
+      </c>
+      <c r="R294" s="98"/>
+    </row>
+    <row r="295" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B295" s="34"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="36"/>
+      <c r="F295" s="5"/>
+      <c r="G295" s="2"/>
+      <c r="H295" s="6"/>
+      <c r="I295" s="7"/>
+      <c r="J295" s="34"/>
+      <c r="K295" s="2"/>
+      <c r="L295" s="6"/>
+      <c r="M295" s="36"/>
+      <c r="N295" s="34"/>
+      <c r="O295" s="2"/>
+      <c r="P295" s="6"/>
+      <c r="Q295" s="1"/>
+      <c r="R295" s="98"/>
+    </row>
+    <row r="296" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B296" s="34"/>
+      <c r="C296" s="2"/>
+      <c r="D296" s="6"/>
+      <c r="E296" s="36"/>
+      <c r="F296" s="5"/>
+      <c r="G296" s="2"/>
+      <c r="H296" s="6"/>
+      <c r="I296" s="7"/>
+      <c r="J296" s="34"/>
+      <c r="K296" s="2"/>
+      <c r="L296" s="6"/>
+      <c r="M296" s="36"/>
+      <c r="N296" s="34"/>
+      <c r="O296" s="2"/>
+      <c r="P296" s="6"/>
+      <c r="Q296" s="1"/>
+      <c r="R296" s="98"/>
+    </row>
+    <row r="297" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B297" s="34"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="22"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="5"/>
+      <c r="G297" s="2"/>
+      <c r="H297" s="6"/>
+      <c r="I297" s="7"/>
+      <c r="J297" s="34"/>
+      <c r="K297" s="2"/>
+      <c r="L297" s="22"/>
+      <c r="M297" s="2"/>
+      <c r="N297" s="34"/>
+      <c r="O297" s="2"/>
+      <c r="P297" s="22"/>
+      <c r="Q297" s="1"/>
+      <c r="R297" s="98"/>
+    </row>
+    <row r="298" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B298" s="23">
+        <v>18243</v>
+      </c>
+      <c r="C298" s="24">
+        <v>27.948769016285446</v>
+      </c>
+      <c r="D298" s="53">
+        <v>8655</v>
+      </c>
+      <c r="E298" s="24">
+        <v>26.652090903492027</v>
+      </c>
+      <c r="F298" s="23"/>
+      <c r="G298" s="25"/>
+      <c r="H298" s="26"/>
+      <c r="I298" s="28"/>
+      <c r="J298" s="23">
+        <v>3508</v>
+      </c>
+      <c r="K298" s="24">
+        <v>17.630798612856211</v>
+      </c>
+      <c r="L298" s="53">
+        <v>2412</v>
+      </c>
+      <c r="M298" s="24">
+        <v>30.48148616201188</v>
+      </c>
+      <c r="N298" s="23">
+        <v>14735</v>
+      </c>
+      <c r="O298" s="24">
+        <v>32.47311354019746</v>
+      </c>
+      <c r="P298" s="53">
+        <v>6243</v>
+      </c>
+      <c r="Q298" s="24">
+        <v>25.418346158544029</v>
+      </c>
+      <c r="R298" s="98"/>
+    </row>
+    <row r="299" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B299" s="30"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="22"/>
+      <c r="E299" s="100"/>
+      <c r="F299" s="56"/>
+      <c r="G299" s="4"/>
+      <c r="H299" s="22"/>
+      <c r="I299" s="103"/>
+      <c r="J299" s="30"/>
+      <c r="K299" s="100"/>
+      <c r="L299" s="22"/>
+      <c r="M299" s="100"/>
+      <c r="N299" s="30"/>
+      <c r="O299" s="100"/>
+      <c r="P299" s="22"/>
+      <c r="Q299" s="100"/>
+      <c r="R299" s="98"/>
+    </row>
+    <row r="300" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B300" s="5">
+        <v>8736</v>
+      </c>
+      <c r="C300" s="1">
+        <v>81.174502880505486</v>
+      </c>
+      <c r="D300" s="6">
+        <v>4168</v>
+      </c>
+      <c r="E300" s="1">
+        <v>83.493589743589752</v>
+      </c>
+      <c r="F300" s="23">
+        <v>0</v>
+      </c>
+      <c r="G300" s="25">
+        <v>0</v>
+      </c>
+      <c r="H300" s="26">
+        <v>0</v>
+      </c>
+      <c r="I300" s="28">
+        <v>0</v>
+      </c>
+      <c r="J300" s="23">
+        <v>1687</v>
+      </c>
+      <c r="K300" s="1">
+        <v>55.953565505804313</v>
+      </c>
+      <c r="L300" s="26">
+        <v>1094</v>
+      </c>
+      <c r="M300" s="1">
+        <v>94.310344827586206</v>
+      </c>
+      <c r="N300" s="23">
+        <v>7049</v>
+      </c>
+      <c r="O300" s="1">
+        <v>90.990060668645924</v>
+      </c>
+      <c r="P300" s="26">
+        <v>3074</v>
+      </c>
+      <c r="Q300" s="1">
+        <v>80.219206680584549</v>
+      </c>
+      <c r="R300" s="98"/>
+    </row>
+    <row r="301" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B301" s="5">
+        <v>9507</v>
+      </c>
+      <c r="C301" s="1">
+        <v>92.552570093457945</v>
+      </c>
+      <c r="D301" s="6">
+        <v>4487</v>
+      </c>
+      <c r="E301" s="1">
+        <v>86.338272080046181</v>
+      </c>
+      <c r="F301" s="5"/>
+      <c r="G301" s="2"/>
+      <c r="H301" s="6"/>
+      <c r="I301" s="7"/>
+      <c r="J301" s="5">
+        <v>1821</v>
+      </c>
+      <c r="K301" s="1">
+        <v>58.104658583280155</v>
+      </c>
+      <c r="L301" s="6">
+        <v>1318</v>
+      </c>
+      <c r="M301" s="1">
+        <v>117.78373547810546</v>
+      </c>
+      <c r="N301" s="5">
+        <v>7686</v>
+      </c>
+      <c r="O301" s="1">
+        <v>107.67722050994676</v>
+      </c>
+      <c r="P301" s="6">
+        <v>3169</v>
+      </c>
+      <c r="Q301" s="1">
+        <v>77.709661598822947</v>
+      </c>
+      <c r="R301" s="98"/>
+    </row>
+    <row r="302" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="5"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="1"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="2"/>
+      <c r="H302" s="6"/>
+      <c r="I302" s="7"/>
+      <c r="J302" s="5"/>
+      <c r="K302" s="1"/>
+      <c r="L302" s="6"/>
+      <c r="M302" s="1"/>
+      <c r="N302" s="5"/>
+      <c r="O302" s="1"/>
+      <c r="P302" s="6"/>
+      <c r="Q302" s="1"/>
+      <c r="R302" s="98"/>
+    </row>
+    <row r="303" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B303" s="5"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="1"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="2"/>
+      <c r="H303" s="6"/>
+      <c r="I303" s="7"/>
+      <c r="J303" s="5"/>
+      <c r="K303" s="1"/>
+      <c r="L303" s="6"/>
+      <c r="M303" s="1"/>
+      <c r="N303" s="5"/>
+      <c r="O303" s="1"/>
+      <c r="P303" s="6"/>
+      <c r="Q303" s="1"/>
+      <c r="R303" s="98"/>
+    </row>
+    <row r="304" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" s="34"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="2"/>
+      <c r="H304" s="6"/>
+      <c r="I304" s="7"/>
+      <c r="J304" s="5"/>
+      <c r="K304" s="1"/>
+      <c r="L304" s="6"/>
+      <c r="M304" s="1"/>
+      <c r="N304" s="5"/>
+      <c r="O304" s="1"/>
+      <c r="P304" s="6"/>
+      <c r="Q304" s="1"/>
+      <c r="R304" s="98"/>
+    </row>
+    <row r="305" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B305" s="5"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="6"/>
+      <c r="E305" s="1"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="2"/>
+      <c r="H305" s="6"/>
+      <c r="I305" s="7"/>
+      <c r="J305" s="5"/>
+      <c r="K305" s="1"/>
+      <c r="L305" s="6"/>
+      <c r="M305" s="1"/>
+      <c r="N305" s="5"/>
+      <c r="O305" s="1"/>
+      <c r="P305" s="6"/>
+      <c r="Q305" s="1"/>
+      <c r="R305" s="98"/>
+    </row>
+    <row r="306" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B306" s="5"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="1"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="2"/>
+      <c r="H306" s="6"/>
+      <c r="I306" s="7"/>
+      <c r="J306" s="5"/>
+      <c r="K306" s="1"/>
+      <c r="L306" s="6"/>
+      <c r="M306" s="1"/>
+      <c r="N306" s="5"/>
+      <c r="O306" s="1"/>
+      <c r="P306" s="6"/>
+      <c r="Q306" s="1"/>
+      <c r="R306" s="98"/>
+    </row>
+    <row r="307" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B307" s="5"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="6"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="2"/>
+      <c r="H307" s="6"/>
+      <c r="I307" s="7"/>
+      <c r="J307" s="5"/>
+      <c r="K307" s="1"/>
+      <c r="L307" s="6"/>
+      <c r="M307" s="1"/>
+      <c r="N307" s="5"/>
+      <c r="O307" s="1"/>
+      <c r="P307" s="6"/>
+      <c r="Q307" s="1"/>
+      <c r="R307" s="98"/>
+    </row>
+    <row r="308" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B308" s="5"/>
+      <c r="C308" s="1"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="1"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="2"/>
+      <c r="H308" s="6"/>
+      <c r="I308" s="7"/>
+      <c r="J308" s="5"/>
+      <c r="K308" s="1"/>
+      <c r="L308" s="6"/>
+      <c r="M308" s="1"/>
+      <c r="N308" s="5"/>
+      <c r="O308" s="1"/>
+      <c r="P308" s="6"/>
+      <c r="Q308" s="1"/>
+      <c r="R308" s="98"/>
+    </row>
+    <row r="309" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B309" s="5"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="2"/>
+      <c r="H309" s="6"/>
+      <c r="I309" s="7"/>
+      <c r="J309" s="5"/>
+      <c r="K309" s="1"/>
+      <c r="L309" s="6"/>
+      <c r="M309" s="1"/>
+      <c r="N309" s="5"/>
+      <c r="O309" s="1"/>
+      <c r="P309" s="6"/>
+      <c r="Q309" s="1"/>
+      <c r="R309" s="98"/>
+    </row>
+    <row r="310" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B310" s="5"/>
+      <c r="C310" s="1"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="1"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="2"/>
+      <c r="H310" s="6"/>
+      <c r="I310" s="7"/>
+      <c r="J310" s="5"/>
+      <c r="K310" s="1"/>
+      <c r="L310" s="6"/>
+      <c r="M310" s="1"/>
+      <c r="N310" s="5"/>
+      <c r="O310" s="1"/>
+      <c r="P310" s="6"/>
+      <c r="Q310" s="1"/>
+      <c r="R310" s="98"/>
+    </row>
+    <row r="311" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B311" s="5"/>
+      <c r="C311" s="1"/>
+      <c r="D311" s="6"/>
+      <c r="E311" s="1"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="2"/>
+      <c r="H311" s="6"/>
+      <c r="I311" s="7"/>
+      <c r="J311" s="5"/>
+      <c r="K311" s="1"/>
+      <c r="L311" s="6"/>
+      <c r="M311" s="1"/>
+      <c r="N311" s="5"/>
+      <c r="O311" s="1"/>
+      <c r="P311" s="6"/>
+      <c r="Q311" s="1"/>
+      <c r="R311" s="98"/>
+    </row>
+    <row r="312" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B312" s="31">
+        <v>18243</v>
+      </c>
+      <c r="C312" s="59">
+        <v>0.86731006941142907</v>
+      </c>
+      <c r="D312" s="49">
+        <v>8655</v>
+      </c>
+      <c r="E312" s="59">
+        <v>0.84944548042006085</v>
+      </c>
+      <c r="F312" s="31">
+        <v>0</v>
+      </c>
+      <c r="G312" s="32">
+        <v>0</v>
+      </c>
+      <c r="H312" s="33">
+        <v>0</v>
+      </c>
+      <c r="I312" s="32">
+        <v>0</v>
+      </c>
+      <c r="J312" s="31">
+        <v>3508</v>
+      </c>
+      <c r="K312" s="59">
+        <v>0.57049926817368679</v>
+      </c>
+      <c r="L312" s="49">
+        <v>2412</v>
+      </c>
+      <c r="M312" s="59">
+        <v>1.0583589293549802</v>
+      </c>
+      <c r="N312" s="31">
+        <v>14735</v>
+      </c>
+      <c r="O312" s="59">
+        <v>0.98992274101444411</v>
+      </c>
+      <c r="P312" s="49">
+        <v>6243</v>
+      </c>
+      <c r="Q312" s="101">
+        <v>0.78925410872313528</v>
+      </c>
+      <c r="R312" s="98"/>
+    </row>
+    <row r="313" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A313" s="106"/>
+      <c r="B313" s="107"/>
+      <c r="C313" s="108"/>
+      <c r="D313" s="107"/>
+      <c r="E313" s="108"/>
+      <c r="F313" s="107"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="107"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="107"/>
+      <c r="K313" s="108"/>
+      <c r="L313" s="107"/>
+      <c r="M313" s="108"/>
+      <c r="N313" s="107"/>
+      <c r="O313" s="108"/>
+      <c r="P313" s="107"/>
+      <c r="Q313" s="108"/>
+    </row>
+    <row r="314" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="296" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A296" s="9" t="s">
+    <row r="315" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A315" s="9" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>