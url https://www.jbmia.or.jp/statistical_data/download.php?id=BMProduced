--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\◆議事録関連\4.企画委員会\新しいフォルダー\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="25" documentId="8_{2C54A816-BE96-4A9F-92C3-D769AA6B3F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{79E7DF29-680C-46DA-91A5-638A87A8FA65}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="8_{A643D02D-6000-4E83-832A-2DDF62D3567D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{411C2F38-813A-4CFA-AEC6-A132F53774F8}"/>
   <bookViews>
-    <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20525" yWindow="247" windowWidth="20848" windowHeight="11112" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$348</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1812,133 +1812,133 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -10783,70 +10783,70 @@
       <c r="F293" s="33">
         <v>0</v>
       </c>
       <c r="G293" s="45">
         <v>0</v>
       </c>
       <c r="H293" s="31">
         <v>124380</v>
       </c>
       <c r="I293" s="59">
         <v>1.0947209068985548</v>
       </c>
       <c r="J293" s="49">
         <v>61450</v>
       </c>
       <c r="K293" s="101">
         <v>1.1742113007089217</v>
       </c>
       <c r="L293" s="98"/>
     </row>
     <row r="294" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="37" t="s">
         <v>112</v>
       </c>
       <c r="B294" s="23">
-        <v>15984</v>
+        <v>25267</v>
       </c>
       <c r="C294" s="25">
-        <v>59.084020256533478</v>
+        <v>93.398144383247697</v>
       </c>
       <c r="D294" s="23"/>
       <c r="E294" s="25"/>
       <c r="F294" s="26"/>
       <c r="G294" s="44"/>
       <c r="H294" s="23">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="I294" s="24">
-        <v>55.685113397026953</v>
+        <v>90.77866975977534</v>
       </c>
       <c r="J294" s="26">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="K294" s="24">
-        <v>54.372408594044472</v>
+        <v>88.126649076517154</v>
       </c>
       <c r="L294" s="98"/>
     </row>
     <row r="295" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B295" s="34"/>
       <c r="C295" s="36"/>
       <c r="D295" s="5"/>
       <c r="E295" s="2"/>
       <c r="F295" s="6"/>
       <c r="G295" s="3"/>
       <c r="H295" s="34"/>
       <c r="I295" s="1"/>
       <c r="J295" s="6"/>
       <c r="K295" s="1"/>
       <c r="L295" s="98"/>
     </row>
     <row r="296" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B296" s="34"/>
       <c r="C296" s="36"/>
@@ -10859,70 +10859,70 @@
       <c r="J296" s="6"/>
       <c r="K296" s="1"/>
       <c r="L296" s="98"/>
     </row>
     <row r="297" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B297" s="34"/>
       <c r="C297" s="36"/>
       <c r="D297" s="5"/>
       <c r="E297" s="2"/>
       <c r="F297" s="6"/>
       <c r="G297" s="3"/>
       <c r="H297" s="34"/>
       <c r="I297" s="1"/>
       <c r="J297" s="22"/>
       <c r="K297" s="1"/>
       <c r="L297" s="98"/>
     </row>
     <row r="298" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="23">
-        <v>15984</v>
+        <v>25267</v>
       </c>
       <c r="C298" s="39">
-        <v>29.557306113391768</v>
+        <v>46.723251599541406</v>
       </c>
       <c r="D298" s="23"/>
       <c r="E298" s="25"/>
       <c r="F298" s="26"/>
       <c r="G298" s="27"/>
       <c r="H298" s="23">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="I298" s="24">
-        <v>27.948769016285446</v>
+        <v>45.56248372221286</v>
       </c>
       <c r="J298" s="26">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="K298" s="24">
-        <v>26.652090903492027</v>
+        <v>43.197635031101804</v>
       </c>
       <c r="L298" s="98"/>
     </row>
     <row r="299" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B299" s="30"/>
       <c r="C299" s="42"/>
       <c r="D299" s="56"/>
       <c r="E299" s="4"/>
       <c r="F299" s="22"/>
       <c r="G299" s="104"/>
       <c r="H299" s="30"/>
       <c r="I299" s="100"/>
       <c r="J299" s="22"/>
       <c r="K299" s="100"/>
       <c r="L299" s="98"/>
     </row>
     <row r="300" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="29" t="s">
         <v>113</v>
       </c>
       <c r="B300" s="34">
         <v>8031</v>
@@ -10966,60 +10966,72 @@
       <c r="C301" s="1">
         <v>89.854253756637675</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="2"/>
       <c r="F301" s="6"/>
       <c r="G301" s="3"/>
       <c r="H301" s="5">
         <v>9507</v>
       </c>
       <c r="I301" s="1">
         <v>92.552570093457945</v>
       </c>
       <c r="J301" s="6">
         <v>4487</v>
       </c>
       <c r="K301" s="1">
         <v>86.338272080046181</v>
       </c>
       <c r="L301" s="98"/>
     </row>
     <row r="302" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B302" s="34"/>
-      <c r="C302" s="1"/>
+      <c r="B302" s="34">
+        <v>9283</v>
+      </c>
+      <c r="C302" s="1">
+        <v>97.530993906282831</v>
+      </c>
       <c r="D302" s="5"/>
       <c r="E302" s="2"/>
       <c r="F302" s="6"/>
       <c r="G302" s="3"/>
-      <c r="H302" s="5"/>
-[...2 lines deleted...]
-      <c r="K302" s="1"/>
+      <c r="H302" s="5">
+        <v>11497</v>
+      </c>
+      <c r="I302" s="1">
+        <v>98.038714078621979</v>
+      </c>
+      <c r="J302" s="6">
+        <v>5373</v>
+      </c>
+      <c r="K302" s="1">
+        <v>93.786001047303188</v>
+      </c>
       <c r="L302" s="98"/>
     </row>
     <row r="303" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B303" s="34"/>
       <c r="C303" s="1"/>
       <c r="D303" s="5"/>
       <c r="E303" s="2"/>
       <c r="F303" s="6"/>
       <c r="G303" s="3"/>
       <c r="H303" s="5"/>
       <c r="I303" s="1"/>
       <c r="J303" s="6"/>
       <c r="K303" s="1"/>
       <c r="L303" s="98"/>
     </row>
     <row r="304" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B304" s="34"/>
       <c r="C304" s="1"/>
       <c r="D304" s="5"/>
@@ -11127,78 +11139,78 @@
       <c r="J310" s="6"/>
       <c r="K310" s="1"/>
       <c r="L310" s="98"/>
     </row>
     <row r="311" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B311" s="34"/>
       <c r="C311" s="1"/>
       <c r="D311" s="5"/>
       <c r="E311" s="40"/>
       <c r="F311" s="6"/>
       <c r="G311" s="40"/>
       <c r="H311" s="5"/>
       <c r="I311" s="1"/>
       <c r="J311" s="6"/>
       <c r="K311" s="1"/>
       <c r="L311" s="98"/>
     </row>
     <row r="312" spans="1:15" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="41" t="s">
         <v>114</v>
       </c>
       <c r="B312" s="31">
-        <v>15984</v>
+        <v>25267</v>
       </c>
       <c r="C312" s="59">
-        <v>0.91154833190761331</v>
+        <v>0.93398144383247694</v>
       </c>
       <c r="D312" s="31">
         <v>0</v>
       </c>
       <c r="E312" s="32">
         <v>0</v>
       </c>
       <c r="F312" s="33">
         <v>0</v>
       </c>
       <c r="G312" s="45">
         <v>0</v>
       </c>
       <c r="H312" s="31">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="I312" s="59">
-        <v>0.86731006941142907</v>
+        <v>0.90778669759775343</v>
       </c>
       <c r="J312" s="49">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="K312" s="101">
-        <v>0.84944548042006085</v>
+        <v>0.8812664907651715</v>
       </c>
       <c r="L312" s="98"/>
     </row>
     <row r="313" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="106"/>
       <c r="B313" s="107"/>
       <c r="C313" s="108"/>
       <c r="D313" s="107"/>
       <c r="E313" s="3"/>
       <c r="F313" s="107"/>
       <c r="G313" s="116"/>
       <c r="H313" s="107"/>
       <c r="I313" s="108"/>
       <c r="J313" s="107"/>
       <c r="K313" s="108"/>
     </row>
     <row r="314" spans="1:15" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K314" s="9"/>
       <c r="L314" s="9"/>
       <c r="M314" s="9"/>
       <c r="N314" s="9"/>
       <c r="O314" s="9"/>
@@ -12473,2031 +12485,2031 @@
       </c>
       <c r="B30" s="23">
         <v>36119</v>
       </c>
       <c r="C30" s="25">
         <v>107.25760950259837</v>
       </c>
       <c r="D30" s="26">
         <v>7326</v>
       </c>
       <c r="E30" s="27">
         <v>82.509291586890427</v>
       </c>
       <c r="F30" s="23">
         <v>3798</v>
       </c>
       <c r="G30" s="25">
         <v>106.98591549295774</v>
       </c>
       <c r="H30" s="26">
         <v>2281</v>
       </c>
       <c r="I30" s="66">
         <v>111.43136297020028</v>
       </c>
-      <c r="J30" s="144" t="s">
+      <c r="J30" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="K30" s="144"/>
-[...2 lines deleted...]
-      <c r="N30" s="132" t="s">
+      <c r="K30" s="140"/>
+      <c r="L30" s="140"/>
+      <c r="M30" s="141"/>
+      <c r="N30" s="146" t="s">
         <v>45</v>
       </c>
-      <c r="O30" s="144"/>
-[...1 lines deleted...]
-      <c r="Q30" s="145"/>
+      <c r="O30" s="140"/>
+      <c r="P30" s="140"/>
+      <c r="Q30" s="141"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5">
         <v>35279</v>
       </c>
       <c r="C31" s="2">
         <v>105.69536820660315</v>
       </c>
       <c r="D31" s="6">
         <v>7172</v>
       </c>
       <c r="E31" s="3">
         <v>86.670694864048343</v>
       </c>
       <c r="F31" s="5">
         <v>2137</v>
       </c>
       <c r="G31" s="2">
         <v>51.308523409363751</v>
       </c>
       <c r="H31" s="6">
         <v>1533</v>
       </c>
       <c r="I31" s="63">
         <v>70.547630004601942</v>
       </c>
-      <c r="J31" s="146"/>
-[...6 lines deleted...]
-      <c r="Q31" s="147"/>
+      <c r="J31" s="142"/>
+      <c r="K31" s="142"/>
+      <c r="L31" s="142"/>
+      <c r="M31" s="143"/>
+      <c r="N31" s="158"/>
+      <c r="O31" s="142"/>
+      <c r="P31" s="142"/>
+      <c r="Q31" s="143"/>
     </row>
     <row r="32" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5">
         <v>29973</v>
       </c>
       <c r="C32" s="2">
         <v>78.580604567024096</v>
       </c>
       <c r="D32" s="6">
         <v>6790</v>
       </c>
       <c r="E32" s="3">
         <v>82.513063555717579</v>
       </c>
       <c r="F32" s="5">
         <v>1229</v>
       </c>
       <c r="G32" s="2">
         <v>35.255306942053934</v>
       </c>
       <c r="H32" s="6">
         <v>797</v>
       </c>
       <c r="I32" s="63">
         <v>36.326344576116682</v>
       </c>
-      <c r="J32" s="146"/>
-[...6 lines deleted...]
-      <c r="Q32" s="147"/>
+      <c r="J32" s="142"/>
+      <c r="K32" s="142"/>
+      <c r="L32" s="142"/>
+      <c r="M32" s="143"/>
+      <c r="N32" s="158"/>
+      <c r="O32" s="142"/>
+      <c r="P32" s="142"/>
+      <c r="Q32" s="143"/>
     </row>
     <row r="33" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A33" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5">
         <v>32845</v>
       </c>
       <c r="C33" s="4">
         <v>113.04033590308372</v>
       </c>
       <c r="D33" s="48">
         <v>7426</v>
       </c>
       <c r="E33" s="4">
         <v>112.99452221545954</v>
       </c>
       <c r="F33" s="5">
         <v>1452</v>
       </c>
       <c r="G33" s="4">
         <v>37.470967741935482</v>
       </c>
       <c r="H33" s="48">
         <v>872</v>
       </c>
       <c r="I33" s="65">
         <v>38.755555555555553</v>
       </c>
-      <c r="J33" s="146"/>
-[...6 lines deleted...]
-      <c r="Q33" s="147"/>
+      <c r="J33" s="142"/>
+      <c r="K33" s="142"/>
+      <c r="L33" s="142"/>
+      <c r="M33" s="143"/>
+      <c r="N33" s="158"/>
+      <c r="O33" s="142"/>
+      <c r="P33" s="142"/>
+      <c r="Q33" s="143"/>
     </row>
     <row r="34" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="23">
         <v>71398</v>
       </c>
       <c r="C34" s="25">
         <v>106.47994869729915</v>
       </c>
       <c r="D34" s="26">
         <v>14498</v>
       </c>
       <c r="E34" s="27">
         <v>84.516730791652094</v>
       </c>
       <c r="F34" s="23">
         <v>5935</v>
       </c>
       <c r="G34" s="25">
         <v>76.928062216461441</v>
       </c>
       <c r="H34" s="51">
         <v>3814</v>
       </c>
       <c r="I34" s="67">
         <v>90.379146919431278</v>
       </c>
-      <c r="J34" s="146"/>
-[...6 lines deleted...]
-      <c r="Q34" s="147"/>
+      <c r="J34" s="142"/>
+      <c r="K34" s="142"/>
+      <c r="L34" s="142"/>
+      <c r="M34" s="143"/>
+      <c r="N34" s="158"/>
+      <c r="O34" s="142"/>
+      <c r="P34" s="142"/>
+      <c r="Q34" s="143"/>
     </row>
     <row r="35" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="5">
         <v>62818</v>
       </c>
       <c r="C35" s="4">
         <v>93.480557746395036</v>
       </c>
       <c r="D35" s="48">
         <v>14216</v>
       </c>
       <c r="E35" s="2">
         <v>96.047564353759881</v>
       </c>
       <c r="F35" s="5">
         <v>2681</v>
       </c>
       <c r="G35" s="4">
         <v>36.421681836706973</v>
       </c>
       <c r="H35" s="48">
         <v>1669</v>
       </c>
       <c r="I35" s="64">
         <v>37.556255625562557</v>
       </c>
-      <c r="J35" s="146"/>
-[...6 lines deleted...]
-      <c r="Q35" s="147"/>
+      <c r="J35" s="142"/>
+      <c r="K35" s="142"/>
+      <c r="L35" s="142"/>
+      <c r="M35" s="143"/>
+      <c r="N35" s="158"/>
+      <c r="O35" s="142"/>
+      <c r="P35" s="142"/>
+      <c r="Q35" s="143"/>
     </row>
     <row r="36" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="23">
         <v>9930</v>
       </c>
       <c r="C36" s="25">
         <v>102.93355447289312</v>
       </c>
       <c r="D36" s="26">
         <v>1879</v>
       </c>
       <c r="E36" s="27">
         <v>72.773044151820301</v>
       </c>
       <c r="F36" s="23">
         <v>1116</v>
       </c>
       <c r="G36" s="25">
         <v>99.731903485254691</v>
       </c>
       <c r="H36" s="26">
         <v>700</v>
       </c>
       <c r="I36" s="66">
         <v>100.71942446043165</v>
       </c>
-      <c r="J36" s="146"/>
-[...6 lines deleted...]
-      <c r="Q36" s="147"/>
+      <c r="J36" s="142"/>
+      <c r="K36" s="142"/>
+      <c r="L36" s="142"/>
+      <c r="M36" s="143"/>
+      <c r="N36" s="158"/>
+      <c r="O36" s="142"/>
+      <c r="P36" s="142"/>
+      <c r="Q36" s="143"/>
     </row>
     <row r="37" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="5">
         <v>11602</v>
       </c>
       <c r="C37" s="2">
         <v>95.489711934156375</v>
       </c>
       <c r="D37" s="6">
         <v>2458</v>
       </c>
       <c r="E37" s="3">
         <v>81.068601583113448</v>
       </c>
       <c r="F37" s="5">
         <v>1426</v>
       </c>
       <c r="G37" s="2">
         <v>91.293213828425095</v>
       </c>
       <c r="H37" s="6">
         <v>832</v>
       </c>
       <c r="I37" s="63">
         <v>102.84301606922126</v>
       </c>
-      <c r="J37" s="146"/>
-[...6 lines deleted...]
-      <c r="Q37" s="147"/>
+      <c r="J37" s="142"/>
+      <c r="K37" s="142"/>
+      <c r="L37" s="142"/>
+      <c r="M37" s="143"/>
+      <c r="N37" s="158"/>
+      <c r="O37" s="142"/>
+      <c r="P37" s="142"/>
+      <c r="Q37" s="143"/>
     </row>
     <row r="38" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="5">
         <v>14587</v>
       </c>
       <c r="C38" s="2">
         <v>122.80686984340798</v>
       </c>
       <c r="D38" s="6">
         <v>2989</v>
       </c>
       <c r="E38" s="3">
         <v>91.546707503828486</v>
       </c>
       <c r="F38" s="5">
         <v>1256</v>
       </c>
       <c r="G38" s="2">
         <v>144.53394706559263</v>
       </c>
       <c r="H38" s="6">
         <v>749</v>
       </c>
       <c r="I38" s="63">
         <v>137.93738489871086</v>
       </c>
-      <c r="J38" s="146"/>
-[...6 lines deleted...]
-      <c r="Q38" s="147"/>
+      <c r="J38" s="142"/>
+      <c r="K38" s="142"/>
+      <c r="L38" s="142"/>
+      <c r="M38" s="143"/>
+      <c r="N38" s="158"/>
+      <c r="O38" s="142"/>
+      <c r="P38" s="142"/>
+      <c r="Q38" s="143"/>
     </row>
     <row r="39" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="5">
         <v>11012</v>
       </c>
       <c r="C39" s="2">
         <v>99.01987231364086</v>
       </c>
       <c r="D39" s="6">
         <v>2094</v>
       </c>
       <c r="E39" s="3">
         <v>75.486661860129772</v>
       </c>
       <c r="F39" s="5">
         <v>1122</v>
       </c>
       <c r="G39" s="2">
         <v>113.4479271991911</v>
       </c>
       <c r="H39" s="6">
         <v>739</v>
       </c>
       <c r="I39" s="63">
         <v>119.38610662358641</v>
       </c>
-      <c r="J39" s="146"/>
-[...6 lines deleted...]
-      <c r="Q39" s="147"/>
+      <c r="J39" s="142"/>
+      <c r="K39" s="142"/>
+      <c r="L39" s="142"/>
+      <c r="M39" s="143"/>
+      <c r="N39" s="158"/>
+      <c r="O39" s="142"/>
+      <c r="P39" s="142"/>
+      <c r="Q39" s="143"/>
     </row>
     <row r="40" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="5">
         <v>11388</v>
       </c>
       <c r="C40" s="2">
         <v>112.20809932013007</v>
       </c>
       <c r="D40" s="6">
         <v>2248</v>
       </c>
       <c r="E40" s="3">
         <v>87.436795021392456</v>
       </c>
       <c r="F40" s="5">
         <v>603</v>
       </c>
       <c r="G40" s="2">
         <v>40.200000000000003</v>
       </c>
       <c r="H40" s="6">
         <v>533</v>
       </c>
       <c r="I40" s="63">
         <v>78.61356932153393</v>
       </c>
-      <c r="J40" s="146"/>
-[...6 lines deleted...]
-      <c r="Q40" s="147"/>
+      <c r="J40" s="142"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="142"/>
+      <c r="M40" s="143"/>
+      <c r="N40" s="158"/>
+      <c r="O40" s="142"/>
+      <c r="P40" s="142"/>
+      <c r="Q40" s="143"/>
     </row>
     <row r="41" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="5">
         <v>12879</v>
       </c>
       <c r="C41" s="2">
         <v>106.36769078295343</v>
       </c>
       <c r="D41" s="6">
         <v>2830</v>
       </c>
       <c r="E41" s="3">
         <v>96.587030716723561</v>
       </c>
       <c r="F41" s="5">
         <v>412</v>
       </c>
       <c r="G41" s="2">
         <v>24.582338902147971</v>
       </c>
       <c r="H41" s="6">
         <v>261</v>
       </c>
       <c r="I41" s="63">
         <v>29.794520547945208</v>
       </c>
-      <c r="J41" s="146"/>
-[...6 lines deleted...]
-      <c r="Q41" s="147"/>
+      <c r="J41" s="142"/>
+      <c r="K41" s="142"/>
+      <c r="L41" s="142"/>
+      <c r="M41" s="143"/>
+      <c r="N41" s="158"/>
+      <c r="O41" s="142"/>
+      <c r="P41" s="142"/>
+      <c r="Q41" s="143"/>
     </row>
     <row r="42" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="5">
         <v>11601</v>
       </c>
       <c r="C42" s="2">
         <v>94.640234948604999</v>
       </c>
       <c r="D42" s="6">
         <v>2719</v>
       </c>
       <c r="E42" s="3">
         <v>101.07806691449814</v>
       </c>
       <c r="F42" s="5">
         <v>455</v>
       </c>
       <c r="G42" s="2">
         <v>60.505319148936167</v>
       </c>
       <c r="H42" s="6">
         <v>295</v>
       </c>
       <c r="I42" s="63">
         <v>41.201117318435756</v>
       </c>
-      <c r="J42" s="146"/>
-[...6 lines deleted...]
-      <c r="Q42" s="147"/>
+      <c r="J42" s="142"/>
+      <c r="K42" s="142"/>
+      <c r="L42" s="142"/>
+      <c r="M42" s="143"/>
+      <c r="N42" s="158"/>
+      <c r="O42" s="142"/>
+      <c r="P42" s="142"/>
+      <c r="Q42" s="143"/>
     </row>
     <row r="43" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A43" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="5">
         <v>9378</v>
       </c>
       <c r="C43" s="2">
         <v>69.574894279991099</v>
       </c>
       <c r="D43" s="6">
         <v>2057</v>
       </c>
       <c r="E43" s="3">
         <v>72.917405175469696</v>
       </c>
       <c r="F43" s="5">
         <v>388</v>
       </c>
       <c r="G43" s="2">
         <v>27.247191011235955</v>
       </c>
       <c r="H43" s="6">
         <v>260</v>
       </c>
       <c r="I43" s="63">
         <v>34.391534391534393</v>
       </c>
-      <c r="J43" s="146"/>
-[...6 lines deleted...]
-      <c r="Q43" s="147"/>
+      <c r="J43" s="142"/>
+      <c r="K43" s="142"/>
+      <c r="L43" s="142"/>
+      <c r="M43" s="143"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="142"/>
+      <c r="P43" s="142"/>
+      <c r="Q43" s="143"/>
     </row>
     <row r="44" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A44" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="5">
         <v>8994</v>
       </c>
       <c r="C44" s="2">
         <v>72.497178784459138</v>
       </c>
       <c r="D44" s="6">
         <v>2014</v>
       </c>
       <c r="E44" s="3">
         <v>74.09860191317145</v>
       </c>
       <c r="F44" s="5">
         <v>386</v>
       </c>
       <c r="G44" s="2">
         <v>29.465648854961835</v>
       </c>
       <c r="H44" s="6">
         <v>242</v>
       </c>
       <c r="I44" s="63">
         <v>33.518005540166207</v>
       </c>
-      <c r="J44" s="146"/>
-[...6 lines deleted...]
-      <c r="Q44" s="147"/>
+      <c r="J44" s="142"/>
+      <c r="K44" s="142"/>
+      <c r="L44" s="142"/>
+      <c r="M44" s="143"/>
+      <c r="N44" s="158"/>
+      <c r="O44" s="142"/>
+      <c r="P44" s="142"/>
+      <c r="Q44" s="143"/>
     </row>
     <row r="45" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A45" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="5">
         <v>9503</v>
       </c>
       <c r="C45" s="2">
         <v>75.432608350531822</v>
       </c>
       <c r="D45" s="6">
         <v>2329</v>
       </c>
       <c r="E45" s="3">
         <v>80.699930699930704</v>
       </c>
       <c r="F45" s="5">
         <v>451</v>
       </c>
       <c r="G45" s="2">
         <v>32.399425287356323</v>
       </c>
       <c r="H45" s="6">
         <v>315</v>
       </c>
       <c r="I45" s="63">
         <v>42</v>
       </c>
-      <c r="J45" s="146"/>
-[...6 lines deleted...]
-      <c r="Q45" s="147"/>
+      <c r="J45" s="142"/>
+      <c r="K45" s="142"/>
+      <c r="L45" s="142"/>
+      <c r="M45" s="143"/>
+      <c r="N45" s="158"/>
+      <c r="O45" s="142"/>
+      <c r="P45" s="142"/>
+      <c r="Q45" s="143"/>
     </row>
     <row r="46" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A46" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="5">
         <v>10658</v>
       </c>
       <c r="C46" s="2">
         <v>107.60222110045432</v>
       </c>
       <c r="D46" s="6">
         <v>2280</v>
       </c>
       <c r="E46" s="3">
         <v>100.66225165562915</v>
       </c>
       <c r="F46" s="5">
         <v>447</v>
       </c>
       <c r="G46" s="2">
         <v>35.031347962382448</v>
       </c>
       <c r="H46" s="6">
         <v>265</v>
       </c>
       <c r="I46" s="63">
         <v>35.618279569892472</v>
       </c>
-      <c r="J46" s="146"/>
-[...6 lines deleted...]
-      <c r="Q46" s="147"/>
+      <c r="J46" s="142"/>
+      <c r="K46" s="142"/>
+      <c r="L46" s="142"/>
+      <c r="M46" s="143"/>
+      <c r="N46" s="158"/>
+      <c r="O46" s="142"/>
+      <c r="P46" s="142"/>
+      <c r="Q46" s="143"/>
     </row>
     <row r="47" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="5">
         <v>12684</v>
       </c>
       <c r="C47" s="2">
         <v>193.5602014344575</v>
       </c>
       <c r="D47" s="6">
         <v>2817</v>
       </c>
       <c r="E47" s="3">
         <v>198.24067558057706</v>
       </c>
       <c r="F47" s="5">
         <v>554</v>
       </c>
       <c r="G47" s="2">
         <v>45.898922949461472</v>
       </c>
       <c r="H47" s="6">
         <v>292</v>
       </c>
       <c r="I47" s="63">
         <v>38.62433862433862</v>
       </c>
-      <c r="J47" s="148"/>
-[...6 lines deleted...]
-      <c r="Q47" s="149"/>
+      <c r="J47" s="144"/>
+      <c r="K47" s="144"/>
+      <c r="L47" s="144"/>
+      <c r="M47" s="145"/>
+      <c r="N47" s="159"/>
+      <c r="O47" s="144"/>
+      <c r="P47" s="144"/>
+      <c r="Q47" s="145"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="23">
         <v>37800</v>
       </c>
       <c r="C48" s="25">
         <v>104.65406018992773</v>
       </c>
       <c r="D48" s="26">
         <v>8457</v>
       </c>
       <c r="E48" s="27">
         <v>115.43816543816543</v>
       </c>
       <c r="F48" s="23">
         <v>1821</v>
       </c>
       <c r="G48" s="25">
         <v>47.94628751974723</v>
       </c>
       <c r="H48" s="26">
         <v>929</v>
       </c>
       <c r="I48" s="66">
         <v>40.727750986409475</v>
       </c>
-      <c r="J48" s="144" t="s">
+      <c r="J48" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="K48" s="144"/>
-[...2 lines deleted...]
-      <c r="N48" s="132" t="s">
+      <c r="K48" s="140"/>
+      <c r="L48" s="140"/>
+      <c r="M48" s="141"/>
+      <c r="N48" s="146" t="s">
         <v>45</v>
       </c>
-      <c r="O48" s="144"/>
-[...1 lines deleted...]
-      <c r="Q48" s="145"/>
+      <c r="O48" s="140"/>
+      <c r="P48" s="140"/>
+      <c r="Q48" s="141"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="5">
         <v>34334</v>
       </c>
       <c r="C49" s="2">
         <v>97.321352646050059</v>
       </c>
       <c r="D49" s="6">
         <v>7047</v>
       </c>
       <c r="E49" s="3">
         <v>98.257110987172339</v>
       </c>
       <c r="F49" s="5">
         <v>1224</v>
       </c>
       <c r="G49" s="2">
         <v>57.276555919513342</v>
       </c>
       <c r="H49" s="6">
         <v>616</v>
       </c>
       <c r="I49" s="63">
         <v>40.182648401826484</v>
       </c>
-      <c r="J49" s="146"/>
-[...6 lines deleted...]
-      <c r="Q49" s="147"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="142"/>
+      <c r="M49" s="143"/>
+      <c r="N49" s="158"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="142"/>
+      <c r="Q49" s="143"/>
     </row>
     <row r="50" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="5">
         <v>38758</v>
       </c>
       <c r="C50" s="2">
         <v>129.30971207420012</v>
       </c>
       <c r="D50" s="6">
         <v>6230</v>
       </c>
       <c r="E50" s="3">
         <v>91.75257731958763</v>
       </c>
       <c r="F50" s="5">
         <v>1175</v>
       </c>
       <c r="G50" s="2">
         <v>95.606183889340926</v>
       </c>
       <c r="H50" s="6">
         <v>841</v>
       </c>
       <c r="I50" s="63">
         <v>105.52070263488081</v>
       </c>
-      <c r="J50" s="146"/>
-[...6 lines deleted...]
-      <c r="Q50" s="147"/>
+      <c r="J50" s="142"/>
+      <c r="K50" s="142"/>
+      <c r="L50" s="142"/>
+      <c r="M50" s="143"/>
+      <c r="N50" s="158"/>
+      <c r="O50" s="142"/>
+      <c r="P50" s="142"/>
+      <c r="Q50" s="143"/>
     </row>
     <row r="51" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="5">
         <v>37304</v>
       </c>
       <c r="C51" s="4">
         <v>113.57588674075201</v>
       </c>
       <c r="D51" s="48">
         <v>6839</v>
       </c>
       <c r="E51" s="4">
         <v>92.095340694855906</v>
       </c>
       <c r="F51" s="5">
         <v>1194</v>
       </c>
       <c r="G51" s="4">
         <v>82.231404958677686</v>
       </c>
       <c r="H51" s="48">
         <v>844</v>
       </c>
       <c r="I51" s="65">
         <v>96.788990825688074</v>
       </c>
-      <c r="J51" s="146"/>
-[...6 lines deleted...]
-      <c r="Q51" s="147"/>
+      <c r="J51" s="142"/>
+      <c r="K51" s="142"/>
+      <c r="L51" s="142"/>
+      <c r="M51" s="143"/>
+      <c r="N51" s="158"/>
+      <c r="O51" s="142"/>
+      <c r="P51" s="142"/>
+      <c r="Q51" s="143"/>
     </row>
     <row r="52" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="23">
         <v>72134</v>
       </c>
       <c r="C52" s="25">
         <v>101.03084120003361</v>
       </c>
       <c r="D52" s="26">
         <v>15504</v>
       </c>
       <c r="E52" s="27">
         <v>106.93888812249965</v>
       </c>
       <c r="F52" s="23">
         <v>3045</v>
       </c>
       <c r="G52" s="25">
         <v>51.305812973883732</v>
       </c>
       <c r="H52" s="26">
         <v>1545</v>
       </c>
       <c r="I52" s="66">
         <v>40.508652333508124</v>
       </c>
-      <c r="J52" s="146"/>
-[...6 lines deleted...]
-      <c r="Q52" s="147"/>
+      <c r="J52" s="142"/>
+      <c r="K52" s="142"/>
+      <c r="L52" s="142"/>
+      <c r="M52" s="143"/>
+      <c r="N52" s="158"/>
+      <c r="O52" s="142"/>
+      <c r="P52" s="142"/>
+      <c r="Q52" s="143"/>
     </row>
     <row r="53" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="5">
         <v>76062</v>
       </c>
       <c r="C53" s="4">
         <v>121.08312903944729</v>
       </c>
       <c r="D53" s="48">
         <v>13069</v>
       </c>
       <c r="E53" s="2">
         <v>91.931626336522228</v>
       </c>
       <c r="F53" s="5">
         <v>2369</v>
       </c>
       <c r="G53" s="4">
         <v>88.362551286833266</v>
       </c>
       <c r="H53" s="48">
         <v>1685</v>
       </c>
       <c r="I53" s="64">
         <v>100.95865787896945</v>
       </c>
-      <c r="J53" s="146"/>
-[...6 lines deleted...]
-      <c r="Q53" s="147"/>
+      <c r="J53" s="142"/>
+      <c r="K53" s="142"/>
+      <c r="L53" s="142"/>
+      <c r="M53" s="143"/>
+      <c r="N53" s="158"/>
+      <c r="O53" s="142"/>
+      <c r="P53" s="142"/>
+      <c r="Q53" s="143"/>
     </row>
     <row r="54" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="23">
         <v>10923</v>
       </c>
       <c r="C54" s="25">
         <v>110.00000000000001</v>
       </c>
       <c r="D54" s="26">
         <v>2609</v>
       </c>
       <c r="E54" s="27">
         <v>138.850452368281</v>
       </c>
       <c r="F54" s="23">
         <v>545</v>
       </c>
       <c r="G54" s="25">
         <v>48.83512544802867</v>
       </c>
       <c r="H54" s="26">
         <v>273</v>
       </c>
       <c r="I54" s="66">
         <v>39</v>
       </c>
-      <c r="J54" s="146"/>
-[...6 lines deleted...]
-      <c r="Q54" s="147"/>
+      <c r="J54" s="142"/>
+      <c r="K54" s="142"/>
+      <c r="L54" s="142"/>
+      <c r="M54" s="143"/>
+      <c r="N54" s="158"/>
+      <c r="O54" s="142"/>
+      <c r="P54" s="142"/>
+      <c r="Q54" s="143"/>
     </row>
     <row r="55" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="5">
         <v>12325</v>
       </c>
       <c r="C55" s="2">
         <v>106.23168419238063</v>
       </c>
       <c r="D55" s="6">
         <v>2901</v>
       </c>
       <c r="E55" s="3">
         <v>118.02278275020342</v>
       </c>
       <c r="F55" s="5">
         <v>623</v>
       </c>
       <c r="G55" s="2">
         <v>43.688639551192146</v>
       </c>
       <c r="H55" s="6">
         <v>322</v>
       </c>
       <c r="I55" s="63">
         <v>38.70192307692308</v>
       </c>
-      <c r="J55" s="146"/>
-[...6 lines deleted...]
-      <c r="Q55" s="147"/>
+      <c r="J55" s="142"/>
+      <c r="K55" s="142"/>
+      <c r="L55" s="142"/>
+      <c r="M55" s="143"/>
+      <c r="N55" s="158"/>
+      <c r="O55" s="142"/>
+      <c r="P55" s="142"/>
+      <c r="Q55" s="143"/>
     </row>
     <row r="56" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="5">
         <v>14552</v>
       </c>
       <c r="C56" s="2">
         <v>99.760060327689033</v>
       </c>
       <c r="D56" s="6">
         <v>2947</v>
       </c>
       <c r="E56" s="3">
         <v>98.594847775175637</v>
       </c>
       <c r="F56" s="5">
         <v>653</v>
       </c>
       <c r="G56" s="2">
         <v>51.990445859872615</v>
       </c>
       <c r="H56" s="6">
         <v>334</v>
       </c>
       <c r="I56" s="63">
         <v>44.592790387182916</v>
       </c>
-      <c r="J56" s="146"/>
-[...6 lines deleted...]
-      <c r="Q56" s="147"/>
+      <c r="J56" s="142"/>
+      <c r="K56" s="142"/>
+      <c r="L56" s="142"/>
+      <c r="M56" s="143"/>
+      <c r="N56" s="158"/>
+      <c r="O56" s="142"/>
+      <c r="P56" s="142"/>
+      <c r="Q56" s="143"/>
     </row>
     <row r="57" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="5">
         <v>11270</v>
       </c>
       <c r="C57" s="2">
         <v>102.34289865601163</v>
       </c>
       <c r="D57" s="6">
         <v>2216</v>
       </c>
       <c r="E57" s="3">
         <v>105.82617000955111</v>
       </c>
       <c r="F57" s="5">
         <v>425</v>
       </c>
       <c r="G57" s="2">
         <v>37.878787878787875</v>
       </c>
       <c r="H57" s="6">
         <v>220</v>
       </c>
       <c r="I57" s="63">
         <v>29.769959404600812</v>
       </c>
-      <c r="J57" s="146"/>
-[...6 lines deleted...]
-      <c r="Q57" s="147"/>
+      <c r="J57" s="142"/>
+      <c r="K57" s="142"/>
+      <c r="L57" s="142"/>
+      <c r="M57" s="143"/>
+      <c r="N57" s="158"/>
+      <c r="O57" s="142"/>
+      <c r="P57" s="142"/>
+      <c r="Q57" s="143"/>
     </row>
     <row r="58" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="5">
         <v>10920</v>
       </c>
       <c r="C58" s="2">
         <v>95.890410958904098</v>
       </c>
       <c r="D58" s="6">
         <v>2244</v>
       </c>
       <c r="E58" s="3">
         <v>99.822064056939496</v>
       </c>
       <c r="F58" s="5">
         <v>414</v>
       </c>
       <c r="G58" s="2">
         <v>68.656716417910445</v>
       </c>
       <c r="H58" s="6">
         <v>188</v>
       </c>
       <c r="I58" s="63">
         <v>35.272045028142593</v>
       </c>
-      <c r="J58" s="146"/>
-[...6 lines deleted...]
-      <c r="Q58" s="147"/>
+      <c r="J58" s="142"/>
+      <c r="K58" s="142"/>
+      <c r="L58" s="142"/>
+      <c r="M58" s="143"/>
+      <c r="N58" s="158"/>
+      <c r="O58" s="142"/>
+      <c r="P58" s="142"/>
+      <c r="Q58" s="143"/>
     </row>
     <row r="59" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A59" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="5">
         <v>12144</v>
       </c>
       <c r="C59" s="2">
         <v>94.293035173538314</v>
       </c>
       <c r="D59" s="6">
         <v>2587</v>
       </c>
       <c r="E59" s="3">
         <v>91.413427561837452</v>
       </c>
       <c r="F59" s="5">
         <v>385</v>
       </c>
       <c r="G59" s="2">
         <v>93.446601941747574</v>
       </c>
       <c r="H59" s="6">
         <v>208</v>
       </c>
       <c r="I59" s="63">
         <v>79.693486590038304</v>
       </c>
-      <c r="J59" s="146"/>
-[...6 lines deleted...]
-      <c r="Q59" s="147"/>
+      <c r="J59" s="142"/>
+      <c r="K59" s="142"/>
+      <c r="L59" s="142"/>
+      <c r="M59" s="143"/>
+      <c r="N59" s="158"/>
+      <c r="O59" s="142"/>
+      <c r="P59" s="142"/>
+      <c r="Q59" s="143"/>
     </row>
     <row r="60" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="5">
         <v>14781</v>
       </c>
       <c r="C60" s="2">
         <v>127.41143004913368</v>
       </c>
       <c r="D60" s="6">
         <v>2426</v>
       </c>
       <c r="E60" s="3">
         <v>89.223979404192718</v>
       </c>
       <c r="F60" s="5">
         <v>462</v>
       </c>
       <c r="G60" s="2">
         <v>101.53846153846153</v>
       </c>
       <c r="H60" s="6">
         <v>308</v>
       </c>
       <c r="I60" s="63">
         <v>104.40677966101694</v>
       </c>
-      <c r="J60" s="146"/>
-[...6 lines deleted...]
-      <c r="Q60" s="147"/>
+      <c r="J60" s="142"/>
+      <c r="K60" s="142"/>
+      <c r="L60" s="142"/>
+      <c r="M60" s="143"/>
+      <c r="N60" s="158"/>
+      <c r="O60" s="142"/>
+      <c r="P60" s="142"/>
+      <c r="Q60" s="143"/>
     </row>
     <row r="61" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="5">
         <v>10708</v>
       </c>
       <c r="C61" s="2">
         <v>114.18212838558328</v>
       </c>
       <c r="D61" s="6">
         <v>1642</v>
       </c>
       <c r="E61" s="3">
         <v>79.824987846378221</v>
       </c>
       <c r="F61" s="5">
         <v>350</v>
       </c>
       <c r="G61" s="2">
         <v>90.206185567010309</v>
       </c>
       <c r="H61" s="6">
         <v>259</v>
       </c>
       <c r="I61" s="63">
         <v>99.615384615384613</v>
       </c>
-      <c r="J61" s="146"/>
-[...6 lines deleted...]
-      <c r="Q61" s="147"/>
+      <c r="J61" s="142"/>
+      <c r="K61" s="142"/>
+      <c r="L61" s="142"/>
+      <c r="M61" s="143"/>
+      <c r="N61" s="158"/>
+      <c r="O61" s="142"/>
+      <c r="P61" s="142"/>
+      <c r="Q61" s="143"/>
     </row>
     <row r="62" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B62" s="5">
         <v>13269</v>
       </c>
       <c r="C62" s="2">
         <v>147.53168779186123</v>
       </c>
       <c r="D62" s="6">
         <v>2162</v>
       </c>
       <c r="E62" s="3">
         <v>107.34856007944389</v>
       </c>
       <c r="F62" s="5">
         <v>363</v>
       </c>
       <c r="G62" s="2">
         <v>94.041450777202073</v>
       </c>
       <c r="H62" s="6">
         <v>274</v>
       </c>
       <c r="I62" s="63">
         <v>113.22314049586777</v>
       </c>
-      <c r="J62" s="146"/>
-[...6 lines deleted...]
-      <c r="Q62" s="147"/>
+      <c r="J62" s="142"/>
+      <c r="K62" s="142"/>
+      <c r="L62" s="142"/>
+      <c r="M62" s="143"/>
+      <c r="N62" s="158"/>
+      <c r="O62" s="142"/>
+      <c r="P62" s="142"/>
+      <c r="Q62" s="143"/>
     </row>
     <row r="63" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="5">
         <v>12683</v>
       </c>
       <c r="C63" s="2">
         <v>133.46311691044934</v>
       </c>
       <c r="D63" s="6">
         <v>2291</v>
       </c>
       <c r="E63" s="3">
         <v>98.368398454272224</v>
       </c>
       <c r="F63" s="5">
         <v>468</v>
       </c>
       <c r="G63" s="2">
         <v>103.76940133037694</v>
       </c>
       <c r="H63" s="6">
         <v>316</v>
       </c>
       <c r="I63" s="63">
         <v>100.31746031746032</v>
       </c>
-      <c r="J63" s="146"/>
-[...6 lines deleted...]
-      <c r="Q63" s="147"/>
+      <c r="J63" s="142"/>
+      <c r="K63" s="142"/>
+      <c r="L63" s="142"/>
+      <c r="M63" s="143"/>
+      <c r="N63" s="158"/>
+      <c r="O63" s="142"/>
+      <c r="P63" s="142"/>
+      <c r="Q63" s="143"/>
     </row>
     <row r="64" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="5">
         <v>12748</v>
       </c>
       <c r="C64" s="2">
         <v>119.60968286732971</v>
       </c>
       <c r="D64" s="6">
         <v>2311</v>
       </c>
       <c r="E64" s="3">
         <v>101.35964912280701</v>
       </c>
       <c r="F64" s="5">
         <v>352</v>
       </c>
       <c r="G64" s="2">
         <v>78.74720357941834</v>
       </c>
       <c r="H64" s="6">
         <v>264</v>
       </c>
       <c r="I64" s="63">
         <v>99.622641509433961</v>
       </c>
-      <c r="J64" s="146"/>
-[...6 lines deleted...]
-      <c r="Q64" s="147"/>
+      <c r="J64" s="142"/>
+      <c r="K64" s="142"/>
+      <c r="L64" s="142"/>
+      <c r="M64" s="143"/>
+      <c r="N64" s="158"/>
+      <c r="O64" s="142"/>
+      <c r="P64" s="142"/>
+      <c r="Q64" s="143"/>
     </row>
     <row r="65" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>11873</v>
       </c>
       <c r="C65" s="2">
         <v>93.60611794386628</v>
       </c>
       <c r="D65" s="6">
         <v>2237</v>
       </c>
       <c r="E65" s="3">
         <v>79.410720624778136</v>
       </c>
       <c r="F65" s="5">
         <v>374</v>
       </c>
       <c r="G65" s="2">
         <v>67.50902527075813</v>
       </c>
       <c r="H65" s="6">
         <v>264</v>
       </c>
       <c r="I65" s="63">
         <v>90.410958904109577</v>
       </c>
-      <c r="J65" s="148"/>
-[...6 lines deleted...]
-      <c r="Q65" s="149"/>
+      <c r="J65" s="144"/>
+      <c r="K65" s="144"/>
+      <c r="L65" s="144"/>
+      <c r="M65" s="145"/>
+      <c r="N65" s="159"/>
+      <c r="O65" s="144"/>
+      <c r="P65" s="144"/>
+      <c r="Q65" s="145"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="23">
         <v>37572</v>
       </c>
       <c r="C66" s="25">
         <v>99.396825396825392</v>
       </c>
       <c r="D66" s="26">
         <v>6678</v>
       </c>
       <c r="E66" s="27">
         <v>78.964171692089394</v>
       </c>
       <c r="F66" s="23">
         <v>1414</v>
       </c>
       <c r="G66" s="25">
         <v>77.64964305326744</v>
       </c>
       <c r="H66" s="26">
         <v>886</v>
       </c>
       <c r="I66" s="66">
         <v>95.371367061356295</v>
       </c>
-      <c r="J66" s="144" t="s">
+      <c r="J66" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="K66" s="144"/>
-[...2 lines deleted...]
-      <c r="N66" s="132" t="s">
+      <c r="K66" s="140"/>
+      <c r="L66" s="140"/>
+      <c r="M66" s="141"/>
+      <c r="N66" s="146" t="s">
         <v>45</v>
       </c>
-      <c r="O66" s="144"/>
-[...1 lines deleted...]
-      <c r="Q66" s="145"/>
+      <c r="O66" s="140"/>
+      <c r="P66" s="140"/>
+      <c r="Q66" s="141"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="5">
         <v>33010</v>
       </c>
       <c r="C67" s="2">
         <v>96.143764198753416</v>
       </c>
       <c r="D67" s="6">
         <v>6204</v>
       </c>
       <c r="E67" s="3">
         <v>88.037462750106428</v>
       </c>
       <c r="F67" s="5">
         <v>1074</v>
       </c>
       <c r="G67" s="2">
         <v>87.745098039215691</v>
       </c>
       <c r="H67" s="6">
         <v>523</v>
       </c>
       <c r="I67" s="63">
         <v>84.902597402597408</v>
       </c>
-      <c r="J67" s="146"/>
-[...6 lines deleted...]
-      <c r="Q67" s="147"/>
+      <c r="J67" s="142"/>
+      <c r="K67" s="142"/>
+      <c r="L67" s="142"/>
+      <c r="M67" s="143"/>
+      <c r="N67" s="158"/>
+      <c r="O67" s="142"/>
+      <c r="P67" s="142"/>
+      <c r="Q67" s="143"/>
     </row>
     <row r="68" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="5">
         <v>31463</v>
       </c>
       <c r="C68" s="2">
         <v>81.178079364260284</v>
       </c>
       <c r="D68" s="6">
         <v>5956</v>
       </c>
       <c r="E68" s="3">
         <v>95.601926163723917</v>
       </c>
       <c r="F68" s="5">
         <v>818</v>
       </c>
       <c r="G68" s="2">
         <v>69.61702127659575</v>
       </c>
       <c r="H68" s="6">
         <v>468</v>
       </c>
       <c r="I68" s="63">
         <v>55.648038049940553</v>
       </c>
-      <c r="J68" s="146"/>
-[...6 lines deleted...]
-      <c r="Q68" s="147"/>
+      <c r="J68" s="142"/>
+      <c r="K68" s="142"/>
+      <c r="L68" s="142"/>
+      <c r="M68" s="143"/>
+      <c r="N68" s="158"/>
+      <c r="O68" s="142"/>
+      <c r="P68" s="142"/>
+      <c r="Q68" s="143"/>
     </row>
     <row r="69" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="5">
         <v>30930</v>
       </c>
       <c r="C69" s="4">
         <v>82.913360497533773</v>
       </c>
       <c r="D69" s="48">
         <v>6197</v>
       </c>
       <c r="E69" s="4">
         <v>90.612662669980992</v>
       </c>
       <c r="F69" s="5">
         <v>792</v>
       </c>
       <c r="G69" s="4">
         <v>66.331658291457288</v>
       </c>
       <c r="H69" s="48">
         <v>410</v>
       </c>
       <c r="I69" s="65">
         <v>48.578199052132703</v>
       </c>
-      <c r="J69" s="146"/>
-[...6 lines deleted...]
-      <c r="Q69" s="147"/>
+      <c r="J69" s="142"/>
+      <c r="K69" s="142"/>
+      <c r="L69" s="142"/>
+      <c r="M69" s="143"/>
+      <c r="N69" s="158"/>
+      <c r="O69" s="142"/>
+      <c r="P69" s="142"/>
+      <c r="Q69" s="143"/>
     </row>
     <row r="70" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="23">
         <v>70582</v>
       </c>
       <c r="C70" s="25">
         <v>97.848448720436963</v>
       </c>
       <c r="D70" s="26">
         <v>12882</v>
       </c>
       <c r="E70" s="27">
         <v>83.088235294117652</v>
       </c>
       <c r="F70" s="23">
         <v>2488</v>
       </c>
       <c r="G70" s="25">
         <v>81.707717569786524</v>
       </c>
       <c r="H70" s="26">
         <v>1409</v>
       </c>
       <c r="I70" s="66">
         <v>91.197411003236255</v>
       </c>
-      <c r="J70" s="146"/>
-[...6 lines deleted...]
-      <c r="Q70" s="147"/>
+      <c r="J70" s="142"/>
+      <c r="K70" s="142"/>
+      <c r="L70" s="142"/>
+      <c r="M70" s="143"/>
+      <c r="N70" s="158"/>
+      <c r="O70" s="142"/>
+      <c r="P70" s="142"/>
+      <c r="Q70" s="143"/>
     </row>
     <row r="71" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="5">
         <v>62393</v>
       </c>
       <c r="C71" s="4">
         <v>82.029134127422367</v>
       </c>
       <c r="D71" s="48">
         <v>12153</v>
       </c>
       <c r="E71" s="2">
         <v>92.991047517025009</v>
       </c>
       <c r="F71" s="5">
         <v>1610</v>
       </c>
       <c r="G71" s="4">
         <v>67.961165048543691</v>
       </c>
       <c r="H71" s="48">
         <v>878</v>
       </c>
       <c r="I71" s="64">
         <v>52.106824925816021</v>
       </c>
-      <c r="J71" s="146"/>
-[...6 lines deleted...]
-      <c r="Q71" s="147"/>
+      <c r="J71" s="142"/>
+      <c r="K71" s="142"/>
+      <c r="L71" s="142"/>
+      <c r="M71" s="143"/>
+      <c r="N71" s="158"/>
+      <c r="O71" s="142"/>
+      <c r="P71" s="142"/>
+      <c r="Q71" s="143"/>
     </row>
     <row r="72" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B72" s="23">
         <v>13451</v>
       </c>
       <c r="C72" s="25">
         <v>123.14382495651377</v>
       </c>
       <c r="D72" s="26">
         <v>2405</v>
       </c>
       <c r="E72" s="27">
         <v>92.180912226906869</v>
       </c>
       <c r="F72" s="23">
         <v>442</v>
       </c>
       <c r="G72" s="25">
         <v>81.10091743119267</v>
       </c>
       <c r="H72" s="26">
         <v>283</v>
       </c>
       <c r="I72" s="66">
         <v>103.66300366300368</v>
       </c>
-      <c r="J72" s="146"/>
-[...6 lines deleted...]
-      <c r="Q72" s="147"/>
+      <c r="J72" s="142"/>
+      <c r="K72" s="142"/>
+      <c r="L72" s="142"/>
+      <c r="M72" s="143"/>
+      <c r="N72" s="158"/>
+      <c r="O72" s="142"/>
+      <c r="P72" s="142"/>
+      <c r="Q72" s="143"/>
     </row>
     <row r="73" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="5">
         <v>12435</v>
       </c>
       <c r="C73" s="2">
         <v>100.89249492900609</v>
       </c>
       <c r="D73" s="6">
         <v>2480</v>
       </c>
       <c r="E73" s="3">
         <v>85.487762840399867</v>
       </c>
       <c r="F73" s="5">
         <v>461</v>
       </c>
       <c r="G73" s="2">
         <v>73.99678972712681</v>
       </c>
       <c r="H73" s="6">
         <v>285</v>
       </c>
       <c r="I73" s="63">
         <v>88.509316770186331</v>
       </c>
-      <c r="J73" s="146"/>
-[...6 lines deleted...]
-      <c r="Q73" s="147"/>
+      <c r="J73" s="142"/>
+      <c r="K73" s="142"/>
+      <c r="L73" s="142"/>
+      <c r="M73" s="143"/>
+      <c r="N73" s="158"/>
+      <c r="O73" s="142"/>
+      <c r="P73" s="142"/>
+      <c r="Q73" s="143"/>
     </row>
     <row r="74" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="5">
         <v>11686</v>
       </c>
       <c r="C74" s="2">
         <v>80.305112699285317</v>
       </c>
       <c r="D74" s="6">
         <v>1793</v>
       </c>
       <c r="E74" s="3">
         <v>60.841533763148966</v>
       </c>
       <c r="F74" s="5">
         <v>511</v>
       </c>
       <c r="G74" s="2">
         <v>78.254211332312408</v>
       </c>
       <c r="H74" s="6">
         <v>318</v>
       </c>
       <c r="I74" s="63">
         <v>95.209580838323348</v>
       </c>
-      <c r="J74" s="146"/>
-[...6 lines deleted...]
-      <c r="Q74" s="147"/>
+      <c r="J74" s="142"/>
+      <c r="K74" s="142"/>
+      <c r="L74" s="142"/>
+      <c r="M74" s="143"/>
+      <c r="N74" s="158"/>
+      <c r="O74" s="142"/>
+      <c r="P74" s="142"/>
+      <c r="Q74" s="143"/>
     </row>
     <row r="75" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="5">
         <v>11394</v>
       </c>
       <c r="C75" s="2">
         <v>101.10026619343388</v>
       </c>
       <c r="D75" s="6">
         <v>2094</v>
       </c>
       <c r="E75" s="3">
         <v>94.494584837545119</v>
       </c>
       <c r="F75" s="5">
         <v>358</v>
       </c>
       <c r="G75" s="2">
         <v>84.235294117647058</v>
       </c>
       <c r="H75" s="6">
         <v>164</v>
       </c>
       <c r="I75" s="63">
         <v>74.545454545454547</v>
       </c>
-      <c r="J75" s="146"/>
-[...6 lines deleted...]
-      <c r="Q75" s="147"/>
+      <c r="J75" s="142"/>
+      <c r="K75" s="142"/>
+      <c r="L75" s="142"/>
+      <c r="M75" s="143"/>
+      <c r="N75" s="158"/>
+      <c r="O75" s="142"/>
+      <c r="P75" s="142"/>
+      <c r="Q75" s="143"/>
     </row>
     <row r="76" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A76" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="5">
         <v>10780</v>
       </c>
       <c r="C76" s="2">
         <v>98.71794871794873</v>
       </c>
       <c r="D76" s="6">
         <v>1952</v>
       </c>
       <c r="E76" s="3">
         <v>86.987522281639926</v>
       </c>
       <c r="F76" s="5">
         <v>356</v>
       </c>
       <c r="G76" s="2">
         <v>85.990338164251213</v>
       </c>
       <c r="H76" s="6">
         <v>176</v>
       </c>
       <c r="I76" s="63">
         <v>93.61702127659575</v>
       </c>
-      <c r="J76" s="146"/>
-[...6 lines deleted...]
-      <c r="Q76" s="147"/>
+      <c r="J76" s="142"/>
+      <c r="K76" s="142"/>
+      <c r="L76" s="142"/>
+      <c r="M76" s="143"/>
+      <c r="N76" s="158"/>
+      <c r="O76" s="142"/>
+      <c r="P76" s="142"/>
+      <c r="Q76" s="143"/>
     </row>
     <row r="77" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A77" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="5">
         <v>10836</v>
       </c>
       <c r="C77" s="2">
         <v>89.229249011857704</v>
       </c>
       <c r="D77" s="6">
         <v>2158</v>
       </c>
       <c r="E77" s="3">
         <v>83.417085427135675</v>
       </c>
       <c r="F77" s="5">
         <v>360</v>
       </c>
       <c r="G77" s="2">
         <v>93.506493506493499</v>
       </c>
       <c r="H77" s="6">
         <v>183</v>
       </c>
       <c r="I77" s="63">
         <v>87.980769230769226</v>
       </c>
-      <c r="J77" s="146"/>
-[...6 lines deleted...]
-      <c r="Q77" s="147"/>
+      <c r="J77" s="142"/>
+      <c r="K77" s="142"/>
+      <c r="L77" s="142"/>
+      <c r="M77" s="143"/>
+      <c r="N77" s="158"/>
+      <c r="O77" s="142"/>
+      <c r="P77" s="142"/>
+      <c r="Q77" s="143"/>
     </row>
     <row r="78" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A78" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="5">
         <v>10798</v>
       </c>
       <c r="C78" s="2">
         <v>73.053244029497336</v>
       </c>
       <c r="D78" s="6">
         <v>2310</v>
       </c>
       <c r="E78" s="3">
         <v>95.218466611706503</v>
       </c>
       <c r="F78" s="5">
         <v>361</v>
       </c>
       <c r="G78" s="2">
         <v>78.138528138528144</v>
       </c>
       <c r="H78" s="6">
         <v>160</v>
       </c>
       <c r="I78" s="63">
         <v>51.94805194805194</v>
       </c>
-      <c r="J78" s="146"/>
-[...6 lines deleted...]
-      <c r="Q78" s="147"/>
+      <c r="J78" s="142"/>
+      <c r="K78" s="142"/>
+      <c r="L78" s="142"/>
+      <c r="M78" s="143"/>
+      <c r="N78" s="158"/>
+      <c r="O78" s="142"/>
+      <c r="P78" s="142"/>
+      <c r="Q78" s="143"/>
     </row>
     <row r="79" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A79" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="5">
         <v>9475</v>
       </c>
       <c r="C79" s="2">
         <v>88.485244676877102</v>
       </c>
       <c r="D79" s="6">
         <v>1724</v>
       </c>
       <c r="E79" s="3">
         <v>104.99390986601705</v>
       </c>
       <c r="F79" s="5">
         <v>259</v>
       </c>
       <c r="G79" s="2">
         <v>74</v>
       </c>
       <c r="H79" s="6">
         <v>183</v>
       </c>
       <c r="I79" s="63">
         <v>70.656370656370655</v>
       </c>
-      <c r="J79" s="146"/>
-[...6 lines deleted...]
-      <c r="Q79" s="147"/>
+      <c r="J79" s="142"/>
+      <c r="K79" s="142"/>
+      <c r="L79" s="142"/>
+      <c r="M79" s="143"/>
+      <c r="N79" s="158"/>
+      <c r="O79" s="142"/>
+      <c r="P79" s="142"/>
+      <c r="Q79" s="143"/>
     </row>
     <row r="80" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A80" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="5">
         <v>11190</v>
       </c>
       <c r="C80" s="2">
         <v>84.331901424372603</v>
       </c>
       <c r="D80" s="6">
         <v>1922</v>
       </c>
       <c r="E80" s="3">
         <v>88.899167437557807</v>
       </c>
       <c r="F80" s="5">
         <v>198</v>
       </c>
       <c r="G80" s="2">
         <v>54.54545454545454</v>
       </c>
       <c r="H80" s="6">
         <v>125</v>
       </c>
       <c r="I80" s="63">
         <v>45.620437956204377</v>
       </c>
-      <c r="J80" s="146"/>
-[...6 lines deleted...]
-      <c r="Q80" s="147"/>
+      <c r="J80" s="142"/>
+      <c r="K80" s="142"/>
+      <c r="L80" s="142"/>
+      <c r="M80" s="143"/>
+      <c r="N80" s="158"/>
+      <c r="O80" s="142"/>
+      <c r="P80" s="142"/>
+      <c r="Q80" s="143"/>
     </row>
     <row r="81" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A81" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="5">
         <v>8494</v>
       </c>
       <c r="C81" s="2">
         <v>66.971536702672879</v>
       </c>
       <c r="D81" s="6">
         <v>1780</v>
       </c>
       <c r="E81" s="3">
         <v>77.695329550414669</v>
       </c>
       <c r="F81" s="5">
         <v>296</v>
       </c>
       <c r="G81" s="2">
         <v>63.247863247863243</v>
       </c>
       <c r="H81" s="6">
         <v>145</v>
       </c>
       <c r="I81" s="63">
         <v>45.88607594936709</v>
       </c>
-      <c r="J81" s="146"/>
-[...6 lines deleted...]
-      <c r="Q81" s="147"/>
+      <c r="J81" s="142"/>
+      <c r="K81" s="142"/>
+      <c r="L81" s="142"/>
+      <c r="M81" s="143"/>
+      <c r="N81" s="158"/>
+      <c r="O81" s="142"/>
+      <c r="P81" s="142"/>
+      <c r="Q81" s="143"/>
     </row>
     <row r="82" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A82" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="5">
         <v>9263</v>
       </c>
       <c r="C82" s="2">
         <v>72.662378412299972</v>
       </c>
       <c r="D82" s="6">
         <v>1809</v>
       </c>
       <c r="E82" s="3">
         <v>78.277801817395058</v>
       </c>
       <c r="F82" s="5">
         <v>252</v>
       </c>
       <c r="G82" s="2">
         <v>71.590909090909093</v>
       </c>
       <c r="H82" s="6">
         <v>139</v>
       </c>
       <c r="I82" s="63">
         <v>52.651515151515149</v>
       </c>
-      <c r="J82" s="146"/>
-[...6 lines deleted...]
-      <c r="Q82" s="147"/>
+      <c r="J82" s="142"/>
+      <c r="K82" s="142"/>
+      <c r="L82" s="142"/>
+      <c r="M82" s="143"/>
+      <c r="N82" s="158"/>
+      <c r="O82" s="142"/>
+      <c r="P82" s="142"/>
+      <c r="Q82" s="143"/>
     </row>
     <row r="83" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A83" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="5">
         <v>13173</v>
       </c>
       <c r="C83" s="2">
         <v>110.94921249894718</v>
       </c>
       <c r="D83" s="6">
         <v>2608</v>
       </c>
       <c r="E83" s="3">
         <v>116.58471166741171</v>
       </c>
       <c r="F83" s="5">
         <v>244</v>
       </c>
       <c r="G83" s="2">
         <v>65.240641711229955</v>
       </c>
       <c r="H83" s="6">
         <v>126</v>
       </c>
       <c r="I83" s="63">
         <v>47.727272727272727</v>
       </c>
-      <c r="J83" s="148"/>
-[...6 lines deleted...]
-      <c r="Q83" s="149"/>
+      <c r="J83" s="144"/>
+      <c r="K83" s="144"/>
+      <c r="L83" s="144"/>
+      <c r="M83" s="145"/>
+      <c r="N83" s="159"/>
+      <c r="O83" s="144"/>
+      <c r="P83" s="144"/>
+      <c r="Q83" s="145"/>
     </row>
     <row r="84" spans="1:17" ht="11.3" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A84" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="31">
         <v>132975</v>
       </c>
       <c r="C84" s="59">
         <v>0.8972914248697671</v>
       </c>
       <c r="D84" s="49">
         <v>25035</v>
       </c>
       <c r="E84" s="59">
         <v>0.87617681027543481</v>
       </c>
       <c r="F84" s="31">
         <v>4098</v>
       </c>
       <c r="G84" s="59">
         <v>0.75692648688585151</v>
       </c>
       <c r="H84" s="49">
         <v>2287</v>
@@ -14520,691 +14532,691 @@
       </c>
       <c r="B85" s="23">
         <v>50109</v>
       </c>
       <c r="C85" s="25">
         <v>133.3679335675503</v>
       </c>
       <c r="D85" s="26">
         <v>10541</v>
       </c>
       <c r="E85" s="27">
         <v>157.84666067684935</v>
       </c>
       <c r="F85" s="23">
         <v>750</v>
       </c>
       <c r="G85" s="25">
         <v>53.041018387553038</v>
       </c>
       <c r="H85" s="26">
         <v>421</v>
       </c>
       <c r="I85" s="66">
         <v>47.516930022573362</v>
       </c>
-      <c r="J85" s="144" t="s">
+      <c r="J85" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="K85" s="144"/>
-[...2 lines deleted...]
-      <c r="N85" s="132" t="s">
+      <c r="K85" s="140"/>
+      <c r="L85" s="140"/>
+      <c r="M85" s="141"/>
+      <c r="N85" s="146" t="s">
         <v>45</v>
       </c>
-      <c r="O85" s="144"/>
-[...1 lines deleted...]
-      <c r="Q85" s="145"/>
+      <c r="O85" s="140"/>
+      <c r="P85" s="140"/>
+      <c r="Q85" s="141"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>42463</v>
       </c>
       <c r="C86" s="2">
         <v>128.63677673432292</v>
       </c>
       <c r="D86" s="6">
         <v>8297</v>
       </c>
       <c r="E86" s="3">
         <v>133.73629916183108</v>
       </c>
       <c r="F86" s="5">
         <v>460</v>
       </c>
       <c r="G86" s="2">
         <v>42.830540037243949</v>
       </c>
       <c r="H86" s="6">
         <v>288</v>
       </c>
       <c r="I86" s="63">
         <v>55.066921606118548</v>
       </c>
-      <c r="J86" s="146"/>
-[...6 lines deleted...]
-      <c r="Q86" s="147"/>
+      <c r="J86" s="142"/>
+      <c r="K86" s="142"/>
+      <c r="L86" s="142"/>
+      <c r="M86" s="143"/>
+      <c r="N86" s="158"/>
+      <c r="O86" s="142"/>
+      <c r="P86" s="142"/>
+      <c r="Q86" s="143"/>
     </row>
     <row r="87" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="5">
         <v>36561</v>
       </c>
       <c r="C87" s="2">
         <v>116.20315926643994</v>
       </c>
       <c r="D87" s="6">
         <v>6698</v>
       </c>
       <c r="E87" s="3">
         <v>112.45802552048355</v>
       </c>
       <c r="F87" s="5">
         <v>344</v>
       </c>
       <c r="G87" s="2">
         <v>42.053789731051346</v>
       </c>
       <c r="H87" s="6">
         <v>268</v>
       </c>
       <c r="I87" s="63">
         <v>57.26495726495726</v>
       </c>
-      <c r="J87" s="146"/>
-[...6 lines deleted...]
-      <c r="Q87" s="147"/>
+      <c r="J87" s="142"/>
+      <c r="K87" s="142"/>
+      <c r="L87" s="142"/>
+      <c r="M87" s="143"/>
+      <c r="N87" s="158"/>
+      <c r="O87" s="142"/>
+      <c r="P87" s="142"/>
+      <c r="Q87" s="143"/>
     </row>
     <row r="88" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>33126</v>
       </c>
       <c r="C88" s="4">
         <v>107.09990300678953</v>
       </c>
       <c r="D88" s="48">
         <v>5982</v>
       </c>
       <c r="E88" s="4">
         <v>96.530579312570595</v>
       </c>
       <c r="F88" s="5">
         <v>325</v>
       </c>
       <c r="G88" s="4">
         <v>41.035353535353536</v>
       </c>
       <c r="H88" s="48">
         <v>255</v>
       </c>
       <c r="I88" s="65">
         <v>62.195121951219512</v>
       </c>
-      <c r="J88" s="146"/>
-[...6 lines deleted...]
-      <c r="Q88" s="147"/>
+      <c r="J88" s="142"/>
+      <c r="K88" s="142"/>
+      <c r="L88" s="142"/>
+      <c r="M88" s="143"/>
+      <c r="N88" s="158"/>
+      <c r="O88" s="142"/>
+      <c r="P88" s="142"/>
+      <c r="Q88" s="143"/>
     </row>
     <row r="89" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="23">
         <v>92572</v>
       </c>
       <c r="C89" s="25">
         <v>131.15525204726418</v>
       </c>
       <c r="D89" s="26">
         <v>18838</v>
       </c>
       <c r="E89" s="27">
         <v>146.23505666821922</v>
       </c>
       <c r="F89" s="23">
         <v>1210</v>
       </c>
       <c r="G89" s="25">
         <v>48.633440514469456</v>
       </c>
       <c r="H89" s="26">
         <v>709</v>
       </c>
       <c r="I89" s="66">
         <v>50.319375443577009</v>
       </c>
-      <c r="J89" s="146"/>
-[...6 lines deleted...]
-      <c r="Q89" s="147"/>
+      <c r="J89" s="142"/>
+      <c r="K89" s="142"/>
+      <c r="L89" s="142"/>
+      <c r="M89" s="143"/>
+      <c r="N89" s="158"/>
+      <c r="O89" s="142"/>
+      <c r="P89" s="142"/>
+      <c r="Q89" s="143"/>
     </row>
     <row r="90" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="5">
         <v>69687</v>
       </c>
       <c r="C90" s="4">
         <v>111.69041398874873</v>
       </c>
       <c r="D90" s="48">
         <v>12680</v>
       </c>
       <c r="E90" s="2">
         <v>104.33637784909075</v>
       </c>
       <c r="F90" s="5">
         <v>669</v>
       </c>
       <c r="G90" s="4">
         <v>41.552795031055901</v>
       </c>
       <c r="H90" s="48">
         <v>523</v>
       </c>
       <c r="I90" s="64">
         <v>59.567198177676538</v>
       </c>
-      <c r="J90" s="146"/>
-[...6 lines deleted...]
-      <c r="Q90" s="147"/>
+      <c r="J90" s="142"/>
+      <c r="K90" s="142"/>
+      <c r="L90" s="142"/>
+      <c r="M90" s="143"/>
+      <c r="N90" s="158"/>
+      <c r="O90" s="142"/>
+      <c r="P90" s="142"/>
+      <c r="Q90" s="143"/>
     </row>
     <row r="91" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B91" s="23">
         <v>13497</v>
       </c>
       <c r="C91" s="25">
         <v>100.34198200877258</v>
       </c>
       <c r="D91" s="26">
         <v>2704</v>
       </c>
       <c r="E91" s="27">
         <v>112.43243243243244</v>
       </c>
       <c r="F91" s="23">
         <v>251</v>
       </c>
       <c r="G91" s="25">
         <v>56.787330316742079</v>
       </c>
       <c r="H91" s="26">
         <v>142</v>
       </c>
       <c r="I91" s="66">
         <v>50.176678445229683</v>
       </c>
-      <c r="J91" s="146"/>
-[...6 lines deleted...]
-      <c r="Q91" s="147"/>
+      <c r="J91" s="142"/>
+      <c r="K91" s="142"/>
+      <c r="L91" s="142"/>
+      <c r="M91" s="143"/>
+      <c r="N91" s="158"/>
+      <c r="O91" s="142"/>
+      <c r="P91" s="142"/>
+      <c r="Q91" s="143"/>
     </row>
     <row r="92" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="5">
         <v>16732</v>
       </c>
       <c r="C92" s="2">
         <v>134.55568958584641</v>
       </c>
       <c r="D92" s="6">
         <v>3285</v>
       </c>
       <c r="E92" s="3">
         <v>132.45967741935485</v>
       </c>
       <c r="F92" s="5">
         <v>295</v>
       </c>
       <c r="G92" s="2">
         <v>63.991323210412141</v>
       </c>
       <c r="H92" s="6">
         <v>166</v>
       </c>
       <c r="I92" s="63">
         <v>58.245614035087726</v>
       </c>
-      <c r="J92" s="146"/>
-[...6 lines deleted...]
-      <c r="Q92" s="147"/>
+      <c r="J92" s="142"/>
+      <c r="K92" s="142"/>
+      <c r="L92" s="142"/>
+      <c r="M92" s="143"/>
+      <c r="N92" s="158"/>
+      <c r="O92" s="142"/>
+      <c r="P92" s="142"/>
+      <c r="Q92" s="143"/>
     </row>
     <row r="93" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="5">
         <v>19880</v>
       </c>
       <c r="C93" s="2">
         <v>170.11809002224885</v>
       </c>
       <c r="D93" s="6">
         <v>4552</v>
       </c>
       <c r="E93" s="3">
         <v>253.87618516452872</v>
       </c>
       <c r="F93" s="5">
         <v>204</v>
       </c>
       <c r="G93" s="2">
         <v>39.921722113502931</v>
       </c>
       <c r="H93" s="6">
         <v>113</v>
       </c>
       <c r="I93" s="63">
         <v>35.534591194968549</v>
       </c>
-      <c r="J93" s="146"/>
-[...6 lines deleted...]
-      <c r="Q93" s="147"/>
+      <c r="J93" s="142"/>
+      <c r="K93" s="142"/>
+      <c r="L93" s="142"/>
+      <c r="M93" s="143"/>
+      <c r="N93" s="158"/>
+      <c r="O93" s="142"/>
+      <c r="P93" s="142"/>
+      <c r="Q93" s="143"/>
     </row>
     <row r="94" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B94" s="5">
         <v>14248</v>
       </c>
       <c r="C94" s="2">
         <v>125.048271019835</v>
       </c>
       <c r="D94" s="6">
         <v>2871</v>
       </c>
       <c r="E94" s="3">
         <v>137.10601719197709</v>
       </c>
       <c r="F94" s="5">
         <v>166</v>
       </c>
       <c r="G94" s="2">
         <v>46.368715083798882</v>
       </c>
       <c r="H94" s="6">
         <v>103</v>
       </c>
       <c r="I94" s="63">
         <v>62.804878048780488</v>
       </c>
-      <c r="J94" s="146"/>
-[...6 lines deleted...]
-      <c r="Q94" s="147"/>
+      <c r="J94" s="142"/>
+      <c r="K94" s="142"/>
+      <c r="L94" s="142"/>
+      <c r="M94" s="143"/>
+      <c r="N94" s="158"/>
+      <c r="O94" s="142"/>
+      <c r="P94" s="142"/>
+      <c r="Q94" s="143"/>
     </row>
     <row r="95" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="5">
         <v>14161</v>
       </c>
       <c r="C95" s="2">
         <v>131.36363636363637</v>
       </c>
       <c r="D95" s="6">
         <v>2771</v>
       </c>
       <c r="E95" s="3">
         <v>141.95696721311475</v>
       </c>
       <c r="F95" s="5">
         <v>136</v>
       </c>
       <c r="G95" s="2">
         <v>38.202247191011232</v>
       </c>
       <c r="H95" s="6">
         <v>87</v>
       </c>
       <c r="I95" s="63">
         <v>49.43181818181818</v>
       </c>
-      <c r="J95" s="146"/>
-[...6 lines deleted...]
-      <c r="Q95" s="147"/>
+      <c r="J95" s="142"/>
+      <c r="K95" s="142"/>
+      <c r="L95" s="142"/>
+      <c r="M95" s="143"/>
+      <c r="N95" s="158"/>
+      <c r="O95" s="142"/>
+      <c r="P95" s="142"/>
+      <c r="Q95" s="143"/>
     </row>
     <row r="96" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="5">
         <v>14054</v>
       </c>
       <c r="C96" s="2">
         <v>129.69730527870064</v>
       </c>
       <c r="D96" s="6">
         <v>2655</v>
       </c>
       <c r="E96" s="3">
         <v>123.03058387395738</v>
       </c>
       <c r="F96" s="5">
         <v>158</v>
       </c>
       <c r="G96" s="2">
         <v>43.888888888888886</v>
       </c>
       <c r="H96" s="6">
         <v>98</v>
       </c>
       <c r="I96" s="63">
         <v>53.551912568306015</v>
       </c>
-      <c r="J96" s="146"/>
-[...6 lines deleted...]
-      <c r="Q96" s="147"/>
+      <c r="J96" s="142"/>
+      <c r="K96" s="142"/>
+      <c r="L96" s="142"/>
+      <c r="M96" s="143"/>
+      <c r="N96" s="158"/>
+      <c r="O96" s="142"/>
+      <c r="P96" s="142"/>
+      <c r="Q96" s="143"/>
     </row>
     <row r="97" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="5">
         <v>12994</v>
       </c>
       <c r="C97" s="2">
         <v>120.33709946286348</v>
       </c>
       <c r="D97" s="6">
         <v>2541</v>
       </c>
       <c r="E97" s="3">
         <v>110.00000000000001</v>
       </c>
       <c r="F97" s="5">
         <v>152</v>
       </c>
       <c r="G97" s="2">
         <v>42.105263157894733</v>
       </c>
       <c r="H97" s="6">
         <v>100</v>
       </c>
       <c r="I97" s="63">
         <v>62.5</v>
       </c>
-      <c r="J97" s="146"/>
-[...6 lines deleted...]
-      <c r="Q97" s="147"/>
+      <c r="J97" s="142"/>
+      <c r="K97" s="142"/>
+      <c r="L97" s="142"/>
+      <c r="M97" s="143"/>
+      <c r="N97" s="158"/>
+      <c r="O97" s="142"/>
+      <c r="P97" s="142"/>
+      <c r="Q97" s="143"/>
     </row>
     <row r="98" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="5">
         <v>10922</v>
       </c>
       <c r="C98" s="2">
         <v>115.27176781002639</v>
       </c>
       <c r="D98" s="6">
         <v>1860</v>
       </c>
       <c r="E98" s="3">
         <v>107.88863109048722</v>
       </c>
       <c r="F98" s="5">
         <v>97</v>
       </c>
       <c r="G98" s="2">
         <v>37.451737451737451</v>
       </c>
       <c r="H98" s="6">
         <v>77</v>
       </c>
       <c r="I98" s="63">
         <v>42.076502732240442</v>
       </c>
-      <c r="J98" s="146"/>
-[...6 lines deleted...]
-      <c r="Q98" s="147"/>
+      <c r="J98" s="142"/>
+      <c r="K98" s="142"/>
+      <c r="L98" s="142"/>
+      <c r="M98" s="143"/>
+      <c r="N98" s="158"/>
+      <c r="O98" s="142"/>
+      <c r="P98" s="142"/>
+      <c r="Q98" s="143"/>
     </row>
     <row r="99" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B99" s="5">
         <v>12645</v>
       </c>
       <c r="C99" s="2">
         <v>113.00268096514745</v>
       </c>
       <c r="D99" s="6">
         <v>2297</v>
       </c>
       <c r="E99" s="3">
         <v>119.51092611862644</v>
       </c>
       <c r="F99" s="5">
         <v>95</v>
       </c>
       <c r="G99" s="2">
         <v>47.979797979797979</v>
       </c>
       <c r="H99" s="6">
         <v>91</v>
       </c>
       <c r="I99" s="63">
         <v>72.8</v>
       </c>
-      <c r="J99" s="146"/>
-[...6 lines deleted...]
-      <c r="Q99" s="147"/>
+      <c r="J99" s="142"/>
+      <c r="K99" s="142"/>
+      <c r="L99" s="142"/>
+      <c r="M99" s="143"/>
+      <c r="N99" s="158"/>
+      <c r="O99" s="142"/>
+      <c r="P99" s="142"/>
+      <c r="Q99" s="143"/>
     </row>
     <row r="100" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B100" s="5">
         <v>10993</v>
       </c>
       <c r="C100" s="2">
         <v>129.42076760065927</v>
       </c>
       <c r="D100" s="6">
         <v>2043</v>
       </c>
       <c r="E100" s="3">
         <v>114.7752808988764</v>
       </c>
       <c r="F100" s="5">
         <v>98</v>
       </c>
       <c r="G100" s="2">
         <v>33.108108108108105</v>
       </c>
       <c r="H100" s="6">
         <v>85</v>
       </c>
       <c r="I100" s="63">
         <v>58.620689655172406</v>
       </c>
-      <c r="J100" s="146"/>
-[...6 lines deleted...]
-      <c r="Q100" s="147"/>
+      <c r="J100" s="142"/>
+      <c r="K100" s="142"/>
+      <c r="L100" s="142"/>
+      <c r="M100" s="143"/>
+      <c r="N100" s="158"/>
+      <c r="O100" s="142"/>
+      <c r="P100" s="142"/>
+      <c r="Q100" s="143"/>
     </row>
     <row r="101" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="5">
         <v>11925</v>
       </c>
       <c r="C101" s="2">
         <v>128.73798985209973</v>
       </c>
       <c r="D101" s="6">
         <v>2054</v>
       </c>
       <c r="E101" s="3">
         <v>113.54339414040906</v>
       </c>
       <c r="F101" s="5">
         <v>108</v>
       </c>
       <c r="G101" s="2">
         <v>42.857142857142854</v>
       </c>
       <c r="H101" s="6">
         <v>89</v>
       </c>
       <c r="I101" s="63">
         <v>64.02877697841727</v>
       </c>
-      <c r="J101" s="146"/>
-[...6 lines deleted...]
-      <c r="Q101" s="147"/>
+      <c r="J101" s="142"/>
+      <c r="K101" s="142"/>
+      <c r="L101" s="142"/>
+      <c r="M101" s="143"/>
+      <c r="N101" s="158"/>
+      <c r="O101" s="142"/>
+      <c r="P101" s="142"/>
+      <c r="Q101" s="143"/>
     </row>
     <row r="102" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="5">
         <v>10208</v>
       </c>
       <c r="C102" s="2">
         <v>77.491839368405067</v>
       </c>
       <c r="D102" s="6">
         <v>1885</v>
       </c>
       <c r="E102" s="3">
         <v>72.277607361963192</v>
       </c>
       <c r="F102" s="5">
         <v>119</v>
       </c>
       <c r="G102" s="2">
         <v>48.770491803278688</v>
       </c>
       <c r="H102" s="6">
         <v>81</v>
       </c>
       <c r="I102" s="63">
         <v>64.285714285714292</v>
       </c>
-      <c r="J102" s="148"/>
-[...6 lines deleted...]
-      <c r="Q102" s="149"/>
+      <c r="J102" s="144"/>
+      <c r="K102" s="144"/>
+      <c r="L102" s="144"/>
+      <c r="M102" s="145"/>
+      <c r="N102" s="159"/>
+      <c r="O102" s="144"/>
+      <c r="P102" s="144"/>
+      <c r="Q102" s="145"/>
     </row>
     <row r="103" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="31">
         <v>162259</v>
       </c>
       <c r="C103" s="59">
         <v>1.2202218462116938</v>
       </c>
       <c r="D103" s="49">
         <v>31518</v>
       </c>
       <c r="E103" s="59">
         <v>1.2589574595566206</v>
       </c>
       <c r="F103" s="31">
         <v>1879</v>
       </c>
       <c r="G103" s="59">
         <v>0.45851634943875064</v>
       </c>
       <c r="H103" s="49">
         <v>1232</v>
@@ -15227,559 +15239,559 @@
       </c>
       <c r="B104" s="23">
         <v>39808</v>
       </c>
       <c r="C104" s="25">
         <v>79.442814664032412</v>
       </c>
       <c r="D104" s="26">
         <v>7855</v>
       </c>
       <c r="E104" s="27">
         <v>74.518546627454697</v>
       </c>
       <c r="F104" s="23">
         <v>395</v>
       </c>
       <c r="G104" s="25">
         <v>52.666666666666664</v>
       </c>
       <c r="H104" s="26">
         <v>202</v>
       </c>
       <c r="I104" s="66">
         <v>47.980997624703086</v>
       </c>
-      <c r="J104" s="144" t="s">
+      <c r="J104" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K104" s="144"/>
-[...2 lines deleted...]
-      <c r="N104" s="144" t="s">
+      <c r="K104" s="140"/>
+      <c r="L104" s="140"/>
+      <c r="M104" s="141"/>
+      <c r="N104" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O104" s="144"/>
-[...1 lines deleted...]
-      <c r="Q104" s="145"/>
+      <c r="O104" s="140"/>
+      <c r="P104" s="140"/>
+      <c r="Q104" s="141"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="5">
         <v>10610</v>
       </c>
       <c r="C105" s="2">
         <v>24.986458799425382</v>
       </c>
       <c r="D105" s="6">
         <v>2279</v>
       </c>
       <c r="E105" s="3">
         <v>27.467759431119681</v>
       </c>
       <c r="F105" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G105" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H105" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I105" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J105" s="146"/>
-[...6 lines deleted...]
-      <c r="Q105" s="147"/>
+      <c r="J105" s="142"/>
+      <c r="K105" s="142"/>
+      <c r="L105" s="142"/>
+      <c r="M105" s="143"/>
+      <c r="N105" s="142"/>
+      <c r="O105" s="142"/>
+      <c r="P105" s="142"/>
+      <c r="Q105" s="143"/>
     </row>
     <row r="106" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="5">
         <v>0</v>
       </c>
       <c r="C106" s="2">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G106" s="70" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="72" t="s">
         <v>64</v>
       </c>
       <c r="I106" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="J106" s="146"/>
-[...6 lines deleted...]
-      <c r="Q106" s="147"/>
+      <c r="J106" s="142"/>
+      <c r="K106" s="142"/>
+      <c r="L106" s="142"/>
+      <c r="M106" s="143"/>
+      <c r="N106" s="142"/>
+      <c r="O106" s="142"/>
+      <c r="P106" s="142"/>
+      <c r="Q106" s="143"/>
     </row>
     <row r="107" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="5">
         <v>0</v>
       </c>
       <c r="C107" s="4">
         <v>0</v>
       </c>
       <c r="D107" s="48">
         <v>0</v>
       </c>
       <c r="E107" s="4">
         <v>0</v>
       </c>
       <c r="F107" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G107" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H107" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="J107" s="146"/>
-[...6 lines deleted...]
-      <c r="Q107" s="147"/>
+      <c r="J107" s="142"/>
+      <c r="K107" s="142"/>
+      <c r="L107" s="142"/>
+      <c r="M107" s="143"/>
+      <c r="N107" s="142"/>
+      <c r="O107" s="142"/>
+      <c r="P107" s="142"/>
+      <c r="Q107" s="143"/>
     </row>
     <row r="108" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="23">
         <v>50418</v>
       </c>
       <c r="C108" s="25">
         <v>54.46355269411918</v>
       </c>
       <c r="D108" s="26">
         <v>10134</v>
       </c>
       <c r="E108" s="27">
         <v>53.795519694235061</v>
       </c>
       <c r="F108" s="81" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="82" t="s">
         <v>64</v>
       </c>
       <c r="H108" s="83" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="84" t="s">
         <v>64</v>
       </c>
-      <c r="J108" s="146"/>
-[...6 lines deleted...]
-      <c r="Q108" s="147"/>
+      <c r="J108" s="142"/>
+      <c r="K108" s="142"/>
+      <c r="L108" s="142"/>
+      <c r="M108" s="143"/>
+      <c r="N108" s="142"/>
+      <c r="O108" s="142"/>
+      <c r="P108" s="142"/>
+      <c r="Q108" s="143"/>
     </row>
     <row r="109" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="5">
         <v>0</v>
       </c>
       <c r="C109" s="4">
         <v>0</v>
       </c>
       <c r="D109" s="48">
         <v>0</v>
       </c>
       <c r="E109" s="2">
         <v>0</v>
       </c>
       <c r="F109" s="71" t="s">
         <v>64</v>
       </c>
       <c r="G109" s="78" t="s">
         <v>64</v>
       </c>
       <c r="H109" s="79" t="s">
         <v>64</v>
       </c>
       <c r="I109" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="J109" s="146"/>
-[...6 lines deleted...]
-      <c r="Q109" s="147"/>
+      <c r="J109" s="142"/>
+      <c r="K109" s="142"/>
+      <c r="L109" s="142"/>
+      <c r="M109" s="143"/>
+      <c r="N109" s="142"/>
+      <c r="O109" s="142"/>
+      <c r="P109" s="142"/>
+      <c r="Q109" s="143"/>
     </row>
     <row r="110" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B110" s="23">
         <v>13381</v>
       </c>
       <c r="C110" s="25">
         <v>99.140549751796698</v>
       </c>
       <c r="D110" s="26">
         <v>2882</v>
       </c>
       <c r="E110" s="27">
         <v>106.58284023668638</v>
       </c>
       <c r="F110" s="23">
         <v>107</v>
       </c>
       <c r="G110" s="25">
         <v>42.629482071713149</v>
       </c>
       <c r="H110" s="26">
         <v>45</v>
       </c>
       <c r="I110" s="66">
         <v>31.690140845070424</v>
       </c>
-      <c r="J110" s="146"/>
-[...6 lines deleted...]
-      <c r="Q110" s="147"/>
+      <c r="J110" s="142"/>
+      <c r="K110" s="142"/>
+      <c r="L110" s="142"/>
+      <c r="M110" s="143"/>
+      <c r="N110" s="142"/>
+      <c r="O110" s="142"/>
+      <c r="P110" s="142"/>
+      <c r="Q110" s="143"/>
     </row>
     <row r="111" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5">
         <v>15154</v>
       </c>
       <c r="C111" s="2">
         <v>90.568969639015066</v>
       </c>
       <c r="D111" s="6">
         <v>2803</v>
       </c>
       <c r="E111" s="3">
         <v>85.327245053272449</v>
       </c>
       <c r="F111" s="5">
         <v>138</v>
       </c>
       <c r="G111" s="2">
         <v>46.779661016949156</v>
       </c>
       <c r="H111" s="6">
         <v>71</v>
       </c>
       <c r="I111" s="63">
         <v>42.771084337349393</v>
       </c>
-      <c r="J111" s="146"/>
-[...6 lines deleted...]
-      <c r="Q111" s="147"/>
+      <c r="J111" s="142"/>
+      <c r="K111" s="142"/>
+      <c r="L111" s="142"/>
+      <c r="M111" s="143"/>
+      <c r="N111" s="142"/>
+      <c r="O111" s="142"/>
+      <c r="P111" s="142"/>
+      <c r="Q111" s="143"/>
     </row>
     <row r="112" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B112" s="5">
         <v>11273</v>
       </c>
       <c r="C112" s="2">
         <v>56.705231388329977</v>
       </c>
       <c r="D112" s="6">
         <v>2170</v>
       </c>
       <c r="E112" s="3">
         <v>47.671353251318102</v>
       </c>
       <c r="F112" s="88">
         <v>150</v>
       </c>
       <c r="G112" s="89">
         <v>73.529411764705884</v>
       </c>
       <c r="H112" s="90">
         <v>86</v>
       </c>
       <c r="I112" s="92">
         <v>76.106194690265482</v>
       </c>
-      <c r="J112" s="146"/>
-[...6 lines deleted...]
-      <c r="Q112" s="147"/>
+      <c r="J112" s="142"/>
+      <c r="K112" s="142"/>
+      <c r="L112" s="142"/>
+      <c r="M112" s="143"/>
+      <c r="N112" s="142"/>
+      <c r="O112" s="142"/>
+      <c r="P112" s="142"/>
+      <c r="Q112" s="143"/>
     </row>
     <row r="113" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B113" s="88">
         <v>10610</v>
       </c>
       <c r="C113" s="89">
         <v>74.466591802358224</v>
       </c>
       <c r="D113" s="90">
         <v>2279</v>
       </c>
       <c r="E113" s="91">
         <v>79.38000696621387</v>
       </c>
-      <c r="F113" s="152" t="s">
+      <c r="F113" s="132" t="s">
         <v>69</v>
       </c>
-      <c r="G113" s="153"/>
-[...9 lines deleted...]
-      <c r="Q113" s="147"/>
+      <c r="G113" s="133"/>
+      <c r="H113" s="133"/>
+      <c r="I113" s="138"/>
+      <c r="J113" s="142"/>
+      <c r="K113" s="142"/>
+      <c r="L113" s="142"/>
+      <c r="M113" s="143"/>
+      <c r="N113" s="142"/>
+      <c r="O113" s="142"/>
+      <c r="P113" s="142"/>
+      <c r="Q113" s="143"/>
     </row>
     <row r="114" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="152" t="s">
+      <c r="B114" s="132" t="s">
         <v>67</v>
       </c>
-      <c r="C114" s="153"/>
-[...13 lines deleted...]
-      <c r="Q114" s="147"/>
+      <c r="C114" s="133"/>
+      <c r="D114" s="133"/>
+      <c r="E114" s="134"/>
+      <c r="F114" s="132"/>
+      <c r="G114" s="133"/>
+      <c r="H114" s="133"/>
+      <c r="I114" s="138"/>
+      <c r="J114" s="142"/>
+      <c r="K114" s="142"/>
+      <c r="L114" s="142"/>
+      <c r="M114" s="143"/>
+      <c r="N114" s="142"/>
+      <c r="O114" s="142"/>
+      <c r="P114" s="142"/>
+      <c r="Q114" s="143"/>
     </row>
     <row r="115" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B115" s="152"/>
-[...14 lines deleted...]
-      <c r="Q115" s="147"/>
+      <c r="B115" s="132"/>
+      <c r="C115" s="133"/>
+      <c r="D115" s="133"/>
+      <c r="E115" s="134"/>
+      <c r="F115" s="132"/>
+      <c r="G115" s="133"/>
+      <c r="H115" s="133"/>
+      <c r="I115" s="138"/>
+      <c r="J115" s="142"/>
+      <c r="K115" s="142"/>
+      <c r="L115" s="142"/>
+      <c r="M115" s="143"/>
+      <c r="N115" s="142"/>
+      <c r="O115" s="142"/>
+      <c r="P115" s="142"/>
+      <c r="Q115" s="143"/>
     </row>
     <row r="116" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="152"/>
-[...14 lines deleted...]
-      <c r="Q116" s="147"/>
+      <c r="B116" s="132"/>
+      <c r="C116" s="133"/>
+      <c r="D116" s="133"/>
+      <c r="E116" s="134"/>
+      <c r="F116" s="132"/>
+      <c r="G116" s="133"/>
+      <c r="H116" s="133"/>
+      <c r="I116" s="138"/>
+      <c r="J116" s="142"/>
+      <c r="K116" s="142"/>
+      <c r="L116" s="142"/>
+      <c r="M116" s="143"/>
+      <c r="N116" s="142"/>
+      <c r="O116" s="142"/>
+      <c r="P116" s="142"/>
+      <c r="Q116" s="143"/>
     </row>
     <row r="117" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="152"/>
-[...14 lines deleted...]
-      <c r="Q117" s="147"/>
+      <c r="B117" s="132"/>
+      <c r="C117" s="133"/>
+      <c r="D117" s="133"/>
+      <c r="E117" s="134"/>
+      <c r="F117" s="132"/>
+      <c r="G117" s="133"/>
+      <c r="H117" s="133"/>
+      <c r="I117" s="138"/>
+      <c r="J117" s="142"/>
+      <c r="K117" s="142"/>
+      <c r="L117" s="142"/>
+      <c r="M117" s="143"/>
+      <c r="N117" s="142"/>
+      <c r="O117" s="142"/>
+      <c r="P117" s="142"/>
+      <c r="Q117" s="143"/>
     </row>
     <row r="118" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B118" s="152"/>
-[...14 lines deleted...]
-      <c r="Q118" s="147"/>
+      <c r="B118" s="132"/>
+      <c r="C118" s="133"/>
+      <c r="D118" s="133"/>
+      <c r="E118" s="134"/>
+      <c r="F118" s="132"/>
+      <c r="G118" s="133"/>
+      <c r="H118" s="133"/>
+      <c r="I118" s="138"/>
+      <c r="J118" s="142"/>
+      <c r="K118" s="142"/>
+      <c r="L118" s="142"/>
+      <c r="M118" s="143"/>
+      <c r="N118" s="142"/>
+      <c r="O118" s="142"/>
+      <c r="P118" s="142"/>
+      <c r="Q118" s="143"/>
     </row>
     <row r="119" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="152"/>
-[...14 lines deleted...]
-      <c r="Q119" s="147"/>
+      <c r="B119" s="132"/>
+      <c r="C119" s="133"/>
+      <c r="D119" s="133"/>
+      <c r="E119" s="134"/>
+      <c r="F119" s="132"/>
+      <c r="G119" s="133"/>
+      <c r="H119" s="133"/>
+      <c r="I119" s="138"/>
+      <c r="J119" s="142"/>
+      <c r="K119" s="142"/>
+      <c r="L119" s="142"/>
+      <c r="M119" s="143"/>
+      <c r="N119" s="142"/>
+      <c r="O119" s="142"/>
+      <c r="P119" s="142"/>
+      <c r="Q119" s="143"/>
     </row>
     <row r="120" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B120" s="152"/>
-[...14 lines deleted...]
-      <c r="Q120" s="147"/>
+      <c r="B120" s="132"/>
+      <c r="C120" s="133"/>
+      <c r="D120" s="133"/>
+      <c r="E120" s="134"/>
+      <c r="F120" s="132"/>
+      <c r="G120" s="133"/>
+      <c r="H120" s="133"/>
+      <c r="I120" s="138"/>
+      <c r="J120" s="142"/>
+      <c r="K120" s="142"/>
+      <c r="L120" s="142"/>
+      <c r="M120" s="143"/>
+      <c r="N120" s="142"/>
+      <c r="O120" s="142"/>
+      <c r="P120" s="142"/>
+      <c r="Q120" s="143"/>
     </row>
     <row r="121" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B121" s="155"/>
-[...14 lines deleted...]
-      <c r="Q121" s="149"/>
+      <c r="B121" s="135"/>
+      <c r="C121" s="136"/>
+      <c r="D121" s="136"/>
+      <c r="E121" s="137"/>
+      <c r="F121" s="135"/>
+      <c r="G121" s="136"/>
+      <c r="H121" s="136"/>
+      <c r="I121" s="139"/>
+      <c r="J121" s="144"/>
+      <c r="K121" s="144"/>
+      <c r="L121" s="144"/>
+      <c r="M121" s="145"/>
+      <c r="N121" s="144"/>
+      <c r="O121" s="144"/>
+      <c r="P121" s="144"/>
+      <c r="Q121" s="145"/>
     </row>
     <row r="122" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B122" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D122" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E122" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G122" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H122" s="76" t="s">
         <v>64</v>
@@ -15794,431 +15806,431 @@
         <v>74</v>
       </c>
       <c r="L122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N122" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O122" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P122" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q122" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="B123" s="132" t="s">
+      <c r="B123" s="146" t="s">
         <v>67</v>
       </c>
-      <c r="C123" s="133"/>
-[...2 lines deleted...]
-      <c r="F123" s="132" t="s">
+      <c r="C123" s="147"/>
+      <c r="D123" s="147"/>
+      <c r="E123" s="155"/>
+      <c r="F123" s="146" t="s">
         <v>69</v>
       </c>
-      <c r="G123" s="133"/>
-[...2 lines deleted...]
-      <c r="J123" s="144" t="s">
+      <c r="G123" s="147"/>
+      <c r="H123" s="147"/>
+      <c r="I123" s="148"/>
+      <c r="J123" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K123" s="144"/>
-[...2 lines deleted...]
-      <c r="N123" s="144" t="s">
+      <c r="K123" s="140"/>
+      <c r="L123" s="140"/>
+      <c r="M123" s="141"/>
+      <c r="N123" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O123" s="144"/>
-[...1 lines deleted...]
-      <c r="Q123" s="145"/>
+      <c r="O123" s="140"/>
+      <c r="P123" s="140"/>
+      <c r="Q123" s="141"/>
     </row>
     <row r="124" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="135"/>
-[...14 lines deleted...]
-      <c r="Q124" s="147"/>
+      <c r="B124" s="149"/>
+      <c r="C124" s="150"/>
+      <c r="D124" s="150"/>
+      <c r="E124" s="156"/>
+      <c r="F124" s="149"/>
+      <c r="G124" s="150"/>
+      <c r="H124" s="150"/>
+      <c r="I124" s="151"/>
+      <c r="J124" s="142"/>
+      <c r="K124" s="142"/>
+      <c r="L124" s="142"/>
+      <c r="M124" s="143"/>
+      <c r="N124" s="142"/>
+      <c r="O124" s="142"/>
+      <c r="P124" s="142"/>
+      <c r="Q124" s="143"/>
     </row>
     <row r="125" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="135"/>
-[...14 lines deleted...]
-      <c r="Q125" s="147"/>
+      <c r="B125" s="149"/>
+      <c r="C125" s="150"/>
+      <c r="D125" s="150"/>
+      <c r="E125" s="156"/>
+      <c r="F125" s="149"/>
+      <c r="G125" s="150"/>
+      <c r="H125" s="150"/>
+      <c r="I125" s="151"/>
+      <c r="J125" s="142"/>
+      <c r="K125" s="142"/>
+      <c r="L125" s="142"/>
+      <c r="M125" s="143"/>
+      <c r="N125" s="142"/>
+      <c r="O125" s="142"/>
+      <c r="P125" s="142"/>
+      <c r="Q125" s="143"/>
     </row>
     <row r="126" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="135"/>
-[...14 lines deleted...]
-      <c r="Q126" s="147"/>
+      <c r="B126" s="149"/>
+      <c r="C126" s="150"/>
+      <c r="D126" s="150"/>
+      <c r="E126" s="156"/>
+      <c r="F126" s="149"/>
+      <c r="G126" s="150"/>
+      <c r="H126" s="150"/>
+      <c r="I126" s="151"/>
+      <c r="J126" s="142"/>
+      <c r="K126" s="142"/>
+      <c r="L126" s="142"/>
+      <c r="M126" s="143"/>
+      <c r="N126" s="142"/>
+      <c r="O126" s="142"/>
+      <c r="P126" s="142"/>
+      <c r="Q126" s="143"/>
     </row>
     <row r="127" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B127" s="135"/>
-[...14 lines deleted...]
-      <c r="Q127" s="147"/>
+      <c r="B127" s="149"/>
+      <c r="C127" s="150"/>
+      <c r="D127" s="150"/>
+      <c r="E127" s="156"/>
+      <c r="F127" s="149"/>
+      <c r="G127" s="150"/>
+      <c r="H127" s="150"/>
+      <c r="I127" s="151"/>
+      <c r="J127" s="142"/>
+      <c r="K127" s="142"/>
+      <c r="L127" s="142"/>
+      <c r="M127" s="143"/>
+      <c r="N127" s="142"/>
+      <c r="O127" s="142"/>
+      <c r="P127" s="142"/>
+      <c r="Q127" s="143"/>
     </row>
     <row r="128" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="135"/>
-[...14 lines deleted...]
-      <c r="Q128" s="147"/>
+      <c r="B128" s="149"/>
+      <c r="C128" s="150"/>
+      <c r="D128" s="150"/>
+      <c r="E128" s="156"/>
+      <c r="F128" s="149"/>
+      <c r="G128" s="150"/>
+      <c r="H128" s="150"/>
+      <c r="I128" s="151"/>
+      <c r="J128" s="142"/>
+      <c r="K128" s="142"/>
+      <c r="L128" s="142"/>
+      <c r="M128" s="143"/>
+      <c r="N128" s="142"/>
+      <c r="O128" s="142"/>
+      <c r="P128" s="142"/>
+      <c r="Q128" s="143"/>
     </row>
     <row r="129" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="135"/>
-[...14 lines deleted...]
-      <c r="Q129" s="147"/>
+      <c r="B129" s="149"/>
+      <c r="C129" s="150"/>
+      <c r="D129" s="150"/>
+      <c r="E129" s="156"/>
+      <c r="F129" s="149"/>
+      <c r="G129" s="150"/>
+      <c r="H129" s="150"/>
+      <c r="I129" s="151"/>
+      <c r="J129" s="142"/>
+      <c r="K129" s="142"/>
+      <c r="L129" s="142"/>
+      <c r="M129" s="143"/>
+      <c r="N129" s="142"/>
+      <c r="O129" s="142"/>
+      <c r="P129" s="142"/>
+      <c r="Q129" s="143"/>
     </row>
     <row r="130" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B130" s="135"/>
-[...14 lines deleted...]
-      <c r="Q130" s="147"/>
+      <c r="B130" s="149"/>
+      <c r="C130" s="150"/>
+      <c r="D130" s="150"/>
+      <c r="E130" s="156"/>
+      <c r="F130" s="149"/>
+      <c r="G130" s="150"/>
+      <c r="H130" s="150"/>
+      <c r="I130" s="151"/>
+      <c r="J130" s="142"/>
+      <c r="K130" s="142"/>
+      <c r="L130" s="142"/>
+      <c r="M130" s="143"/>
+      <c r="N130" s="142"/>
+      <c r="O130" s="142"/>
+      <c r="P130" s="142"/>
+      <c r="Q130" s="143"/>
     </row>
     <row r="131" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B131" s="135"/>
-[...14 lines deleted...]
-      <c r="Q131" s="147"/>
+      <c r="B131" s="149"/>
+      <c r="C131" s="150"/>
+      <c r="D131" s="150"/>
+      <c r="E131" s="156"/>
+      <c r="F131" s="149"/>
+      <c r="G131" s="150"/>
+      <c r="H131" s="150"/>
+      <c r="I131" s="151"/>
+      <c r="J131" s="142"/>
+      <c r="K131" s="142"/>
+      <c r="L131" s="142"/>
+      <c r="M131" s="143"/>
+      <c r="N131" s="142"/>
+      <c r="O131" s="142"/>
+      <c r="P131" s="142"/>
+      <c r="Q131" s="143"/>
     </row>
     <row r="132" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B132" s="135"/>
-[...14 lines deleted...]
-      <c r="Q132" s="147"/>
+      <c r="B132" s="149"/>
+      <c r="C132" s="150"/>
+      <c r="D132" s="150"/>
+      <c r="E132" s="156"/>
+      <c r="F132" s="149"/>
+      <c r="G132" s="150"/>
+      <c r="H132" s="150"/>
+      <c r="I132" s="151"/>
+      <c r="J132" s="142"/>
+      <c r="K132" s="142"/>
+      <c r="L132" s="142"/>
+      <c r="M132" s="143"/>
+      <c r="N132" s="142"/>
+      <c r="O132" s="142"/>
+      <c r="P132" s="142"/>
+      <c r="Q132" s="143"/>
     </row>
     <row r="133" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B133" s="135"/>
-[...14 lines deleted...]
-      <c r="Q133" s="147"/>
+      <c r="B133" s="149"/>
+      <c r="C133" s="150"/>
+      <c r="D133" s="150"/>
+      <c r="E133" s="156"/>
+      <c r="F133" s="149"/>
+      <c r="G133" s="150"/>
+      <c r="H133" s="150"/>
+      <c r="I133" s="151"/>
+      <c r="J133" s="142"/>
+      <c r="K133" s="142"/>
+      <c r="L133" s="142"/>
+      <c r="M133" s="143"/>
+      <c r="N133" s="142"/>
+      <c r="O133" s="142"/>
+      <c r="P133" s="142"/>
+      <c r="Q133" s="143"/>
     </row>
     <row r="134" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B134" s="135"/>
-[...14 lines deleted...]
-      <c r="Q134" s="147"/>
+      <c r="B134" s="149"/>
+      <c r="C134" s="150"/>
+      <c r="D134" s="150"/>
+      <c r="E134" s="156"/>
+      <c r="F134" s="149"/>
+      <c r="G134" s="150"/>
+      <c r="H134" s="150"/>
+      <c r="I134" s="151"/>
+      <c r="J134" s="142"/>
+      <c r="K134" s="142"/>
+      <c r="L134" s="142"/>
+      <c r="M134" s="143"/>
+      <c r="N134" s="142"/>
+      <c r="O134" s="142"/>
+      <c r="P134" s="142"/>
+      <c r="Q134" s="143"/>
     </row>
     <row r="135" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B135" s="135"/>
-[...14 lines deleted...]
-      <c r="Q135" s="147"/>
+      <c r="B135" s="149"/>
+      <c r="C135" s="150"/>
+      <c r="D135" s="150"/>
+      <c r="E135" s="156"/>
+      <c r="F135" s="149"/>
+      <c r="G135" s="150"/>
+      <c r="H135" s="150"/>
+      <c r="I135" s="151"/>
+      <c r="J135" s="142"/>
+      <c r="K135" s="142"/>
+      <c r="L135" s="142"/>
+      <c r="M135" s="143"/>
+      <c r="N135" s="142"/>
+      <c r="O135" s="142"/>
+      <c r="P135" s="142"/>
+      <c r="Q135" s="143"/>
     </row>
     <row r="136" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="135"/>
-[...14 lines deleted...]
-      <c r="Q136" s="147"/>
+      <c r="B136" s="149"/>
+      <c r="C136" s="150"/>
+      <c r="D136" s="150"/>
+      <c r="E136" s="156"/>
+      <c r="F136" s="149"/>
+      <c r="G136" s="150"/>
+      <c r="H136" s="150"/>
+      <c r="I136" s="151"/>
+      <c r="J136" s="142"/>
+      <c r="K136" s="142"/>
+      <c r="L136" s="142"/>
+      <c r="M136" s="143"/>
+      <c r="N136" s="142"/>
+      <c r="O136" s="142"/>
+      <c r="P136" s="142"/>
+      <c r="Q136" s="143"/>
     </row>
     <row r="137" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B137" s="135"/>
-[...14 lines deleted...]
-      <c r="Q137" s="147"/>
+      <c r="B137" s="149"/>
+      <c r="C137" s="150"/>
+      <c r="D137" s="150"/>
+      <c r="E137" s="156"/>
+      <c r="F137" s="149"/>
+      <c r="G137" s="150"/>
+      <c r="H137" s="150"/>
+      <c r="I137" s="151"/>
+      <c r="J137" s="142"/>
+      <c r="K137" s="142"/>
+      <c r="L137" s="142"/>
+      <c r="M137" s="143"/>
+      <c r="N137" s="142"/>
+      <c r="O137" s="142"/>
+      <c r="P137" s="142"/>
+      <c r="Q137" s="143"/>
     </row>
     <row r="138" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B138" s="135"/>
-[...14 lines deleted...]
-      <c r="Q138" s="147"/>
+      <c r="B138" s="149"/>
+      <c r="C138" s="150"/>
+      <c r="D138" s="150"/>
+      <c r="E138" s="156"/>
+      <c r="F138" s="149"/>
+      <c r="G138" s="150"/>
+      <c r="H138" s="150"/>
+      <c r="I138" s="151"/>
+      <c r="J138" s="142"/>
+      <c r="K138" s="142"/>
+      <c r="L138" s="142"/>
+      <c r="M138" s="143"/>
+      <c r="N138" s="142"/>
+      <c r="O138" s="142"/>
+      <c r="P138" s="142"/>
+      <c r="Q138" s="143"/>
     </row>
     <row r="139" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B139" s="135"/>
-[...14 lines deleted...]
-      <c r="Q139" s="147"/>
+      <c r="B139" s="149"/>
+      <c r="C139" s="150"/>
+      <c r="D139" s="150"/>
+      <c r="E139" s="156"/>
+      <c r="F139" s="149"/>
+      <c r="G139" s="150"/>
+      <c r="H139" s="150"/>
+      <c r="I139" s="151"/>
+      <c r="J139" s="142"/>
+      <c r="K139" s="142"/>
+      <c r="L139" s="142"/>
+      <c r="M139" s="143"/>
+      <c r="N139" s="142"/>
+      <c r="O139" s="142"/>
+      <c r="P139" s="142"/>
+      <c r="Q139" s="143"/>
     </row>
     <row r="140" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B140" s="138"/>
-[...14 lines deleted...]
-      <c r="Q140" s="149"/>
+      <c r="B140" s="152"/>
+      <c r="C140" s="153"/>
+      <c r="D140" s="153"/>
+      <c r="E140" s="157"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="153"/>
+      <c r="H140" s="153"/>
+      <c r="I140" s="154"/>
+      <c r="J140" s="144"/>
+      <c r="K140" s="144"/>
+      <c r="L140" s="144"/>
+      <c r="M140" s="145"/>
+      <c r="N140" s="144"/>
+      <c r="O140" s="144"/>
+      <c r="P140" s="144"/>
+      <c r="Q140" s="145"/>
     </row>
     <row r="141" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="41" t="s">
         <v>72</v>
       </c>
       <c r="B141" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D141" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E141" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F141" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G141" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H141" s="76" t="s">
         <v>64</v>
@@ -16233,431 +16245,431 @@
         <v>74</v>
       </c>
       <c r="L141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N141" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O141" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P141" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q141" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B142" s="132" t="s">
+      <c r="B142" s="146" t="s">
         <v>67</v>
       </c>
-      <c r="C142" s="133"/>
-[...2 lines deleted...]
-      <c r="F142" s="132" t="s">
+      <c r="C142" s="147"/>
+      <c r="D142" s="147"/>
+      <c r="E142" s="155"/>
+      <c r="F142" s="146" t="s">
         <v>69</v>
       </c>
-      <c r="G142" s="133"/>
-[...2 lines deleted...]
-      <c r="J142" s="144" t="s">
+      <c r="G142" s="147"/>
+      <c r="H142" s="147"/>
+      <c r="I142" s="148"/>
+      <c r="J142" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K142" s="144"/>
-[...2 lines deleted...]
-      <c r="N142" s="144" t="s">
+      <c r="K142" s="140"/>
+      <c r="L142" s="140"/>
+      <c r="M142" s="141"/>
+      <c r="N142" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O142" s="144"/>
-[...1 lines deleted...]
-      <c r="Q142" s="145"/>
+      <c r="O142" s="140"/>
+      <c r="P142" s="140"/>
+      <c r="Q142" s="141"/>
     </row>
     <row r="143" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B143" s="135"/>
-[...14 lines deleted...]
-      <c r="Q143" s="147"/>
+      <c r="B143" s="149"/>
+      <c r="C143" s="150"/>
+      <c r="D143" s="150"/>
+      <c r="E143" s="156"/>
+      <c r="F143" s="149"/>
+      <c r="G143" s="150"/>
+      <c r="H143" s="150"/>
+      <c r="I143" s="151"/>
+      <c r="J143" s="142"/>
+      <c r="K143" s="142"/>
+      <c r="L143" s="142"/>
+      <c r="M143" s="143"/>
+      <c r="N143" s="142"/>
+      <c r="O143" s="142"/>
+      <c r="P143" s="142"/>
+      <c r="Q143" s="143"/>
     </row>
     <row r="144" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B144" s="135"/>
-[...14 lines deleted...]
-      <c r="Q144" s="147"/>
+      <c r="B144" s="149"/>
+      <c r="C144" s="150"/>
+      <c r="D144" s="150"/>
+      <c r="E144" s="156"/>
+      <c r="F144" s="149"/>
+      <c r="G144" s="150"/>
+      <c r="H144" s="150"/>
+      <c r="I144" s="151"/>
+      <c r="J144" s="142"/>
+      <c r="K144" s="142"/>
+      <c r="L144" s="142"/>
+      <c r="M144" s="143"/>
+      <c r="N144" s="142"/>
+      <c r="O144" s="142"/>
+      <c r="P144" s="142"/>
+      <c r="Q144" s="143"/>
     </row>
     <row r="145" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B145" s="135"/>
-[...14 lines deleted...]
-      <c r="Q145" s="147"/>
+      <c r="B145" s="149"/>
+      <c r="C145" s="150"/>
+      <c r="D145" s="150"/>
+      <c r="E145" s="156"/>
+      <c r="F145" s="149"/>
+      <c r="G145" s="150"/>
+      <c r="H145" s="150"/>
+      <c r="I145" s="151"/>
+      <c r="J145" s="142"/>
+      <c r="K145" s="142"/>
+      <c r="L145" s="142"/>
+      <c r="M145" s="143"/>
+      <c r="N145" s="142"/>
+      <c r="O145" s="142"/>
+      <c r="P145" s="142"/>
+      <c r="Q145" s="143"/>
     </row>
     <row r="146" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B146" s="135"/>
-[...14 lines deleted...]
-      <c r="Q146" s="147"/>
+      <c r="B146" s="149"/>
+      <c r="C146" s="150"/>
+      <c r="D146" s="150"/>
+      <c r="E146" s="156"/>
+      <c r="F146" s="149"/>
+      <c r="G146" s="150"/>
+      <c r="H146" s="150"/>
+      <c r="I146" s="151"/>
+      <c r="J146" s="142"/>
+      <c r="K146" s="142"/>
+      <c r="L146" s="142"/>
+      <c r="M146" s="143"/>
+      <c r="N146" s="142"/>
+      <c r="O146" s="142"/>
+      <c r="P146" s="142"/>
+      <c r="Q146" s="143"/>
     </row>
     <row r="147" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B147" s="135"/>
-[...14 lines deleted...]
-      <c r="Q147" s="147"/>
+      <c r="B147" s="149"/>
+      <c r="C147" s="150"/>
+      <c r="D147" s="150"/>
+      <c r="E147" s="156"/>
+      <c r="F147" s="149"/>
+      <c r="G147" s="150"/>
+      <c r="H147" s="150"/>
+      <c r="I147" s="151"/>
+      <c r="J147" s="142"/>
+      <c r="K147" s="142"/>
+      <c r="L147" s="142"/>
+      <c r="M147" s="143"/>
+      <c r="N147" s="142"/>
+      <c r="O147" s="142"/>
+      <c r="P147" s="142"/>
+      <c r="Q147" s="143"/>
     </row>
     <row r="148" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B148" s="135"/>
-[...14 lines deleted...]
-      <c r="Q148" s="147"/>
+      <c r="B148" s="149"/>
+      <c r="C148" s="150"/>
+      <c r="D148" s="150"/>
+      <c r="E148" s="156"/>
+      <c r="F148" s="149"/>
+      <c r="G148" s="150"/>
+      <c r="H148" s="150"/>
+      <c r="I148" s="151"/>
+      <c r="J148" s="142"/>
+      <c r="K148" s="142"/>
+      <c r="L148" s="142"/>
+      <c r="M148" s="143"/>
+      <c r="N148" s="142"/>
+      <c r="O148" s="142"/>
+      <c r="P148" s="142"/>
+      <c r="Q148" s="143"/>
     </row>
     <row r="149" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B149" s="135"/>
-[...14 lines deleted...]
-      <c r="Q149" s="147"/>
+      <c r="B149" s="149"/>
+      <c r="C149" s="150"/>
+      <c r="D149" s="150"/>
+      <c r="E149" s="156"/>
+      <c r="F149" s="149"/>
+      <c r="G149" s="150"/>
+      <c r="H149" s="150"/>
+      <c r="I149" s="151"/>
+      <c r="J149" s="142"/>
+      <c r="K149" s="142"/>
+      <c r="L149" s="142"/>
+      <c r="M149" s="143"/>
+      <c r="N149" s="142"/>
+      <c r="O149" s="142"/>
+      <c r="P149" s="142"/>
+      <c r="Q149" s="143"/>
     </row>
     <row r="150" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="135"/>
-[...14 lines deleted...]
-      <c r="Q150" s="147"/>
+      <c r="B150" s="149"/>
+      <c r="C150" s="150"/>
+      <c r="D150" s="150"/>
+      <c r="E150" s="156"/>
+      <c r="F150" s="149"/>
+      <c r="G150" s="150"/>
+      <c r="H150" s="150"/>
+      <c r="I150" s="151"/>
+      <c r="J150" s="142"/>
+      <c r="K150" s="142"/>
+      <c r="L150" s="142"/>
+      <c r="M150" s="143"/>
+      <c r="N150" s="142"/>
+      <c r="O150" s="142"/>
+      <c r="P150" s="142"/>
+      <c r="Q150" s="143"/>
     </row>
     <row r="151" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B151" s="135"/>
-[...14 lines deleted...]
-      <c r="Q151" s="147"/>
+      <c r="B151" s="149"/>
+      <c r="C151" s="150"/>
+      <c r="D151" s="150"/>
+      <c r="E151" s="156"/>
+      <c r="F151" s="149"/>
+      <c r="G151" s="150"/>
+      <c r="H151" s="150"/>
+      <c r="I151" s="151"/>
+      <c r="J151" s="142"/>
+      <c r="K151" s="142"/>
+      <c r="L151" s="142"/>
+      <c r="M151" s="143"/>
+      <c r="N151" s="142"/>
+      <c r="O151" s="142"/>
+      <c r="P151" s="142"/>
+      <c r="Q151" s="143"/>
     </row>
     <row r="152" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B152" s="135"/>
-[...14 lines deleted...]
-      <c r="Q152" s="147"/>
+      <c r="B152" s="149"/>
+      <c r="C152" s="150"/>
+      <c r="D152" s="150"/>
+      <c r="E152" s="156"/>
+      <c r="F152" s="149"/>
+      <c r="G152" s="150"/>
+      <c r="H152" s="150"/>
+      <c r="I152" s="151"/>
+      <c r="J152" s="142"/>
+      <c r="K152" s="142"/>
+      <c r="L152" s="142"/>
+      <c r="M152" s="143"/>
+      <c r="N152" s="142"/>
+      <c r="O152" s="142"/>
+      <c r="P152" s="142"/>
+      <c r="Q152" s="143"/>
     </row>
     <row r="153" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B153" s="135"/>
-[...14 lines deleted...]
-      <c r="Q153" s="147"/>
+      <c r="B153" s="149"/>
+      <c r="C153" s="150"/>
+      <c r="D153" s="150"/>
+      <c r="E153" s="156"/>
+      <c r="F153" s="149"/>
+      <c r="G153" s="150"/>
+      <c r="H153" s="150"/>
+      <c r="I153" s="151"/>
+      <c r="J153" s="142"/>
+      <c r="K153" s="142"/>
+      <c r="L153" s="142"/>
+      <c r="M153" s="143"/>
+      <c r="N153" s="142"/>
+      <c r="O153" s="142"/>
+      <c r="P153" s="142"/>
+      <c r="Q153" s="143"/>
     </row>
     <row r="154" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B154" s="135"/>
-[...14 lines deleted...]
-      <c r="Q154" s="147"/>
+      <c r="B154" s="149"/>
+      <c r="C154" s="150"/>
+      <c r="D154" s="150"/>
+      <c r="E154" s="156"/>
+      <c r="F154" s="149"/>
+      <c r="G154" s="150"/>
+      <c r="H154" s="150"/>
+      <c r="I154" s="151"/>
+      <c r="J154" s="142"/>
+      <c r="K154" s="142"/>
+      <c r="L154" s="142"/>
+      <c r="M154" s="143"/>
+      <c r="N154" s="142"/>
+      <c r="O154" s="142"/>
+      <c r="P154" s="142"/>
+      <c r="Q154" s="143"/>
     </row>
     <row r="155" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B155" s="135"/>
-[...14 lines deleted...]
-      <c r="Q155" s="147"/>
+      <c r="B155" s="149"/>
+      <c r="C155" s="150"/>
+      <c r="D155" s="150"/>
+      <c r="E155" s="156"/>
+      <c r="F155" s="149"/>
+      <c r="G155" s="150"/>
+      <c r="H155" s="150"/>
+      <c r="I155" s="151"/>
+      <c r="J155" s="142"/>
+      <c r="K155" s="142"/>
+      <c r="L155" s="142"/>
+      <c r="M155" s="143"/>
+      <c r="N155" s="142"/>
+      <c r="O155" s="142"/>
+      <c r="P155" s="142"/>
+      <c r="Q155" s="143"/>
     </row>
     <row r="156" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B156" s="135"/>
-[...14 lines deleted...]
-      <c r="Q156" s="147"/>
+      <c r="B156" s="149"/>
+      <c r="C156" s="150"/>
+      <c r="D156" s="150"/>
+      <c r="E156" s="156"/>
+      <c r="F156" s="149"/>
+      <c r="G156" s="150"/>
+      <c r="H156" s="150"/>
+      <c r="I156" s="151"/>
+      <c r="J156" s="142"/>
+      <c r="K156" s="142"/>
+      <c r="L156" s="142"/>
+      <c r="M156" s="143"/>
+      <c r="N156" s="142"/>
+      <c r="O156" s="142"/>
+      <c r="P156" s="142"/>
+      <c r="Q156" s="143"/>
     </row>
     <row r="157" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B157" s="135"/>
-[...14 lines deleted...]
-      <c r="Q157" s="147"/>
+      <c r="B157" s="149"/>
+      <c r="C157" s="150"/>
+      <c r="D157" s="150"/>
+      <c r="E157" s="156"/>
+      <c r="F157" s="149"/>
+      <c r="G157" s="150"/>
+      <c r="H157" s="150"/>
+      <c r="I157" s="151"/>
+      <c r="J157" s="142"/>
+      <c r="K157" s="142"/>
+      <c r="L157" s="142"/>
+      <c r="M157" s="143"/>
+      <c r="N157" s="142"/>
+      <c r="O157" s="142"/>
+      <c r="P157" s="142"/>
+      <c r="Q157" s="143"/>
     </row>
     <row r="158" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B158" s="135"/>
-[...14 lines deleted...]
-      <c r="Q158" s="147"/>
+      <c r="B158" s="149"/>
+      <c r="C158" s="150"/>
+      <c r="D158" s="150"/>
+      <c r="E158" s="156"/>
+      <c r="F158" s="149"/>
+      <c r="G158" s="150"/>
+      <c r="H158" s="150"/>
+      <c r="I158" s="151"/>
+      <c r="J158" s="142"/>
+      <c r="K158" s="142"/>
+      <c r="L158" s="142"/>
+      <c r="M158" s="143"/>
+      <c r="N158" s="142"/>
+      <c r="O158" s="142"/>
+      <c r="P158" s="142"/>
+      <c r="Q158" s="143"/>
     </row>
     <row r="159" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B159" s="138"/>
-[...14 lines deleted...]
-      <c r="Q159" s="149"/>
+      <c r="B159" s="152"/>
+      <c r="C159" s="153"/>
+      <c r="D159" s="153"/>
+      <c r="E159" s="157"/>
+      <c r="F159" s="152"/>
+      <c r="G159" s="153"/>
+      <c r="H159" s="153"/>
+      <c r="I159" s="154"/>
+      <c r="J159" s="144"/>
+      <c r="K159" s="144"/>
+      <c r="L159" s="144"/>
+      <c r="M159" s="145"/>
+      <c r="N159" s="144"/>
+      <c r="O159" s="144"/>
+      <c r="P159" s="144"/>
+      <c r="Q159" s="145"/>
     </row>
     <row r="160" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B160" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D160" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E160" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G160" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H160" s="76" t="s">
         <v>64</v>
@@ -16672,431 +16684,431 @@
         <v>74</v>
       </c>
       <c r="L160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N160" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O160" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P160" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q160" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B161" s="132" t="s">
+      <c r="B161" s="146" t="s">
         <v>67</v>
       </c>
-      <c r="C161" s="133"/>
-[...2 lines deleted...]
-      <c r="F161" s="132" t="s">
+      <c r="C161" s="147"/>
+      <c r="D161" s="147"/>
+      <c r="E161" s="155"/>
+      <c r="F161" s="146" t="s">
         <v>69</v>
       </c>
-      <c r="G161" s="133"/>
-[...2 lines deleted...]
-      <c r="J161" s="144" t="s">
+      <c r="G161" s="147"/>
+      <c r="H161" s="147"/>
+      <c r="I161" s="148"/>
+      <c r="J161" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K161" s="144"/>
-[...2 lines deleted...]
-      <c r="N161" s="144" t="s">
+      <c r="K161" s="140"/>
+      <c r="L161" s="140"/>
+      <c r="M161" s="141"/>
+      <c r="N161" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O161" s="144"/>
-[...1 lines deleted...]
-      <c r="Q161" s="145"/>
+      <c r="O161" s="140"/>
+      <c r="P161" s="140"/>
+      <c r="Q161" s="141"/>
     </row>
     <row r="162" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B162" s="135"/>
-[...14 lines deleted...]
-      <c r="Q162" s="147"/>
+      <c r="B162" s="149"/>
+      <c r="C162" s="150"/>
+      <c r="D162" s="150"/>
+      <c r="E162" s="156"/>
+      <c r="F162" s="149"/>
+      <c r="G162" s="150"/>
+      <c r="H162" s="150"/>
+      <c r="I162" s="151"/>
+      <c r="J162" s="142"/>
+      <c r="K162" s="142"/>
+      <c r="L162" s="142"/>
+      <c r="M162" s="143"/>
+      <c r="N162" s="142"/>
+      <c r="O162" s="142"/>
+      <c r="P162" s="142"/>
+      <c r="Q162" s="143"/>
     </row>
     <row r="163" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B163" s="135"/>
-[...14 lines deleted...]
-      <c r="Q163" s="147"/>
+      <c r="B163" s="149"/>
+      <c r="C163" s="150"/>
+      <c r="D163" s="150"/>
+      <c r="E163" s="156"/>
+      <c r="F163" s="149"/>
+      <c r="G163" s="150"/>
+      <c r="H163" s="150"/>
+      <c r="I163" s="151"/>
+      <c r="J163" s="142"/>
+      <c r="K163" s="142"/>
+      <c r="L163" s="142"/>
+      <c r="M163" s="143"/>
+      <c r="N163" s="142"/>
+      <c r="O163" s="142"/>
+      <c r="P163" s="142"/>
+      <c r="Q163" s="143"/>
     </row>
     <row r="164" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B164" s="135"/>
-[...14 lines deleted...]
-      <c r="Q164" s="147"/>
+      <c r="B164" s="149"/>
+      <c r="C164" s="150"/>
+      <c r="D164" s="150"/>
+      <c r="E164" s="156"/>
+      <c r="F164" s="149"/>
+      <c r="G164" s="150"/>
+      <c r="H164" s="150"/>
+      <c r="I164" s="151"/>
+      <c r="J164" s="142"/>
+      <c r="K164" s="142"/>
+      <c r="L164" s="142"/>
+      <c r="M164" s="143"/>
+      <c r="N164" s="142"/>
+      <c r="O164" s="142"/>
+      <c r="P164" s="142"/>
+      <c r="Q164" s="143"/>
     </row>
     <row r="165" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B165" s="135"/>
-[...14 lines deleted...]
-      <c r="Q165" s="147"/>
+      <c r="B165" s="149"/>
+      <c r="C165" s="150"/>
+      <c r="D165" s="150"/>
+      <c r="E165" s="156"/>
+      <c r="F165" s="149"/>
+      <c r="G165" s="150"/>
+      <c r="H165" s="150"/>
+      <c r="I165" s="151"/>
+      <c r="J165" s="142"/>
+      <c r="K165" s="142"/>
+      <c r="L165" s="142"/>
+      <c r="M165" s="143"/>
+      <c r="N165" s="142"/>
+      <c r="O165" s="142"/>
+      <c r="P165" s="142"/>
+      <c r="Q165" s="143"/>
     </row>
     <row r="166" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="135"/>
-[...14 lines deleted...]
-      <c r="Q166" s="147"/>
+      <c r="B166" s="149"/>
+      <c r="C166" s="150"/>
+      <c r="D166" s="150"/>
+      <c r="E166" s="156"/>
+      <c r="F166" s="149"/>
+      <c r="G166" s="150"/>
+      <c r="H166" s="150"/>
+      <c r="I166" s="151"/>
+      <c r="J166" s="142"/>
+      <c r="K166" s="142"/>
+      <c r="L166" s="142"/>
+      <c r="M166" s="143"/>
+      <c r="N166" s="142"/>
+      <c r="O166" s="142"/>
+      <c r="P166" s="142"/>
+      <c r="Q166" s="143"/>
     </row>
     <row r="167" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="B167" s="135"/>
-[...14 lines deleted...]
-      <c r="Q167" s="147"/>
+      <c r="B167" s="149"/>
+      <c r="C167" s="150"/>
+      <c r="D167" s="150"/>
+      <c r="E167" s="156"/>
+      <c r="F167" s="149"/>
+      <c r="G167" s="150"/>
+      <c r="H167" s="150"/>
+      <c r="I167" s="151"/>
+      <c r="J167" s="142"/>
+      <c r="K167" s="142"/>
+      <c r="L167" s="142"/>
+      <c r="M167" s="143"/>
+      <c r="N167" s="142"/>
+      <c r="O167" s="142"/>
+      <c r="P167" s="142"/>
+      <c r="Q167" s="143"/>
     </row>
     <row r="168" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B168" s="135"/>
-[...14 lines deleted...]
-      <c r="Q168" s="147"/>
+      <c r="B168" s="149"/>
+      <c r="C168" s="150"/>
+      <c r="D168" s="150"/>
+      <c r="E168" s="156"/>
+      <c r="F168" s="149"/>
+      <c r="G168" s="150"/>
+      <c r="H168" s="150"/>
+      <c r="I168" s="151"/>
+      <c r="J168" s="142"/>
+      <c r="K168" s="142"/>
+      <c r="L168" s="142"/>
+      <c r="M168" s="143"/>
+      <c r="N168" s="142"/>
+      <c r="O168" s="142"/>
+      <c r="P168" s="142"/>
+      <c r="Q168" s="143"/>
     </row>
     <row r="169" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B169" s="135"/>
-[...14 lines deleted...]
-      <c r="Q169" s="147"/>
+      <c r="B169" s="149"/>
+      <c r="C169" s="150"/>
+      <c r="D169" s="150"/>
+      <c r="E169" s="156"/>
+      <c r="F169" s="149"/>
+      <c r="G169" s="150"/>
+      <c r="H169" s="150"/>
+      <c r="I169" s="151"/>
+      <c r="J169" s="142"/>
+      <c r="K169" s="142"/>
+      <c r="L169" s="142"/>
+      <c r="M169" s="143"/>
+      <c r="N169" s="142"/>
+      <c r="O169" s="142"/>
+      <c r="P169" s="142"/>
+      <c r="Q169" s="143"/>
     </row>
     <row r="170" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B170" s="135"/>
-[...14 lines deleted...]
-      <c r="Q170" s="147"/>
+      <c r="B170" s="149"/>
+      <c r="C170" s="150"/>
+      <c r="D170" s="150"/>
+      <c r="E170" s="156"/>
+      <c r="F170" s="149"/>
+      <c r="G170" s="150"/>
+      <c r="H170" s="150"/>
+      <c r="I170" s="151"/>
+      <c r="J170" s="142"/>
+      <c r="K170" s="142"/>
+      <c r="L170" s="142"/>
+      <c r="M170" s="143"/>
+      <c r="N170" s="142"/>
+      <c r="O170" s="142"/>
+      <c r="P170" s="142"/>
+      <c r="Q170" s="143"/>
     </row>
     <row r="171" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B171" s="135"/>
-[...14 lines deleted...]
-      <c r="Q171" s="147"/>
+      <c r="B171" s="149"/>
+      <c r="C171" s="150"/>
+      <c r="D171" s="150"/>
+      <c r="E171" s="156"/>
+      <c r="F171" s="149"/>
+      <c r="G171" s="150"/>
+      <c r="H171" s="150"/>
+      <c r="I171" s="151"/>
+      <c r="J171" s="142"/>
+      <c r="K171" s="142"/>
+      <c r="L171" s="142"/>
+      <c r="M171" s="143"/>
+      <c r="N171" s="142"/>
+      <c r="O171" s="142"/>
+      <c r="P171" s="142"/>
+      <c r="Q171" s="143"/>
     </row>
     <row r="172" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B172" s="135"/>
-[...14 lines deleted...]
-      <c r="Q172" s="147"/>
+      <c r="B172" s="149"/>
+      <c r="C172" s="150"/>
+      <c r="D172" s="150"/>
+      <c r="E172" s="156"/>
+      <c r="F172" s="149"/>
+      <c r="G172" s="150"/>
+      <c r="H172" s="150"/>
+      <c r="I172" s="151"/>
+      <c r="J172" s="142"/>
+      <c r="K172" s="142"/>
+      <c r="L172" s="142"/>
+      <c r="M172" s="143"/>
+      <c r="N172" s="142"/>
+      <c r="O172" s="142"/>
+      <c r="P172" s="142"/>
+      <c r="Q172" s="143"/>
     </row>
     <row r="173" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B173" s="135"/>
-[...14 lines deleted...]
-      <c r="Q173" s="147"/>
+      <c r="B173" s="149"/>
+      <c r="C173" s="150"/>
+      <c r="D173" s="150"/>
+      <c r="E173" s="156"/>
+      <c r="F173" s="149"/>
+      <c r="G173" s="150"/>
+      <c r="H173" s="150"/>
+      <c r="I173" s="151"/>
+      <c r="J173" s="142"/>
+      <c r="K173" s="142"/>
+      <c r="L173" s="142"/>
+      <c r="M173" s="143"/>
+      <c r="N173" s="142"/>
+      <c r="O173" s="142"/>
+      <c r="P173" s="142"/>
+      <c r="Q173" s="143"/>
     </row>
     <row r="174" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B174" s="135"/>
-[...14 lines deleted...]
-      <c r="Q174" s="147"/>
+      <c r="B174" s="149"/>
+      <c r="C174" s="150"/>
+      <c r="D174" s="150"/>
+      <c r="E174" s="156"/>
+      <c r="F174" s="149"/>
+      <c r="G174" s="150"/>
+      <c r="H174" s="150"/>
+      <c r="I174" s="151"/>
+      <c r="J174" s="142"/>
+      <c r="K174" s="142"/>
+      <c r="L174" s="142"/>
+      <c r="M174" s="143"/>
+      <c r="N174" s="142"/>
+      <c r="O174" s="142"/>
+      <c r="P174" s="142"/>
+      <c r="Q174" s="143"/>
     </row>
     <row r="175" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B175" s="135"/>
-[...14 lines deleted...]
-      <c r="Q175" s="147"/>
+      <c r="B175" s="149"/>
+      <c r="C175" s="150"/>
+      <c r="D175" s="150"/>
+      <c r="E175" s="156"/>
+      <c r="F175" s="149"/>
+      <c r="G175" s="150"/>
+      <c r="H175" s="150"/>
+      <c r="I175" s="151"/>
+      <c r="J175" s="142"/>
+      <c r="K175" s="142"/>
+      <c r="L175" s="142"/>
+      <c r="M175" s="143"/>
+      <c r="N175" s="142"/>
+      <c r="O175" s="142"/>
+      <c r="P175" s="142"/>
+      <c r="Q175" s="143"/>
     </row>
     <row r="176" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B176" s="135"/>
-[...14 lines deleted...]
-      <c r="Q176" s="147"/>
+      <c r="B176" s="149"/>
+      <c r="C176" s="150"/>
+      <c r="D176" s="150"/>
+      <c r="E176" s="156"/>
+      <c r="F176" s="149"/>
+      <c r="G176" s="150"/>
+      <c r="H176" s="150"/>
+      <c r="I176" s="151"/>
+      <c r="J176" s="142"/>
+      <c r="K176" s="142"/>
+      <c r="L176" s="142"/>
+      <c r="M176" s="143"/>
+      <c r="N176" s="142"/>
+      <c r="O176" s="142"/>
+      <c r="P176" s="142"/>
+      <c r="Q176" s="143"/>
     </row>
     <row r="177" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B177" s="135"/>
-[...14 lines deleted...]
-      <c r="Q177" s="147"/>
+      <c r="B177" s="149"/>
+      <c r="C177" s="150"/>
+      <c r="D177" s="150"/>
+      <c r="E177" s="156"/>
+      <c r="F177" s="149"/>
+      <c r="G177" s="150"/>
+      <c r="H177" s="150"/>
+      <c r="I177" s="151"/>
+      <c r="J177" s="142"/>
+      <c r="K177" s="142"/>
+      <c r="L177" s="142"/>
+      <c r="M177" s="143"/>
+      <c r="N177" s="142"/>
+      <c r="O177" s="142"/>
+      <c r="P177" s="142"/>
+      <c r="Q177" s="143"/>
     </row>
     <row r="178" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B178" s="138"/>
-[...14 lines deleted...]
-      <c r="Q178" s="149"/>
+      <c r="B178" s="152"/>
+      <c r="C178" s="153"/>
+      <c r="D178" s="153"/>
+      <c r="E178" s="157"/>
+      <c r="F178" s="152"/>
+      <c r="G178" s="153"/>
+      <c r="H178" s="153"/>
+      <c r="I178" s="154"/>
+      <c r="J178" s="144"/>
+      <c r="K178" s="144"/>
+      <c r="L178" s="144"/>
+      <c r="M178" s="145"/>
+      <c r="N178" s="144"/>
+      <c r="O178" s="144"/>
+      <c r="P178" s="144"/>
+      <c r="Q178" s="145"/>
     </row>
     <row r="179" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B179" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D179" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E179" s="86" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G179" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H179" s="76" t="s">
         <v>64</v>
@@ -17123,561 +17135,561 @@
         <v>74</v>
       </c>
       <c r="P179" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q179" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B180" s="23">
         <v>61927</v>
       </c>
       <c r="C180" s="25">
         <v>0</v>
       </c>
       <c r="D180" s="26">
         <v>9464</v>
       </c>
       <c r="E180" s="27">
         <v>0</v>
       </c>
-      <c r="F180" s="132" t="s">
+      <c r="F180" s="146" t="s">
         <v>69</v>
       </c>
-      <c r="G180" s="133"/>
-[...2 lines deleted...]
-      <c r="J180" s="144" t="s">
+      <c r="G180" s="147"/>
+      <c r="H180" s="147"/>
+      <c r="I180" s="148"/>
+      <c r="J180" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K180" s="144"/>
-[...2 lines deleted...]
-      <c r="N180" s="144" t="s">
+      <c r="K180" s="140"/>
+      <c r="L180" s="140"/>
+      <c r="M180" s="141"/>
+      <c r="N180" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O180" s="144"/>
-[...1 lines deleted...]
-      <c r="Q180" s="145"/>
+      <c r="O180" s="140"/>
+      <c r="P180" s="140"/>
+      <c r="Q180" s="141"/>
     </row>
     <row r="181" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B181" s="34">
         <v>35879</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>7235</v>
       </c>
       <c r="E181" s="3">
         <v>0</v>
       </c>
-      <c r="F181" s="135"/>
-[...10 lines deleted...]
-      <c r="Q181" s="147"/>
+      <c r="F181" s="149"/>
+      <c r="G181" s="150"/>
+      <c r="H181" s="150"/>
+      <c r="I181" s="151"/>
+      <c r="J181" s="142"/>
+      <c r="K181" s="142"/>
+      <c r="L181" s="142"/>
+      <c r="M181" s="143"/>
+      <c r="N181" s="142"/>
+      <c r="O181" s="142"/>
+      <c r="P181" s="142"/>
+      <c r="Q181" s="143"/>
     </row>
     <row r="182" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="34">
         <v>32961</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6734</v>
       </c>
       <c r="E182" s="3">
         <v>0</v>
       </c>
-      <c r="F182" s="135"/>
-[...10 lines deleted...]
-      <c r="Q182" s="147"/>
+      <c r="F182" s="149"/>
+      <c r="G182" s="150"/>
+      <c r="H182" s="150"/>
+      <c r="I182" s="151"/>
+      <c r="J182" s="142"/>
+      <c r="K182" s="142"/>
+      <c r="L182" s="142"/>
+      <c r="M182" s="143"/>
+      <c r="N182" s="142"/>
+      <c r="O182" s="142"/>
+      <c r="P182" s="142"/>
+      <c r="Q182" s="143"/>
     </row>
     <row r="183" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B183" s="34">
         <v>34948</v>
       </c>
       <c r="C183" s="100">
         <v>0</v>
       </c>
       <c r="D183" s="22">
         <v>8157</v>
       </c>
       <c r="E183" s="4">
         <v>0</v>
       </c>
-      <c r="F183" s="135"/>
-[...10 lines deleted...]
-      <c r="Q183" s="147"/>
+      <c r="F183" s="149"/>
+      <c r="G183" s="150"/>
+      <c r="H183" s="150"/>
+      <c r="I183" s="151"/>
+      <c r="J183" s="142"/>
+      <c r="K183" s="142"/>
+      <c r="L183" s="142"/>
+      <c r="M183" s="143"/>
+      <c r="N183" s="142"/>
+      <c r="O183" s="142"/>
+      <c r="P183" s="142"/>
+      <c r="Q183" s="143"/>
     </row>
     <row r="184" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B184" s="23">
         <v>97806</v>
       </c>
       <c r="C184" s="25">
         <v>0</v>
       </c>
       <c r="D184" s="26">
         <v>16699</v>
       </c>
       <c r="E184" s="27">
         <v>0</v>
       </c>
-      <c r="F184" s="135"/>
-[...10 lines deleted...]
-      <c r="Q184" s="147"/>
+      <c r="F184" s="149"/>
+      <c r="G184" s="150"/>
+      <c r="H184" s="150"/>
+      <c r="I184" s="151"/>
+      <c r="J184" s="142"/>
+      <c r="K184" s="142"/>
+      <c r="L184" s="142"/>
+      <c r="M184" s="143"/>
+      <c r="N184" s="142"/>
+      <c r="O184" s="142"/>
+      <c r="P184" s="142"/>
+      <c r="Q184" s="143"/>
     </row>
     <row r="185" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B185" s="30">
         <v>67909</v>
       </c>
       <c r="C185" s="100">
         <v>0</v>
       </c>
       <c r="D185" s="22">
         <v>14891</v>
       </c>
       <c r="E185" s="2">
         <v>0</v>
       </c>
-      <c r="F185" s="135"/>
-[...10 lines deleted...]
-      <c r="Q185" s="147"/>
+      <c r="F185" s="149"/>
+      <c r="G185" s="150"/>
+      <c r="H185" s="150"/>
+      <c r="I185" s="151"/>
+      <c r="J185" s="142"/>
+      <c r="K185" s="142"/>
+      <c r="L185" s="142"/>
+      <c r="M185" s="143"/>
+      <c r="N185" s="142"/>
+      <c r="O185" s="142"/>
+      <c r="P185" s="142"/>
+      <c r="Q185" s="143"/>
     </row>
     <row r="186" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B186" s="23">
         <v>25063</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="26">
         <v>4097</v>
       </c>
       <c r="E186" s="27">
         <v>0</v>
       </c>
-      <c r="F186" s="135"/>
-[...10 lines deleted...]
-      <c r="Q186" s="147"/>
+      <c r="F186" s="149"/>
+      <c r="G186" s="150"/>
+      <c r="H186" s="150"/>
+      <c r="I186" s="151"/>
+      <c r="J186" s="142"/>
+      <c r="K186" s="142"/>
+      <c r="L186" s="142"/>
+      <c r="M186" s="143"/>
+      <c r="N186" s="142"/>
+      <c r="O186" s="142"/>
+      <c r="P186" s="142"/>
+      <c r="Q186" s="143"/>
     </row>
     <row r="187" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="5">
         <v>19817</v>
       </c>
       <c r="C187" s="2">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2749</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="135"/>
-[...10 lines deleted...]
-      <c r="Q187" s="147"/>
+      <c r="F187" s="149"/>
+      <c r="G187" s="150"/>
+      <c r="H187" s="150"/>
+      <c r="I187" s="151"/>
+      <c r="J187" s="142"/>
+      <c r="K187" s="142"/>
+      <c r="L187" s="142"/>
+      <c r="M187" s="143"/>
+      <c r="N187" s="142"/>
+      <c r="O187" s="142"/>
+      <c r="P187" s="142"/>
+      <c r="Q187" s="143"/>
     </row>
     <row r="188" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B188" s="5">
         <v>17047</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2618</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="135"/>
-[...10 lines deleted...]
-      <c r="Q188" s="147"/>
+      <c r="F188" s="149"/>
+      <c r="G188" s="150"/>
+      <c r="H188" s="150"/>
+      <c r="I188" s="151"/>
+      <c r="J188" s="142"/>
+      <c r="K188" s="142"/>
+      <c r="L188" s="142"/>
+      <c r="M188" s="143"/>
+      <c r="N188" s="142"/>
+      <c r="O188" s="142"/>
+      <c r="P188" s="142"/>
+      <c r="Q188" s="143"/>
     </row>
     <row r="189" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B189" s="5">
         <v>10960</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>2283</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="135"/>
-[...10 lines deleted...]
-      <c r="Q189" s="147"/>
+      <c r="F189" s="149"/>
+      <c r="G189" s="150"/>
+      <c r="H189" s="150"/>
+      <c r="I189" s="151"/>
+      <c r="J189" s="142"/>
+      <c r="K189" s="142"/>
+      <c r="L189" s="142"/>
+      <c r="M189" s="143"/>
+      <c r="N189" s="142"/>
+      <c r="O189" s="142"/>
+      <c r="P189" s="142"/>
+      <c r="Q189" s="143"/>
     </row>
     <row r="190" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="5">
         <v>11791</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>2282</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="135"/>
-[...10 lines deleted...]
-      <c r="Q190" s="147"/>
+      <c r="F190" s="149"/>
+      <c r="G190" s="150"/>
+      <c r="H190" s="150"/>
+      <c r="I190" s="151"/>
+      <c r="J190" s="142"/>
+      <c r="K190" s="142"/>
+      <c r="L190" s="142"/>
+      <c r="M190" s="143"/>
+      <c r="N190" s="142"/>
+      <c r="O190" s="142"/>
+      <c r="P190" s="142"/>
+      <c r="Q190" s="143"/>
     </row>
     <row r="191" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B191" s="5">
         <v>13128</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>2670</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="135"/>
-[...10 lines deleted...]
-      <c r="Q191" s="147"/>
+      <c r="F191" s="149"/>
+      <c r="G191" s="150"/>
+      <c r="H191" s="150"/>
+      <c r="I191" s="151"/>
+      <c r="J191" s="142"/>
+      <c r="K191" s="142"/>
+      <c r="L191" s="142"/>
+      <c r="M191" s="143"/>
+      <c r="N191" s="142"/>
+      <c r="O191" s="142"/>
+      <c r="P191" s="142"/>
+      <c r="Q191" s="143"/>
     </row>
     <row r="192" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B192" s="5">
         <v>12822</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>2299</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="135"/>
-[...10 lines deleted...]
-      <c r="Q192" s="147"/>
+      <c r="F192" s="149"/>
+      <c r="G192" s="150"/>
+      <c r="H192" s="150"/>
+      <c r="I192" s="151"/>
+      <c r="J192" s="142"/>
+      <c r="K192" s="142"/>
+      <c r="L192" s="142"/>
+      <c r="M192" s="143"/>
+      <c r="N192" s="142"/>
+      <c r="O192" s="142"/>
+      <c r="P192" s="142"/>
+      <c r="Q192" s="143"/>
     </row>
     <row r="193" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B193" s="5">
         <v>9664</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>2070</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="135"/>
-[...10 lines deleted...]
-      <c r="Q193" s="147"/>
+      <c r="F193" s="149"/>
+      <c r="G193" s="150"/>
+      <c r="H193" s="150"/>
+      <c r="I193" s="151"/>
+      <c r="J193" s="142"/>
+      <c r="K193" s="142"/>
+      <c r="L193" s="142"/>
+      <c r="M193" s="143"/>
+      <c r="N193" s="142"/>
+      <c r="O193" s="142"/>
+      <c r="P193" s="142"/>
+      <c r="Q193" s="143"/>
     </row>
     <row r="194" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B194" s="5">
         <v>10475</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2365</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="135"/>
-[...10 lines deleted...]
-      <c r="Q194" s="147"/>
+      <c r="F194" s="149"/>
+      <c r="G194" s="150"/>
+      <c r="H194" s="150"/>
+      <c r="I194" s="151"/>
+      <c r="J194" s="142"/>
+      <c r="K194" s="142"/>
+      <c r="L194" s="142"/>
+      <c r="M194" s="143"/>
+      <c r="N194" s="142"/>
+      <c r="O194" s="142"/>
+      <c r="P194" s="142"/>
+      <c r="Q194" s="143"/>
     </row>
     <row r="195" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="5">
         <v>11817</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>2645</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="135"/>
-[...10 lines deleted...]
-      <c r="Q195" s="147"/>
+      <c r="F195" s="149"/>
+      <c r="G195" s="150"/>
+      <c r="H195" s="150"/>
+      <c r="I195" s="151"/>
+      <c r="J195" s="142"/>
+      <c r="K195" s="142"/>
+      <c r="L195" s="142"/>
+      <c r="M195" s="143"/>
+      <c r="N195" s="142"/>
+      <c r="O195" s="142"/>
+      <c r="P195" s="142"/>
+      <c r="Q195" s="143"/>
     </row>
     <row r="196" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B196" s="5">
         <v>11191</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2716</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="135"/>
-[...10 lines deleted...]
-      <c r="Q196" s="147"/>
+      <c r="F196" s="149"/>
+      <c r="G196" s="150"/>
+      <c r="H196" s="150"/>
+      <c r="I196" s="151"/>
+      <c r="J196" s="142"/>
+      <c r="K196" s="142"/>
+      <c r="L196" s="142"/>
+      <c r="M196" s="143"/>
+      <c r="N196" s="142"/>
+      <c r="O196" s="142"/>
+      <c r="P196" s="142"/>
+      <c r="Q196" s="143"/>
     </row>
     <row r="197" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B197" s="5">
         <v>11940</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>2796</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="138"/>
-[...10 lines deleted...]
-      <c r="Q197" s="149"/>
+      <c r="F197" s="152"/>
+      <c r="G197" s="153"/>
+      <c r="H197" s="153"/>
+      <c r="I197" s="154"/>
+      <c r="J197" s="144"/>
+      <c r="K197" s="144"/>
+      <c r="L197" s="144"/>
+      <c r="M197" s="145"/>
+      <c r="N197" s="144"/>
+      <c r="O197" s="144"/>
+      <c r="P197" s="144"/>
+      <c r="Q197" s="145"/>
     </row>
     <row r="198" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="41" t="s">
         <v>85</v>
       </c>
       <c r="B198" s="31">
         <v>165715</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="49">
         <v>31590</v>
       </c>
       <c r="E198" s="59">
         <v>0</v>
       </c>
       <c r="F198" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G198" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H198" s="76" t="s">
         <v>64</v>
@@ -17704,561 +17716,561 @@
         <v>74</v>
       </c>
       <c r="P198" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q198" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B199" s="23">
         <v>33423</v>
       </c>
       <c r="C199" s="25">
         <v>53.971611736399304</v>
       </c>
       <c r="D199" s="26">
         <v>7997</v>
       </c>
       <c r="E199" s="39">
         <v>84.49915469146238</v>
       </c>
-      <c r="F199" s="132" t="s">
+      <c r="F199" s="146" t="s">
         <v>69</v>
       </c>
-      <c r="G199" s="133"/>
-[...2 lines deleted...]
-      <c r="J199" s="144" t="s">
+      <c r="G199" s="147"/>
+      <c r="H199" s="147"/>
+      <c r="I199" s="148"/>
+      <c r="J199" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="K199" s="144"/>
-[...2 lines deleted...]
-      <c r="N199" s="144" t="s">
+      <c r="K199" s="140"/>
+      <c r="L199" s="140"/>
+      <c r="M199" s="141"/>
+      <c r="N199" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="O199" s="144"/>
-[...1 lines deleted...]
-      <c r="Q199" s="145"/>
+      <c r="O199" s="140"/>
+      <c r="P199" s="140"/>
+      <c r="Q199" s="141"/>
     </row>
     <row r="200" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="34">
         <v>32618</v>
       </c>
       <c r="C200" s="2">
         <v>90.911117924133904</v>
       </c>
       <c r="D200" s="6">
         <v>7788</v>
       </c>
       <c r="E200" s="36">
         <v>107.643400138217</v>
       </c>
-      <c r="F200" s="135"/>
-[...10 lines deleted...]
-      <c r="Q200" s="147"/>
+      <c r="F200" s="149"/>
+      <c r="G200" s="150"/>
+      <c r="H200" s="150"/>
+      <c r="I200" s="151"/>
+      <c r="J200" s="142"/>
+      <c r="K200" s="142"/>
+      <c r="L200" s="142"/>
+      <c r="M200" s="143"/>
+      <c r="N200" s="142"/>
+      <c r="O200" s="142"/>
+      <c r="P200" s="142"/>
+      <c r="Q200" s="143"/>
     </row>
     <row r="201" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B201" s="34">
         <v>33466</v>
       </c>
       <c r="C201" s="2">
         <v>101.53211371014228</v>
       </c>
       <c r="D201" s="6">
         <v>8692</v>
       </c>
       <c r="E201" s="36">
         <v>129.07632907632907</v>
       </c>
-      <c r="F201" s="135"/>
-[...10 lines deleted...]
-      <c r="Q201" s="147"/>
+      <c r="F201" s="149"/>
+      <c r="G201" s="150"/>
+      <c r="H201" s="150"/>
+      <c r="I201" s="151"/>
+      <c r="J201" s="142"/>
+      <c r="K201" s="142"/>
+      <c r="L201" s="142"/>
+      <c r="M201" s="143"/>
+      <c r="N201" s="142"/>
+      <c r="O201" s="142"/>
+      <c r="P201" s="142"/>
+      <c r="Q201" s="143"/>
     </row>
     <row r="202" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="34">
         <v>33709</v>
       </c>
       <c r="C202" s="2">
         <v>96.454732745793748</v>
       </c>
       <c r="D202" s="34">
         <v>8383</v>
       </c>
       <c r="E202" s="36">
         <v>102.77062645580483</v>
       </c>
-      <c r="F202" s="135"/>
-[...10 lines deleted...]
-      <c r="Q202" s="147"/>
+      <c r="F202" s="149"/>
+      <c r="G202" s="150"/>
+      <c r="H202" s="150"/>
+      <c r="I202" s="151"/>
+      <c r="J202" s="142"/>
+      <c r="K202" s="142"/>
+      <c r="L202" s="142"/>
+      <c r="M202" s="143"/>
+      <c r="N202" s="142"/>
+      <c r="O202" s="142"/>
+      <c r="P202" s="142"/>
+      <c r="Q202" s="143"/>
     </row>
     <row r="203" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B203" s="23">
         <v>66041</v>
       </c>
       <c r="C203" s="25">
         <v>67.522442385947684</v>
       </c>
       <c r="D203" s="26">
         <v>15785</v>
       </c>
       <c r="E203" s="39">
         <v>94.526618360380866</v>
       </c>
-      <c r="F203" s="135"/>
-[...10 lines deleted...]
-      <c r="Q203" s="147"/>
+      <c r="F203" s="149"/>
+      <c r="G203" s="150"/>
+      <c r="H203" s="150"/>
+      <c r="I203" s="151"/>
+      <c r="J203" s="142"/>
+      <c r="K203" s="142"/>
+      <c r="L203" s="142"/>
+      <c r="M203" s="143"/>
+      <c r="N203" s="142"/>
+      <c r="O203" s="142"/>
+      <c r="P203" s="142"/>
+      <c r="Q203" s="143"/>
     </row>
     <row r="204" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B204" s="30">
         <v>67175</v>
       </c>
       <c r="C204" s="4">
         <v>98.919141792693168</v>
       </c>
       <c r="D204" s="22">
         <v>17075</v>
       </c>
       <c r="E204" s="42">
         <v>114.66657712712376</v>
       </c>
-      <c r="F204" s="135"/>
-[...10 lines deleted...]
-      <c r="Q204" s="147"/>
+      <c r="F204" s="149"/>
+      <c r="G204" s="150"/>
+      <c r="H204" s="150"/>
+      <c r="I204" s="151"/>
+      <c r="J204" s="142"/>
+      <c r="K204" s="142"/>
+      <c r="L204" s="142"/>
+      <c r="M204" s="143"/>
+      <c r="N204" s="142"/>
+      <c r="O204" s="142"/>
+      <c r="P204" s="142"/>
+      <c r="Q204" s="143"/>
     </row>
     <row r="205" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B205" s="23">
         <v>12711</v>
       </c>
       <c r="C205" s="25">
         <v>50.716195188125923</v>
       </c>
       <c r="D205" s="26">
         <v>3136</v>
       </c>
       <c r="E205" s="25">
         <v>76.543812545765192</v>
       </c>
-      <c r="F205" s="135"/>
-[...10 lines deleted...]
-      <c r="Q205" s="147"/>
+      <c r="F205" s="149"/>
+      <c r="G205" s="150"/>
+      <c r="H205" s="150"/>
+      <c r="I205" s="151"/>
+      <c r="J205" s="142"/>
+      <c r="K205" s="142"/>
+      <c r="L205" s="142"/>
+      <c r="M205" s="143"/>
+      <c r="N205" s="142"/>
+      <c r="O205" s="142"/>
+      <c r="P205" s="142"/>
+      <c r="Q205" s="143"/>
     </row>
     <row r="206" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="5">
         <v>10762</v>
       </c>
       <c r="C206" s="2">
         <v>54.306908210122614</v>
       </c>
       <c r="D206" s="6">
         <v>2518</v>
       </c>
       <c r="E206" s="2">
         <v>91.596944343397595</v>
       </c>
-      <c r="F206" s="135"/>
-[...10 lines deleted...]
-      <c r="Q206" s="147"/>
+      <c r="F206" s="149"/>
+      <c r="G206" s="150"/>
+      <c r="H206" s="150"/>
+      <c r="I206" s="151"/>
+      <c r="J206" s="142"/>
+      <c r="K206" s="142"/>
+      <c r="L206" s="142"/>
+      <c r="M206" s="143"/>
+      <c r="N206" s="142"/>
+      <c r="O206" s="142"/>
+      <c r="P206" s="142"/>
+      <c r="Q206" s="143"/>
     </row>
     <row r="207" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="5">
         <v>9950</v>
       </c>
       <c r="C207" s="2">
         <v>58.368041297589023</v>
       </c>
       <c r="D207" s="6">
         <v>2343</v>
       </c>
       <c r="E207" s="2">
         <v>89.495798319327733</v>
       </c>
-      <c r="F207" s="135"/>
-[...10 lines deleted...]
-      <c r="Q207" s="147"/>
+      <c r="F207" s="149"/>
+      <c r="G207" s="150"/>
+      <c r="H207" s="150"/>
+      <c r="I207" s="151"/>
+      <c r="J207" s="142"/>
+      <c r="K207" s="142"/>
+      <c r="L207" s="142"/>
+      <c r="M207" s="143"/>
+      <c r="N207" s="142"/>
+      <c r="O207" s="142"/>
+      <c r="P207" s="142"/>
+      <c r="Q207" s="143"/>
     </row>
     <row r="208" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="5">
         <v>10935</v>
       </c>
       <c r="C208" s="2">
         <v>99.771897810218974</v>
       </c>
       <c r="D208" s="6">
         <v>2687</v>
       </c>
       <c r="E208" s="2">
         <v>117.69601401664475</v>
       </c>
-      <c r="F208" s="135"/>
-[...10 lines deleted...]
-      <c r="Q208" s="147"/>
+      <c r="F208" s="149"/>
+      <c r="G208" s="150"/>
+      <c r="H208" s="150"/>
+      <c r="I208" s="151"/>
+      <c r="J208" s="142"/>
+      <c r="K208" s="142"/>
+      <c r="L208" s="142"/>
+      <c r="M208" s="143"/>
+      <c r="N208" s="142"/>
+      <c r="O208" s="142"/>
+      <c r="P208" s="142"/>
+      <c r="Q208" s="143"/>
     </row>
     <row r="209" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B209" s="5">
         <v>9942</v>
       </c>
       <c r="C209" s="2">
         <v>84.318548045119158</v>
       </c>
       <c r="D209" s="6">
         <v>2320</v>
       </c>
       <c r="E209" s="2">
         <v>101.66520595968449</v>
       </c>
-      <c r="F209" s="135"/>
-[...10 lines deleted...]
-      <c r="Q209" s="147"/>
+      <c r="F209" s="149"/>
+      <c r="G209" s="150"/>
+      <c r="H209" s="150"/>
+      <c r="I209" s="151"/>
+      <c r="J209" s="142"/>
+      <c r="K209" s="142"/>
+      <c r="L209" s="142"/>
+      <c r="M209" s="143"/>
+      <c r="N209" s="142"/>
+      <c r="O209" s="142"/>
+      <c r="P209" s="142"/>
+      <c r="Q209" s="143"/>
     </row>
     <row r="210" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B210" s="5">
         <v>11741</v>
       </c>
       <c r="C210" s="2">
         <v>89.434795856185261</v>
       </c>
       <c r="D210" s="6">
         <v>2781</v>
       </c>
       <c r="E210" s="2">
         <v>104.15730337078652</v>
       </c>
-      <c r="F210" s="135"/>
-[...10 lines deleted...]
-      <c r="Q210" s="147"/>
+      <c r="F210" s="149"/>
+      <c r="G210" s="150"/>
+      <c r="H210" s="150"/>
+      <c r="I210" s="151"/>
+      <c r="J210" s="142"/>
+      <c r="K210" s="142"/>
+      <c r="L210" s="142"/>
+      <c r="M210" s="143"/>
+      <c r="N210" s="142"/>
+      <c r="O210" s="142"/>
+      <c r="P210" s="142"/>
+      <c r="Q210" s="143"/>
     </row>
     <row r="211" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B211" s="5">
         <v>10061</v>
       </c>
       <c r="C211" s="2">
         <v>78.466697863047884</v>
       </c>
       <c r="D211" s="6">
         <v>2596</v>
       </c>
       <c r="E211" s="2">
         <v>112.91866028708132</v>
       </c>
-      <c r="F211" s="135"/>
-[...10 lines deleted...]
-      <c r="Q211" s="147"/>
+      <c r="F211" s="149"/>
+      <c r="G211" s="150"/>
+      <c r="H211" s="150"/>
+      <c r="I211" s="151"/>
+      <c r="J211" s="142"/>
+      <c r="K211" s="142"/>
+      <c r="L211" s="142"/>
+      <c r="M211" s="143"/>
+      <c r="N211" s="142"/>
+      <c r="O211" s="142"/>
+      <c r="P211" s="142"/>
+      <c r="Q211" s="143"/>
     </row>
     <row r="212" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B212" s="5">
         <v>11446</v>
       </c>
       <c r="C212" s="2">
         <v>118.43956953642385</v>
       </c>
       <c r="D212" s="6">
         <v>2915</v>
       </c>
       <c r="E212" s="2">
         <v>140.82125603864733</v>
       </c>
-      <c r="F212" s="135"/>
-[...10 lines deleted...]
-      <c r="Q212" s="147"/>
+      <c r="F212" s="149"/>
+      <c r="G212" s="150"/>
+      <c r="H212" s="150"/>
+      <c r="I212" s="151"/>
+      <c r="J212" s="142"/>
+      <c r="K212" s="142"/>
+      <c r="L212" s="142"/>
+      <c r="M212" s="143"/>
+      <c r="N212" s="142"/>
+      <c r="O212" s="142"/>
+      <c r="P212" s="142"/>
+      <c r="Q212" s="143"/>
     </row>
     <row r="213" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B213" s="5">
         <v>11959</v>
       </c>
       <c r="C213" s="2">
         <v>114.16706443914082</v>
       </c>
       <c r="D213" s="6">
         <v>3181</v>
       </c>
       <c r="E213" s="2">
         <v>134.5031712473573</v>
       </c>
-      <c r="F213" s="135"/>
-[...10 lines deleted...]
-      <c r="Q213" s="147"/>
+      <c r="F213" s="149"/>
+      <c r="G213" s="150"/>
+      <c r="H213" s="150"/>
+      <c r="I213" s="151"/>
+      <c r="J213" s="142"/>
+      <c r="K213" s="142"/>
+      <c r="L213" s="142"/>
+      <c r="M213" s="143"/>
+      <c r="N213" s="142"/>
+      <c r="O213" s="142"/>
+      <c r="P213" s="142"/>
+      <c r="Q213" s="143"/>
     </row>
     <row r="214" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="5">
         <v>13966</v>
       </c>
       <c r="C214" s="2">
         <v>118.1856647203182</v>
       </c>
       <c r="D214" s="6">
         <v>3499</v>
       </c>
       <c r="E214" s="2">
         <v>132.28733459357278</v>
       </c>
-      <c r="F214" s="135"/>
-[...10 lines deleted...]
-      <c r="Q214" s="147"/>
+      <c r="F214" s="149"/>
+      <c r="G214" s="150"/>
+      <c r="H214" s="150"/>
+      <c r="I214" s="151"/>
+      <c r="J214" s="142"/>
+      <c r="K214" s="142"/>
+      <c r="L214" s="142"/>
+      <c r="M214" s="143"/>
+      <c r="N214" s="142"/>
+      <c r="O214" s="142"/>
+      <c r="P214" s="142"/>
+      <c r="Q214" s="143"/>
     </row>
     <row r="215" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="5">
         <v>11491</v>
       </c>
       <c r="C215" s="2">
         <v>102.68072558305781</v>
       </c>
       <c r="D215" s="6">
         <v>2744</v>
       </c>
       <c r="E215" s="2">
         <v>101.03092783505154</v>
       </c>
-      <c r="F215" s="135"/>
-[...10 lines deleted...]
-      <c r="Q215" s="147"/>
+      <c r="F215" s="149"/>
+      <c r="G215" s="150"/>
+      <c r="H215" s="150"/>
+      <c r="I215" s="151"/>
+      <c r="J215" s="142"/>
+      <c r="K215" s="142"/>
+      <c r="L215" s="142"/>
+      <c r="M215" s="143"/>
+      <c r="N215" s="142"/>
+      <c r="O215" s="142"/>
+      <c r="P215" s="142"/>
+      <c r="Q215" s="143"/>
     </row>
     <row r="216" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B216" s="5">
         <v>8252</v>
       </c>
       <c r="C216" s="2">
         <v>69.112227805695142</v>
       </c>
       <c r="D216" s="6">
         <v>2140</v>
       </c>
       <c r="E216" s="2">
         <v>76.537911301859793</v>
       </c>
-      <c r="F216" s="138"/>
-[...10 lines deleted...]
-      <c r="Q216" s="149"/>
+      <c r="F216" s="152"/>
+      <c r="G216" s="153"/>
+      <c r="H216" s="153"/>
+      <c r="I216" s="154"/>
+      <c r="J216" s="144"/>
+      <c r="K216" s="144"/>
+      <c r="L216" s="144"/>
+      <c r="M216" s="145"/>
+      <c r="N216" s="144"/>
+      <c r="O216" s="144"/>
+      <c r="P216" s="144"/>
+      <c r="Q216" s="145"/>
     </row>
     <row r="217" spans="1:17" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="41" t="s">
         <v>90</v>
       </c>
       <c r="B217" s="31">
         <v>133216</v>
       </c>
       <c r="C217" s="59">
         <v>0.80388619014573215</v>
       </c>
       <c r="D217" s="49">
         <v>32860</v>
       </c>
       <c r="E217" s="101">
         <v>1.0402025957581513</v>
       </c>
       <c r="F217" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G217" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H217" s="76" t="s">
         <v>64</v>
@@ -20141,80 +20153,80 @@
         <v>10880</v>
       </c>
       <c r="E278" s="2">
         <v>103.42205323193916</v>
       </c>
       <c r="F278" s="120"/>
       <c r="G278" s="121"/>
       <c r="H278" s="121"/>
       <c r="I278" s="122"/>
       <c r="J278" s="128"/>
       <c r="K278" s="128"/>
       <c r="L278" s="128"/>
       <c r="M278" s="129"/>
       <c r="N278" s="128"/>
       <c r="O278" s="128"/>
       <c r="P278" s="128"/>
       <c r="Q278" s="129"/>
     </row>
     <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B279" s="23">
         <v>117621</v>
       </c>
-      <c r="C279" s="39">
+      <c r="C279" s="24">
         <v>104.15574525361293</v>
       </c>
       <c r="D279" s="26">
         <v>21604</v>
       </c>
       <c r="E279" s="39">
         <v>76.094537001162337</v>
       </c>
       <c r="F279" s="120"/>
       <c r="G279" s="121"/>
       <c r="H279" s="121"/>
       <c r="I279" s="122"/>
       <c r="J279" s="128"/>
       <c r="K279" s="128"/>
       <c r="L279" s="128"/>
       <c r="M279" s="129"/>
       <c r="N279" s="128"/>
       <c r="O279" s="128"/>
       <c r="P279" s="128"/>
       <c r="Q279" s="129"/>
     </row>
     <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B280" s="30">
         <v>144000</v>
       </c>
-      <c r="C280" s="42">
+      <c r="C280" s="100">
         <v>95.588967440007963</v>
       </c>
       <c r="D280" s="22">
         <v>21667</v>
       </c>
       <c r="E280" s="42">
         <v>101.2145559863596</v>
       </c>
       <c r="F280" s="120"/>
       <c r="G280" s="121"/>
       <c r="H280" s="121"/>
       <c r="I280" s="122"/>
       <c r="J280" s="128"/>
       <c r="K280" s="128"/>
       <c r="L280" s="128"/>
       <c r="M280" s="129"/>
       <c r="N280" s="128"/>
       <c r="O280" s="128"/>
       <c r="P280" s="128"/>
       <c r="Q280" s="129"/>
     </row>
     <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>109</v>
       </c>
@@ -20547,111 +20559,111 @@
         <v>3227</v>
       </c>
       <c r="E292" s="1">
         <v>110.9315916122379</v>
       </c>
       <c r="F292" s="123"/>
       <c r="G292" s="124"/>
       <c r="H292" s="124"/>
       <c r="I292" s="125"/>
       <c r="J292" s="130"/>
       <c r="K292" s="130"/>
       <c r="L292" s="130"/>
       <c r="M292" s="131"/>
       <c r="N292" s="130"/>
       <c r="O292" s="130"/>
       <c r="P292" s="130"/>
       <c r="Q292" s="131"/>
     </row>
     <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="41" t="s">
         <v>110</v>
       </c>
       <c r="B293" s="31">
         <v>261621</v>
       </c>
-      <c r="C293" s="59">
+      <c r="C293" s="101">
         <v>0.99259408209490352</v>
       </c>
-      <c r="D293" s="31">
+      <c r="D293" s="33">
         <v>43271</v>
       </c>
       <c r="E293" s="59">
         <v>0.86893047913570831</v>
       </c>
       <c r="F293" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G293" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H293" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I293" s="77" t="s">
         <v>64</v>
       </c>
       <c r="J293" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="N293" s="96" t="s">
         <v>74</v>
       </c>
       <c r="O293" s="94" t="s">
         <v>74</v>
       </c>
       <c r="P293" s="95" t="s">
         <v>74</v>
       </c>
       <c r="Q293" s="97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="294" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="37" t="s">
         <v>115</v>
       </c>
       <c r="B294" s="23">
-        <v>49240</v>
+        <v>73007</v>
       </c>
       <c r="C294" s="25">
-        <v>81.049495498164703</v>
+        <v>120.17019735650914</v>
       </c>
       <c r="D294" s="26">
-        <v>7329</v>
+        <v>11239</v>
       </c>
       <c r="E294" s="25">
-        <v>65.81948810058374</v>
+        <v>100.93399191737764</v>
       </c>
       <c r="F294" s="117" t="s">
         <v>95</v>
       </c>
       <c r="G294" s="118"/>
       <c r="H294" s="118"/>
       <c r="I294" s="119"/>
       <c r="J294" s="126" t="s">
         <v>96</v>
       </c>
       <c r="K294" s="126"/>
       <c r="L294" s="126"/>
       <c r="M294" s="127"/>
       <c r="N294" s="126" t="s">
         <v>96</v>
       </c>
       <c r="O294" s="126"/>
       <c r="P294" s="126"/>
       <c r="Q294" s="127"/>
     </row>
     <row r="295" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B295" s="34"/>
@@ -20696,60 +20708,60 @@
       <c r="A297" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B297" s="34"/>
       <c r="C297" s="2"/>
       <c r="D297" s="6"/>
       <c r="E297" s="2"/>
       <c r="F297" s="120"/>
       <c r="G297" s="121"/>
       <c r="H297" s="121"/>
       <c r="I297" s="122"/>
       <c r="J297" s="128"/>
       <c r="K297" s="128"/>
       <c r="L297" s="128"/>
       <c r="M297" s="129"/>
       <c r="N297" s="128"/>
       <c r="O297" s="128"/>
       <c r="P297" s="128"/>
       <c r="Q297" s="129"/>
     </row>
     <row r="298" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="23">
-        <v>49240</v>
+        <v>73007</v>
       </c>
       <c r="C298" s="24">
-        <v>41.863272714906351</v>
+        <v>62.069698438204057</v>
       </c>
       <c r="D298" s="26">
-        <v>7329</v>
+        <v>11239</v>
       </c>
       <c r="E298" s="39">
-        <v>33.924273282725423</v>
+        <v>52.02277356045176</v>
       </c>
       <c r="F298" s="120"/>
       <c r="G298" s="121"/>
       <c r="H298" s="121"/>
       <c r="I298" s="122"/>
       <c r="J298" s="128"/>
       <c r="K298" s="128"/>
       <c r="L298" s="128"/>
       <c r="M298" s="129"/>
       <c r="N298" s="128"/>
       <c r="O298" s="128"/>
       <c r="P298" s="128"/>
       <c r="Q298" s="129"/>
     </row>
     <row r="299" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B299" s="30"/>
       <c r="C299" s="100"/>
       <c r="D299" s="22"/>
       <c r="E299" s="42"/>
       <c r="F299" s="120"/>
       <c r="G299" s="121"/>
       <c r="H299" s="121"/>
@@ -20803,54 +20815,62 @@
         <v>125.86893075086229</v>
       </c>
       <c r="D301" s="6">
         <v>3466</v>
       </c>
       <c r="E301" s="1">
         <v>94.854953475643129</v>
       </c>
       <c r="F301" s="120"/>
       <c r="G301" s="121"/>
       <c r="H301" s="121"/>
       <c r="I301" s="122"/>
       <c r="J301" s="128"/>
       <c r="K301" s="128"/>
       <c r="L301" s="128"/>
       <c r="M301" s="129"/>
       <c r="N301" s="128"/>
       <c r="O301" s="128"/>
       <c r="P301" s="128"/>
       <c r="Q301" s="129"/>
     </row>
     <row r="302" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B302" s="5"/>
-[...2 lines deleted...]
-      <c r="E302" s="1"/>
+      <c r="B302" s="5">
+        <v>23767</v>
+      </c>
+      <c r="C302" s="1">
+        <v>111.25830914708361</v>
+      </c>
+      <c r="D302" s="6">
+        <v>3910</v>
+      </c>
+      <c r="E302" s="1">
+        <v>103.19345473739774</v>
+      </c>
       <c r="F302" s="120"/>
       <c r="G302" s="121"/>
       <c r="H302" s="121"/>
       <c r="I302" s="122"/>
       <c r="J302" s="128"/>
       <c r="K302" s="128"/>
       <c r="L302" s="128"/>
       <c r="M302" s="129"/>
       <c r="N302" s="128"/>
       <c r="O302" s="128"/>
       <c r="P302" s="128"/>
       <c r="Q302" s="129"/>
     </row>
     <row r="303" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="1"/>
       <c r="D303" s="6"/>
       <c r="E303" s="1"/>
       <c r="F303" s="120"/>
       <c r="G303" s="121"/>
       <c r="H303" s="121"/>
       <c r="I303" s="122"/>
@@ -21009,65 +21029,65 @@
       <c r="O310" s="128"/>
       <c r="P310" s="128"/>
       <c r="Q310" s="129"/>
     </row>
     <row r="311" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="1"/>
       <c r="D311" s="6"/>
       <c r="E311" s="1"/>
       <c r="F311" s="123"/>
       <c r="G311" s="124"/>
       <c r="H311" s="124"/>
       <c r="I311" s="125"/>
       <c r="J311" s="130"/>
       <c r="K311" s="130"/>
       <c r="L311" s="130"/>
       <c r="M311" s="131"/>
       <c r="N311" s="130"/>
       <c r="O311" s="130"/>
       <c r="P311" s="130"/>
       <c r="Q311" s="131"/>
     </row>
-    <row r="312" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="41" t="s">
         <v>114</v>
       </c>
       <c r="B312" s="31">
-        <v>49240</v>
+        <v>73007</v>
       </c>
       <c r="C312" s="59">
-        <v>1.250031733137011</v>
+        <v>1.2017019735650913</v>
       </c>
       <c r="D312" s="31">
-        <v>7329</v>
+        <v>11239</v>
       </c>
       <c r="E312" s="59">
-        <v>0.99768581540974677</v>
+        <v>1.0093399191737764</v>
       </c>
       <c r="F312" s="87" t="s">
         <v>64</v>
       </c>
       <c r="G312" s="75" t="s">
         <v>64</v>
       </c>
       <c r="H312" s="76" t="s">
         <v>64</v>
       </c>
       <c r="I312" s="77" t="s">
         <v>64</v>
       </c>
       <c r="J312" s="93" t="s">
         <v>74</v>
       </c>
       <c r="K312" s="94" t="s">
         <v>74</v>
       </c>
       <c r="L312" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M312" s="94" t="s">
         <v>74</v>
       </c>
@@ -21113,95 +21133,95 @@
         <v>32</v>
       </c>
     </row>
     <row r="316" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="317" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="318" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A318" s="9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="319" spans="1:17" ht="11.3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="9" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="45">
+    <mergeCell ref="F275:I292"/>
+    <mergeCell ref="J275:M292"/>
+    <mergeCell ref="N275:Q292"/>
+    <mergeCell ref="F256:I273"/>
+    <mergeCell ref="J256:M273"/>
+    <mergeCell ref="N256:Q273"/>
+    <mergeCell ref="B161:E178"/>
+    <mergeCell ref="F161:I178"/>
+    <mergeCell ref="J161:M178"/>
+    <mergeCell ref="N161:Q178"/>
+    <mergeCell ref="F237:I254"/>
+    <mergeCell ref="J237:M254"/>
+    <mergeCell ref="N237:Q254"/>
+    <mergeCell ref="F218:I235"/>
+    <mergeCell ref="J218:M235"/>
+    <mergeCell ref="N218:Q235"/>
+    <mergeCell ref="N142:Q159"/>
+    <mergeCell ref="B123:E140"/>
+    <mergeCell ref="F123:I140"/>
+    <mergeCell ref="J30:M47"/>
+    <mergeCell ref="N30:Q47"/>
+    <mergeCell ref="J48:M65"/>
+    <mergeCell ref="N48:Q65"/>
+    <mergeCell ref="J104:M121"/>
+    <mergeCell ref="N104:Q121"/>
+    <mergeCell ref="J85:M102"/>
+    <mergeCell ref="N85:Q102"/>
+    <mergeCell ref="J66:M83"/>
+    <mergeCell ref="N66:Q83"/>
     <mergeCell ref="F294:I311"/>
     <mergeCell ref="J294:M311"/>
     <mergeCell ref="N294:Q311"/>
     <mergeCell ref="B114:E121"/>
     <mergeCell ref="F113:I121"/>
     <mergeCell ref="J123:M140"/>
     <mergeCell ref="N123:Q140"/>
     <mergeCell ref="F199:I216"/>
     <mergeCell ref="J199:M216"/>
     <mergeCell ref="N199:Q216"/>
     <mergeCell ref="F180:I197"/>
     <mergeCell ref="J180:M197"/>
     <mergeCell ref="N180:Q197"/>
     <mergeCell ref="B142:E159"/>
     <mergeCell ref="F142:I159"/>
     <mergeCell ref="J142:M159"/>
-    <mergeCell ref="N142:Q159"/>
-[...27 lines deleted...]
-    <mergeCell ref="N256:Q273"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R315"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A113" sqref="A113:XFD113"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
@@ -34868,88 +34888,88 @@
       <c r="L293" s="49">
         <v>15127</v>
       </c>
       <c r="M293" s="59">
         <v>1.1896972080220212</v>
       </c>
       <c r="N293" s="31">
         <v>94306</v>
       </c>
       <c r="O293" s="59">
         <v>1.2305383752185599</v>
       </c>
       <c r="P293" s="49">
         <v>46323</v>
       </c>
       <c r="Q293" s="60">
         <v>1.1692412539754657</v>
       </c>
       <c r="R293" s="98"/>
     </row>
     <row r="294" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="112" t="s">
         <v>112</v>
       </c>
       <c r="B294" s="23">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="C294" s="25">
-        <v>55.685113397026953</v>
+        <v>90.77866975977534</v>
       </c>
       <c r="D294" s="53">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="E294" s="25">
-        <v>54.372408594044472</v>
+        <v>88.126649076517154</v>
       </c>
       <c r="F294" s="23"/>
       <c r="G294" s="25"/>
       <c r="H294" s="26"/>
       <c r="I294" s="28"/>
       <c r="J294" s="23">
-        <v>3508</v>
+        <v>5366</v>
       </c>
       <c r="K294" s="25">
-        <v>36.397592861589537</v>
+        <v>55.675451338451964</v>
       </c>
       <c r="L294" s="53">
-        <v>2412</v>
+        <v>3827</v>
       </c>
       <c r="M294" s="25">
-        <v>68.425531914893625</v>
+        <v>108.56737588652483</v>
       </c>
       <c r="N294" s="23">
-        <v>14735</v>
+        <v>24374</v>
       </c>
       <c r="O294" s="25">
-        <v>63.72443022099209</v>
+        <v>105.41019763871471</v>
       </c>
       <c r="P294" s="53">
-        <v>6243</v>
+        <v>10201</v>
       </c>
       <c r="Q294" s="24">
-        <v>50.375211813120316</v>
+        <v>82.312595820221091</v>
       </c>
       <c r="R294" s="98"/>
     </row>
     <row r="295" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B295" s="34"/>
       <c r="C295" s="2"/>
       <c r="D295" s="6"/>
       <c r="E295" s="36"/>
       <c r="F295" s="5"/>
       <c r="G295" s="2"/>
       <c r="H295" s="6"/>
       <c r="I295" s="7"/>
       <c r="J295" s="34"/>
       <c r="K295" s="2"/>
       <c r="L295" s="6"/>
       <c r="M295" s="36"/>
       <c r="N295" s="34"/>
       <c r="O295" s="2"/>
       <c r="P295" s="6"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="98"/>
     </row>
@@ -34980,88 +35000,88 @@
         <v>24</v>
       </c>
       <c r="B297" s="34"/>
       <c r="C297" s="2"/>
       <c r="D297" s="22"/>
       <c r="E297" s="2"/>
       <c r="F297" s="5"/>
       <c r="G297" s="2"/>
       <c r="H297" s="6"/>
       <c r="I297" s="7"/>
       <c r="J297" s="34"/>
       <c r="K297" s="2"/>
       <c r="L297" s="22"/>
       <c r="M297" s="2"/>
       <c r="N297" s="34"/>
       <c r="O297" s="2"/>
       <c r="P297" s="22"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="98"/>
     </row>
     <row r="298" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="23">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="C298" s="24">
-        <v>27.948769016285446</v>
+        <v>45.56248372221286</v>
       </c>
       <c r="D298" s="53">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="E298" s="24">
-        <v>26.652090903492027</v>
+        <v>43.197635031101804</v>
       </c>
       <c r="F298" s="23"/>
       <c r="G298" s="25"/>
       <c r="H298" s="26"/>
       <c r="I298" s="28"/>
       <c r="J298" s="23">
-        <v>3508</v>
+        <v>5366</v>
       </c>
       <c r="K298" s="24">
-        <v>17.630798612856211</v>
+        <v>26.96888978237925</v>
       </c>
       <c r="L298" s="53">
-        <v>2412</v>
+        <v>3827</v>
       </c>
       <c r="M298" s="24">
-        <v>30.48148616201188</v>
+        <v>48.363452546442566</v>
       </c>
       <c r="N298" s="23">
-        <v>14735</v>
+        <v>24374</v>
       </c>
       <c r="O298" s="24">
-        <v>32.47311354019746</v>
+        <v>53.715620592383637</v>
       </c>
       <c r="P298" s="53">
-        <v>6243</v>
+        <v>10201</v>
       </c>
       <c r="Q298" s="24">
-        <v>25.418346158544029</v>
+        <v>41.53332519034241</v>
       </c>
       <c r="R298" s="98"/>
     </row>
     <row r="299" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B299" s="30"/>
       <c r="C299" s="4"/>
       <c r="D299" s="22"/>
       <c r="E299" s="100"/>
       <c r="F299" s="56"/>
       <c r="G299" s="4"/>
       <c r="H299" s="22"/>
       <c r="I299" s="103"/>
       <c r="J299" s="30"/>
       <c r="K299" s="100"/>
       <c r="L299" s="22"/>
       <c r="M299" s="100"/>
       <c r="N299" s="30"/>
       <c r="O299" s="100"/>
       <c r="P299" s="22"/>
       <c r="Q299" s="100"/>
       <c r="R299" s="98"/>
     </row>
@@ -35147,66 +35167,90 @@
       </c>
       <c r="L301" s="6">
         <v>1318</v>
       </c>
       <c r="M301" s="1">
         <v>117.78373547810546</v>
       </c>
       <c r="N301" s="5">
         <v>7686</v>
       </c>
       <c r="O301" s="1">
         <v>107.67722050994676</v>
       </c>
       <c r="P301" s="6">
         <v>3169</v>
       </c>
       <c r="Q301" s="1">
         <v>77.709661598822947</v>
       </c>
       <c r="R301" s="98"/>
     </row>
     <row r="302" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B302" s="5"/>
-[...2 lines deleted...]
-      <c r="E302" s="1"/>
+      <c r="B302" s="5">
+        <v>11497</v>
+      </c>
+      <c r="C302" s="1">
+        <v>98.038714078621979</v>
+      </c>
+      <c r="D302" s="6">
+        <v>5373</v>
+      </c>
+      <c r="E302" s="1">
+        <v>93.786001047303188</v>
+      </c>
       <c r="F302" s="5"/>
       <c r="G302" s="2"/>
       <c r="H302" s="6"/>
       <c r="I302" s="7"/>
-      <c r="J302" s="5"/>
-[...6 lines deleted...]
-      <c r="Q302" s="1"/>
+      <c r="J302" s="5">
+        <v>1858</v>
+      </c>
+      <c r="K302" s="1">
+        <v>53.253081112066489</v>
+      </c>
+      <c r="L302" s="6">
+        <v>1415</v>
+      </c>
+      <c r="M302" s="1">
+        <v>113.56340288924558</v>
+      </c>
+      <c r="N302" s="5">
+        <v>9639</v>
+      </c>
+      <c r="O302" s="1">
+        <v>117.00655498907501</v>
+      </c>
+      <c r="P302" s="6">
+        <v>3958</v>
+      </c>
+      <c r="Q302" s="1">
+        <v>88.289092125808608</v>
+      </c>
       <c r="R302" s="98"/>
     </row>
     <row r="303" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="1"/>
       <c r="D303" s="6"/>
       <c r="E303" s="1"/>
       <c r="F303" s="5"/>
       <c r="G303" s="2"/>
       <c r="H303" s="6"/>
       <c r="I303" s="7"/>
       <c r="J303" s="5"/>
       <c r="K303" s="1"/>
       <c r="L303" s="6"/>
       <c r="M303" s="1"/>
       <c r="N303" s="5"/>
       <c r="O303" s="1"/>
       <c r="P303" s="6"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="98"/>
     </row>
     <row r="304" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
@@ -35368,96 +35412,96 @@
         <v>21</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="1"/>
       <c r="D311" s="6"/>
       <c r="E311" s="1"/>
       <c r="F311" s="5"/>
       <c r="G311" s="2"/>
       <c r="H311" s="6"/>
       <c r="I311" s="7"/>
       <c r="J311" s="5"/>
       <c r="K311" s="1"/>
       <c r="L311" s="6"/>
       <c r="M311" s="1"/>
       <c r="N311" s="5"/>
       <c r="O311" s="1"/>
       <c r="P311" s="6"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="98"/>
     </row>
     <row r="312" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="41" t="s">
         <v>114</v>
       </c>
       <c r="B312" s="31">
-        <v>18243</v>
+        <v>29740</v>
       </c>
       <c r="C312" s="59">
-        <v>0.86731006941142907</v>
+        <v>0.90778669759775343</v>
       </c>
       <c r="D312" s="49">
-        <v>8655</v>
+        <v>14028</v>
       </c>
       <c r="E312" s="59">
-        <v>0.84944548042006085</v>
+        <v>0.8812664907651715</v>
       </c>
       <c r="F312" s="31">
         <v>0</v>
       </c>
       <c r="G312" s="32">
         <v>0</v>
       </c>
       <c r="H312" s="33">
         <v>0</v>
       </c>
       <c r="I312" s="32">
         <v>0</v>
       </c>
       <c r="J312" s="31">
-        <v>3508</v>
+        <v>5366</v>
       </c>
       <c r="K312" s="59">
-        <v>0.57049926817368679</v>
+        <v>0.55675451338451964</v>
       </c>
       <c r="L312" s="49">
-        <v>2412</v>
+        <v>3827</v>
       </c>
       <c r="M312" s="59">
-        <v>1.0583589293549802</v>
+        <v>1.0856737588652483</v>
       </c>
       <c r="N312" s="31">
-        <v>14735</v>
+        <v>24374</v>
       </c>
       <c r="O312" s="59">
-        <v>0.98992274101444411</v>
+        <v>1.0541019763871471</v>
       </c>
       <c r="P312" s="49">
-        <v>6243</v>
+        <v>10201</v>
       </c>
       <c r="Q312" s="101">
-        <v>0.78925410872313528</v>
+        <v>0.82312595820221091</v>
       </c>
       <c r="R312" s="98"/>
     </row>
     <row r="313" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A313" s="106"/>
       <c r="B313" s="107"/>
       <c r="C313" s="108"/>
       <c r="D313" s="107"/>
       <c r="E313" s="108"/>
       <c r="F313" s="107"/>
       <c r="G313" s="3"/>
       <c r="H313" s="107"/>
       <c r="I313" s="3"/>
       <c r="J313" s="107"/>
       <c r="K313" s="108"/>
       <c r="L313" s="107"/>
       <c r="M313" s="108"/>
       <c r="N313" s="107"/>
       <c r="O313" s="108"/>
       <c r="P313" s="107"/>
       <c r="Q313" s="108"/>
     </row>
     <row r="314" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A314" s="9" t="s">
         <v>8</v>