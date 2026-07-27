--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="32" documentId="8_{B15C472D-AE43-4D95-A7A7-3C6BE2E36BDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D3C0B0BC-2563-475C-BE1C-BAA4A3B414C8}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{D1DB72F9-374A-4BA6-AAA4-E50D3D64C95D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F867E6C4-DC81-492D-9753-C49F2663B801}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$300</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'合計・複写機(・電卓)'!$A$1:$N$299</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1501,168 +1501,168 @@
     <xf numFmtId="38" fontId="3" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -2048,51 +2048,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N300"/>
+  <dimension ref="A1:N298"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="12.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>42</v>
@@ -9406,191 +9406,191 @@
         <v>0</v>
       </c>
       <c r="E255" s="44">
         <v>0</v>
       </c>
       <c r="F255" s="34">
         <v>0</v>
       </c>
       <c r="G255" s="44">
         <v>0</v>
       </c>
       <c r="H255" s="32">
         <v>334680</v>
       </c>
       <c r="I255" s="59">
         <v>0.89905146685506598</v>
       </c>
       <c r="J255" s="86">
         <v>108588</v>
       </c>
       <c r="K255" s="59">
         <v>0.89645094979815243</v>
       </c>
       <c r="L255" s="91"/>
     </row>
-    <row r="256" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>44163</v>
       </c>
       <c r="C256" s="25">
         <v>105.22516082916368</v>
       </c>
       <c r="D256" s="24"/>
       <c r="E256" s="26"/>
       <c r="F256" s="27"/>
       <c r="G256" s="29"/>
       <c r="H256" s="24">
         <v>100321</v>
       </c>
       <c r="I256" s="25">
         <v>95.705141047289246</v>
       </c>
       <c r="J256" s="27">
         <v>32479</v>
       </c>
       <c r="K256" s="25">
         <v>95.709444526300274</v>
       </c>
       <c r="L256" s="91"/>
     </row>
-    <row r="257" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>40626</v>
       </c>
       <c r="C257" s="1">
         <v>132.83850505182616</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="2"/>
       <c r="F257" s="6"/>
       <c r="G257" s="3"/>
       <c r="H257" s="37">
         <v>83372</v>
       </c>
       <c r="I257" s="1">
         <v>119.4834974275191</v>
       </c>
       <c r="J257" s="6">
         <v>28916</v>
       </c>
       <c r="K257" s="1">
         <v>130.3344451455873</v>
       </c>
       <c r="L257" s="91"/>
     </row>
-    <row r="258" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>37556</v>
       </c>
       <c r="C258" s="1">
         <v>101.26732459688293</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="2"/>
       <c r="F258" s="6"/>
       <c r="G258" s="3"/>
       <c r="H258" s="37">
         <v>89332</v>
       </c>
       <c r="I258" s="1">
         <v>110.64293587981024</v>
       </c>
       <c r="J258" s="6">
         <v>28573</v>
       </c>
       <c r="K258" s="1">
         <v>109.4331673688242</v>
       </c>
       <c r="L258" s="91"/>
     </row>
-    <row r="259" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>38682</v>
       </c>
       <c r="C259" s="1">
         <v>106.90064944037584</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="2"/>
       <c r="F259" s="6"/>
       <c r="G259" s="3"/>
       <c r="H259" s="37">
         <v>97663</v>
       </c>
       <c r="I259" s="1">
         <v>123.09272633316948</v>
       </c>
       <c r="J259" s="6">
         <v>30072</v>
       </c>
       <c r="K259" s="1">
         <v>114.09492734377964</v>
       </c>
       <c r="L259" s="91"/>
     </row>
-    <row r="260" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>84789</v>
       </c>
       <c r="C260" s="25">
         <v>116.86491254669001</v>
       </c>
       <c r="D260" s="24"/>
       <c r="E260" s="26"/>
       <c r="F260" s="27"/>
       <c r="G260" s="28"/>
       <c r="H260" s="36">
         <v>183693</v>
       </c>
       <c r="I260" s="25">
         <v>105.20790378006872</v>
       </c>
       <c r="J260" s="27">
         <v>61395</v>
       </c>
       <c r="K260" s="25">
         <v>109.39755171860801</v>
       </c>
       <c r="L260" s="91"/>
     </row>
-    <row r="261" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>76238</v>
       </c>
       <c r="C261" s="51">
         <v>104.04935103929249</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="2"/>
       <c r="F261" s="6"/>
       <c r="G261" s="3"/>
       <c r="H261" s="31">
         <v>186995</v>
       </c>
       <c r="I261" s="51">
         <v>116.81346826586707</v>
       </c>
       <c r="J261" s="23">
         <v>58645</v>
       </c>
       <c r="K261" s="51">
         <v>111.77502048906931</v>
       </c>
@@ -10043,126 +10043,126 @@
         <v>105.78602620087337</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="2"/>
       <c r="F277" s="6"/>
       <c r="G277" s="3"/>
       <c r="H277" s="37">
         <v>75530</v>
       </c>
       <c r="I277" s="1">
         <v>84.54976939954328</v>
       </c>
       <c r="J277" s="6">
         <v>30103</v>
       </c>
       <c r="K277" s="1">
         <v>105.35470549119799</v>
       </c>
       <c r="L277" s="91"/>
     </row>
     <row r="278" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
-        <v>10122</v>
+        <v>35557</v>
       </c>
       <c r="C278" s="1">
-        <v>26.167209554831704</v>
+        <v>91.921307067886872</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="2"/>
       <c r="F278" s="6"/>
       <c r="G278" s="3"/>
       <c r="H278" s="37">
-        <v>22643</v>
+        <v>72177</v>
       </c>
       <c r="I278" s="1">
-        <v>23.184829464587409</v>
+        <v>73.904139745860761</v>
       </c>
       <c r="J278" s="6">
-        <v>7331</v>
+        <v>26608</v>
       </c>
       <c r="K278" s="1">
-        <v>24.378159084862997</v>
+        <v>88.480978983772289</v>
       </c>
       <c r="L278" s="91"/>
     </row>
     <row r="279" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>82075</v>
       </c>
       <c r="C279" s="25">
         <v>96.799113092500207</v>
       </c>
       <c r="D279" s="24"/>
       <c r="E279" s="26"/>
       <c r="F279" s="27"/>
       <c r="G279" s="28"/>
       <c r="H279" s="36">
         <v>153629</v>
       </c>
       <c r="I279" s="25">
         <v>83.63356252007425</v>
       </c>
       <c r="J279" s="27">
         <v>61709</v>
       </c>
       <c r="K279" s="25">
         <v>100.51144229986156</v>
       </c>
       <c r="L279" s="91"/>
     </row>
     <row r="280" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
-        <v>49851</v>
+        <v>75286</v>
       </c>
       <c r="C280" s="51">
-        <v>65.388651328733701</v>
+        <v>98.751278889792488</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="2"/>
       <c r="F280" s="6"/>
       <c r="G280" s="3"/>
       <c r="H280" s="31">
-        <v>98173</v>
+        <v>147707</v>
       </c>
       <c r="I280" s="51">
-        <v>52.500334233535661</v>
+        <v>78.989812561833205</v>
       </c>
       <c r="J280" s="23">
-        <v>37434</v>
+        <v>56711</v>
       </c>
       <c r="K280" s="51">
-        <v>63.831528689572856</v>
+        <v>96.702191150140678</v>
       </c>
       <c r="L280" s="91"/>
     </row>
     <row r="281" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>10667</v>
       </c>
       <c r="C281" s="25">
         <v>106.92662389735365</v>
       </c>
       <c r="D281" s="24">
         <v>0</v>
       </c>
       <c r="E281" s="26">
         <v>0</v>
       </c>
       <c r="F281" s="27">
         <v>0</v>
       </c>
       <c r="G281" s="28">
         <v>0</v>
       </c>
@@ -10414,153 +10414,174 @@
       <c r="C290" s="38">
         <v>82.179102054071606</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
       <c r="H290" s="5">
         <v>22643</v>
       </c>
       <c r="I290" s="2">
         <v>71.258182275931532</v>
       </c>
       <c r="J290" s="6">
         <v>7331</v>
       </c>
       <c r="K290" s="1">
         <v>79.936757169338136</v>
       </c>
       <c r="L290" s="91"/>
     </row>
     <row r="291" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B291" s="5"/>
-      <c r="C291" s="38"/>
+      <c r="B291" s="5">
+        <v>11786</v>
+      </c>
+      <c r="C291" s="38">
+        <v>98.192118637007425</v>
+      </c>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
-      <c r="H291" s="5"/>
-[...2 lines deleted...]
-      <c r="K291" s="1"/>
+      <c r="H291" s="5">
+        <v>22505</v>
+      </c>
+      <c r="I291" s="2">
+        <v>76.394310736956456</v>
+      </c>
+      <c r="J291" s="6">
+        <v>8238</v>
+      </c>
+      <c r="K291" s="1">
+        <v>91.381031613976702</v>
+      </c>
       <c r="L291" s="91"/>
     </row>
     <row r="292" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B292" s="5"/>
-      <c r="C292" s="38"/>
+      <c r="B292" s="5">
+        <v>13649</v>
+      </c>
+      <c r="C292" s="38">
+        <v>95.035510374599639</v>
+      </c>
       <c r="D292" s="5"/>
       <c r="E292" s="2"/>
       <c r="F292" s="6"/>
       <c r="G292" s="3"/>
-      <c r="H292" s="5"/>
-[...2 lines deleted...]
-      <c r="K292" s="1"/>
+      <c r="H292" s="5">
+        <v>27029</v>
+      </c>
+      <c r="I292" s="2">
+        <v>74.198418798726252</v>
+      </c>
+      <c r="J292" s="6">
+        <v>11039</v>
+      </c>
+      <c r="K292" s="1">
+        <v>92.873969375736166</v>
+      </c>
       <c r="L292" s="91"/>
     </row>
     <row r="293" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
-        <v>131926</v>
+        <v>157361</v>
       </c>
       <c r="C293" s="59">
-        <v>0.97968246424381045</v>
+        <v>0.97723363162699428</v>
       </c>
       <c r="D293" s="32">
         <v>0</v>
       </c>
       <c r="E293" s="44">
         <v>0</v>
       </c>
       <c r="F293" s="34">
         <v>0</v>
       </c>
       <c r="G293" s="44">
         <v>0</v>
       </c>
       <c r="H293" s="32">
-        <v>251802</v>
+        <v>301336</v>
       </c>
       <c r="I293" s="59">
-        <v>0.826119336878816</v>
+        <v>0.81291004834254144</v>
       </c>
       <c r="J293" s="86">
-        <v>99143</v>
+        <v>118420</v>
       </c>
       <c r="K293" s="59">
-        <v>1.0000403473910369</v>
+        <v>0.98650449850049982</v>
       </c>
       <c r="L293" s="91"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A294" s="94"/>
       <c r="B294" s="89"/>
       <c r="C294" s="90"/>
       <c r="D294" s="89"/>
       <c r="E294" s="3"/>
       <c r="F294" s="89"/>
       <c r="G294" s="3"/>
       <c r="H294" s="89"/>
       <c r="I294" s="90"/>
       <c r="J294" s="89"/>
       <c r="K294" s="90"/>
     </row>
     <row r="295" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K295" s="9"/>
       <c r="L295" s="9"/>
       <c r="M295" s="9"/>
       <c r="N295" s="9"/>
     </row>
     <row r="296" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A296" s="9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="297" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A297" s="9" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="298" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A298" s="9" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A300" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q299"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B106" sqref="B106"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
@@ -11790,2031 +11811,2031 @@
       </c>
       <c r="B30" s="24">
         <v>33563</v>
       </c>
       <c r="C30" s="26">
         <v>107.73255440713874</v>
       </c>
       <c r="D30" s="27">
         <v>6006</v>
       </c>
       <c r="E30" s="28">
         <v>98.750411048997051</v>
       </c>
       <c r="F30" s="24">
         <v>16533</v>
       </c>
       <c r="G30" s="26">
         <v>94.924499052649708</v>
       </c>
       <c r="H30" s="27">
         <v>4918</v>
       </c>
       <c r="I30" s="29">
         <v>93.196892173583478</v>
       </c>
-      <c r="J30" s="117" t="s">
+      <c r="J30" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="K30" s="118"/>
-[...2 lines deleted...]
-      <c r="N30" s="117" t="s">
+      <c r="K30" s="101"/>
+      <c r="L30" s="101"/>
+      <c r="M30" s="102"/>
+      <c r="N30" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="O30" s="118"/>
-[...1 lines deleted...]
-      <c r="Q30" s="119"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="102"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>33959</v>
       </c>
       <c r="C31" s="2">
         <v>150.30096485792689</v>
       </c>
       <c r="D31" s="6">
         <v>4849</v>
       </c>
       <c r="E31" s="3">
         <v>115.36997382821794</v>
       </c>
       <c r="F31" s="5">
         <v>16218</v>
       </c>
       <c r="G31" s="2">
         <v>90.19520605083143</v>
       </c>
       <c r="H31" s="6">
         <v>4087</v>
       </c>
       <c r="I31" s="7">
         <v>77.244377244377247</v>
       </c>
-      <c r="J31" s="120"/>
-[...6 lines deleted...]
-      <c r="Q31" s="122"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="104"/>
+      <c r="L31" s="104"/>
+      <c r="M31" s="105"/>
+      <c r="N31" s="103"/>
+      <c r="O31" s="104"/>
+      <c r="P31" s="104"/>
+      <c r="Q31" s="105"/>
     </row>
     <row r="32" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A32" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="5">
         <v>44365</v>
       </c>
       <c r="C32" s="2">
         <v>114.48441370767961</v>
       </c>
       <c r="D32" s="46">
         <v>6727</v>
       </c>
       <c r="E32" s="2">
         <v>92.441940360038473</v>
       </c>
       <c r="F32" s="5">
         <v>13746</v>
       </c>
       <c r="G32" s="2">
         <v>77.731282515268035</v>
       </c>
       <c r="H32" s="6">
         <v>2660</v>
       </c>
       <c r="I32" s="7">
         <v>50.666666666666671</v>
       </c>
-      <c r="J32" s="120"/>
-[...6 lines deleted...]
-      <c r="Q32" s="122"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="104"/>
+      <c r="L32" s="104"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="103"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
     </row>
     <row r="33" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A33" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="5">
         <v>31651</v>
       </c>
       <c r="C33" s="2">
         <v>107.94284155241797</v>
       </c>
       <c r="D33" s="6">
         <v>5156</v>
       </c>
       <c r="E33" s="3">
         <v>93.018221179866501</v>
       </c>
       <c r="F33" s="5">
         <v>12847</v>
       </c>
       <c r="G33" s="2">
         <v>71.895461413621348</v>
       </c>
       <c r="H33" s="6">
         <v>2809</v>
       </c>
       <c r="I33" s="7">
         <v>52.632565111485853</v>
       </c>
-      <c r="J33" s="120"/>
-[...6 lines deleted...]
-      <c r="Q33" s="122"/>
+      <c r="J33" s="103"/>
+      <c r="K33" s="104"/>
+      <c r="L33" s="104"/>
+      <c r="M33" s="105"/>
+      <c r="N33" s="103"/>
+      <c r="O33" s="104"/>
+      <c r="P33" s="104"/>
+      <c r="Q33" s="105"/>
     </row>
     <row r="34" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="24">
         <v>67522</v>
       </c>
       <c r="C34" s="26">
         <v>125.62700007442137</v>
       </c>
       <c r="D34" s="27">
         <v>10855</v>
       </c>
       <c r="E34" s="28">
         <v>105.54205153135634</v>
       </c>
       <c r="F34" s="24">
         <v>32751</v>
       </c>
       <c r="G34" s="26">
         <v>92.522176394146555</v>
       </c>
       <c r="H34" s="27">
         <v>9005</v>
       </c>
       <c r="I34" s="29">
         <v>85.210068130204391</v>
       </c>
-      <c r="J34" s="120"/>
-[...6 lines deleted...]
-      <c r="Q34" s="122"/>
+      <c r="J34" s="103"/>
+      <c r="K34" s="104"/>
+      <c r="L34" s="104"/>
+      <c r="M34" s="105"/>
+      <c r="N34" s="103"/>
+      <c r="O34" s="104"/>
+      <c r="P34" s="104"/>
+      <c r="Q34" s="105"/>
     </row>
     <row r="35" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A35" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="5">
         <v>76016</v>
       </c>
       <c r="C35" s="2">
         <v>111.66671563298762</v>
       </c>
       <c r="D35" s="6">
         <v>11883</v>
       </c>
       <c r="E35" s="3">
         <v>92.691107644305774</v>
       </c>
       <c r="F35" s="5">
         <v>26593</v>
       </c>
       <c r="G35" s="2">
         <v>74.79818861980705</v>
       </c>
       <c r="H35" s="6">
         <v>5469</v>
       </c>
       <c r="I35" s="7">
         <v>51.657693397563051</v>
       </c>
-      <c r="J35" s="120"/>
-[...6 lines deleted...]
-      <c r="Q35" s="122"/>
+      <c r="J35" s="103"/>
+      <c r="K35" s="104"/>
+      <c r="L35" s="104"/>
+      <c r="M35" s="105"/>
+      <c r="N35" s="103"/>
+      <c r="O35" s="104"/>
+      <c r="P35" s="104"/>
+      <c r="Q35" s="105"/>
     </row>
     <row r="36" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A36" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="24">
         <v>7731</v>
       </c>
       <c r="C36" s="26">
         <v>105.62918431479712</v>
       </c>
       <c r="D36" s="27">
         <v>1276</v>
       </c>
       <c r="E36" s="28">
         <v>84.224422442244233</v>
       </c>
       <c r="F36" s="24">
         <v>4589</v>
       </c>
       <c r="G36" s="26">
         <v>79.656309668460338</v>
       </c>
       <c r="H36" s="27">
         <v>1375</v>
       </c>
       <c r="I36" s="29">
         <v>80.6924882629108</v>
       </c>
-      <c r="J36" s="120"/>
-[...6 lines deleted...]
-      <c r="Q36" s="122"/>
+      <c r="J36" s="103"/>
+      <c r="K36" s="104"/>
+      <c r="L36" s="104"/>
+      <c r="M36" s="105"/>
+      <c r="N36" s="103"/>
+      <c r="O36" s="104"/>
+      <c r="P36" s="104"/>
+      <c r="Q36" s="105"/>
     </row>
     <row r="37" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A37" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="5">
         <v>7913</v>
       </c>
       <c r="C37" s="2">
         <v>75.168614040087391</v>
       </c>
       <c r="D37" s="6">
         <v>1514</v>
       </c>
       <c r="E37" s="3">
         <v>75.73786893446723</v>
       </c>
       <c r="F37" s="5">
         <v>5495</v>
       </c>
       <c r="G37" s="2">
         <v>119.17154630232054</v>
       </c>
       <c r="H37" s="6">
         <v>1831</v>
       </c>
       <c r="I37" s="7">
         <v>111.23936816524909</v>
       </c>
-      <c r="J37" s="120"/>
-[...6 lines deleted...]
-      <c r="Q37" s="122"/>
+      <c r="J37" s="103"/>
+      <c r="K37" s="104"/>
+      <c r="L37" s="104"/>
+      <c r="M37" s="105"/>
+      <c r="N37" s="103"/>
+      <c r="O37" s="104"/>
+      <c r="P37" s="104"/>
+      <c r="Q37" s="105"/>
     </row>
     <row r="38" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="5">
         <v>17919</v>
       </c>
       <c r="C38" s="2">
         <v>134.6483318304779</v>
       </c>
       <c r="D38" s="6">
         <v>3216</v>
       </c>
       <c r="E38" s="3">
         <v>125.23364485981307</v>
       </c>
       <c r="F38" s="5">
         <v>6449</v>
       </c>
       <c r="G38" s="2">
         <v>91.540099361249119</v>
       </c>
       <c r="H38" s="6">
         <v>1712</v>
       </c>
       <c r="I38" s="7">
         <v>88.842760768033216</v>
       </c>
-      <c r="J38" s="120"/>
-[...6 lines deleted...]
-      <c r="Q38" s="122"/>
+      <c r="J38" s="103"/>
+      <c r="K38" s="104"/>
+      <c r="L38" s="104"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="103"/>
+      <c r="O38" s="104"/>
+      <c r="P38" s="104"/>
+      <c r="Q38" s="105"/>
     </row>
     <row r="39" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A39" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="5">
         <v>8859</v>
       </c>
       <c r="C39" s="2">
         <v>123.9888033589923</v>
       </c>
       <c r="D39" s="6">
         <v>1177</v>
       </c>
       <c r="E39" s="3">
         <v>92.02501954652071</v>
       </c>
       <c r="F39" s="5">
         <v>5003</v>
       </c>
       <c r="G39" s="2">
         <v>83.313905079100749</v>
       </c>
       <c r="H39" s="6">
         <v>1482</v>
       </c>
       <c r="I39" s="7">
         <v>82.516703786191542</v>
       </c>
-      <c r="J39" s="120"/>
-[...6 lines deleted...]
-      <c r="Q39" s="122"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
+      <c r="L39" s="104"/>
+      <c r="M39" s="105"/>
+      <c r="N39" s="103"/>
+      <c r="O39" s="104"/>
+      <c r="P39" s="104"/>
+      <c r="Q39" s="105"/>
     </row>
     <row r="40" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="5">
         <v>11125</v>
       </c>
       <c r="C40" s="2">
         <v>178.45684953480912</v>
       </c>
       <c r="D40" s="6">
         <v>1568</v>
       </c>
       <c r="E40" s="3">
         <v>133.22005097706034</v>
       </c>
       <c r="F40" s="5">
         <v>6349</v>
       </c>
       <c r="G40" s="2">
         <v>109.88231221876082</v>
       </c>
       <c r="H40" s="6">
         <v>1568</v>
       </c>
       <c r="I40" s="7">
         <v>95.726495726495727</v>
       </c>
-      <c r="J40" s="120"/>
-[...6 lines deleted...]
-      <c r="Q40" s="122"/>
+      <c r="J40" s="103"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="104"/>
+      <c r="M40" s="105"/>
+      <c r="N40" s="103"/>
+      <c r="O40" s="104"/>
+      <c r="P40" s="104"/>
+      <c r="Q40" s="105"/>
     </row>
     <row r="41" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A41" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="5">
         <v>13975</v>
       </c>
       <c r="C41" s="2">
         <v>151.65491047205643</v>
       </c>
       <c r="D41" s="6">
         <v>2104</v>
       </c>
       <c r="E41" s="3">
         <v>120.4350314825415</v>
       </c>
       <c r="F41" s="5">
         <v>4866</v>
       </c>
       <c r="G41" s="2">
         <v>78.509196515004845</v>
       </c>
       <c r="H41" s="6">
         <v>1037</v>
       </c>
       <c r="I41" s="7">
         <v>55.842757135164248</v>
       </c>
-      <c r="J41" s="120"/>
-[...6 lines deleted...]
-      <c r="Q41" s="122"/>
+      <c r="J41" s="103"/>
+      <c r="K41" s="104"/>
+      <c r="L41" s="104"/>
+      <c r="M41" s="105"/>
+      <c r="N41" s="103"/>
+      <c r="O41" s="104"/>
+      <c r="P41" s="104"/>
+      <c r="Q41" s="105"/>
     </row>
     <row r="42" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A42" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="5">
         <v>11705</v>
       </c>
       <c r="C42" s="2">
         <v>127.24209153168822</v>
       </c>
       <c r="D42" s="6">
         <v>1574</v>
       </c>
       <c r="E42" s="3">
         <v>94.307968843618937</v>
       </c>
       <c r="F42" s="5">
         <v>3815</v>
       </c>
       <c r="G42" s="2">
         <v>66.765838291914591</v>
       </c>
       <c r="H42" s="6">
         <v>866</v>
       </c>
       <c r="I42" s="7">
         <v>48.057713651498332</v>
       </c>
-      <c r="J42" s="120"/>
-[...6 lines deleted...]
-      <c r="Q42" s="122"/>
+      <c r="J42" s="103"/>
+      <c r="K42" s="104"/>
+      <c r="L42" s="104"/>
+      <c r="M42" s="105"/>
+      <c r="N42" s="103"/>
+      <c r="O42" s="104"/>
+      <c r="P42" s="104"/>
+      <c r="Q42" s="105"/>
     </row>
     <row r="43" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A43" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="5">
         <v>12168</v>
       </c>
       <c r="C43" s="2">
         <v>106.5126050420168</v>
       </c>
       <c r="D43" s="6">
         <v>1864</v>
       </c>
       <c r="E43" s="3">
         <v>88.049126121870572</v>
       </c>
       <c r="F43" s="5">
         <v>4840</v>
       </c>
       <c r="G43" s="2">
         <v>78.367875647668399</v>
       </c>
       <c r="H43" s="6">
         <v>1002</v>
       </c>
       <c r="I43" s="7">
         <v>56.008943543879262</v>
       </c>
-      <c r="J43" s="120"/>
-[...6 lines deleted...]
-      <c r="Q43" s="122"/>
+      <c r="J43" s="103"/>
+      <c r="K43" s="104"/>
+      <c r="L43" s="104"/>
+      <c r="M43" s="105"/>
+      <c r="N43" s="103"/>
+      <c r="O43" s="104"/>
+      <c r="P43" s="104"/>
+      <c r="Q43" s="105"/>
     </row>
     <row r="44" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A44" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="5">
         <v>20492</v>
       </c>
       <c r="C44" s="2">
         <v>113.03436482983066</v>
       </c>
       <c r="D44" s="6">
         <v>3289</v>
       </c>
       <c r="E44" s="3">
         <v>94.213692351761665</v>
       </c>
       <c r="F44" s="5">
         <v>5091</v>
       </c>
       <c r="G44" s="2">
         <v>87.866758715913022</v>
       </c>
       <c r="H44" s="6">
         <v>792</v>
       </c>
       <c r="I44" s="7">
         <v>47.739602169981914</v>
       </c>
-      <c r="J44" s="120"/>
-[...6 lines deleted...]
-      <c r="Q44" s="122"/>
+      <c r="J44" s="103"/>
+      <c r="K44" s="104"/>
+      <c r="L44" s="104"/>
+      <c r="M44" s="105"/>
+      <c r="N44" s="103"/>
+      <c r="O44" s="104"/>
+      <c r="P44" s="104"/>
+      <c r="Q44" s="105"/>
     </row>
     <row r="45" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A45" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="5">
         <v>7635</v>
       </c>
       <c r="C45" s="2">
         <v>81.64902149502727</v>
       </c>
       <c r="D45" s="6">
         <v>1335</v>
       </c>
       <c r="E45" s="3">
         <v>82.611386138613867</v>
       </c>
       <c r="F45" s="5">
         <v>3985</v>
       </c>
       <c r="G45" s="2">
         <v>66.941038132034265</v>
       </c>
       <c r="H45" s="6">
         <v>897</v>
       </c>
       <c r="I45" s="7">
         <v>52.151162790697668</v>
       </c>
-      <c r="J45" s="120"/>
-[...6 lines deleted...]
-      <c r="Q45" s="122"/>
+      <c r="J45" s="103"/>
+      <c r="K45" s="104"/>
+      <c r="L45" s="104"/>
+      <c r="M45" s="105"/>
+      <c r="N45" s="103"/>
+      <c r="O45" s="104"/>
+      <c r="P45" s="104"/>
+      <c r="Q45" s="105"/>
     </row>
     <row r="46" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A46" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="5">
         <v>8884</v>
       </c>
       <c r="C46" s="2">
         <v>82.320237212750186</v>
       </c>
       <c r="D46" s="6">
         <v>1516</v>
       </c>
       <c r="E46" s="3">
         <v>76.180904522613062</v>
       </c>
       <c r="F46" s="5">
         <v>4317</v>
       </c>
       <c r="G46" s="2">
         <v>77.755763688760808</v>
       </c>
       <c r="H46" s="6">
         <v>898</v>
       </c>
       <c r="I46" s="7">
         <v>54.889975550122251</v>
       </c>
-      <c r="J46" s="120"/>
-[...6 lines deleted...]
-      <c r="Q46" s="122"/>
+      <c r="J46" s="103"/>
+      <c r="K46" s="104"/>
+      <c r="L46" s="104"/>
+      <c r="M46" s="105"/>
+      <c r="N46" s="103"/>
+      <c r="O46" s="104"/>
+      <c r="P46" s="104"/>
+      <c r="Q46" s="105"/>
     </row>
     <row r="47" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A47" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="5">
         <v>15132</v>
       </c>
       <c r="C47" s="2">
         <v>164.85455932018738</v>
       </c>
       <c r="D47" s="6">
         <v>2305</v>
       </c>
       <c r="E47" s="3">
         <v>118.9984512132163</v>
       </c>
       <c r="F47" s="5">
         <v>4545</v>
       </c>
       <c r="G47" s="2">
         <v>71.417347580138284</v>
       </c>
       <c r="H47" s="6">
         <v>1014</v>
       </c>
       <c r="I47" s="7">
         <v>51.186269560827867</v>
       </c>
-      <c r="J47" s="123"/>
-[...6 lines deleted...]
-      <c r="Q47" s="125"/>
+      <c r="J47" s="106"/>
+      <c r="K47" s="107"/>
+      <c r="L47" s="107"/>
+      <c r="M47" s="108"/>
+      <c r="N47" s="106"/>
+      <c r="O47" s="107"/>
+      <c r="P47" s="107"/>
+      <c r="Q47" s="108"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="24">
         <v>49417</v>
       </c>
       <c r="C48" s="26">
         <v>147.23654023776183</v>
       </c>
       <c r="D48" s="47">
         <v>7649</v>
       </c>
       <c r="E48" s="41">
         <v>127.35597735597734</v>
       </c>
       <c r="F48" s="24">
         <v>14712</v>
       </c>
       <c r="G48" s="26">
         <v>88.985665033569234</v>
       </c>
       <c r="H48" s="47">
         <v>4062</v>
       </c>
       <c r="I48" s="41">
         <v>82.594550630337537</v>
       </c>
-      <c r="J48" s="117" t="s">
+      <c r="J48" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="K48" s="118"/>
-[...2 lines deleted...]
-      <c r="N48" s="117" t="s">
+      <c r="K48" s="101"/>
+      <c r="L48" s="101"/>
+      <c r="M48" s="102"/>
+      <c r="N48" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="O48" s="118"/>
-[...1 lines deleted...]
-      <c r="Q48" s="119"/>
+      <c r="O48" s="101"/>
+      <c r="P48" s="101"/>
+      <c r="Q48" s="102"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="5">
         <v>36699</v>
       </c>
       <c r="C49" s="2">
         <v>108.06855325539621</v>
       </c>
       <c r="D49" s="46">
         <v>5987</v>
       </c>
       <c r="E49" s="38">
         <v>123.46875644462776</v>
       </c>
       <c r="F49" s="5">
         <v>13028</v>
       </c>
       <c r="G49" s="2">
         <v>80.330496978665678</v>
       </c>
       <c r="H49" s="46">
         <v>4028</v>
       </c>
       <c r="I49" s="38">
         <v>98.556398336187911</v>
       </c>
-      <c r="J49" s="120"/>
-[...6 lines deleted...]
-      <c r="Q49" s="122"/>
+      <c r="J49" s="103"/>
+      <c r="K49" s="104"/>
+      <c r="L49" s="104"/>
+      <c r="M49" s="105"/>
+      <c r="N49" s="103"/>
+      <c r="O49" s="104"/>
+      <c r="P49" s="104"/>
+      <c r="Q49" s="105"/>
     </row>
     <row r="50" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A50" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="5">
         <v>49509</v>
       </c>
       <c r="C50" s="2">
         <v>111.59472557195988</v>
       </c>
       <c r="D50" s="46">
         <v>7653</v>
       </c>
       <c r="E50" s="38">
         <v>113.76542292255093</v>
       </c>
       <c r="F50" s="5">
         <v>13207</v>
       </c>
       <c r="G50" s="2">
         <v>96.078859304524954</v>
       </c>
       <c r="H50" s="46">
         <v>4855</v>
       </c>
       <c r="I50" s="38">
         <v>182.51879699248121</v>
       </c>
-      <c r="J50" s="120"/>
-[...6 lines deleted...]
-      <c r="Q50" s="122"/>
+      <c r="J50" s="103"/>
+      <c r="K50" s="104"/>
+      <c r="L50" s="104"/>
+      <c r="M50" s="105"/>
+      <c r="N50" s="103"/>
+      <c r="O50" s="104"/>
+      <c r="P50" s="104"/>
+      <c r="Q50" s="105"/>
     </row>
     <row r="51" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A51" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="5">
         <v>39511</v>
       </c>
       <c r="C51" s="2">
         <v>124.83333859909639</v>
       </c>
       <c r="D51" s="46">
         <v>6075</v>
       </c>
       <c r="E51" s="38">
         <v>117.82389449185415</v>
       </c>
       <c r="F51" s="5">
         <v>13008</v>
       </c>
       <c r="G51" s="2">
         <v>101.25321086635013</v>
       </c>
       <c r="H51" s="46">
         <v>4899</v>
       </c>
       <c r="I51" s="38">
         <v>174.40370238519046</v>
       </c>
-      <c r="J51" s="120"/>
-[...6 lines deleted...]
-      <c r="Q51" s="122"/>
+      <c r="J51" s="103"/>
+      <c r="K51" s="104"/>
+      <c r="L51" s="104"/>
+      <c r="M51" s="105"/>
+      <c r="N51" s="103"/>
+      <c r="O51" s="104"/>
+      <c r="P51" s="104"/>
+      <c r="Q51" s="105"/>
     </row>
     <row r="52" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A52" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="24">
         <v>86116</v>
       </c>
       <c r="C52" s="26">
         <v>127.53769141909304</v>
       </c>
       <c r="D52" s="47">
         <v>13636</v>
       </c>
       <c r="E52" s="41">
         <v>125.61953017042838</v>
       </c>
       <c r="F52" s="24">
         <v>27740</v>
       </c>
       <c r="G52" s="26">
         <v>84.699703825837375</v>
       </c>
       <c r="H52" s="47">
         <v>8090</v>
       </c>
       <c r="I52" s="41">
         <v>89.838978345363685</v>
       </c>
-      <c r="J52" s="120"/>
-[...6 lines deleted...]
-      <c r="Q52" s="122"/>
+      <c r="J52" s="103"/>
+      <c r="K52" s="104"/>
+      <c r="L52" s="104"/>
+      <c r="M52" s="105"/>
+      <c r="N52" s="103"/>
+      <c r="O52" s="104"/>
+      <c r="P52" s="104"/>
+      <c r="Q52" s="105"/>
     </row>
     <row r="53" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A53" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="5">
         <v>89020</v>
       </c>
       <c r="C53" s="2">
         <v>117.10692485792464</v>
       </c>
       <c r="D53" s="56">
         <v>13728</v>
       </c>
       <c r="E53" s="42">
         <v>115.52638222671044</v>
       </c>
       <c r="F53" s="5">
         <v>26215</v>
       </c>
       <c r="G53" s="4">
         <v>98.578573308765456</v>
       </c>
       <c r="H53" s="56">
         <v>9754</v>
       </c>
       <c r="I53" s="42">
         <v>178.35070396781862</v>
       </c>
-      <c r="J53" s="120"/>
-[...6 lines deleted...]
-      <c r="Q53" s="122"/>
+      <c r="J53" s="103"/>
+      <c r="K53" s="104"/>
+      <c r="L53" s="104"/>
+      <c r="M53" s="105"/>
+      <c r="N53" s="103"/>
+      <c r="O53" s="104"/>
+      <c r="P53" s="104"/>
+      <c r="Q53" s="105"/>
     </row>
     <row r="54" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A54" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="24">
         <v>10029</v>
       </c>
       <c r="C54" s="26">
         <v>129.7244858362437</v>
       </c>
       <c r="D54" s="48">
         <v>1441</v>
       </c>
       <c r="E54" s="28">
         <v>112.93103448275863</v>
       </c>
       <c r="F54" s="24">
         <v>4943</v>
       </c>
       <c r="G54" s="26">
         <v>107.71409893222925</v>
       </c>
       <c r="H54" s="27">
         <v>1316</v>
       </c>
       <c r="I54" s="29">
         <v>95.709090909090904</v>
       </c>
-      <c r="J54" s="120"/>
-[...6 lines deleted...]
-      <c r="Q54" s="122"/>
+      <c r="J54" s="103"/>
+      <c r="K54" s="104"/>
+      <c r="L54" s="104"/>
+      <c r="M54" s="105"/>
+      <c r="N54" s="103"/>
+      <c r="O54" s="104"/>
+      <c r="P54" s="104"/>
+      <c r="Q54" s="105"/>
     </row>
     <row r="55" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A55" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="5">
         <v>12689</v>
       </c>
       <c r="C55" s="2">
         <v>160.35637558448124</v>
       </c>
       <c r="D55" s="6">
         <v>2078</v>
       </c>
       <c r="E55" s="3">
         <v>137.25231175693526</v>
       </c>
       <c r="F55" s="5">
         <v>4582</v>
       </c>
       <c r="G55" s="2">
         <v>83.384895359417655</v>
       </c>
       <c r="H55" s="6">
         <v>1298</v>
       </c>
       <c r="I55" s="7">
         <v>70.890223921354462</v>
       </c>
-      <c r="J55" s="120"/>
-[...6 lines deleted...]
-      <c r="Q55" s="122"/>
+      <c r="J55" s="103"/>
+      <c r="K55" s="104"/>
+      <c r="L55" s="104"/>
+      <c r="M55" s="105"/>
+      <c r="N55" s="103"/>
+      <c r="O55" s="104"/>
+      <c r="P55" s="104"/>
+      <c r="Q55" s="105"/>
     </row>
     <row r="56" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A56" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="5">
         <v>26699</v>
       </c>
       <c r="C56" s="2">
         <v>148.99826999274512</v>
       </c>
       <c r="D56" s="6">
         <v>4130</v>
       </c>
       <c r="E56" s="3">
         <v>128.42039800995025</v>
       </c>
       <c r="F56" s="5">
         <v>5187</v>
       </c>
       <c r="G56" s="2">
         <v>80.431074585207014</v>
       </c>
       <c r="H56" s="6">
         <v>1448</v>
       </c>
       <c r="I56" s="7">
         <v>84.579439252336456</v>
       </c>
-      <c r="J56" s="120"/>
-[...6 lines deleted...]
-      <c r="Q56" s="122"/>
+      <c r="J56" s="103"/>
+      <c r="K56" s="104"/>
+      <c r="L56" s="104"/>
+      <c r="M56" s="105"/>
+      <c r="N56" s="103"/>
+      <c r="O56" s="104"/>
+      <c r="P56" s="104"/>
+      <c r="Q56" s="105"/>
     </row>
     <row r="57" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A57" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="5">
         <v>9536</v>
       </c>
       <c r="C57" s="2">
         <v>107.64194604357151</v>
       </c>
       <c r="D57" s="6">
         <v>1494</v>
       </c>
       <c r="E57" s="3">
         <v>126.93288020390825</v>
       </c>
       <c r="F57" s="5">
         <v>3539</v>
       </c>
       <c r="G57" s="2">
         <v>70.73755746552068</v>
       </c>
       <c r="H57" s="6">
         <v>1025</v>
       </c>
       <c r="I57" s="7">
         <v>69.163292847503371</v>
       </c>
-      <c r="J57" s="120"/>
-[...6 lines deleted...]
-      <c r="Q57" s="122"/>
+      <c r="J57" s="103"/>
+      <c r="K57" s="104"/>
+      <c r="L57" s="104"/>
+      <c r="M57" s="105"/>
+      <c r="N57" s="103"/>
+      <c r="O57" s="104"/>
+      <c r="P57" s="104"/>
+      <c r="Q57" s="105"/>
     </row>
     <row r="58" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A58" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="5">
         <v>10747</v>
       </c>
       <c r="C58" s="2">
         <v>96.60224719101123</v>
       </c>
       <c r="D58" s="6">
         <v>1728</v>
       </c>
       <c r="E58" s="3">
         <v>110.20408163265304</v>
       </c>
       <c r="F58" s="5">
         <v>4655</v>
       </c>
       <c r="G58" s="2">
         <v>73.318632855567813</v>
       </c>
       <c r="H58" s="6">
         <v>1256</v>
       </c>
       <c r="I58" s="7">
         <v>80.102040816326522</v>
       </c>
-      <c r="J58" s="120"/>
-[...6 lines deleted...]
-      <c r="Q58" s="122"/>
+      <c r="J58" s="103"/>
+      <c r="K58" s="104"/>
+      <c r="L58" s="104"/>
+      <c r="M58" s="105"/>
+      <c r="N58" s="103"/>
+      <c r="O58" s="104"/>
+      <c r="P58" s="104"/>
+      <c r="Q58" s="105"/>
     </row>
     <row r="59" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A59" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="5">
         <v>16416</v>
       </c>
       <c r="C59" s="2">
         <v>117.46690518783542</v>
       </c>
       <c r="D59" s="6">
         <v>2765</v>
       </c>
       <c r="E59" s="3">
         <v>131.41634980988593</v>
       </c>
       <c r="F59" s="5">
         <v>4834</v>
       </c>
       <c r="G59" s="2">
         <v>99.342375667899702</v>
       </c>
       <c r="H59" s="6">
         <v>1747</v>
       </c>
       <c r="I59" s="7">
         <v>168.46673095467693</v>
       </c>
-      <c r="J59" s="120"/>
-[...6 lines deleted...]
-      <c r="Q59" s="122"/>
+      <c r="J59" s="103"/>
+      <c r="K59" s="104"/>
+      <c r="L59" s="104"/>
+      <c r="M59" s="105"/>
+      <c r="N59" s="103"/>
+      <c r="O59" s="104"/>
+      <c r="P59" s="104"/>
+      <c r="Q59" s="105"/>
     </row>
     <row r="60" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A60" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="5">
         <v>11153</v>
       </c>
       <c r="C60" s="2">
         <v>95.284066638188818</v>
       </c>
       <c r="D60" s="6">
         <v>1828</v>
       </c>
       <c r="E60" s="3">
         <v>116.13722998729352</v>
       </c>
       <c r="F60" s="5">
         <v>4354</v>
       </c>
       <c r="G60" s="2">
         <v>114.12844036697247</v>
       </c>
       <c r="H60" s="6">
         <v>1494</v>
       </c>
       <c r="I60" s="7">
         <v>172.51732101616628</v>
       </c>
-      <c r="J60" s="120"/>
-[...6 lines deleted...]
-      <c r="Q60" s="122"/>
+      <c r="J60" s="103"/>
+      <c r="K60" s="104"/>
+      <c r="L60" s="104"/>
+      <c r="M60" s="105"/>
+      <c r="N60" s="103"/>
+      <c r="O60" s="104"/>
+      <c r="P60" s="104"/>
+      <c r="Q60" s="105"/>
     </row>
     <row r="61" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A61" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="5">
         <v>14031</v>
       </c>
       <c r="C61" s="2">
         <v>115.31065088757397</v>
       </c>
       <c r="D61" s="6">
         <v>1994</v>
       </c>
       <c r="E61" s="3">
         <v>106.97424892703862</v>
       </c>
       <c r="F61" s="5">
         <v>4328</v>
       </c>
       <c r="G61" s="2">
         <v>89.421487603305778</v>
       </c>
       <c r="H61" s="6">
         <v>1545</v>
       </c>
       <c r="I61" s="7">
         <v>154.19161676646706</v>
       </c>
-      <c r="J61" s="120"/>
-[...6 lines deleted...]
-      <c r="Q61" s="122"/>
+      <c r="J61" s="103"/>
+      <c r="K61" s="104"/>
+      <c r="L61" s="104"/>
+      <c r="M61" s="105"/>
+      <c r="N61" s="103"/>
+      <c r="O61" s="104"/>
+      <c r="P61" s="104"/>
+      <c r="Q61" s="105"/>
     </row>
     <row r="62" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A62" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="5">
         <v>24325</v>
       </c>
       <c r="C62" s="2">
         <v>118.70486043333983</v>
       </c>
       <c r="D62" s="6">
         <v>3831</v>
       </c>
       <c r="E62" s="3">
         <v>116.47917300091213</v>
       </c>
       <c r="F62" s="5">
         <v>4525</v>
       </c>
       <c r="G62" s="2">
         <v>88.882341386760956</v>
       </c>
       <c r="H62" s="6">
         <v>1816</v>
       </c>
       <c r="I62" s="7">
         <v>229.29292929292927</v>
       </c>
-      <c r="J62" s="120"/>
-[...6 lines deleted...]
-      <c r="Q62" s="122"/>
+      <c r="J62" s="103"/>
+      <c r="K62" s="104"/>
+      <c r="L62" s="104"/>
+      <c r="M62" s="105"/>
+      <c r="N62" s="103"/>
+      <c r="O62" s="104"/>
+      <c r="P62" s="104"/>
+      <c r="Q62" s="105"/>
     </row>
     <row r="63" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A63" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="5">
         <v>10879</v>
       </c>
       <c r="C63" s="2">
         <v>142.48853962017029</v>
       </c>
       <c r="D63" s="6">
         <v>1605</v>
       </c>
       <c r="E63" s="3">
         <v>120.2247191011236</v>
       </c>
       <c r="F63" s="5">
         <v>4362</v>
       </c>
       <c r="G63" s="2">
         <v>109.46047678795483</v>
       </c>
       <c r="H63" s="6">
         <v>1554</v>
       </c>
       <c r="I63" s="7">
         <v>173.24414715719064</v>
       </c>
-      <c r="J63" s="120"/>
-[...6 lines deleted...]
-      <c r="Q63" s="122"/>
+      <c r="J63" s="103"/>
+      <c r="K63" s="104"/>
+      <c r="L63" s="104"/>
+      <c r="M63" s="105"/>
+      <c r="N63" s="103"/>
+      <c r="O63" s="104"/>
+      <c r="P63" s="104"/>
+      <c r="Q63" s="105"/>
     </row>
     <row r="64" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A64" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="5">
         <v>12885</v>
       </c>
       <c r="C64" s="2">
         <v>145.03601981089599</v>
       </c>
       <c r="D64" s="6">
         <v>1937</v>
       </c>
       <c r="E64" s="3">
         <v>127.77044854881265</v>
       </c>
       <c r="F64" s="5">
         <v>4583</v>
       </c>
       <c r="G64" s="2">
         <v>106.16168635626593</v>
       </c>
       <c r="H64" s="6">
         <v>1656</v>
       </c>
       <c r="I64" s="7">
         <v>184.40979955456572</v>
       </c>
-      <c r="J64" s="120"/>
-[...6 lines deleted...]
-      <c r="Q64" s="122"/>
+      <c r="J64" s="103"/>
+      <c r="K64" s="104"/>
+      <c r="L64" s="104"/>
+      <c r="M64" s="105"/>
+      <c r="N64" s="103"/>
+      <c r="O64" s="104"/>
+      <c r="P64" s="104"/>
+      <c r="Q64" s="105"/>
     </row>
     <row r="65" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A65" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="5">
         <v>15747</v>
       </c>
       <c r="C65" s="2">
         <v>104.06423473433783</v>
       </c>
       <c r="D65" s="6">
         <v>2533</v>
       </c>
       <c r="E65" s="3">
         <v>109.89154013015185</v>
       </c>
       <c r="F65" s="5">
         <v>4063</v>
       </c>
       <c r="G65" s="2">
         <v>89.394939493949394</v>
       </c>
       <c r="H65" s="6">
         <v>1689</v>
       </c>
       <c r="I65" s="7">
         <v>166.5680473372781</v>
       </c>
-      <c r="J65" s="123"/>
-[...6 lines deleted...]
-      <c r="Q65" s="125"/>
+      <c r="J65" s="106"/>
+      <c r="K65" s="107"/>
+      <c r="L65" s="107"/>
+      <c r="M65" s="108"/>
+      <c r="N65" s="106"/>
+      <c r="O65" s="107"/>
+      <c r="P65" s="107"/>
+      <c r="Q65" s="108"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B66" s="24">
         <v>44793</v>
       </c>
       <c r="C66" s="26">
         <v>90.642896169334435</v>
       </c>
       <c r="D66" s="47">
         <v>7100</v>
       </c>
       <c r="E66" s="41">
         <v>92.822591188390632</v>
       </c>
       <c r="F66" s="24">
         <v>13211</v>
       </c>
       <c r="G66" s="26">
         <v>89.797444263186506</v>
       </c>
       <c r="H66" s="47">
         <v>4555</v>
       </c>
       <c r="I66" s="41">
         <v>112.13687838503202</v>
       </c>
-      <c r="J66" s="117" t="s">
+      <c r="J66" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="K66" s="118"/>
-[...2 lines deleted...]
-      <c r="N66" s="117" t="s">
+      <c r="K66" s="101"/>
+      <c r="L66" s="101"/>
+      <c r="M66" s="102"/>
+      <c r="N66" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="O66" s="118"/>
-[...1 lines deleted...]
-      <c r="Q66" s="119"/>
+      <c r="O66" s="101"/>
+      <c r="P66" s="101"/>
+      <c r="Q66" s="102"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="5">
         <v>34590</v>
       </c>
       <c r="C67" s="2">
         <v>94.253249407340803</v>
       </c>
       <c r="D67" s="46">
         <v>5422</v>
       </c>
       <c r="E67" s="38">
         <v>90.562886253549351</v>
       </c>
       <c r="F67" s="5">
         <v>12284</v>
       </c>
       <c r="G67" s="2">
         <v>94.289223211544368</v>
       </c>
       <c r="H67" s="46">
         <v>3388</v>
       </c>
       <c r="I67" s="38">
         <v>84.111221449851044</v>
       </c>
-      <c r="J67" s="120"/>
-[...6 lines deleted...]
-      <c r="Q67" s="122"/>
+      <c r="J67" s="103"/>
+      <c r="K67" s="104"/>
+      <c r="L67" s="104"/>
+      <c r="M67" s="105"/>
+      <c r="N67" s="103"/>
+      <c r="O67" s="104"/>
+      <c r="P67" s="104"/>
+      <c r="Q67" s="105"/>
     </row>
     <row r="68" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A68" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="5">
         <v>36372</v>
       </c>
       <c r="C68" s="2">
         <v>73.465430527782829</v>
       </c>
       <c r="D68" s="46">
         <v>6128</v>
       </c>
       <c r="E68" s="38">
         <v>80.073173918724677</v>
       </c>
       <c r="F68" s="5">
         <v>11683</v>
       </c>
       <c r="G68" s="2">
         <v>88.460664798970242</v>
       </c>
       <c r="H68" s="46">
         <v>3006</v>
       </c>
       <c r="I68" s="38">
         <v>61.915550978372814</v>
       </c>
-      <c r="J68" s="120"/>
-[...6 lines deleted...]
-      <c r="Q68" s="122"/>
+      <c r="J68" s="103"/>
+      <c r="K68" s="104"/>
+      <c r="L68" s="104"/>
+      <c r="M68" s="105"/>
+      <c r="N68" s="103"/>
+      <c r="O68" s="104"/>
+      <c r="P68" s="104"/>
+      <c r="Q68" s="105"/>
     </row>
     <row r="69" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A69" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="5">
         <v>31586</v>
       </c>
       <c r="C69" s="2">
         <v>79.942294550884569</v>
       </c>
       <c r="D69" s="46">
         <v>5190</v>
       </c>
       <c r="E69" s="38">
         <v>85.432098765432102</v>
       </c>
       <c r="F69" s="5">
         <v>10684</v>
       </c>
       <c r="G69" s="2">
         <v>82.134071340713405</v>
       </c>
       <c r="H69" s="46">
         <v>2840</v>
       </c>
       <c r="I69" s="38">
         <v>57.971014492753625</v>
       </c>
-      <c r="J69" s="120"/>
-[...6 lines deleted...]
-      <c r="Q69" s="122"/>
+      <c r="J69" s="103"/>
+      <c r="K69" s="104"/>
+      <c r="L69" s="104"/>
+      <c r="M69" s="105"/>
+      <c r="N69" s="103"/>
+      <c r="O69" s="104"/>
+      <c r="P69" s="104"/>
+      <c r="Q69" s="105"/>
     </row>
     <row r="70" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A70" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="24">
         <v>79383</v>
       </c>
       <c r="C70" s="26">
         <v>92.181476148450926</v>
       </c>
       <c r="D70" s="47">
         <v>12522</v>
       </c>
       <c r="E70" s="41">
         <v>91.830448811968324</v>
       </c>
       <c r="F70" s="24">
         <v>25495</v>
       </c>
       <c r="G70" s="26">
         <v>91.906993511175187</v>
       </c>
       <c r="H70" s="47">
         <v>7943</v>
       </c>
       <c r="I70" s="41">
         <v>98.182941903584677</v>
       </c>
-      <c r="J70" s="120"/>
-[...6 lines deleted...]
-      <c r="Q70" s="122"/>
+      <c r="J70" s="103"/>
+      <c r="K70" s="104"/>
+      <c r="L70" s="104"/>
+      <c r="M70" s="105"/>
+      <c r="N70" s="103"/>
+      <c r="O70" s="104"/>
+      <c r="P70" s="104"/>
+      <c r="Q70" s="105"/>
     </row>
     <row r="71" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A71" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>67958</v>
       </c>
       <c r="C71" s="2">
         <v>76.34014828128511</v>
       </c>
       <c r="D71" s="56">
         <v>11318</v>
       </c>
       <c r="E71" s="42">
         <v>82.444638694638698</v>
       </c>
       <c r="F71" s="5">
         <v>22367</v>
       </c>
       <c r="G71" s="4">
         <v>85.321380888804129</v>
       </c>
       <c r="H71" s="56">
         <v>5846</v>
       </c>
       <c r="I71" s="42">
         <v>59.934385892966993</v>
       </c>
-      <c r="J71" s="120"/>
-[...6 lines deleted...]
-      <c r="Q71" s="122"/>
+      <c r="J71" s="103"/>
+      <c r="K71" s="104"/>
+      <c r="L71" s="104"/>
+      <c r="M71" s="105"/>
+      <c r="N71" s="103"/>
+      <c r="O71" s="104"/>
+      <c r="P71" s="104"/>
+      <c r="Q71" s="105"/>
     </row>
     <row r="72" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A72" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B72" s="24">
         <v>9416</v>
       </c>
       <c r="C72" s="26">
         <v>93.887725595772267</v>
       </c>
       <c r="D72" s="48">
         <v>1472</v>
       </c>
       <c r="E72" s="28">
         <v>102.15128383067314</v>
       </c>
       <c r="F72" s="24">
         <v>3576</v>
       </c>
       <c r="G72" s="26">
         <v>72.344729921100551</v>
       </c>
       <c r="H72" s="27">
         <v>1289</v>
       </c>
       <c r="I72" s="29">
         <v>97.948328267477208</v>
       </c>
-      <c r="J72" s="120"/>
-[...6 lines deleted...]
-      <c r="Q72" s="122"/>
+      <c r="J72" s="103"/>
+      <c r="K72" s="104"/>
+      <c r="L72" s="104"/>
+      <c r="M72" s="105"/>
+      <c r="N72" s="103"/>
+      <c r="O72" s="104"/>
+      <c r="P72" s="104"/>
+      <c r="Q72" s="105"/>
     </row>
     <row r="73" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A73" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="5">
         <v>11356</v>
       </c>
       <c r="C73" s="2">
         <v>89.494838048703613</v>
       </c>
       <c r="D73" s="6">
         <v>1803</v>
       </c>
       <c r="E73" s="3">
         <v>86.766121270452359</v>
       </c>
       <c r="F73" s="5">
         <v>4919</v>
       </c>
       <c r="G73" s="2">
         <v>107.35486687036229</v>
       </c>
       <c r="H73" s="6">
         <v>1616</v>
       </c>
       <c r="I73" s="7">
         <v>124.49922958397535</v>
       </c>
-      <c r="J73" s="120"/>
-[...6 lines deleted...]
-      <c r="Q73" s="122"/>
+      <c r="J73" s="103"/>
+      <c r="K73" s="104"/>
+      <c r="L73" s="104"/>
+      <c r="M73" s="105"/>
+      <c r="N73" s="103"/>
+      <c r="O73" s="104"/>
+      <c r="P73" s="104"/>
+      <c r="Q73" s="105"/>
     </row>
     <row r="74" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A74" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="5">
         <v>24021</v>
       </c>
       <c r="C74" s="2">
         <v>89.969661785085592</v>
       </c>
       <c r="D74" s="6">
         <v>3825</v>
       </c>
       <c r="E74" s="3">
         <v>92.615012106537534</v>
       </c>
       <c r="F74" s="5">
         <v>4716</v>
       </c>
       <c r="G74" s="2">
         <v>90.919606709080398</v>
       </c>
       <c r="H74" s="6">
         <v>1650</v>
       </c>
       <c r="I74" s="7">
         <v>113.95027624309392</v>
       </c>
-      <c r="J74" s="120"/>
-[...6 lines deleted...]
-      <c r="Q74" s="122"/>
+      <c r="J74" s="103"/>
+      <c r="K74" s="104"/>
+      <c r="L74" s="104"/>
+      <c r="M74" s="105"/>
+      <c r="N74" s="103"/>
+      <c r="O74" s="104"/>
+      <c r="P74" s="104"/>
+      <c r="Q74" s="105"/>
     </row>
     <row r="75" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A75" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="5">
         <v>10370</v>
       </c>
       <c r="C75" s="2">
         <v>108.74580536912752</v>
       </c>
       <c r="D75" s="6">
         <v>1495</v>
       </c>
       <c r="E75" s="3">
         <v>100.0669344042838</v>
       </c>
       <c r="F75" s="5">
         <v>4098</v>
       </c>
       <c r="G75" s="2">
         <v>115.7954224357163</v>
       </c>
       <c r="H75" s="6">
         <v>1171</v>
       </c>
       <c r="I75" s="7">
         <v>114.24390243902438</v>
       </c>
-      <c r="J75" s="120"/>
-[...6 lines deleted...]
-      <c r="Q75" s="122"/>
+      <c r="J75" s="103"/>
+      <c r="K75" s="104"/>
+      <c r="L75" s="104"/>
+      <c r="M75" s="105"/>
+      <c r="N75" s="103"/>
+      <c r="O75" s="104"/>
+      <c r="P75" s="104"/>
+      <c r="Q75" s="105"/>
     </row>
     <row r="76" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A76" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="5">
         <v>10064</v>
       </c>
       <c r="C76" s="2">
         <v>93.644738066437156</v>
       </c>
       <c r="D76" s="6">
         <v>1549</v>
       </c>
       <c r="E76" s="3">
         <v>89.641203703703709</v>
       </c>
       <c r="F76" s="5">
         <v>4363</v>
       </c>
       <c r="G76" s="2">
         <v>93.727175080558538</v>
       </c>
       <c r="H76" s="6">
         <v>1171</v>
       </c>
       <c r="I76" s="7">
         <v>93.232484076433124</v>
       </c>
-      <c r="J76" s="120"/>
-[...6 lines deleted...]
-      <c r="Q76" s="122"/>
+      <c r="J76" s="103"/>
+      <c r="K76" s="104"/>
+      <c r="L76" s="104"/>
+      <c r="M76" s="105"/>
+      <c r="N76" s="103"/>
+      <c r="O76" s="104"/>
+      <c r="P76" s="104"/>
+      <c r="Q76" s="105"/>
     </row>
     <row r="77" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A77" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="5">
         <v>14156</v>
       </c>
       <c r="C77" s="2">
         <v>86.232943469785567</v>
       </c>
       <c r="D77" s="6">
         <v>2378</v>
       </c>
       <c r="E77" s="3">
         <v>86.003616636528022</v>
       </c>
       <c r="F77" s="5">
         <v>3823</v>
       </c>
       <c r="G77" s="2">
         <v>79.085643359536618</v>
       </c>
       <c r="H77" s="6">
         <v>1046</v>
       </c>
       <c r="I77" s="7">
         <v>59.874069834001141</v>
       </c>
-      <c r="J77" s="120"/>
-[...6 lines deleted...]
-      <c r="Q77" s="122"/>
+      <c r="J77" s="103"/>
+      <c r="K77" s="104"/>
+      <c r="L77" s="104"/>
+      <c r="M77" s="105"/>
+      <c r="N77" s="103"/>
+      <c r="O77" s="104"/>
+      <c r="P77" s="104"/>
+      <c r="Q77" s="105"/>
     </row>
     <row r="78" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A78" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="5">
         <v>8758</v>
       </c>
       <c r="C78" s="2">
         <v>78.525957141576257</v>
       </c>
       <c r="D78" s="6">
         <v>1357</v>
       </c>
       <c r="E78" s="3">
         <v>74.23413566739606</v>
       </c>
       <c r="F78" s="5">
         <v>3384</v>
       </c>
       <c r="G78" s="2">
         <v>77.721635277905378</v>
       </c>
       <c r="H78" s="6">
         <v>906</v>
       </c>
       <c r="I78" s="7">
         <v>60.642570281124499</v>
       </c>
-      <c r="J78" s="120"/>
-[...6 lines deleted...]
-      <c r="Q78" s="122"/>
+      <c r="J78" s="103"/>
+      <c r="K78" s="104"/>
+      <c r="L78" s="104"/>
+      <c r="M78" s="105"/>
+      <c r="N78" s="103"/>
+      <c r="O78" s="104"/>
+      <c r="P78" s="104"/>
+      <c r="Q78" s="105"/>
     </row>
     <row r="79" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A79" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="5">
         <v>10677</v>
       </c>
       <c r="C79" s="2">
         <v>76.095787898225353</v>
       </c>
       <c r="D79" s="6">
         <v>1790</v>
       </c>
       <c r="E79" s="3">
         <v>89.769307923771308</v>
       </c>
       <c r="F79" s="5">
         <v>4942</v>
       </c>
       <c r="G79" s="2">
         <v>114.18669131238448</v>
       </c>
       <c r="H79" s="6">
         <v>1154</v>
       </c>
       <c r="I79" s="7">
         <v>74.692556634304211</v>
       </c>
-      <c r="J79" s="120"/>
-[...6 lines deleted...]
-      <c r="Q79" s="122"/>
+      <c r="J79" s="103"/>
+      <c r="K79" s="104"/>
+      <c r="L79" s="104"/>
+      <c r="M79" s="105"/>
+      <c r="N79" s="103"/>
+      <c r="O79" s="104"/>
+      <c r="P79" s="104"/>
+      <c r="Q79" s="105"/>
     </row>
     <row r="80" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A80" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="5">
         <v>16937</v>
       </c>
       <c r="C80" s="2">
         <v>69.627954779033914</v>
       </c>
       <c r="D80" s="6">
         <v>2981</v>
       </c>
       <c r="E80" s="3">
         <v>77.812581571391277</v>
       </c>
       <c r="F80" s="5">
         <v>3357</v>
       </c>
       <c r="G80" s="2">
         <v>74.187845303867405</v>
       </c>
       <c r="H80" s="6">
         <v>946</v>
       </c>
       <c r="I80" s="7">
         <v>52.092511013215855</v>
       </c>
-      <c r="J80" s="120"/>
-[...6 lines deleted...]
-      <c r="Q80" s="122"/>
+      <c r="J80" s="103"/>
+      <c r="K80" s="104"/>
+      <c r="L80" s="104"/>
+      <c r="M80" s="105"/>
+      <c r="N80" s="103"/>
+      <c r="O80" s="104"/>
+      <c r="P80" s="104"/>
+      <c r="Q80" s="105"/>
     </row>
     <row r="81" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A81" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="5">
         <v>9532</v>
       </c>
       <c r="C81" s="2">
         <v>87.618347274565679</v>
       </c>
       <c r="D81" s="6">
         <v>1127</v>
       </c>
       <c r="E81" s="3">
         <v>70.218068535825537</v>
       </c>
       <c r="F81" s="5">
         <v>3523</v>
       </c>
       <c r="G81" s="2">
         <v>80.765703805593773</v>
       </c>
       <c r="H81" s="6">
         <v>895</v>
       </c>
       <c r="I81" s="7">
         <v>57.5933075933076</v>
       </c>
-      <c r="J81" s="120"/>
-[...6 lines deleted...]
-      <c r="Q81" s="122"/>
+      <c r="J81" s="103"/>
+      <c r="K81" s="104"/>
+      <c r="L81" s="104"/>
+      <c r="M81" s="105"/>
+      <c r="N81" s="103"/>
+      <c r="O81" s="104"/>
+      <c r="P81" s="104"/>
+      <c r="Q81" s="105"/>
     </row>
     <row r="82" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A82" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B82" s="5">
         <v>9872</v>
       </c>
       <c r="C82" s="2">
         <v>76.616220411331</v>
       </c>
       <c r="D82" s="6">
         <v>1713</v>
       </c>
       <c r="E82" s="3">
         <v>88.435725348477021</v>
       </c>
       <c r="F82" s="5">
         <v>3860</v>
       </c>
       <c r="G82" s="2">
         <v>84.224307222343441</v>
       </c>
       <c r="H82" s="6">
         <v>995</v>
       </c>
       <c r="I82" s="7">
         <v>60.084541062801932</v>
       </c>
-      <c r="J82" s="120"/>
-[...6 lines deleted...]
-      <c r="Q82" s="122"/>
+      <c r="J82" s="103"/>
+      <c r="K82" s="104"/>
+      <c r="L82" s="104"/>
+      <c r="M82" s="105"/>
+      <c r="N82" s="103"/>
+      <c r="O82" s="104"/>
+      <c r="P82" s="104"/>
+      <c r="Q82" s="105"/>
     </row>
     <row r="83" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A83" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B83" s="5">
         <v>12182</v>
       </c>
       <c r="C83" s="2">
         <v>77.360767130247027</v>
       </c>
       <c r="D83" s="6">
         <v>2350</v>
       </c>
       <c r="E83" s="3">
         <v>92.775365179628892</v>
       </c>
       <c r="F83" s="5">
         <v>3301</v>
       </c>
       <c r="G83" s="2">
         <v>81.245385183362046</v>
       </c>
       <c r="H83" s="6">
         <v>950</v>
       </c>
       <c r="I83" s="7">
         <v>56.246299585553587</v>
       </c>
-      <c r="J83" s="123"/>
-[...6 lines deleted...]
-      <c r="Q83" s="125"/>
+      <c r="J83" s="106"/>
+      <c r="K83" s="107"/>
+      <c r="L83" s="107"/>
+      <c r="M83" s="108"/>
+      <c r="N83" s="106"/>
+      <c r="O83" s="107"/>
+      <c r="P83" s="107"/>
+      <c r="Q83" s="108"/>
     </row>
     <row r="84" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A84" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B84" s="32">
         <v>147341</v>
       </c>
       <c r="C84" s="60">
         <v>0.84129476521103597</v>
       </c>
       <c r="D84" s="45">
         <v>23840</v>
       </c>
       <c r="E84" s="60">
         <v>0.87121765823709985</v>
       </c>
       <c r="F84" s="32">
         <v>47862</v>
       </c>
       <c r="G84" s="60">
         <v>0.88707256046705585</v>
       </c>
       <c r="H84" s="45">
         <v>13789</v>
@@ -13837,691 +13858,691 @@
       </c>
       <c r="B85" s="24">
         <v>58872</v>
       </c>
       <c r="C85" s="26">
         <v>131.43125041859219</v>
       </c>
       <c r="D85" s="47">
         <v>11407</v>
       </c>
       <c r="E85" s="41">
         <v>160.66197183098592</v>
       </c>
       <c r="F85" s="24">
         <v>13470</v>
       </c>
       <c r="G85" s="26">
         <v>101.96048747256074</v>
       </c>
       <c r="H85" s="47">
         <v>3523</v>
       </c>
       <c r="I85" s="41">
         <v>77.343578485181126</v>
       </c>
-      <c r="J85" s="117" t="s">
+      <c r="J85" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="K85" s="118"/>
-[...2 lines deleted...]
-      <c r="N85" s="117" t="s">
+      <c r="K85" s="101"/>
+      <c r="L85" s="101"/>
+      <c r="M85" s="102"/>
+      <c r="N85" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="O85" s="118"/>
-[...1 lines deleted...]
-      <c r="Q85" s="119"/>
+      <c r="O85" s="101"/>
+      <c r="P85" s="101"/>
+      <c r="Q85" s="102"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A86" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B86" s="5">
         <v>47414</v>
       </c>
       <c r="C86" s="2">
         <v>137.07429893032668</v>
       </c>
       <c r="D86" s="46">
         <v>7734</v>
       </c>
       <c r="E86" s="38">
         <v>142.64109184802655</v>
       </c>
       <c r="F86" s="5">
         <v>10961</v>
       </c>
       <c r="G86" s="2">
         <v>89.229892543145553</v>
       </c>
       <c r="H86" s="46">
         <v>2812</v>
       </c>
       <c r="I86" s="38">
         <v>82.99881936245572</v>
       </c>
-      <c r="J86" s="120"/>
-[...6 lines deleted...]
-      <c r="Q86" s="122"/>
+      <c r="J86" s="103"/>
+      <c r="K86" s="104"/>
+      <c r="L86" s="104"/>
+      <c r="M86" s="105"/>
+      <c r="N86" s="103"/>
+      <c r="O86" s="104"/>
+      <c r="P86" s="104"/>
+      <c r="Q86" s="105"/>
     </row>
     <row r="87" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A87" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="5">
         <v>45914</v>
       </c>
       <c r="C87" s="2">
         <v>126.23446607280326</v>
       </c>
       <c r="D87" s="46">
         <v>7394</v>
       </c>
       <c r="E87" s="38">
         <v>120.65926892950391</v>
       </c>
       <c r="F87" s="5">
         <v>11203</v>
       </c>
       <c r="G87" s="2">
         <v>95.891466232988094</v>
       </c>
       <c r="H87" s="46">
         <v>2761</v>
       </c>
       <c r="I87" s="38">
         <v>91.84963406520292</v>
       </c>
-      <c r="J87" s="120"/>
-[...6 lines deleted...]
-      <c r="Q87" s="122"/>
+      <c r="J87" s="103"/>
+      <c r="K87" s="104"/>
+      <c r="L87" s="104"/>
+      <c r="M87" s="105"/>
+      <c r="N87" s="103"/>
+      <c r="O87" s="104"/>
+      <c r="P87" s="104"/>
+      <c r="Q87" s="105"/>
     </row>
     <row r="88" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A88" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="5">
         <v>41809</v>
       </c>
       <c r="C88" s="2">
         <v>132.36560501488</v>
       </c>
       <c r="D88" s="46">
         <v>6263</v>
       </c>
       <c r="E88" s="38">
         <v>120.67437379576107</v>
       </c>
       <c r="F88" s="5">
         <v>9252</v>
       </c>
       <c r="G88" s="2">
         <v>86.596780232122811</v>
       </c>
       <c r="H88" s="46">
         <v>2797</v>
       </c>
       <c r="I88" s="38">
         <v>98.485915492957744</v>
       </c>
-      <c r="J88" s="120"/>
-[...6 lines deleted...]
-      <c r="Q88" s="122"/>
+      <c r="J88" s="103"/>
+      <c r="K88" s="104"/>
+      <c r="L88" s="104"/>
+      <c r="M88" s="105"/>
+      <c r="N88" s="103"/>
+      <c r="O88" s="104"/>
+      <c r="P88" s="104"/>
+      <c r="Q88" s="105"/>
     </row>
     <row r="89" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A89" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="24">
         <v>106286</v>
       </c>
       <c r="C89" s="26">
         <v>133.89012760918584</v>
       </c>
       <c r="D89" s="47">
         <v>19141</v>
       </c>
       <c r="E89" s="41">
         <v>152.85896821593994</v>
       </c>
       <c r="F89" s="24">
         <v>24431</v>
       </c>
       <c r="G89" s="26">
         <v>95.826632673073149</v>
       </c>
       <c r="H89" s="47">
         <v>6335</v>
       </c>
       <c r="I89" s="41">
         <v>79.755759788493009</v>
       </c>
-      <c r="J89" s="120"/>
-[...6 lines deleted...]
-      <c r="Q89" s="122"/>
+      <c r="J89" s="103"/>
+      <c r="K89" s="104"/>
+      <c r="L89" s="104"/>
+      <c r="M89" s="105"/>
+      <c r="N89" s="103"/>
+      <c r="O89" s="104"/>
+      <c r="P89" s="104"/>
+      <c r="Q89" s="105"/>
     </row>
     <row r="90" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A90" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B90" s="5">
         <v>87723</v>
       </c>
       <c r="C90" s="2">
         <v>129.08414020424379</v>
       </c>
       <c r="D90" s="56">
         <v>13657</v>
       </c>
       <c r="E90" s="42">
         <v>120.66619544089062</v>
       </c>
       <c r="F90" s="5">
         <v>20455</v>
       </c>
       <c r="G90" s="4">
         <v>91.451692225153124</v>
       </c>
       <c r="H90" s="56">
         <v>5558</v>
       </c>
       <c r="I90" s="42">
         <v>95.073554567225443</v>
       </c>
-      <c r="J90" s="120"/>
-[...6 lines deleted...]
-      <c r="Q90" s="122"/>
+      <c r="J90" s="103"/>
+      <c r="K90" s="104"/>
+      <c r="L90" s="104"/>
+      <c r="M90" s="105"/>
+      <c r="N90" s="103"/>
+      <c r="O90" s="104"/>
+      <c r="P90" s="104"/>
+      <c r="Q90" s="105"/>
     </row>
     <row r="91" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A91" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B91" s="24">
         <v>12578</v>
       </c>
       <c r="C91" s="26">
         <v>133.58113848768053</v>
       </c>
       <c r="D91" s="48">
         <v>2442</v>
       </c>
       <c r="E91" s="28">
         <v>165.89673913043478</v>
       </c>
       <c r="F91" s="24">
         <v>4710</v>
       </c>
       <c r="G91" s="26">
         <v>131.71140939597313</v>
       </c>
       <c r="H91" s="27">
         <v>1078</v>
       </c>
       <c r="I91" s="29">
         <v>83.630721489526763</v>
       </c>
-      <c r="J91" s="120"/>
-[...6 lines deleted...]
-      <c r="Q91" s="122"/>
+      <c r="J91" s="103"/>
+      <c r="K91" s="104"/>
+      <c r="L91" s="104"/>
+      <c r="M91" s="105"/>
+      <c r="N91" s="103"/>
+      <c r="O91" s="104"/>
+      <c r="P91" s="104"/>
+      <c r="Q91" s="105"/>
     </row>
     <row r="92" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A92" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B92" s="5">
         <v>16314</v>
       </c>
       <c r="C92" s="2">
         <v>143.65973934483972</v>
       </c>
       <c r="D92" s="6">
         <v>3044</v>
       </c>
       <c r="E92" s="3">
         <v>168.82972823072657</v>
       </c>
       <c r="F92" s="5">
         <v>3951</v>
       </c>
       <c r="G92" s="2">
         <v>80.321203496645651</v>
       </c>
       <c r="H92" s="6">
         <v>1131</v>
       </c>
       <c r="I92" s="7">
         <v>69.987623762376245</v>
       </c>
-      <c r="J92" s="120"/>
-[...6 lines deleted...]
-      <c r="Q92" s="122"/>
+      <c r="J92" s="103"/>
+      <c r="K92" s="104"/>
+      <c r="L92" s="104"/>
+      <c r="M92" s="105"/>
+      <c r="N92" s="103"/>
+      <c r="O92" s="104"/>
+      <c r="P92" s="104"/>
+      <c r="Q92" s="105"/>
     </row>
     <row r="93" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A93" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B93" s="5">
         <v>29980</v>
       </c>
       <c r="C93" s="2">
         <v>124.80746013904501</v>
       </c>
       <c r="D93" s="6">
         <v>5921</v>
       </c>
       <c r="E93" s="3">
         <v>154.79738562091504</v>
       </c>
       <c r="F93" s="5">
         <v>4809</v>
       </c>
       <c r="G93" s="2">
         <v>101.97201017811706</v>
       </c>
       <c r="H93" s="6">
         <v>1314</v>
       </c>
       <c r="I93" s="7">
         <v>79.63636363636364</v>
       </c>
-      <c r="J93" s="120"/>
-[...6 lines deleted...]
-      <c r="Q93" s="122"/>
+      <c r="J93" s="103"/>
+      <c r="K93" s="104"/>
+      <c r="L93" s="104"/>
+      <c r="M93" s="105"/>
+      <c r="N93" s="103"/>
+      <c r="O93" s="104"/>
+      <c r="P93" s="104"/>
+      <c r="Q93" s="105"/>
     </row>
     <row r="94" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A94" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="5">
         <v>12352</v>
       </c>
       <c r="C94" s="2">
         <v>119.11282545805206</v>
       </c>
       <c r="D94" s="6">
         <v>2071</v>
       </c>
       <c r="E94" s="3">
         <v>138.52842809364549</v>
       </c>
       <c r="F94" s="5">
         <v>3196</v>
       </c>
       <c r="G94" s="2">
         <v>77.989263055148854</v>
       </c>
       <c r="H94" s="6">
         <v>766</v>
       </c>
       <c r="I94" s="7">
         <v>65.414175918018785</v>
       </c>
-      <c r="J94" s="120"/>
-[...6 lines deleted...]
-      <c r="Q94" s="122"/>
+      <c r="J94" s="103"/>
+      <c r="K94" s="104"/>
+      <c r="L94" s="104"/>
+      <c r="M94" s="105"/>
+      <c r="N94" s="103"/>
+      <c r="O94" s="104"/>
+      <c r="P94" s="104"/>
+      <c r="Q94" s="105"/>
     </row>
     <row r="95" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A95" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B95" s="5">
         <v>17141</v>
       </c>
       <c r="C95" s="2">
         <v>170.3199523052464</v>
       </c>
       <c r="D95" s="6">
         <v>2671</v>
       </c>
       <c r="E95" s="3">
         <v>172.43382827630728</v>
       </c>
       <c r="F95" s="5">
         <v>4070</v>
       </c>
       <c r="G95" s="2">
         <v>93.28443731377493</v>
       </c>
       <c r="H95" s="6">
         <v>1126</v>
       </c>
       <c r="I95" s="7">
         <v>96.157130657557644</v>
       </c>
-      <c r="J95" s="120"/>
-[...6 lines deleted...]
-      <c r="Q95" s="122"/>
+      <c r="J95" s="103"/>
+      <c r="K95" s="104"/>
+      <c r="L95" s="104"/>
+      <c r="M95" s="105"/>
+      <c r="N95" s="103"/>
+      <c r="O95" s="104"/>
+      <c r="P95" s="104"/>
+      <c r="Q95" s="105"/>
     </row>
     <row r="96" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A96" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="5">
         <v>17921</v>
       </c>
       <c r="C96" s="2">
         <v>126.59649618536311</v>
       </c>
       <c r="D96" s="6">
         <v>2992</v>
       </c>
       <c r="E96" s="3">
         <v>125.82001682085786</v>
       </c>
       <c r="F96" s="5">
         <v>3695</v>
       </c>
       <c r="G96" s="2">
         <v>96.65184410149098</v>
       </c>
       <c r="H96" s="6">
         <v>920</v>
       </c>
       <c r="I96" s="7">
         <v>87.954110898661568</v>
       </c>
-      <c r="J96" s="120"/>
-[...6 lines deleted...]
-      <c r="Q96" s="122"/>
+      <c r="J96" s="103"/>
+      <c r="K96" s="104"/>
+      <c r="L96" s="104"/>
+      <c r="M96" s="105"/>
+      <c r="N96" s="103"/>
+      <c r="O96" s="104"/>
+      <c r="P96" s="104"/>
+      <c r="Q96" s="105"/>
     </row>
     <row r="97" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A97" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B97" s="5">
         <v>12052</v>
       </c>
       <c r="C97" s="2">
         <v>137.61132678693767</v>
       </c>
       <c r="D97" s="6">
         <v>1976</v>
       </c>
       <c r="E97" s="3">
         <v>145.6153279292557</v>
       </c>
       <c r="F97" s="5">
         <v>3884</v>
       </c>
       <c r="G97" s="2">
         <v>114.77541371158392</v>
       </c>
       <c r="H97" s="6">
         <v>999</v>
       </c>
       <c r="I97" s="7">
         <v>110.26490066225165</v>
       </c>
-      <c r="J97" s="120"/>
-[...6 lines deleted...]
-      <c r="Q97" s="122"/>
+      <c r="J97" s="103"/>
+      <c r="K97" s="104"/>
+      <c r="L97" s="104"/>
+      <c r="M97" s="105"/>
+      <c r="N97" s="103"/>
+      <c r="O97" s="104"/>
+      <c r="P97" s="104"/>
+      <c r="Q97" s="105"/>
     </row>
     <row r="98" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A98" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B98" s="5">
         <v>13574</v>
       </c>
       <c r="C98" s="2">
         <v>127.13308981923761</v>
       </c>
       <c r="D98" s="6">
         <v>2081</v>
       </c>
       <c r="E98" s="3">
         <v>116.25698324022346</v>
       </c>
       <c r="F98" s="5">
         <v>3592</v>
       </c>
       <c r="G98" s="2">
         <v>72.683124241197888</v>
       </c>
       <c r="H98" s="6">
         <v>769</v>
       </c>
       <c r="I98" s="7">
         <v>66.63778162911612</v>
       </c>
-      <c r="J98" s="120"/>
-[...6 lines deleted...]
-      <c r="Q98" s="122"/>
+      <c r="J98" s="103"/>
+      <c r="K98" s="104"/>
+      <c r="L98" s="104"/>
+      <c r="M98" s="105"/>
+      <c r="N98" s="103"/>
+      <c r="O98" s="104"/>
+      <c r="P98" s="104"/>
+      <c r="Q98" s="105"/>
     </row>
     <row r="99" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A99" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="5">
         <v>20288</v>
       </c>
       <c r="C99" s="2">
         <v>119.78508590659503</v>
       </c>
       <c r="D99" s="6">
         <v>3337</v>
       </c>
       <c r="E99" s="3">
         <v>111.94230124119422</v>
       </c>
       <c r="F99" s="5">
         <v>3727</v>
       </c>
       <c r="G99" s="2">
         <v>111.02174560619599</v>
       </c>
       <c r="H99" s="6">
         <v>993</v>
       </c>
       <c r="I99" s="7">
         <v>104.96828752642706</v>
       </c>
-      <c r="J99" s="120"/>
-[...6 lines deleted...]
-      <c r="Q99" s="122"/>
+      <c r="J99" s="103"/>
+      <c r="K99" s="104"/>
+      <c r="L99" s="104"/>
+      <c r="M99" s="105"/>
+      <c r="N99" s="103"/>
+      <c r="O99" s="104"/>
+      <c r="P99" s="104"/>
+      <c r="Q99" s="105"/>
     </row>
     <row r="100" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A100" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="5">
         <v>10135</v>
       </c>
       <c r="C100" s="2">
         <v>106.32605958875368</v>
       </c>
       <c r="D100" s="6">
         <v>1499</v>
       </c>
       <c r="E100" s="3">
         <v>133.00798580301685</v>
       </c>
       <c r="F100" s="5">
         <v>2840</v>
       </c>
       <c r="G100" s="2">
         <v>80.613113823445929</v>
       </c>
       <c r="H100" s="6">
         <v>832</v>
       </c>
       <c r="I100" s="7">
         <v>92.960893854748605</v>
       </c>
-      <c r="J100" s="120"/>
-[...6 lines deleted...]
-      <c r="Q100" s="122"/>
+      <c r="J100" s="103"/>
+      <c r="K100" s="104"/>
+      <c r="L100" s="104"/>
+      <c r="M100" s="105"/>
+      <c r="N100" s="103"/>
+      <c r="O100" s="104"/>
+      <c r="P100" s="104"/>
+      <c r="Q100" s="105"/>
     </row>
     <row r="101" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A101" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="5">
         <v>14702</v>
       </c>
       <c r="C101" s="2">
         <v>148.92625607779578</v>
       </c>
       <c r="D101" s="6">
         <v>2099</v>
       </c>
       <c r="E101" s="3">
         <v>122.53356684179802</v>
       </c>
       <c r="F101" s="5">
         <v>3261</v>
       </c>
       <c r="G101" s="2">
         <v>84.481865284974091</v>
       </c>
       <c r="H101" s="6">
         <v>1004</v>
       </c>
       <c r="I101" s="7">
         <v>100.90452261306532</v>
       </c>
-      <c r="J101" s="120"/>
-[...6 lines deleted...]
-      <c r="Q101" s="122"/>
+      <c r="J101" s="103"/>
+      <c r="K101" s="104"/>
+      <c r="L101" s="104"/>
+      <c r="M101" s="105"/>
+      <c r="N101" s="103"/>
+      <c r="O101" s="104"/>
+      <c r="P101" s="104"/>
+      <c r="Q101" s="105"/>
     </row>
     <row r="102" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A102" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B102" s="5">
         <v>16972</v>
       </c>
       <c r="C102" s="2">
         <v>139.32030865210967</v>
       </c>
       <c r="D102" s="6">
         <v>2665</v>
       </c>
       <c r="E102" s="3">
         <v>113.40425531914893</v>
       </c>
       <c r="F102" s="5">
         <v>3151</v>
       </c>
       <c r="G102" s="2">
         <v>95.45592244774312</v>
       </c>
       <c r="H102" s="6">
         <v>961</v>
       </c>
       <c r="I102" s="7">
         <v>101.15789473684211</v>
       </c>
-      <c r="J102" s="123"/>
-[...6 lines deleted...]
-      <c r="Q102" s="125"/>
+      <c r="J102" s="106"/>
+      <c r="K102" s="107"/>
+      <c r="L102" s="107"/>
+      <c r="M102" s="108"/>
+      <c r="N102" s="106"/>
+      <c r="O102" s="107"/>
+      <c r="P102" s="107"/>
+      <c r="Q102" s="108"/>
     </row>
     <row r="103" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A103" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B103" s="32">
         <v>194009</v>
       </c>
       <c r="C103" s="60">
         <v>1.316734649554435</v>
       </c>
       <c r="D103" s="45">
         <v>32798</v>
       </c>
       <c r="E103" s="60">
         <v>1.375755033557047</v>
       </c>
       <c r="F103" s="32">
         <v>44886</v>
       </c>
       <c r="G103" s="60">
         <v>0.93782123605365431</v>
       </c>
       <c r="H103" s="45">
         <v>11893</v>
@@ -14544,621 +14565,621 @@
       </c>
       <c r="B104" s="24">
         <v>55042</v>
       </c>
       <c r="C104" s="26">
         <v>93.494360646827019</v>
       </c>
       <c r="D104" s="47">
         <v>8367</v>
       </c>
       <c r="E104" s="41">
         <v>73.349697554133428</v>
       </c>
       <c r="F104" s="24">
         <v>11219</v>
       </c>
       <c r="G104" s="26">
         <v>83.288789903489231</v>
       </c>
       <c r="H104" s="47">
         <v>3207</v>
       </c>
       <c r="I104" s="41">
         <v>91.03037184217996</v>
       </c>
-      <c r="J104" s="117" t="s">
+      <c r="J104" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K104" s="118"/>
-[...2 lines deleted...]
-      <c r="N104" s="117" t="s">
+      <c r="K104" s="101"/>
+      <c r="L104" s="101"/>
+      <c r="M104" s="102"/>
+      <c r="N104" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O104" s="118"/>
-[...1 lines deleted...]
-      <c r="Q104" s="119"/>
+      <c r="O104" s="101"/>
+      <c r="P104" s="101"/>
+      <c r="Q104" s="102"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A105" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="5">
         <v>35420</v>
       </c>
       <c r="C105" s="2">
         <v>74.703674020331547</v>
       </c>
       <c r="D105" s="46">
         <v>5698</v>
       </c>
       <c r="E105" s="38">
         <v>73.674683216964056</v>
       </c>
       <c r="F105" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G105" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H105" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I105" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J105" s="120"/>
-[...6 lines deleted...]
-      <c r="Q105" s="122"/>
+      <c r="J105" s="103"/>
+      <c r="K105" s="104"/>
+      <c r="L105" s="104"/>
+      <c r="M105" s="105"/>
+      <c r="N105" s="103"/>
+      <c r="O105" s="104"/>
+      <c r="P105" s="104"/>
+      <c r="Q105" s="105"/>
     </row>
     <row r="106" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A106" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="5">
         <v>32925</v>
       </c>
       <c r="C106" s="2">
         <v>71.710153765735939</v>
       </c>
       <c r="D106" s="46">
         <v>5585</v>
       </c>
       <c r="E106" s="38">
         <v>75.534216932648093</v>
       </c>
       <c r="F106" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G106" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H106" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I106" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J106" s="120"/>
-[...6 lines deleted...]
-      <c r="Q106" s="122"/>
+      <c r="J106" s="103"/>
+      <c r="K106" s="104"/>
+      <c r="L106" s="104"/>
+      <c r="M106" s="105"/>
+      <c r="N106" s="103"/>
+      <c r="O106" s="104"/>
+      <c r="P106" s="104"/>
+      <c r="Q106" s="105"/>
     </row>
     <row r="107" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A107" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B107" s="5">
         <v>30891</v>
       </c>
       <c r="C107" s="2">
         <v>73.886005405534689</v>
       </c>
       <c r="D107" s="46">
         <v>5572</v>
       </c>
       <c r="E107" s="38">
         <v>88.966948746607059</v>
       </c>
       <c r="F107" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G107" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H107" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I107" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J107" s="120"/>
-[...6 lines deleted...]
-      <c r="Q107" s="122"/>
+      <c r="J107" s="103"/>
+      <c r="K107" s="104"/>
+      <c r="L107" s="104"/>
+      <c r="M107" s="105"/>
+      <c r="N107" s="103"/>
+      <c r="O107" s="104"/>
+      <c r="P107" s="104"/>
+      <c r="Q107" s="105"/>
     </row>
     <row r="108" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A108" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B108" s="24">
         <v>90462</v>
       </c>
       <c r="C108" s="26">
         <v>85.111867978849517</v>
       </c>
       <c r="D108" s="47">
         <v>14065</v>
       </c>
       <c r="E108" s="41">
         <v>73.481009351653512</v>
       </c>
       <c r="F108" s="67" t="s">
         <v>71</v>
       </c>
       <c r="G108" s="68" t="s">
         <v>71</v>
       </c>
       <c r="H108" s="69" t="s">
         <v>71</v>
       </c>
       <c r="I108" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="J108" s="120"/>
-[...6 lines deleted...]
-      <c r="Q108" s="122"/>
+      <c r="J108" s="103"/>
+      <c r="K108" s="104"/>
+      <c r="L108" s="104"/>
+      <c r="M108" s="105"/>
+      <c r="N108" s="103"/>
+      <c r="O108" s="104"/>
+      <c r="P108" s="104"/>
+      <c r="Q108" s="105"/>
     </row>
     <row r="109" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A109" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="5">
         <v>63816</v>
       </c>
       <c r="C109" s="2">
         <v>72.747170069423078</v>
       </c>
       <c r="D109" s="56">
         <v>11157</v>
       </c>
       <c r="E109" s="42">
         <v>81.694369187962209</v>
       </c>
       <c r="F109" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G109" s="72" t="s">
         <v>71</v>
       </c>
       <c r="H109" s="73" t="s">
         <v>71</v>
       </c>
       <c r="I109" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="J109" s="120"/>
-[...6 lines deleted...]
-      <c r="Q109" s="122"/>
+      <c r="J109" s="103"/>
+      <c r="K109" s="104"/>
+      <c r="L109" s="104"/>
+      <c r="M109" s="105"/>
+      <c r="N109" s="103"/>
+      <c r="O109" s="104"/>
+      <c r="P109" s="104"/>
+      <c r="Q109" s="105"/>
     </row>
     <row r="110" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A110" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B110" s="24">
         <v>13766</v>
       </c>
       <c r="C110" s="26">
         <v>109.44506280807759</v>
       </c>
       <c r="D110" s="48">
         <v>2155</v>
       </c>
       <c r="E110" s="28">
         <v>88.247338247338249</v>
       </c>
       <c r="F110" s="24">
         <v>4018</v>
       </c>
       <c r="G110" s="26">
         <v>85.307855626326969</v>
       </c>
       <c r="H110" s="27">
         <v>1055</v>
       </c>
       <c r="I110" s="29">
         <v>97.86641929499072</v>
       </c>
-      <c r="J110" s="120"/>
-[...6 lines deleted...]
-      <c r="Q110" s="122"/>
+      <c r="J110" s="103"/>
+      <c r="K110" s="104"/>
+      <c r="L110" s="104"/>
+      <c r="M110" s="105"/>
+      <c r="N110" s="103"/>
+      <c r="O110" s="104"/>
+      <c r="P110" s="104"/>
+      <c r="Q110" s="105"/>
     </row>
     <row r="111" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A111" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B111" s="5">
         <v>15676</v>
       </c>
       <c r="C111" s="2">
         <v>96.089248498222389</v>
       </c>
       <c r="D111" s="6">
         <v>2307</v>
       </c>
       <c r="E111" s="3">
         <v>75.788436268068324</v>
       </c>
       <c r="F111" s="5">
         <v>3550</v>
       </c>
       <c r="G111" s="2">
         <v>89.850670716274365</v>
       </c>
       <c r="H111" s="6">
         <v>1006</v>
       </c>
       <c r="I111" s="7">
         <v>88.94783377541998</v>
       </c>
-      <c r="J111" s="120"/>
-[...6 lines deleted...]
-      <c r="Q111" s="122"/>
+      <c r="J111" s="103"/>
+      <c r="K111" s="104"/>
+      <c r="L111" s="104"/>
+      <c r="M111" s="105"/>
+      <c r="N111" s="103"/>
+      <c r="O111" s="104"/>
+      <c r="P111" s="104"/>
+      <c r="Q111" s="105"/>
     </row>
     <row r="112" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A112" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="5">
         <v>25600</v>
       </c>
       <c r="C112" s="2">
         <v>85.390260173448965</v>
       </c>
       <c r="D112" s="6">
         <v>3905</v>
       </c>
       <c r="E112" s="3">
         <v>65.951697348420879</v>
       </c>
       <c r="F112" s="77">
         <v>3651</v>
       </c>
       <c r="G112" s="78">
         <v>75.920149719276353</v>
       </c>
       <c r="H112" s="79">
         <v>1146</v>
       </c>
       <c r="I112" s="80">
         <v>87.214611872146122</v>
       </c>
-      <c r="J112" s="120"/>
-[...6 lines deleted...]
-      <c r="Q112" s="122"/>
+      <c r="J112" s="103"/>
+      <c r="K112" s="104"/>
+      <c r="L112" s="104"/>
+      <c r="M112" s="105"/>
+      <c r="N112" s="103"/>
+      <c r="O112" s="104"/>
+      <c r="P112" s="104"/>
+      <c r="Q112" s="105"/>
     </row>
     <row r="113" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A113" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="5">
         <v>10095</v>
       </c>
       <c r="C113" s="2">
         <v>81.727655440414509</v>
       </c>
       <c r="D113" s="6">
         <v>1492</v>
       </c>
       <c r="E113" s="3">
         <v>72.042491549975864</v>
       </c>
-      <c r="F113" s="126" t="s">
+      <c r="F113" s="134" t="s">
         <v>73</v>
       </c>
-      <c r="G113" s="127"/>
-[...9 lines deleted...]
-      <c r="Q113" s="122"/>
+      <c r="G113" s="135"/>
+      <c r="H113" s="135"/>
+      <c r="I113" s="136"/>
+      <c r="J113" s="103"/>
+      <c r="K113" s="104"/>
+      <c r="L113" s="104"/>
+      <c r="M113" s="105"/>
+      <c r="N113" s="103"/>
+      <c r="O113" s="104"/>
+      <c r="P113" s="104"/>
+      <c r="Q113" s="105"/>
     </row>
     <row r="114" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A114" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="5">
         <v>13732</v>
       </c>
       <c r="C114" s="2">
         <v>80.112012134647927</v>
       </c>
       <c r="D114" s="6">
         <v>2023</v>
       </c>
       <c r="E114" s="3">
         <v>75.739423436915004</v>
       </c>
-      <c r="F114" s="126"/>
-[...10 lines deleted...]
-      <c r="Q114" s="122"/>
+      <c r="F114" s="134"/>
+      <c r="G114" s="135"/>
+      <c r="H114" s="135"/>
+      <c r="I114" s="136"/>
+      <c r="J114" s="104"/>
+      <c r="K114" s="104"/>
+      <c r="L114" s="104"/>
+      <c r="M114" s="105"/>
+      <c r="N114" s="103"/>
+      <c r="O114" s="104"/>
+      <c r="P114" s="104"/>
+      <c r="Q114" s="105"/>
     </row>
     <row r="115" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A115" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5">
         <v>11593</v>
       </c>
       <c r="C115" s="2">
         <v>64.689470453657719</v>
       </c>
       <c r="D115" s="6">
         <v>2183</v>
       </c>
       <c r="E115" s="3">
         <v>72.961229946524071</v>
       </c>
-      <c r="F115" s="126"/>
-[...10 lines deleted...]
-      <c r="Q115" s="122"/>
+      <c r="F115" s="134"/>
+      <c r="G115" s="135"/>
+      <c r="H115" s="135"/>
+      <c r="I115" s="136"/>
+      <c r="J115" s="104"/>
+      <c r="K115" s="104"/>
+      <c r="L115" s="104"/>
+      <c r="M115" s="105"/>
+      <c r="N115" s="103"/>
+      <c r="O115" s="104"/>
+      <c r="P115" s="104"/>
+      <c r="Q115" s="105"/>
     </row>
     <row r="116" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A116" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="5">
         <v>8054</v>
       </c>
       <c r="C116" s="2">
         <v>66.827082641885156</v>
       </c>
       <c r="D116" s="6">
         <v>1359</v>
       </c>
       <c r="E116" s="3">
         <v>68.775303643724698</v>
       </c>
-      <c r="F116" s="126"/>
-[...10 lines deleted...]
-      <c r="Q116" s="122"/>
+      <c r="F116" s="134"/>
+      <c r="G116" s="135"/>
+      <c r="H116" s="135"/>
+      <c r="I116" s="136"/>
+      <c r="J116" s="104"/>
+      <c r="K116" s="104"/>
+      <c r="L116" s="104"/>
+      <c r="M116" s="105"/>
+      <c r="N116" s="103"/>
+      <c r="O116" s="104"/>
+      <c r="P116" s="104"/>
+      <c r="Q116" s="105"/>
     </row>
     <row r="117" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A117" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5">
         <v>9637</v>
       </c>
       <c r="C117" s="2">
         <v>70.99602180639458</v>
       </c>
       <c r="D117" s="6">
         <v>1566</v>
       </c>
       <c r="E117" s="3">
         <v>75.252282556463229</v>
       </c>
-      <c r="F117" s="126"/>
-[...10 lines deleted...]
-      <c r="Q117" s="122"/>
+      <c r="F117" s="134"/>
+      <c r="G117" s="135"/>
+      <c r="H117" s="135"/>
+      <c r="I117" s="136"/>
+      <c r="J117" s="104"/>
+      <c r="K117" s="104"/>
+      <c r="L117" s="104"/>
+      <c r="M117" s="105"/>
+      <c r="N117" s="103"/>
+      <c r="O117" s="104"/>
+      <c r="P117" s="104"/>
+      <c r="Q117" s="105"/>
     </row>
     <row r="118" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A118" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="5">
         <v>15234</v>
       </c>
       <c r="C118" s="2">
         <v>75.088722397476332</v>
       </c>
       <c r="D118" s="6">
         <v>2660</v>
       </c>
       <c r="E118" s="3">
         <v>79.712316451902907</v>
       </c>
-      <c r="F118" s="126"/>
-[...10 lines deleted...]
-      <c r="Q118" s="122"/>
+      <c r="F118" s="134"/>
+      <c r="G118" s="135"/>
+      <c r="H118" s="135"/>
+      <c r="I118" s="136"/>
+      <c r="J118" s="104"/>
+      <c r="K118" s="104"/>
+      <c r="L118" s="104"/>
+      <c r="M118" s="105"/>
+      <c r="N118" s="103"/>
+      <c r="O118" s="104"/>
+      <c r="P118" s="104"/>
+      <c r="Q118" s="105"/>
     </row>
     <row r="119" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A119" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="5">
         <v>10705</v>
       </c>
       <c r="C119" s="2">
         <v>105.6240749876665</v>
       </c>
       <c r="D119" s="6">
         <v>1919</v>
       </c>
       <c r="E119" s="3">
         <v>128.01867911941292</v>
       </c>
-      <c r="F119" s="126"/>
-[...10 lines deleted...]
-      <c r="Q119" s="122"/>
+      <c r="F119" s="134"/>
+      <c r="G119" s="135"/>
+      <c r="H119" s="135"/>
+      <c r="I119" s="136"/>
+      <c r="J119" s="104"/>
+      <c r="K119" s="104"/>
+      <c r="L119" s="104"/>
+      <c r="M119" s="105"/>
+      <c r="N119" s="103"/>
+      <c r="O119" s="104"/>
+      <c r="P119" s="104"/>
+      <c r="Q119" s="105"/>
     </row>
     <row r="120" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A120" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="5">
         <v>9664</v>
       </c>
       <c r="C120" s="2">
         <v>65.732553394096044</v>
       </c>
       <c r="D120" s="6">
         <v>1867</v>
       </c>
       <c r="E120" s="3">
         <v>88.947117675083376</v>
       </c>
-      <c r="F120" s="126"/>
-[...10 lines deleted...]
-      <c r="Q120" s="122"/>
+      <c r="F120" s="134"/>
+      <c r="G120" s="135"/>
+      <c r="H120" s="135"/>
+      <c r="I120" s="136"/>
+      <c r="J120" s="104"/>
+      <c r="K120" s="104"/>
+      <c r="L120" s="104"/>
+      <c r="M120" s="105"/>
+      <c r="N120" s="103"/>
+      <c r="O120" s="104"/>
+      <c r="P120" s="104"/>
+      <c r="Q120" s="105"/>
     </row>
     <row r="121" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A121" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="5">
         <v>10522</v>
       </c>
       <c r="C121" s="2">
         <v>61.99622908319585</v>
       </c>
       <c r="D121" s="6">
         <v>1786</v>
       </c>
       <c r="E121" s="3">
         <v>67.016885553470914</v>
       </c>
-      <c r="F121" s="129"/>
-[...10 lines deleted...]
-      <c r="Q121" s="125"/>
+      <c r="F121" s="137"/>
+      <c r="G121" s="138"/>
+      <c r="H121" s="138"/>
+      <c r="I121" s="139"/>
+      <c r="J121" s="107"/>
+      <c r="K121" s="107"/>
+      <c r="L121" s="107"/>
+      <c r="M121" s="108"/>
+      <c r="N121" s="106"/>
+      <c r="O121" s="107"/>
+      <c r="P121" s="107"/>
+      <c r="Q121" s="108"/>
     </row>
     <row r="122" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A122" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B122" s="32">
         <v>154278</v>
       </c>
       <c r="C122" s="60">
         <v>0.7952105314701895</v>
       </c>
       <c r="D122" s="45">
         <v>25222</v>
       </c>
       <c r="E122" s="60">
         <v>0.76901030550643334</v>
       </c>
       <c r="F122" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G122" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H122" s="65" t="s">
         <v>71</v>
@@ -15173,431 +15194,431 @@
         <v>81</v>
       </c>
       <c r="L122" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M122" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N122" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O122" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P122" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q122" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="123" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="B123" s="117" t="s">
+      <c r="B123" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="C123" s="132"/>
-[...2 lines deleted...]
-      <c r="F123" s="117" t="s">
+      <c r="C123" s="109"/>
+      <c r="D123" s="109"/>
+      <c r="E123" s="110"/>
+      <c r="F123" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="G123" s="132"/>
-[...2 lines deleted...]
-      <c r="J123" s="117" t="s">
+      <c r="G123" s="109"/>
+      <c r="H123" s="109"/>
+      <c r="I123" s="110"/>
+      <c r="J123" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K123" s="118"/>
-[...2 lines deleted...]
-      <c r="N123" s="117" t="s">
+      <c r="K123" s="101"/>
+      <c r="L123" s="101"/>
+      <c r="M123" s="102"/>
+      <c r="N123" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O123" s="118"/>
-[...1 lines deleted...]
-      <c r="Q123" s="119"/>
+      <c r="O123" s="101"/>
+      <c r="P123" s="101"/>
+      <c r="Q123" s="102"/>
     </row>
     <row r="124" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B124" s="134"/>
-[...14 lines deleted...]
-      <c r="Q124" s="122"/>
+      <c r="B124" s="111"/>
+      <c r="C124" s="112"/>
+      <c r="D124" s="112"/>
+      <c r="E124" s="113"/>
+      <c r="F124" s="111"/>
+      <c r="G124" s="112"/>
+      <c r="H124" s="112"/>
+      <c r="I124" s="113"/>
+      <c r="J124" s="103"/>
+      <c r="K124" s="104"/>
+      <c r="L124" s="104"/>
+      <c r="M124" s="105"/>
+      <c r="N124" s="103"/>
+      <c r="O124" s="104"/>
+      <c r="P124" s="104"/>
+      <c r="Q124" s="105"/>
     </row>
     <row r="125" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B125" s="134"/>
-[...14 lines deleted...]
-      <c r="Q125" s="122"/>
+      <c r="B125" s="111"/>
+      <c r="C125" s="112"/>
+      <c r="D125" s="112"/>
+      <c r="E125" s="113"/>
+      <c r="F125" s="111"/>
+      <c r="G125" s="112"/>
+      <c r="H125" s="112"/>
+      <c r="I125" s="113"/>
+      <c r="J125" s="103"/>
+      <c r="K125" s="104"/>
+      <c r="L125" s="104"/>
+      <c r="M125" s="105"/>
+      <c r="N125" s="103"/>
+      <c r="O125" s="104"/>
+      <c r="P125" s="104"/>
+      <c r="Q125" s="105"/>
     </row>
     <row r="126" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B126" s="134"/>
-[...14 lines deleted...]
-      <c r="Q126" s="122"/>
+      <c r="B126" s="111"/>
+      <c r="C126" s="112"/>
+      <c r="D126" s="112"/>
+      <c r="E126" s="113"/>
+      <c r="F126" s="111"/>
+      <c r="G126" s="112"/>
+      <c r="H126" s="112"/>
+      <c r="I126" s="113"/>
+      <c r="J126" s="103"/>
+      <c r="K126" s="104"/>
+      <c r="L126" s="104"/>
+      <c r="M126" s="105"/>
+      <c r="N126" s="103"/>
+      <c r="O126" s="104"/>
+      <c r="P126" s="104"/>
+      <c r="Q126" s="105"/>
     </row>
     <row r="127" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B127" s="134"/>
-[...14 lines deleted...]
-      <c r="Q127" s="122"/>
+      <c r="B127" s="111"/>
+      <c r="C127" s="112"/>
+      <c r="D127" s="112"/>
+      <c r="E127" s="113"/>
+      <c r="F127" s="111"/>
+      <c r="G127" s="112"/>
+      <c r="H127" s="112"/>
+      <c r="I127" s="113"/>
+      <c r="J127" s="103"/>
+      <c r="K127" s="104"/>
+      <c r="L127" s="104"/>
+      <c r="M127" s="105"/>
+      <c r="N127" s="103"/>
+      <c r="O127" s="104"/>
+      <c r="P127" s="104"/>
+      <c r="Q127" s="105"/>
     </row>
     <row r="128" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B128" s="134"/>
-[...14 lines deleted...]
-      <c r="Q128" s="122"/>
+      <c r="B128" s="111"/>
+      <c r="C128" s="112"/>
+      <c r="D128" s="112"/>
+      <c r="E128" s="113"/>
+      <c r="F128" s="111"/>
+      <c r="G128" s="112"/>
+      <c r="H128" s="112"/>
+      <c r="I128" s="113"/>
+      <c r="J128" s="103"/>
+      <c r="K128" s="104"/>
+      <c r="L128" s="104"/>
+      <c r="M128" s="105"/>
+      <c r="N128" s="103"/>
+      <c r="O128" s="104"/>
+      <c r="P128" s="104"/>
+      <c r="Q128" s="105"/>
     </row>
     <row r="129" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="B129" s="134"/>
-[...14 lines deleted...]
-      <c r="Q129" s="122"/>
+      <c r="B129" s="111"/>
+      <c r="C129" s="112"/>
+      <c r="D129" s="112"/>
+      <c r="E129" s="113"/>
+      <c r="F129" s="111"/>
+      <c r="G129" s="112"/>
+      <c r="H129" s="112"/>
+      <c r="I129" s="113"/>
+      <c r="J129" s="103"/>
+      <c r="K129" s="104"/>
+      <c r="L129" s="104"/>
+      <c r="M129" s="105"/>
+      <c r="N129" s="103"/>
+      <c r="O129" s="104"/>
+      <c r="P129" s="104"/>
+      <c r="Q129" s="105"/>
     </row>
     <row r="130" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B130" s="134"/>
-[...14 lines deleted...]
-      <c r="Q130" s="122"/>
+      <c r="B130" s="111"/>
+      <c r="C130" s="112"/>
+      <c r="D130" s="112"/>
+      <c r="E130" s="113"/>
+      <c r="F130" s="111"/>
+      <c r="G130" s="112"/>
+      <c r="H130" s="112"/>
+      <c r="I130" s="113"/>
+      <c r="J130" s="103"/>
+      <c r="K130" s="104"/>
+      <c r="L130" s="104"/>
+      <c r="M130" s="105"/>
+      <c r="N130" s="103"/>
+      <c r="O130" s="104"/>
+      <c r="P130" s="104"/>
+      <c r="Q130" s="105"/>
     </row>
     <row r="131" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B131" s="134"/>
-[...14 lines deleted...]
-      <c r="Q131" s="122"/>
+      <c r="B131" s="111"/>
+      <c r="C131" s="112"/>
+      <c r="D131" s="112"/>
+      <c r="E131" s="113"/>
+      <c r="F131" s="111"/>
+      <c r="G131" s="112"/>
+      <c r="H131" s="112"/>
+      <c r="I131" s="113"/>
+      <c r="J131" s="103"/>
+      <c r="K131" s="104"/>
+      <c r="L131" s="104"/>
+      <c r="M131" s="105"/>
+      <c r="N131" s="103"/>
+      <c r="O131" s="104"/>
+      <c r="P131" s="104"/>
+      <c r="Q131" s="105"/>
     </row>
     <row r="132" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B132" s="134"/>
-[...14 lines deleted...]
-      <c r="Q132" s="122"/>
+      <c r="B132" s="111"/>
+      <c r="C132" s="112"/>
+      <c r="D132" s="112"/>
+      <c r="E132" s="113"/>
+      <c r="F132" s="111"/>
+      <c r="G132" s="112"/>
+      <c r="H132" s="112"/>
+      <c r="I132" s="113"/>
+      <c r="J132" s="103"/>
+      <c r="K132" s="104"/>
+      <c r="L132" s="104"/>
+      <c r="M132" s="105"/>
+      <c r="N132" s="103"/>
+      <c r="O132" s="104"/>
+      <c r="P132" s="104"/>
+      <c r="Q132" s="105"/>
     </row>
     <row r="133" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B133" s="134"/>
-[...14 lines deleted...]
-      <c r="Q133" s="122"/>
+      <c r="B133" s="111"/>
+      <c r="C133" s="112"/>
+      <c r="D133" s="112"/>
+      <c r="E133" s="113"/>
+      <c r="F133" s="111"/>
+      <c r="G133" s="112"/>
+      <c r="H133" s="112"/>
+      <c r="I133" s="113"/>
+      <c r="J133" s="104"/>
+      <c r="K133" s="104"/>
+      <c r="L133" s="104"/>
+      <c r="M133" s="105"/>
+      <c r="N133" s="103"/>
+      <c r="O133" s="104"/>
+      <c r="P133" s="104"/>
+      <c r="Q133" s="105"/>
     </row>
     <row r="134" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B134" s="134"/>
-[...14 lines deleted...]
-      <c r="Q134" s="122"/>
+      <c r="B134" s="111"/>
+      <c r="C134" s="112"/>
+      <c r="D134" s="112"/>
+      <c r="E134" s="113"/>
+      <c r="F134" s="111"/>
+      <c r="G134" s="112"/>
+      <c r="H134" s="112"/>
+      <c r="I134" s="113"/>
+      <c r="J134" s="104"/>
+      <c r="K134" s="104"/>
+      <c r="L134" s="104"/>
+      <c r="M134" s="105"/>
+      <c r="N134" s="103"/>
+      <c r="O134" s="104"/>
+      <c r="P134" s="104"/>
+      <c r="Q134" s="105"/>
     </row>
     <row r="135" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B135" s="134"/>
-[...14 lines deleted...]
-      <c r="Q135" s="122"/>
+      <c r="B135" s="111"/>
+      <c r="C135" s="112"/>
+      <c r="D135" s="112"/>
+      <c r="E135" s="113"/>
+      <c r="F135" s="111"/>
+      <c r="G135" s="112"/>
+      <c r="H135" s="112"/>
+      <c r="I135" s="113"/>
+      <c r="J135" s="104"/>
+      <c r="K135" s="104"/>
+      <c r="L135" s="104"/>
+      <c r="M135" s="105"/>
+      <c r="N135" s="103"/>
+      <c r="O135" s="104"/>
+      <c r="P135" s="104"/>
+      <c r="Q135" s="105"/>
     </row>
     <row r="136" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A136" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B136" s="134"/>
-[...14 lines deleted...]
-      <c r="Q136" s="122"/>
+      <c r="B136" s="111"/>
+      <c r="C136" s="112"/>
+      <c r="D136" s="112"/>
+      <c r="E136" s="113"/>
+      <c r="F136" s="111"/>
+      <c r="G136" s="112"/>
+      <c r="H136" s="112"/>
+      <c r="I136" s="113"/>
+      <c r="J136" s="104"/>
+      <c r="K136" s="104"/>
+      <c r="L136" s="104"/>
+      <c r="M136" s="105"/>
+      <c r="N136" s="103"/>
+      <c r="O136" s="104"/>
+      <c r="P136" s="104"/>
+      <c r="Q136" s="105"/>
     </row>
     <row r="137" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A137" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B137" s="134"/>
-[...14 lines deleted...]
-      <c r="Q137" s="122"/>
+      <c r="B137" s="111"/>
+      <c r="C137" s="112"/>
+      <c r="D137" s="112"/>
+      <c r="E137" s="113"/>
+      <c r="F137" s="111"/>
+      <c r="G137" s="112"/>
+      <c r="H137" s="112"/>
+      <c r="I137" s="113"/>
+      <c r="J137" s="104"/>
+      <c r="K137" s="104"/>
+      <c r="L137" s="104"/>
+      <c r="M137" s="105"/>
+      <c r="N137" s="103"/>
+      <c r="O137" s="104"/>
+      <c r="P137" s="104"/>
+      <c r="Q137" s="105"/>
     </row>
     <row r="138" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="134"/>
-[...14 lines deleted...]
-      <c r="Q138" s="122"/>
+      <c r="B138" s="111"/>
+      <c r="C138" s="112"/>
+      <c r="D138" s="112"/>
+      <c r="E138" s="113"/>
+      <c r="F138" s="111"/>
+      <c r="G138" s="112"/>
+      <c r="H138" s="112"/>
+      <c r="I138" s="113"/>
+      <c r="J138" s="104"/>
+      <c r="K138" s="104"/>
+      <c r="L138" s="104"/>
+      <c r="M138" s="105"/>
+      <c r="N138" s="103"/>
+      <c r="O138" s="104"/>
+      <c r="P138" s="104"/>
+      <c r="Q138" s="105"/>
     </row>
     <row r="139" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B139" s="134"/>
-[...14 lines deleted...]
-      <c r="Q139" s="122"/>
+      <c r="B139" s="111"/>
+      <c r="C139" s="112"/>
+      <c r="D139" s="112"/>
+      <c r="E139" s="113"/>
+      <c r="F139" s="111"/>
+      <c r="G139" s="112"/>
+      <c r="H139" s="112"/>
+      <c r="I139" s="113"/>
+      <c r="J139" s="104"/>
+      <c r="K139" s="104"/>
+      <c r="L139" s="104"/>
+      <c r="M139" s="105"/>
+      <c r="N139" s="103"/>
+      <c r="O139" s="104"/>
+      <c r="P139" s="104"/>
+      <c r="Q139" s="105"/>
     </row>
     <row r="140" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B140" s="137"/>
-[...14 lines deleted...]
-      <c r="Q140" s="125"/>
+      <c r="B140" s="114"/>
+      <c r="C140" s="115"/>
+      <c r="D140" s="115"/>
+      <c r="E140" s="116"/>
+      <c r="F140" s="114"/>
+      <c r="G140" s="115"/>
+      <c r="H140" s="115"/>
+      <c r="I140" s="116"/>
+      <c r="J140" s="107"/>
+      <c r="K140" s="107"/>
+      <c r="L140" s="107"/>
+      <c r="M140" s="108"/>
+      <c r="N140" s="106"/>
+      <c r="O140" s="107"/>
+      <c r="P140" s="107"/>
+      <c r="Q140" s="108"/>
     </row>
     <row r="141" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A141" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B141" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C141" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D141" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E141" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F141" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G141" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H141" s="65" t="s">
         <v>71</v>
@@ -15612,431 +15633,431 @@
         <v>81</v>
       </c>
       <c r="L141" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M141" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N141" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O141" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P141" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q141" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="142" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A142" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="B142" s="117" t="s">
+      <c r="B142" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="C142" s="132"/>
-[...2 lines deleted...]
-      <c r="F142" s="117" t="s">
+      <c r="C142" s="109"/>
+      <c r="D142" s="109"/>
+      <c r="E142" s="110"/>
+      <c r="F142" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="G142" s="132"/>
-[...2 lines deleted...]
-      <c r="J142" s="117" t="s">
+      <c r="G142" s="109"/>
+      <c r="H142" s="109"/>
+      <c r="I142" s="110"/>
+      <c r="J142" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K142" s="118"/>
-[...2 lines deleted...]
-      <c r="N142" s="117" t="s">
+      <c r="K142" s="101"/>
+      <c r="L142" s="101"/>
+      <c r="M142" s="102"/>
+      <c r="N142" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O142" s="118"/>
-[...1 lines deleted...]
-      <c r="Q142" s="119"/>
+      <c r="O142" s="101"/>
+      <c r="P142" s="101"/>
+      <c r="Q142" s="102"/>
     </row>
     <row r="143" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A143" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B143" s="134"/>
-[...14 lines deleted...]
-      <c r="Q143" s="122"/>
+      <c r="B143" s="111"/>
+      <c r="C143" s="112"/>
+      <c r="D143" s="112"/>
+      <c r="E143" s="113"/>
+      <c r="F143" s="111"/>
+      <c r="G143" s="112"/>
+      <c r="H143" s="112"/>
+      <c r="I143" s="113"/>
+      <c r="J143" s="103"/>
+      <c r="K143" s="104"/>
+      <c r="L143" s="104"/>
+      <c r="M143" s="105"/>
+      <c r="N143" s="103"/>
+      <c r="O143" s="104"/>
+      <c r="P143" s="104"/>
+      <c r="Q143" s="105"/>
     </row>
     <row r="144" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A144" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B144" s="134"/>
-[...14 lines deleted...]
-      <c r="Q144" s="122"/>
+      <c r="B144" s="111"/>
+      <c r="C144" s="112"/>
+      <c r="D144" s="112"/>
+      <c r="E144" s="113"/>
+      <c r="F144" s="111"/>
+      <c r="G144" s="112"/>
+      <c r="H144" s="112"/>
+      <c r="I144" s="113"/>
+      <c r="J144" s="103"/>
+      <c r="K144" s="104"/>
+      <c r="L144" s="104"/>
+      <c r="M144" s="105"/>
+      <c r="N144" s="103"/>
+      <c r="O144" s="104"/>
+      <c r="P144" s="104"/>
+      <c r="Q144" s="105"/>
     </row>
     <row r="145" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A145" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B145" s="134"/>
-[...14 lines deleted...]
-      <c r="Q145" s="122"/>
+      <c r="B145" s="111"/>
+      <c r="C145" s="112"/>
+      <c r="D145" s="112"/>
+      <c r="E145" s="113"/>
+      <c r="F145" s="111"/>
+      <c r="G145" s="112"/>
+      <c r="H145" s="112"/>
+      <c r="I145" s="113"/>
+      <c r="J145" s="103"/>
+      <c r="K145" s="104"/>
+      <c r="L145" s="104"/>
+      <c r="M145" s="105"/>
+      <c r="N145" s="103"/>
+      <c r="O145" s="104"/>
+      <c r="P145" s="104"/>
+      <c r="Q145" s="105"/>
     </row>
     <row r="146" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A146" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B146" s="134"/>
-[...14 lines deleted...]
-      <c r="Q146" s="122"/>
+      <c r="B146" s="111"/>
+      <c r="C146" s="112"/>
+      <c r="D146" s="112"/>
+      <c r="E146" s="113"/>
+      <c r="F146" s="111"/>
+      <c r="G146" s="112"/>
+      <c r="H146" s="112"/>
+      <c r="I146" s="113"/>
+      <c r="J146" s="103"/>
+      <c r="K146" s="104"/>
+      <c r="L146" s="104"/>
+      <c r="M146" s="105"/>
+      <c r="N146" s="103"/>
+      <c r="O146" s="104"/>
+      <c r="P146" s="104"/>
+      <c r="Q146" s="105"/>
     </row>
     <row r="147" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A147" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B147" s="134"/>
-[...14 lines deleted...]
-      <c r="Q147" s="122"/>
+      <c r="B147" s="111"/>
+      <c r="C147" s="112"/>
+      <c r="D147" s="112"/>
+      <c r="E147" s="113"/>
+      <c r="F147" s="111"/>
+      <c r="G147" s="112"/>
+      <c r="H147" s="112"/>
+      <c r="I147" s="113"/>
+      <c r="J147" s="103"/>
+      <c r="K147" s="104"/>
+      <c r="L147" s="104"/>
+      <c r="M147" s="105"/>
+      <c r="N147" s="103"/>
+      <c r="O147" s="104"/>
+      <c r="P147" s="104"/>
+      <c r="Q147" s="105"/>
     </row>
     <row r="148" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A148" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="B148" s="134"/>
-[...14 lines deleted...]
-      <c r="Q148" s="122"/>
+      <c r="B148" s="111"/>
+      <c r="C148" s="112"/>
+      <c r="D148" s="112"/>
+      <c r="E148" s="113"/>
+      <c r="F148" s="111"/>
+      <c r="G148" s="112"/>
+      <c r="H148" s="112"/>
+      <c r="I148" s="113"/>
+      <c r="J148" s="103"/>
+      <c r="K148" s="104"/>
+      <c r="L148" s="104"/>
+      <c r="M148" s="105"/>
+      <c r="N148" s="103"/>
+      <c r="O148" s="104"/>
+      <c r="P148" s="104"/>
+      <c r="Q148" s="105"/>
     </row>
     <row r="149" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A149" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B149" s="134"/>
-[...14 lines deleted...]
-      <c r="Q149" s="122"/>
+      <c r="B149" s="111"/>
+      <c r="C149" s="112"/>
+      <c r="D149" s="112"/>
+      <c r="E149" s="113"/>
+      <c r="F149" s="111"/>
+      <c r="G149" s="112"/>
+      <c r="H149" s="112"/>
+      <c r="I149" s="113"/>
+      <c r="J149" s="103"/>
+      <c r="K149" s="104"/>
+      <c r="L149" s="104"/>
+      <c r="M149" s="105"/>
+      <c r="N149" s="103"/>
+      <c r="O149" s="104"/>
+      <c r="P149" s="104"/>
+      <c r="Q149" s="105"/>
     </row>
     <row r="150" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A150" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B150" s="134"/>
-[...14 lines deleted...]
-      <c r="Q150" s="122"/>
+      <c r="B150" s="111"/>
+      <c r="C150" s="112"/>
+      <c r="D150" s="112"/>
+      <c r="E150" s="113"/>
+      <c r="F150" s="111"/>
+      <c r="G150" s="112"/>
+      <c r="H150" s="112"/>
+      <c r="I150" s="113"/>
+      <c r="J150" s="103"/>
+      <c r="K150" s="104"/>
+      <c r="L150" s="104"/>
+      <c r="M150" s="105"/>
+      <c r="N150" s="103"/>
+      <c r="O150" s="104"/>
+      <c r="P150" s="104"/>
+      <c r="Q150" s="105"/>
     </row>
     <row r="151" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A151" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B151" s="134"/>
-[...14 lines deleted...]
-      <c r="Q151" s="122"/>
+      <c r="B151" s="111"/>
+      <c r="C151" s="112"/>
+      <c r="D151" s="112"/>
+      <c r="E151" s="113"/>
+      <c r="F151" s="111"/>
+      <c r="G151" s="112"/>
+      <c r="H151" s="112"/>
+      <c r="I151" s="113"/>
+      <c r="J151" s="103"/>
+      <c r="K151" s="104"/>
+      <c r="L151" s="104"/>
+      <c r="M151" s="105"/>
+      <c r="N151" s="103"/>
+      <c r="O151" s="104"/>
+      <c r="P151" s="104"/>
+      <c r="Q151" s="105"/>
     </row>
     <row r="152" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A152" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B152" s="134"/>
-[...14 lines deleted...]
-      <c r="Q152" s="122"/>
+      <c r="B152" s="111"/>
+      <c r="C152" s="112"/>
+      <c r="D152" s="112"/>
+      <c r="E152" s="113"/>
+      <c r="F152" s="111"/>
+      <c r="G152" s="112"/>
+      <c r="H152" s="112"/>
+      <c r="I152" s="113"/>
+      <c r="J152" s="104"/>
+      <c r="K152" s="104"/>
+      <c r="L152" s="104"/>
+      <c r="M152" s="105"/>
+      <c r="N152" s="103"/>
+      <c r="O152" s="104"/>
+      <c r="P152" s="104"/>
+      <c r="Q152" s="105"/>
     </row>
     <row r="153" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A153" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B153" s="134"/>
-[...14 lines deleted...]
-      <c r="Q153" s="122"/>
+      <c r="B153" s="111"/>
+      <c r="C153" s="112"/>
+      <c r="D153" s="112"/>
+      <c r="E153" s="113"/>
+      <c r="F153" s="111"/>
+      <c r="G153" s="112"/>
+      <c r="H153" s="112"/>
+      <c r="I153" s="113"/>
+      <c r="J153" s="104"/>
+      <c r="K153" s="104"/>
+      <c r="L153" s="104"/>
+      <c r="M153" s="105"/>
+      <c r="N153" s="103"/>
+      <c r="O153" s="104"/>
+      <c r="P153" s="104"/>
+      <c r="Q153" s="105"/>
     </row>
     <row r="154" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A154" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B154" s="134"/>
-[...14 lines deleted...]
-      <c r="Q154" s="122"/>
+      <c r="B154" s="111"/>
+      <c r="C154" s="112"/>
+      <c r="D154" s="112"/>
+      <c r="E154" s="113"/>
+      <c r="F154" s="111"/>
+      <c r="G154" s="112"/>
+      <c r="H154" s="112"/>
+      <c r="I154" s="113"/>
+      <c r="J154" s="104"/>
+      <c r="K154" s="104"/>
+      <c r="L154" s="104"/>
+      <c r="M154" s="105"/>
+      <c r="N154" s="103"/>
+      <c r="O154" s="104"/>
+      <c r="P154" s="104"/>
+      <c r="Q154" s="105"/>
     </row>
     <row r="155" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A155" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B155" s="134"/>
-[...14 lines deleted...]
-      <c r="Q155" s="122"/>
+      <c r="B155" s="111"/>
+      <c r="C155" s="112"/>
+      <c r="D155" s="112"/>
+      <c r="E155" s="113"/>
+      <c r="F155" s="111"/>
+      <c r="G155" s="112"/>
+      <c r="H155" s="112"/>
+      <c r="I155" s="113"/>
+      <c r="J155" s="104"/>
+      <c r="K155" s="104"/>
+      <c r="L155" s="104"/>
+      <c r="M155" s="105"/>
+      <c r="N155" s="103"/>
+      <c r="O155" s="104"/>
+      <c r="P155" s="104"/>
+      <c r="Q155" s="105"/>
     </row>
     <row r="156" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A156" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B156" s="134"/>
-[...14 lines deleted...]
-      <c r="Q156" s="122"/>
+      <c r="B156" s="111"/>
+      <c r="C156" s="112"/>
+      <c r="D156" s="112"/>
+      <c r="E156" s="113"/>
+      <c r="F156" s="111"/>
+      <c r="G156" s="112"/>
+      <c r="H156" s="112"/>
+      <c r="I156" s="113"/>
+      <c r="J156" s="104"/>
+      <c r="K156" s="104"/>
+      <c r="L156" s="104"/>
+      <c r="M156" s="105"/>
+      <c r="N156" s="103"/>
+      <c r="O156" s="104"/>
+      <c r="P156" s="104"/>
+      <c r="Q156" s="105"/>
     </row>
     <row r="157" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A157" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B157" s="134"/>
-[...14 lines deleted...]
-      <c r="Q157" s="122"/>
+      <c r="B157" s="111"/>
+      <c r="C157" s="112"/>
+      <c r="D157" s="112"/>
+      <c r="E157" s="113"/>
+      <c r="F157" s="111"/>
+      <c r="G157" s="112"/>
+      <c r="H157" s="112"/>
+      <c r="I157" s="113"/>
+      <c r="J157" s="104"/>
+      <c r="K157" s="104"/>
+      <c r="L157" s="104"/>
+      <c r="M157" s="105"/>
+      <c r="N157" s="103"/>
+      <c r="O157" s="104"/>
+      <c r="P157" s="104"/>
+      <c r="Q157" s="105"/>
     </row>
     <row r="158" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A158" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B158" s="134"/>
-[...14 lines deleted...]
-      <c r="Q158" s="122"/>
+      <c r="B158" s="111"/>
+      <c r="C158" s="112"/>
+      <c r="D158" s="112"/>
+      <c r="E158" s="113"/>
+      <c r="F158" s="111"/>
+      <c r="G158" s="112"/>
+      <c r="H158" s="112"/>
+      <c r="I158" s="113"/>
+      <c r="J158" s="104"/>
+      <c r="K158" s="104"/>
+      <c r="L158" s="104"/>
+      <c r="M158" s="105"/>
+      <c r="N158" s="103"/>
+      <c r="O158" s="104"/>
+      <c r="P158" s="104"/>
+      <c r="Q158" s="105"/>
     </row>
     <row r="159" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A159" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B159" s="137"/>
-[...14 lines deleted...]
-      <c r="Q159" s="125"/>
+      <c r="B159" s="114"/>
+      <c r="C159" s="115"/>
+      <c r="D159" s="115"/>
+      <c r="E159" s="116"/>
+      <c r="F159" s="114"/>
+      <c r="G159" s="115"/>
+      <c r="H159" s="115"/>
+      <c r="I159" s="116"/>
+      <c r="J159" s="107"/>
+      <c r="K159" s="107"/>
+      <c r="L159" s="107"/>
+      <c r="M159" s="108"/>
+      <c r="N159" s="106"/>
+      <c r="O159" s="107"/>
+      <c r="P159" s="107"/>
+      <c r="Q159" s="108"/>
     </row>
     <row r="160" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A160" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B160" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C160" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D160" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E160" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F160" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G160" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H160" s="65" t="s">
         <v>71</v>
@@ -16051,431 +16072,431 @@
         <v>81</v>
       </c>
       <c r="L160" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M160" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N160" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O160" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P160" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q160" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A161" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="B161" s="117" t="s">
+      <c r="B161" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="C161" s="132"/>
-[...2 lines deleted...]
-      <c r="F161" s="117" t="s">
+      <c r="C161" s="109"/>
+      <c r="D161" s="109"/>
+      <c r="E161" s="110"/>
+      <c r="F161" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="G161" s="132"/>
-[...2 lines deleted...]
-      <c r="J161" s="117" t="s">
+      <c r="G161" s="109"/>
+      <c r="H161" s="109"/>
+      <c r="I161" s="110"/>
+      <c r="J161" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K161" s="118"/>
-[...2 lines deleted...]
-      <c r="N161" s="117" t="s">
+      <c r="K161" s="101"/>
+      <c r="L161" s="101"/>
+      <c r="M161" s="102"/>
+      <c r="N161" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O161" s="118"/>
-[...1 lines deleted...]
-      <c r="Q161" s="119"/>
+      <c r="O161" s="101"/>
+      <c r="P161" s="101"/>
+      <c r="Q161" s="102"/>
     </row>
     <row r="162" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A162" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B162" s="134"/>
-[...14 lines deleted...]
-      <c r="Q162" s="122"/>
+      <c r="B162" s="111"/>
+      <c r="C162" s="112"/>
+      <c r="D162" s="112"/>
+      <c r="E162" s="113"/>
+      <c r="F162" s="111"/>
+      <c r="G162" s="112"/>
+      <c r="H162" s="112"/>
+      <c r="I162" s="113"/>
+      <c r="J162" s="103"/>
+      <c r="K162" s="104"/>
+      <c r="L162" s="104"/>
+      <c r="M162" s="105"/>
+      <c r="N162" s="103"/>
+      <c r="O162" s="104"/>
+      <c r="P162" s="104"/>
+      <c r="Q162" s="105"/>
     </row>
     <row r="163" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A163" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B163" s="134"/>
-[...14 lines deleted...]
-      <c r="Q163" s="122"/>
+      <c r="B163" s="111"/>
+      <c r="C163" s="112"/>
+      <c r="D163" s="112"/>
+      <c r="E163" s="113"/>
+      <c r="F163" s="111"/>
+      <c r="G163" s="112"/>
+      <c r="H163" s="112"/>
+      <c r="I163" s="113"/>
+      <c r="J163" s="103"/>
+      <c r="K163" s="104"/>
+      <c r="L163" s="104"/>
+      <c r="M163" s="105"/>
+      <c r="N163" s="103"/>
+      <c r="O163" s="104"/>
+      <c r="P163" s="104"/>
+      <c r="Q163" s="105"/>
     </row>
     <row r="164" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A164" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B164" s="134"/>
-[...14 lines deleted...]
-      <c r="Q164" s="122"/>
+      <c r="B164" s="111"/>
+      <c r="C164" s="112"/>
+      <c r="D164" s="112"/>
+      <c r="E164" s="113"/>
+      <c r="F164" s="111"/>
+      <c r="G164" s="112"/>
+      <c r="H164" s="112"/>
+      <c r="I164" s="113"/>
+      <c r="J164" s="103"/>
+      <c r="K164" s="104"/>
+      <c r="L164" s="104"/>
+      <c r="M164" s="105"/>
+      <c r="N164" s="103"/>
+      <c r="O164" s="104"/>
+      <c r="P164" s="104"/>
+      <c r="Q164" s="105"/>
     </row>
     <row r="165" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A165" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B165" s="134"/>
-[...14 lines deleted...]
-      <c r="Q165" s="122"/>
+      <c r="B165" s="111"/>
+      <c r="C165" s="112"/>
+      <c r="D165" s="112"/>
+      <c r="E165" s="113"/>
+      <c r="F165" s="111"/>
+      <c r="G165" s="112"/>
+      <c r="H165" s="112"/>
+      <c r="I165" s="113"/>
+      <c r="J165" s="103"/>
+      <c r="K165" s="104"/>
+      <c r="L165" s="104"/>
+      <c r="M165" s="105"/>
+      <c r="N165" s="103"/>
+      <c r="O165" s="104"/>
+      <c r="P165" s="104"/>
+      <c r="Q165" s="105"/>
     </row>
     <row r="166" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A166" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B166" s="134"/>
-[...14 lines deleted...]
-      <c r="Q166" s="122"/>
+      <c r="B166" s="111"/>
+      <c r="C166" s="112"/>
+      <c r="D166" s="112"/>
+      <c r="E166" s="113"/>
+      <c r="F166" s="111"/>
+      <c r="G166" s="112"/>
+      <c r="H166" s="112"/>
+      <c r="I166" s="113"/>
+      <c r="J166" s="103"/>
+      <c r="K166" s="104"/>
+      <c r="L166" s="104"/>
+      <c r="M166" s="105"/>
+      <c r="N166" s="103"/>
+      <c r="O166" s="104"/>
+      <c r="P166" s="104"/>
+      <c r="Q166" s="105"/>
     </row>
     <row r="167" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A167" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="B167" s="134"/>
-[...14 lines deleted...]
-      <c r="Q167" s="122"/>
+      <c r="B167" s="111"/>
+      <c r="C167" s="112"/>
+      <c r="D167" s="112"/>
+      <c r="E167" s="113"/>
+      <c r="F167" s="111"/>
+      <c r="G167" s="112"/>
+      <c r="H167" s="112"/>
+      <c r="I167" s="113"/>
+      <c r="J167" s="103"/>
+      <c r="K167" s="104"/>
+      <c r="L167" s="104"/>
+      <c r="M167" s="105"/>
+      <c r="N167" s="103"/>
+      <c r="O167" s="104"/>
+      <c r="P167" s="104"/>
+      <c r="Q167" s="105"/>
     </row>
     <row r="168" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A168" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B168" s="134"/>
-[...14 lines deleted...]
-      <c r="Q168" s="122"/>
+      <c r="B168" s="111"/>
+      <c r="C168" s="112"/>
+      <c r="D168" s="112"/>
+      <c r="E168" s="113"/>
+      <c r="F168" s="111"/>
+      <c r="G168" s="112"/>
+      <c r="H168" s="112"/>
+      <c r="I168" s="113"/>
+      <c r="J168" s="103"/>
+      <c r="K168" s="104"/>
+      <c r="L168" s="104"/>
+      <c r="M168" s="105"/>
+      <c r="N168" s="103"/>
+      <c r="O168" s="104"/>
+      <c r="P168" s="104"/>
+      <c r="Q168" s="105"/>
     </row>
     <row r="169" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A169" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B169" s="134"/>
-[...14 lines deleted...]
-      <c r="Q169" s="122"/>
+      <c r="B169" s="111"/>
+      <c r="C169" s="112"/>
+      <c r="D169" s="112"/>
+      <c r="E169" s="113"/>
+      <c r="F169" s="111"/>
+      <c r="G169" s="112"/>
+      <c r="H169" s="112"/>
+      <c r="I169" s="113"/>
+      <c r="J169" s="103"/>
+      <c r="K169" s="104"/>
+      <c r="L169" s="104"/>
+      <c r="M169" s="105"/>
+      <c r="N169" s="103"/>
+      <c r="O169" s="104"/>
+      <c r="P169" s="104"/>
+      <c r="Q169" s="105"/>
     </row>
     <row r="170" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A170" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B170" s="134"/>
-[...14 lines deleted...]
-      <c r="Q170" s="122"/>
+      <c r="B170" s="111"/>
+      <c r="C170" s="112"/>
+      <c r="D170" s="112"/>
+      <c r="E170" s="113"/>
+      <c r="F170" s="111"/>
+      <c r="G170" s="112"/>
+      <c r="H170" s="112"/>
+      <c r="I170" s="113"/>
+      <c r="J170" s="103"/>
+      <c r="K170" s="104"/>
+      <c r="L170" s="104"/>
+      <c r="M170" s="105"/>
+      <c r="N170" s="103"/>
+      <c r="O170" s="104"/>
+      <c r="P170" s="104"/>
+      <c r="Q170" s="105"/>
     </row>
     <row r="171" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A171" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B171" s="134"/>
-[...14 lines deleted...]
-      <c r="Q171" s="122"/>
+      <c r="B171" s="111"/>
+      <c r="C171" s="112"/>
+      <c r="D171" s="112"/>
+      <c r="E171" s="113"/>
+      <c r="F171" s="111"/>
+      <c r="G171" s="112"/>
+      <c r="H171" s="112"/>
+      <c r="I171" s="113"/>
+      <c r="J171" s="104"/>
+      <c r="K171" s="104"/>
+      <c r="L171" s="104"/>
+      <c r="M171" s="105"/>
+      <c r="N171" s="103"/>
+      <c r="O171" s="104"/>
+      <c r="P171" s="104"/>
+      <c r="Q171" s="105"/>
     </row>
     <row r="172" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A172" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B172" s="134"/>
-[...14 lines deleted...]
-      <c r="Q172" s="122"/>
+      <c r="B172" s="111"/>
+      <c r="C172" s="112"/>
+      <c r="D172" s="112"/>
+      <c r="E172" s="113"/>
+      <c r="F172" s="111"/>
+      <c r="G172" s="112"/>
+      <c r="H172" s="112"/>
+      <c r="I172" s="113"/>
+      <c r="J172" s="104"/>
+      <c r="K172" s="104"/>
+      <c r="L172" s="104"/>
+      <c r="M172" s="105"/>
+      <c r="N172" s="103"/>
+      <c r="O172" s="104"/>
+      <c r="P172" s="104"/>
+      <c r="Q172" s="105"/>
     </row>
     <row r="173" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A173" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B173" s="134"/>
-[...14 lines deleted...]
-      <c r="Q173" s="122"/>
+      <c r="B173" s="111"/>
+      <c r="C173" s="112"/>
+      <c r="D173" s="112"/>
+      <c r="E173" s="113"/>
+      <c r="F173" s="111"/>
+      <c r="G173" s="112"/>
+      <c r="H173" s="112"/>
+      <c r="I173" s="113"/>
+      <c r="J173" s="104"/>
+      <c r="K173" s="104"/>
+      <c r="L173" s="104"/>
+      <c r="M173" s="105"/>
+      <c r="N173" s="103"/>
+      <c r="O173" s="104"/>
+      <c r="P173" s="104"/>
+      <c r="Q173" s="105"/>
     </row>
     <row r="174" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A174" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B174" s="134"/>
-[...14 lines deleted...]
-      <c r="Q174" s="122"/>
+      <c r="B174" s="111"/>
+      <c r="C174" s="112"/>
+      <c r="D174" s="112"/>
+      <c r="E174" s="113"/>
+      <c r="F174" s="111"/>
+      <c r="G174" s="112"/>
+      <c r="H174" s="112"/>
+      <c r="I174" s="113"/>
+      <c r="J174" s="104"/>
+      <c r="K174" s="104"/>
+      <c r="L174" s="104"/>
+      <c r="M174" s="105"/>
+      <c r="N174" s="103"/>
+      <c r="O174" s="104"/>
+      <c r="P174" s="104"/>
+      <c r="Q174" s="105"/>
     </row>
     <row r="175" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A175" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B175" s="134"/>
-[...14 lines deleted...]
-      <c r="Q175" s="122"/>
+      <c r="B175" s="111"/>
+      <c r="C175" s="112"/>
+      <c r="D175" s="112"/>
+      <c r="E175" s="113"/>
+      <c r="F175" s="111"/>
+      <c r="G175" s="112"/>
+      <c r="H175" s="112"/>
+      <c r="I175" s="113"/>
+      <c r="J175" s="104"/>
+      <c r="K175" s="104"/>
+      <c r="L175" s="104"/>
+      <c r="M175" s="105"/>
+      <c r="N175" s="103"/>
+      <c r="O175" s="104"/>
+      <c r="P175" s="104"/>
+      <c r="Q175" s="105"/>
     </row>
     <row r="176" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A176" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B176" s="134"/>
-[...14 lines deleted...]
-      <c r="Q176" s="122"/>
+      <c r="B176" s="111"/>
+      <c r="C176" s="112"/>
+      <c r="D176" s="112"/>
+      <c r="E176" s="113"/>
+      <c r="F176" s="111"/>
+      <c r="G176" s="112"/>
+      <c r="H176" s="112"/>
+      <c r="I176" s="113"/>
+      <c r="J176" s="104"/>
+      <c r="K176" s="104"/>
+      <c r="L176" s="104"/>
+      <c r="M176" s="105"/>
+      <c r="N176" s="103"/>
+      <c r="O176" s="104"/>
+      <c r="P176" s="104"/>
+      <c r="Q176" s="105"/>
     </row>
     <row r="177" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A177" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B177" s="134"/>
-[...14 lines deleted...]
-      <c r="Q177" s="122"/>
+      <c r="B177" s="111"/>
+      <c r="C177" s="112"/>
+      <c r="D177" s="112"/>
+      <c r="E177" s="113"/>
+      <c r="F177" s="111"/>
+      <c r="G177" s="112"/>
+      <c r="H177" s="112"/>
+      <c r="I177" s="113"/>
+      <c r="J177" s="104"/>
+      <c r="K177" s="104"/>
+      <c r="L177" s="104"/>
+      <c r="M177" s="105"/>
+      <c r="N177" s="103"/>
+      <c r="O177" s="104"/>
+      <c r="P177" s="104"/>
+      <c r="Q177" s="105"/>
     </row>
     <row r="178" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A178" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B178" s="137"/>
-[...14 lines deleted...]
-      <c r="Q178" s="125"/>
+      <c r="B178" s="114"/>
+      <c r="C178" s="115"/>
+      <c r="D178" s="115"/>
+      <c r="E178" s="116"/>
+      <c r="F178" s="114"/>
+      <c r="G178" s="115"/>
+      <c r="H178" s="115"/>
+      <c r="I178" s="116"/>
+      <c r="J178" s="107"/>
+      <c r="K178" s="107"/>
+      <c r="L178" s="107"/>
+      <c r="M178" s="108"/>
+      <c r="N178" s="106"/>
+      <c r="O178" s="107"/>
+      <c r="P178" s="107"/>
+      <c r="Q178" s="108"/>
     </row>
     <row r="179" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A179" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B179" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C179" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D179" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E179" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F179" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G179" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H179" s="65" t="s">
         <v>71</v>
@@ -16502,561 +16523,561 @@
         <v>81</v>
       </c>
       <c r="P179" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q179" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="180" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A180" s="39" t="s">
         <v>93</v>
       </c>
       <c r="B180" s="24">
         <v>50054</v>
       </c>
       <c r="C180" s="26">
         <v>0</v>
       </c>
       <c r="D180" s="27">
         <v>7633</v>
       </c>
       <c r="E180" s="41">
         <v>0</v>
       </c>
-      <c r="F180" s="117" t="s">
+      <c r="F180" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="G180" s="132"/>
-[...2 lines deleted...]
-      <c r="J180" s="117" t="s">
+      <c r="G180" s="109"/>
+      <c r="H180" s="109"/>
+      <c r="I180" s="110"/>
+      <c r="J180" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K180" s="118"/>
-[...2 lines deleted...]
-      <c r="N180" s="117" t="s">
+      <c r="K180" s="101"/>
+      <c r="L180" s="101"/>
+      <c r="M180" s="102"/>
+      <c r="N180" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O180" s="118"/>
-[...1 lines deleted...]
-      <c r="Q180" s="119"/>
+      <c r="O180" s="101"/>
+      <c r="P180" s="101"/>
+      <c r="Q180" s="102"/>
     </row>
     <row r="181" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A181" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B181" s="37">
         <v>25497</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>4945</v>
       </c>
       <c r="E181" s="38">
         <v>0</v>
       </c>
-      <c r="F181" s="134"/>
-[...10 lines deleted...]
-      <c r="Q181" s="122"/>
+      <c r="F181" s="111"/>
+      <c r="G181" s="112"/>
+      <c r="H181" s="112"/>
+      <c r="I181" s="113"/>
+      <c r="J181" s="103"/>
+      <c r="K181" s="104"/>
+      <c r="L181" s="104"/>
+      <c r="M181" s="105"/>
+      <c r="N181" s="103"/>
+      <c r="O181" s="104"/>
+      <c r="P181" s="104"/>
+      <c r="Q181" s="105"/>
     </row>
     <row r="182" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A182" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B182" s="37">
         <v>34415</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6733</v>
       </c>
       <c r="E182" s="38">
         <v>0</v>
       </c>
-      <c r="F182" s="134"/>
-[...10 lines deleted...]
-      <c r="Q182" s="122"/>
+      <c r="F182" s="111"/>
+      <c r="G182" s="112"/>
+      <c r="H182" s="112"/>
+      <c r="I182" s="113"/>
+      <c r="J182" s="103"/>
+      <c r="K182" s="104"/>
+      <c r="L182" s="104"/>
+      <c r="M182" s="105"/>
+      <c r="N182" s="103"/>
+      <c r="O182" s="104"/>
+      <c r="P182" s="104"/>
+      <c r="Q182" s="105"/>
     </row>
     <row r="183" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A183" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B183" s="37">
         <v>33924</v>
       </c>
       <c r="C183" s="2">
         <v>0</v>
       </c>
       <c r="D183" s="6">
         <v>6729</v>
       </c>
       <c r="E183" s="38">
         <v>0</v>
       </c>
-      <c r="F183" s="134"/>
-[...10 lines deleted...]
-      <c r="Q183" s="122"/>
+      <c r="F183" s="111"/>
+      <c r="G183" s="112"/>
+      <c r="H183" s="112"/>
+      <c r="I183" s="113"/>
+      <c r="J183" s="103"/>
+      <c r="K183" s="104"/>
+      <c r="L183" s="104"/>
+      <c r="M183" s="105"/>
+      <c r="N183" s="103"/>
+      <c r="O183" s="104"/>
+      <c r="P183" s="104"/>
+      <c r="Q183" s="105"/>
     </row>
     <row r="184" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A184" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B184" s="36">
         <v>75551</v>
       </c>
       <c r="C184" s="26">
         <v>0</v>
       </c>
       <c r="D184" s="27">
         <v>12578</v>
       </c>
       <c r="E184" s="41">
         <v>0</v>
       </c>
-      <c r="F184" s="134"/>
-[...10 lines deleted...]
-      <c r="Q184" s="122"/>
+      <c r="F184" s="111"/>
+      <c r="G184" s="112"/>
+      <c r="H184" s="112"/>
+      <c r="I184" s="113"/>
+      <c r="J184" s="103"/>
+      <c r="K184" s="104"/>
+      <c r="L184" s="104"/>
+      <c r="M184" s="105"/>
+      <c r="N184" s="103"/>
+      <c r="O184" s="104"/>
+      <c r="P184" s="104"/>
+      <c r="Q184" s="105"/>
     </row>
     <row r="185" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A185" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B185" s="31">
         <v>65200</v>
       </c>
       <c r="C185" s="1">
         <v>0</v>
       </c>
       <c r="D185" s="23">
         <v>12889</v>
       </c>
       <c r="E185" s="42">
         <v>0</v>
       </c>
-      <c r="F185" s="134"/>
-[...10 lines deleted...]
-      <c r="Q185" s="122"/>
+      <c r="F185" s="111"/>
+      <c r="G185" s="112"/>
+      <c r="H185" s="112"/>
+      <c r="I185" s="113"/>
+      <c r="J185" s="103"/>
+      <c r="K185" s="104"/>
+      <c r="L185" s="104"/>
+      <c r="M185" s="105"/>
+      <c r="N185" s="103"/>
+      <c r="O185" s="104"/>
+      <c r="P185" s="104"/>
+      <c r="Q185" s="105"/>
     </row>
     <row r="186" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A186" s="39" t="s">
         <v>96</v>
       </c>
       <c r="B186" s="24">
         <v>14263</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="27">
         <v>2128</v>
       </c>
       <c r="E186" s="25">
         <v>0</v>
       </c>
-      <c r="F186" s="134"/>
-[...10 lines deleted...]
-      <c r="Q186" s="122"/>
+      <c r="F186" s="111"/>
+      <c r="G186" s="112"/>
+      <c r="H186" s="112"/>
+      <c r="I186" s="113"/>
+      <c r="J186" s="103"/>
+      <c r="K186" s="104"/>
+      <c r="L186" s="104"/>
+      <c r="M186" s="105"/>
+      <c r="N186" s="103"/>
+      <c r="O186" s="104"/>
+      <c r="P186" s="104"/>
+      <c r="Q186" s="105"/>
     </row>
     <row r="187" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A187" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B187" s="5">
         <v>18697</v>
       </c>
       <c r="C187" s="1">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2593</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="134"/>
-[...10 lines deleted...]
-      <c r="Q187" s="122"/>
+      <c r="F187" s="111"/>
+      <c r="G187" s="112"/>
+      <c r="H187" s="112"/>
+      <c r="I187" s="113"/>
+      <c r="J187" s="103"/>
+      <c r="K187" s="104"/>
+      <c r="L187" s="104"/>
+      <c r="M187" s="105"/>
+      <c r="N187" s="103"/>
+      <c r="O187" s="104"/>
+      <c r="P187" s="104"/>
+      <c r="Q187" s="105"/>
     </row>
     <row r="188" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A188" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B188" s="5">
         <v>17094</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2912</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="134"/>
-[...10 lines deleted...]
-      <c r="Q188" s="122"/>
+      <c r="F188" s="111"/>
+      <c r="G188" s="112"/>
+      <c r="H188" s="112"/>
+      <c r="I188" s="113"/>
+      <c r="J188" s="103"/>
+      <c r="K188" s="104"/>
+      <c r="L188" s="104"/>
+      <c r="M188" s="105"/>
+      <c r="N188" s="103"/>
+      <c r="O188" s="104"/>
+      <c r="P188" s="104"/>
+      <c r="Q188" s="105"/>
     </row>
     <row r="189" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A189" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B189" s="5">
         <v>9062</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>1669</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="134"/>
-[...10 lines deleted...]
-      <c r="Q189" s="122"/>
+      <c r="F189" s="111"/>
+      <c r="G189" s="112"/>
+      <c r="H189" s="112"/>
+      <c r="I189" s="113"/>
+      <c r="J189" s="103"/>
+      <c r="K189" s="104"/>
+      <c r="L189" s="104"/>
+      <c r="M189" s="105"/>
+      <c r="N189" s="103"/>
+      <c r="O189" s="104"/>
+      <c r="P189" s="104"/>
+      <c r="Q189" s="105"/>
     </row>
     <row r="190" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A190" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="5">
         <v>7281</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>1429</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="134"/>
-[...10 lines deleted...]
-      <c r="Q190" s="122"/>
+      <c r="F190" s="111"/>
+      <c r="G190" s="112"/>
+      <c r="H190" s="112"/>
+      <c r="I190" s="113"/>
+      <c r="J190" s="104"/>
+      <c r="K190" s="104"/>
+      <c r="L190" s="104"/>
+      <c r="M190" s="105"/>
+      <c r="N190" s="103"/>
+      <c r="O190" s="104"/>
+      <c r="P190" s="104"/>
+      <c r="Q190" s="105"/>
     </row>
     <row r="191" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A191" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="5">
         <v>9154</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>1847</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="134"/>
-[...10 lines deleted...]
-      <c r="Q191" s="122"/>
+      <c r="F191" s="111"/>
+      <c r="G191" s="112"/>
+      <c r="H191" s="112"/>
+      <c r="I191" s="113"/>
+      <c r="J191" s="104"/>
+      <c r="K191" s="104"/>
+      <c r="L191" s="104"/>
+      <c r="M191" s="105"/>
+      <c r="N191" s="103"/>
+      <c r="O191" s="104"/>
+      <c r="P191" s="104"/>
+      <c r="Q191" s="105"/>
     </row>
     <row r="192" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A192" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B192" s="5">
         <v>10392</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>1961</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="134"/>
-[...10 lines deleted...]
-      <c r="Q192" s="122"/>
+      <c r="F192" s="111"/>
+      <c r="G192" s="112"/>
+      <c r="H192" s="112"/>
+      <c r="I192" s="113"/>
+      <c r="J192" s="104"/>
+      <c r="K192" s="104"/>
+      <c r="L192" s="104"/>
+      <c r="M192" s="105"/>
+      <c r="N192" s="103"/>
+      <c r="O192" s="104"/>
+      <c r="P192" s="104"/>
+      <c r="Q192" s="105"/>
     </row>
     <row r="193" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A193" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B193" s="5">
         <v>9690</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>1848</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="134"/>
-[...10 lines deleted...]
-      <c r="Q193" s="122"/>
+      <c r="F193" s="111"/>
+      <c r="G193" s="112"/>
+      <c r="H193" s="112"/>
+      <c r="I193" s="113"/>
+      <c r="J193" s="104"/>
+      <c r="K193" s="104"/>
+      <c r="L193" s="104"/>
+      <c r="M193" s="105"/>
+      <c r="N193" s="103"/>
+      <c r="O193" s="104"/>
+      <c r="P193" s="104"/>
+      <c r="Q193" s="105"/>
     </row>
     <row r="194" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A194" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="5">
         <v>14333</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2924</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="134"/>
-[...10 lines deleted...]
-      <c r="Q194" s="122"/>
+      <c r="F194" s="111"/>
+      <c r="G194" s="112"/>
+      <c r="H194" s="112"/>
+      <c r="I194" s="113"/>
+      <c r="J194" s="104"/>
+      <c r="K194" s="104"/>
+      <c r="L194" s="104"/>
+      <c r="M194" s="105"/>
+      <c r="N194" s="103"/>
+      <c r="O194" s="104"/>
+      <c r="P194" s="104"/>
+      <c r="Q194" s="105"/>
     </row>
     <row r="195" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A195" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B195" s="5">
         <v>9901</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>1957</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="134"/>
-[...10 lines deleted...]
-      <c r="Q195" s="122"/>
+      <c r="F195" s="111"/>
+      <c r="G195" s="112"/>
+      <c r="H195" s="112"/>
+      <c r="I195" s="113"/>
+      <c r="J195" s="104"/>
+      <c r="K195" s="104"/>
+      <c r="L195" s="104"/>
+      <c r="M195" s="105"/>
+      <c r="N195" s="103"/>
+      <c r="O195" s="104"/>
+      <c r="P195" s="104"/>
+      <c r="Q195" s="105"/>
     </row>
     <row r="196" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A196" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B196" s="5">
         <v>10669</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2220</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="134"/>
-[...10 lines deleted...]
-      <c r="Q196" s="122"/>
+      <c r="F196" s="111"/>
+      <c r="G196" s="112"/>
+      <c r="H196" s="112"/>
+      <c r="I196" s="113"/>
+      <c r="J196" s="104"/>
+      <c r="K196" s="104"/>
+      <c r="L196" s="104"/>
+      <c r="M196" s="105"/>
+      <c r="N196" s="103"/>
+      <c r="O196" s="104"/>
+      <c r="P196" s="104"/>
+      <c r="Q196" s="105"/>
     </row>
     <row r="197" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="5">
         <v>10215</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>1979</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="137"/>
-[...10 lines deleted...]
-      <c r="Q197" s="125"/>
+      <c r="F197" s="114"/>
+      <c r="G197" s="115"/>
+      <c r="H197" s="115"/>
+      <c r="I197" s="116"/>
+      <c r="J197" s="107"/>
+      <c r="K197" s="107"/>
+      <c r="L197" s="107"/>
+      <c r="M197" s="108"/>
+      <c r="N197" s="106"/>
+      <c r="O197" s="107"/>
+      <c r="P197" s="107"/>
+      <c r="Q197" s="108"/>
     </row>
     <row r="198" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A198" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B198" s="32">
         <v>140751</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="45">
         <v>25467</v>
       </c>
       <c r="E198" s="60">
         <v>0</v>
       </c>
       <c r="F198" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G198" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H198" s="65" t="s">
         <v>71</v>
@@ -17083,561 +17104,561 @@
         <v>81</v>
       </c>
       <c r="P198" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q198" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="199" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A199" s="39" t="s">
         <v>97</v>
       </c>
       <c r="B199" s="24">
         <v>41475</v>
       </c>
       <c r="C199" s="26">
         <v>82.860510648499613</v>
       </c>
       <c r="D199" s="27">
         <v>8337</v>
       </c>
       <c r="E199" s="41">
         <v>109.22311017948383</v>
       </c>
-      <c r="F199" s="117" t="s">
+      <c r="F199" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="G199" s="132"/>
-[...2 lines deleted...]
-      <c r="J199" s="117" t="s">
+      <c r="G199" s="109"/>
+      <c r="H199" s="109"/>
+      <c r="I199" s="110"/>
+      <c r="J199" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="K199" s="118"/>
-[...2 lines deleted...]
-      <c r="N199" s="117" t="s">
+      <c r="K199" s="101"/>
+      <c r="L199" s="101"/>
+      <c r="M199" s="102"/>
+      <c r="N199" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="O199" s="118"/>
-[...1 lines deleted...]
-      <c r="Q199" s="119"/>
+      <c r="O199" s="101"/>
+      <c r="P199" s="101"/>
+      <c r="Q199" s="102"/>
     </row>
     <row r="200" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A200" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B200" s="37">
         <v>28321</v>
       </c>
       <c r="C200" s="2">
         <v>111.07581284072636</v>
       </c>
       <c r="D200" s="6">
         <v>5773</v>
       </c>
       <c r="E200" s="38">
         <v>116.74418604651163</v>
       </c>
-      <c r="F200" s="134"/>
-[...10 lines deleted...]
-      <c r="Q200" s="122"/>
+      <c r="F200" s="111"/>
+      <c r="G200" s="112"/>
+      <c r="H200" s="112"/>
+      <c r="I200" s="113"/>
+      <c r="J200" s="103"/>
+      <c r="K200" s="104"/>
+      <c r="L200" s="104"/>
+      <c r="M200" s="105"/>
+      <c r="N200" s="103"/>
+      <c r="O200" s="104"/>
+      <c r="P200" s="104"/>
+      <c r="Q200" s="105"/>
     </row>
     <row r="201" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A201" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B201" s="37">
         <v>31711</v>
       </c>
       <c r="C201" s="2">
         <v>92.142960918204281</v>
       </c>
       <c r="D201" s="6">
         <v>6557</v>
       </c>
       <c r="E201" s="38">
         <v>97.386009208376663</v>
       </c>
-      <c r="F201" s="134"/>
-[...10 lines deleted...]
-      <c r="Q201" s="122"/>
+      <c r="F201" s="111"/>
+      <c r="G201" s="112"/>
+      <c r="H201" s="112"/>
+      <c r="I201" s="113"/>
+      <c r="J201" s="103"/>
+      <c r="K201" s="104"/>
+      <c r="L201" s="104"/>
+      <c r="M201" s="105"/>
+      <c r="N201" s="103"/>
+      <c r="O201" s="104"/>
+      <c r="P201" s="104"/>
+      <c r="Q201" s="105"/>
     </row>
     <row r="202" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A202" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B202" s="37">
         <v>36033</v>
       </c>
       <c r="C202" s="2">
         <v>106.21683763707111</v>
       </c>
       <c r="D202" s="37">
         <v>6926</v>
       </c>
       <c r="E202" s="38">
         <v>102.92762669044436</v>
       </c>
-      <c r="F202" s="134"/>
-[...10 lines deleted...]
-      <c r="Q202" s="122"/>
+      <c r="F202" s="111"/>
+      <c r="G202" s="112"/>
+      <c r="H202" s="112"/>
+      <c r="I202" s="113"/>
+      <c r="J202" s="103"/>
+      <c r="K202" s="104"/>
+      <c r="L202" s="104"/>
+      <c r="M202" s="105"/>
+      <c r="N202" s="103"/>
+      <c r="O202" s="104"/>
+      <c r="P202" s="104"/>
+      <c r="Q202" s="105"/>
     </row>
     <row r="203" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A203" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B203" s="36">
         <v>69796</v>
       </c>
       <c r="C203" s="26">
         <v>92.382628952628025</v>
       </c>
       <c r="D203" s="27">
         <v>14110</v>
       </c>
       <c r="E203" s="41">
         <v>112.17999681984416</v>
       </c>
-      <c r="F203" s="134"/>
-[...10 lines deleted...]
-      <c r="Q203" s="122"/>
+      <c r="F203" s="111"/>
+      <c r="G203" s="112"/>
+      <c r="H203" s="112"/>
+      <c r="I203" s="113"/>
+      <c r="J203" s="103"/>
+      <c r="K203" s="104"/>
+      <c r="L203" s="104"/>
+      <c r="M203" s="105"/>
+      <c r="N203" s="103"/>
+      <c r="O203" s="104"/>
+      <c r="P203" s="104"/>
+      <c r="Q203" s="105"/>
     </row>
     <row r="204" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A204" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B204" s="31">
         <v>67744</v>
       </c>
       <c r="C204" s="4">
         <v>103.90184049079754</v>
       </c>
       <c r="D204" s="23">
         <v>13483</v>
       </c>
       <c r="E204" s="42">
         <v>104.60858096050896</v>
       </c>
-      <c r="F204" s="134"/>
-[...10 lines deleted...]
-      <c r="Q204" s="122"/>
+      <c r="F204" s="111"/>
+      <c r="G204" s="112"/>
+      <c r="H204" s="112"/>
+      <c r="I204" s="113"/>
+      <c r="J204" s="103"/>
+      <c r="K204" s="104"/>
+      <c r="L204" s="104"/>
+      <c r="M204" s="105"/>
+      <c r="N204" s="103"/>
+      <c r="O204" s="104"/>
+      <c r="P204" s="104"/>
+      <c r="Q204" s="105"/>
     </row>
     <row r="205" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A205" s="39" t="s">
         <v>100</v>
       </c>
       <c r="B205" s="24">
         <v>12482</v>
       </c>
       <c r="C205" s="25">
         <v>87.51314590198416</v>
       </c>
       <c r="D205" s="27">
         <v>2318</v>
       </c>
       <c r="E205" s="25">
         <v>108.92857142857142</v>
       </c>
-      <c r="F205" s="134"/>
-[...10 lines deleted...]
-      <c r="Q205" s="122"/>
+      <c r="F205" s="111"/>
+      <c r="G205" s="112"/>
+      <c r="H205" s="112"/>
+      <c r="I205" s="113"/>
+      <c r="J205" s="103"/>
+      <c r="K205" s="104"/>
+      <c r="L205" s="104"/>
+      <c r="M205" s="105"/>
+      <c r="N205" s="103"/>
+      <c r="O205" s="104"/>
+      <c r="P205" s="104"/>
+      <c r="Q205" s="105"/>
     </row>
     <row r="206" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A206" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B206" s="5">
         <v>12438</v>
       </c>
       <c r="C206" s="1">
         <v>66.524041290046526</v>
       </c>
       <c r="D206" s="6">
         <v>2709</v>
       </c>
       <c r="E206" s="1">
         <v>104.47358272271501</v>
       </c>
-      <c r="F206" s="134"/>
-[...10 lines deleted...]
-      <c r="Q206" s="122"/>
+      <c r="F206" s="111"/>
+      <c r="G206" s="112"/>
+      <c r="H206" s="112"/>
+      <c r="I206" s="113"/>
+      <c r="J206" s="103"/>
+      <c r="K206" s="104"/>
+      <c r="L206" s="104"/>
+      <c r="M206" s="105"/>
+      <c r="N206" s="103"/>
+      <c r="O206" s="104"/>
+      <c r="P206" s="104"/>
+      <c r="Q206" s="105"/>
     </row>
     <row r="207" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A207" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B207" s="5">
         <v>16555</v>
       </c>
       <c r="C207" s="1">
         <v>96.846846846846844</v>
       </c>
       <c r="D207" s="6">
         <v>3310</v>
       </c>
       <c r="E207" s="1">
         <v>113.66758241758241</v>
       </c>
-      <c r="F207" s="134"/>
-[...10 lines deleted...]
-      <c r="Q207" s="122"/>
+      <c r="F207" s="111"/>
+      <c r="G207" s="112"/>
+      <c r="H207" s="112"/>
+      <c r="I207" s="113"/>
+      <c r="J207" s="103"/>
+      <c r="K207" s="104"/>
+      <c r="L207" s="104"/>
+      <c r="M207" s="105"/>
+      <c r="N207" s="103"/>
+      <c r="O207" s="104"/>
+      <c r="P207" s="104"/>
+      <c r="Q207" s="105"/>
     </row>
     <row r="208" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A208" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B208" s="5">
         <v>8943</v>
       </c>
       <c r="C208" s="1">
         <v>98.686824100640038</v>
       </c>
       <c r="D208" s="6">
         <v>1811</v>
       </c>
       <c r="E208" s="1">
         <v>108.5080886758538</v>
       </c>
-      <c r="F208" s="134"/>
-[...10 lines deleted...]
-      <c r="Q208" s="122"/>
+      <c r="F208" s="111"/>
+      <c r="G208" s="112"/>
+      <c r="H208" s="112"/>
+      <c r="I208" s="113"/>
+      <c r="J208" s="103"/>
+      <c r="K208" s="104"/>
+      <c r="L208" s="104"/>
+      <c r="M208" s="105"/>
+      <c r="N208" s="103"/>
+      <c r="O208" s="104"/>
+      <c r="P208" s="104"/>
+      <c r="Q208" s="105"/>
     </row>
     <row r="209" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A209" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B209" s="5">
         <v>10327</v>
       </c>
       <c r="C209" s="1">
         <v>141.83491278670513</v>
       </c>
       <c r="D209" s="6">
         <v>1992</v>
       </c>
       <c r="E209" s="1">
         <v>139.39818054583625</v>
       </c>
-      <c r="F209" s="134"/>
-[...10 lines deleted...]
-      <c r="Q209" s="122"/>
+      <c r="F209" s="111"/>
+      <c r="G209" s="112"/>
+      <c r="H209" s="112"/>
+      <c r="I209" s="113"/>
+      <c r="J209" s="104"/>
+      <c r="K209" s="104"/>
+      <c r="L209" s="104"/>
+      <c r="M209" s="105"/>
+      <c r="N209" s="103"/>
+      <c r="O209" s="104"/>
+      <c r="P209" s="104"/>
+      <c r="Q209" s="105"/>
     </row>
     <row r="210" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A210" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B210" s="5">
         <v>9051</v>
       </c>
       <c r="C210" s="1">
         <v>98.874808826742409</v>
       </c>
       <c r="D210" s="6">
         <v>1970</v>
       </c>
       <c r="E210" s="1">
         <v>106.65944775311316</v>
       </c>
-      <c r="F210" s="134"/>
-[...10 lines deleted...]
-      <c r="Q210" s="122"/>
+      <c r="F210" s="111"/>
+      <c r="G210" s="112"/>
+      <c r="H210" s="112"/>
+      <c r="I210" s="113"/>
+      <c r="J210" s="104"/>
+      <c r="K210" s="104"/>
+      <c r="L210" s="104"/>
+      <c r="M210" s="105"/>
+      <c r="N210" s="103"/>
+      <c r="O210" s="104"/>
+      <c r="P210" s="104"/>
+      <c r="Q210" s="105"/>
     </row>
     <row r="211" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A211" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B211" s="5">
         <v>8912</v>
       </c>
       <c r="C211" s="1">
         <v>85.758275596612776</v>
       </c>
       <c r="D211" s="6">
         <v>1981</v>
       </c>
       <c r="E211" s="1">
         <v>101.01988781234064</v>
       </c>
-      <c r="F211" s="134"/>
-[...10 lines deleted...]
-      <c r="Q211" s="122"/>
+      <c r="F211" s="111"/>
+      <c r="G211" s="112"/>
+      <c r="H211" s="112"/>
+      <c r="I211" s="113"/>
+      <c r="J211" s="104"/>
+      <c r="K211" s="104"/>
+      <c r="L211" s="104"/>
+      <c r="M211" s="105"/>
+      <c r="N211" s="103"/>
+      <c r="O211" s="104"/>
+      <c r="P211" s="104"/>
+      <c r="Q211" s="105"/>
     </row>
     <row r="212" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A212" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B212" s="5">
         <v>10376</v>
       </c>
       <c r="C212" s="1">
         <v>107.07946336429308</v>
       </c>
       <c r="D212" s="6">
         <v>2056</v>
       </c>
       <c r="E212" s="1">
         <v>111.25541125541125</v>
       </c>
-      <c r="F212" s="134"/>
-[...10 lines deleted...]
-      <c r="Q212" s="122"/>
+      <c r="F212" s="111"/>
+      <c r="G212" s="112"/>
+      <c r="H212" s="112"/>
+      <c r="I212" s="113"/>
+      <c r="J212" s="104"/>
+      <c r="K212" s="104"/>
+      <c r="L212" s="104"/>
+      <c r="M212" s="105"/>
+      <c r="N212" s="103"/>
+      <c r="O212" s="104"/>
+      <c r="P212" s="104"/>
+      <c r="Q212" s="105"/>
     </row>
     <row r="213" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A213" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B213" s="5">
         <v>12423</v>
       </c>
       <c r="C213" s="1">
         <v>86.674108700202339</v>
       </c>
       <c r="D213" s="6">
         <v>2520</v>
       </c>
       <c r="E213" s="1">
         <v>86.183310533515737</v>
       </c>
-      <c r="F213" s="134"/>
-[...10 lines deleted...]
-      <c r="Q213" s="122"/>
+      <c r="F213" s="111"/>
+      <c r="G213" s="112"/>
+      <c r="H213" s="112"/>
+      <c r="I213" s="113"/>
+      <c r="J213" s="104"/>
+      <c r="K213" s="104"/>
+      <c r="L213" s="104"/>
+      <c r="M213" s="105"/>
+      <c r="N213" s="103"/>
+      <c r="O213" s="104"/>
+      <c r="P213" s="104"/>
+      <c r="Q213" s="105"/>
     </row>
     <row r="214" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A214" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B214" s="5">
         <v>13800</v>
       </c>
       <c r="C214" s="1">
         <v>139.3798606201394</v>
       </c>
       <c r="D214" s="6">
         <v>2597</v>
       </c>
       <c r="E214" s="1">
         <v>132.70311701584058</v>
       </c>
-      <c r="F214" s="134"/>
-[...10 lines deleted...]
-      <c r="Q214" s="122"/>
+      <c r="F214" s="111"/>
+      <c r="G214" s="112"/>
+      <c r="H214" s="112"/>
+      <c r="I214" s="113"/>
+      <c r="J214" s="104"/>
+      <c r="K214" s="104"/>
+      <c r="L214" s="104"/>
+      <c r="M214" s="105"/>
+      <c r="N214" s="103"/>
+      <c r="O214" s="104"/>
+      <c r="P214" s="104"/>
+      <c r="Q214" s="105"/>
     </row>
     <row r="215" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A215" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B215" s="5">
         <v>12076</v>
       </c>
       <c r="C215" s="1">
         <v>113.18774018183521</v>
       </c>
       <c r="D215" s="6">
         <v>2339</v>
       </c>
       <c r="E215" s="1">
         <v>105.36036036036036</v>
       </c>
-      <c r="F215" s="134"/>
-[...10 lines deleted...]
-      <c r="Q215" s="122"/>
+      <c r="F215" s="111"/>
+      <c r="G215" s="112"/>
+      <c r="H215" s="112"/>
+      <c r="I215" s="113"/>
+      <c r="J215" s="104"/>
+      <c r="K215" s="104"/>
+      <c r="L215" s="104"/>
+      <c r="M215" s="105"/>
+      <c r="N215" s="103"/>
+      <c r="O215" s="104"/>
+      <c r="P215" s="104"/>
+      <c r="Q215" s="105"/>
     </row>
     <row r="216" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A216" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B216" s="5">
         <v>10157</v>
       </c>
       <c r="C216" s="1">
         <v>99.432207537934417</v>
       </c>
       <c r="D216" s="6">
         <v>1990</v>
       </c>
       <c r="E216" s="1">
         <v>100.55583628094998</v>
       </c>
-      <c r="F216" s="137"/>
-[...10 lines deleted...]
-      <c r="Q216" s="125"/>
+      <c r="F216" s="114"/>
+      <c r="G216" s="115"/>
+      <c r="H216" s="115"/>
+      <c r="I216" s="116"/>
+      <c r="J216" s="107"/>
+      <c r="K216" s="107"/>
+      <c r="L216" s="107"/>
+      <c r="M216" s="108"/>
+      <c r="N216" s="106"/>
+      <c r="O216" s="107"/>
+      <c r="P216" s="107"/>
+      <c r="Q216" s="108"/>
     </row>
     <row r="217" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A217" s="43" t="s">
         <v>99</v>
       </c>
       <c r="B217" s="32">
         <v>137540</v>
       </c>
       <c r="C217" s="59">
         <v>0.97718666297219914</v>
       </c>
       <c r="D217" s="34">
         <v>27593</v>
       </c>
       <c r="E217" s="59">
         <v>1.0834805827148859</v>
       </c>
       <c r="F217" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G217" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H217" s="65" t="s">
         <v>71</v>
@@ -17664,561 +17685,561 @@
         <v>81</v>
       </c>
       <c r="P217" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q217" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="218" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>32028</v>
       </c>
       <c r="C218" s="26">
         <v>77.222423146473787</v>
       </c>
       <c r="D218" s="27">
         <v>6837</v>
       </c>
       <c r="E218" s="41">
         <v>82.007916516732635</v>
       </c>
-      <c r="F218" s="100" t="s">
+      <c r="F218" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="G218" s="101"/>
-[...2 lines deleted...]
-      <c r="J218" s="100" t="s">
+      <c r="G218" s="118"/>
+      <c r="H218" s="118"/>
+      <c r="I218" s="119"/>
+      <c r="J218" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="K218" s="109"/>
-[...2 lines deleted...]
-      <c r="N218" s="100" t="s">
+      <c r="K218" s="126"/>
+      <c r="L218" s="126"/>
+      <c r="M218" s="127"/>
+      <c r="N218" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="O218" s="109"/>
-[...1 lines deleted...]
-      <c r="Q218" s="110"/>
+      <c r="O218" s="126"/>
+      <c r="P218" s="126"/>
+      <c r="Q218" s="127"/>
     </row>
     <row r="219" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>28761</v>
       </c>
       <c r="C219" s="2">
         <v>101.5536174570107</v>
       </c>
       <c r="D219" s="6">
         <v>5765</v>
       </c>
       <c r="E219" s="38">
         <v>99.861423869738445</v>
       </c>
-      <c r="F219" s="103"/>
-[...10 lines deleted...]
-      <c r="Q219" s="113"/>
+      <c r="F219" s="120"/>
+      <c r="G219" s="121"/>
+      <c r="H219" s="121"/>
+      <c r="I219" s="122"/>
+      <c r="J219" s="128"/>
+      <c r="K219" s="129"/>
+      <c r="L219" s="129"/>
+      <c r="M219" s="130"/>
+      <c r="N219" s="128"/>
+      <c r="O219" s="129"/>
+      <c r="P219" s="129"/>
+      <c r="Q219" s="130"/>
     </row>
     <row r="220" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>33674</v>
       </c>
       <c r="C220" s="2">
         <v>106.19028097505598</v>
       </c>
       <c r="D220" s="6">
         <v>7091</v>
       </c>
       <c r="E220" s="38">
         <v>108.143968278176</v>
       </c>
-      <c r="F220" s="103"/>
-[...10 lines deleted...]
-      <c r="Q220" s="113"/>
+      <c r="F220" s="120"/>
+      <c r="G220" s="121"/>
+      <c r="H220" s="121"/>
+      <c r="I220" s="122"/>
+      <c r="J220" s="128"/>
+      <c r="K220" s="129"/>
+      <c r="L220" s="129"/>
+      <c r="M220" s="130"/>
+      <c r="N220" s="128"/>
+      <c r="O220" s="129"/>
+      <c r="P220" s="129"/>
+      <c r="Q220" s="130"/>
     </row>
     <row r="221" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>31072</v>
       </c>
       <c r="C221" s="2">
         <v>86.232065051480589</v>
       </c>
       <c r="D221" s="6">
         <v>6312</v>
       </c>
       <c r="E221" s="38">
         <v>91.134854172682651</v>
       </c>
-      <c r="F221" s="103"/>
-[...10 lines deleted...]
-      <c r="Q221" s="113"/>
+      <c r="F221" s="120"/>
+      <c r="G221" s="121"/>
+      <c r="H221" s="121"/>
+      <c r="I221" s="122"/>
+      <c r="J221" s="128"/>
+      <c r="K221" s="129"/>
+      <c r="L221" s="129"/>
+      <c r="M221" s="130"/>
+      <c r="N221" s="128"/>
+      <c r="O221" s="129"/>
+      <c r="P221" s="129"/>
+      <c r="Q221" s="130"/>
     </row>
     <row r="222" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="36">
         <v>60789</v>
       </c>
       <c r="C222" s="26">
         <v>87.095249011404661</v>
       </c>
       <c r="D222" s="27">
         <v>12602</v>
       </c>
       <c r="E222" s="41">
         <v>89.312544294826367</v>
       </c>
-      <c r="F222" s="103"/>
-[...10 lines deleted...]
-      <c r="Q222" s="113"/>
+      <c r="F222" s="120"/>
+      <c r="G222" s="121"/>
+      <c r="H222" s="121"/>
+      <c r="I222" s="122"/>
+      <c r="J222" s="128"/>
+      <c r="K222" s="129"/>
+      <c r="L222" s="129"/>
+      <c r="M222" s="130"/>
+      <c r="N222" s="128"/>
+      <c r="O222" s="129"/>
+      <c r="P222" s="129"/>
+      <c r="Q222" s="130"/>
     </row>
     <row r="223" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="31">
         <v>64746</v>
       </c>
       <c r="C223" s="4">
         <v>95.574515824279644</v>
       </c>
       <c r="D223" s="23">
         <v>13403</v>
       </c>
       <c r="E223" s="42">
         <v>99.406660238819256</v>
       </c>
-      <c r="F223" s="103"/>
-[...10 lines deleted...]
-      <c r="Q223" s="113"/>
+      <c r="F223" s="120"/>
+      <c r="G223" s="121"/>
+      <c r="H223" s="121"/>
+      <c r="I223" s="122"/>
+      <c r="J223" s="128"/>
+      <c r="K223" s="129"/>
+      <c r="L223" s="129"/>
+      <c r="M223" s="130"/>
+      <c r="N223" s="128"/>
+      <c r="O223" s="129"/>
+      <c r="P223" s="129"/>
+      <c r="Q223" s="130"/>
     </row>
     <row r="224" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="39" t="s">
         <v>104</v>
       </c>
       <c r="B224" s="24">
         <v>8579</v>
       </c>
       <c r="C224" s="25">
         <v>68.730972600544789</v>
       </c>
       <c r="D224" s="27">
         <v>1664</v>
       </c>
       <c r="E224" s="25">
         <v>71.786022433132018</v>
       </c>
-      <c r="F224" s="103"/>
-[...10 lines deleted...]
-      <c r="Q224" s="113"/>
+      <c r="F224" s="120"/>
+      <c r="G224" s="121"/>
+      <c r="H224" s="121"/>
+      <c r="I224" s="122"/>
+      <c r="J224" s="128"/>
+      <c r="K224" s="129"/>
+      <c r="L224" s="129"/>
+      <c r="M224" s="130"/>
+      <c r="N224" s="128"/>
+      <c r="O224" s="129"/>
+      <c r="P224" s="129"/>
+      <c r="Q224" s="130"/>
     </row>
     <row r="225" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="5">
         <v>9624</v>
       </c>
       <c r="C225" s="1">
         <v>77.375783888084896</v>
       </c>
       <c r="D225" s="6">
         <v>2050</v>
       </c>
       <c r="E225" s="38">
         <v>75.673680324843119</v>
       </c>
-      <c r="F225" s="103"/>
-[...10 lines deleted...]
-      <c r="Q225" s="113"/>
+      <c r="F225" s="120"/>
+      <c r="G225" s="121"/>
+      <c r="H225" s="121"/>
+      <c r="I225" s="122"/>
+      <c r="J225" s="128"/>
+      <c r="K225" s="129"/>
+      <c r="L225" s="129"/>
+      <c r="M225" s="130"/>
+      <c r="N225" s="128"/>
+      <c r="O225" s="129"/>
+      <c r="P225" s="129"/>
+      <c r="Q225" s="130"/>
     </row>
     <row r="226" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>13825</v>
       </c>
       <c r="C226" s="1">
         <v>83.509513742071888</v>
       </c>
       <c r="D226" s="6">
         <v>3123</v>
       </c>
       <c r="E226" s="38">
         <v>94.350453172205434</v>
       </c>
-      <c r="F226" s="103"/>
-[...10 lines deleted...]
-      <c r="Q226" s="113"/>
+      <c r="F226" s="120"/>
+      <c r="G226" s="121"/>
+      <c r="H226" s="121"/>
+      <c r="I226" s="122"/>
+      <c r="J226" s="128"/>
+      <c r="K226" s="129"/>
+      <c r="L226" s="129"/>
+      <c r="M226" s="130"/>
+      <c r="N226" s="128"/>
+      <c r="O226" s="129"/>
+      <c r="P226" s="129"/>
+      <c r="Q226" s="130"/>
     </row>
     <row r="227" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="5">
         <v>10121</v>
       </c>
       <c r="C227" s="1">
         <v>113.17231354131722</v>
       </c>
       <c r="D227" s="6">
         <v>1960</v>
       </c>
       <c r="E227" s="38">
         <v>108.22749861954722</v>
       </c>
-      <c r="F227" s="103"/>
-[...10 lines deleted...]
-      <c r="Q227" s="113"/>
+      <c r="F227" s="120"/>
+      <c r="G227" s="121"/>
+      <c r="H227" s="121"/>
+      <c r="I227" s="122"/>
+      <c r="J227" s="128"/>
+      <c r="K227" s="129"/>
+      <c r="L227" s="129"/>
+      <c r="M227" s="130"/>
+      <c r="N227" s="128"/>
+      <c r="O227" s="129"/>
+      <c r="P227" s="129"/>
+      <c r="Q227" s="130"/>
     </row>
     <row r="228" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>9271</v>
       </c>
       <c r="C228" s="1">
         <v>89.774377844485329</v>
       </c>
       <c r="D228" s="6">
         <v>1834</v>
       </c>
       <c r="E228" s="38">
         <v>92.068273092369481</v>
       </c>
-      <c r="F228" s="103"/>
-[...10 lines deleted...]
-      <c r="Q228" s="113"/>
+      <c r="F228" s="120"/>
+      <c r="G228" s="121"/>
+      <c r="H228" s="121"/>
+      <c r="I228" s="122"/>
+      <c r="J228" s="129"/>
+      <c r="K228" s="129"/>
+      <c r="L228" s="129"/>
+      <c r="M228" s="130"/>
+      <c r="N228" s="128"/>
+      <c r="O228" s="129"/>
+      <c r="P228" s="129"/>
+      <c r="Q228" s="130"/>
     </row>
     <row r="229" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="5">
         <v>9369</v>
       </c>
       <c r="C229" s="1">
         <v>103.51342393105733</v>
       </c>
       <c r="D229" s="6">
         <v>1971</v>
       </c>
       <c r="E229" s="38">
         <v>100.05076142131979</v>
       </c>
-      <c r="F229" s="103"/>
-[...10 lines deleted...]
-      <c r="Q229" s="113"/>
+      <c r="F229" s="120"/>
+      <c r="G229" s="121"/>
+      <c r="H229" s="121"/>
+      <c r="I229" s="122"/>
+      <c r="J229" s="129"/>
+      <c r="K229" s="129"/>
+      <c r="L229" s="129"/>
+      <c r="M229" s="130"/>
+      <c r="N229" s="128"/>
+      <c r="O229" s="129"/>
+      <c r="P229" s="129"/>
+      <c r="Q229" s="130"/>
     </row>
     <row r="230" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>8312</v>
       </c>
       <c r="C230" s="1">
         <v>93.267504488330346</v>
       </c>
       <c r="D230" s="6">
         <v>1854</v>
       </c>
       <c r="E230" s="38">
         <v>93.589096415951545</v>
       </c>
-      <c r="F230" s="103"/>
-[...10 lines deleted...]
-      <c r="Q230" s="113"/>
+      <c r="F230" s="120"/>
+      <c r="G230" s="121"/>
+      <c r="H230" s="121"/>
+      <c r="I230" s="122"/>
+      <c r="J230" s="129"/>
+      <c r="K230" s="129"/>
+      <c r="L230" s="129"/>
+      <c r="M230" s="130"/>
+      <c r="N230" s="128"/>
+      <c r="O230" s="129"/>
+      <c r="P230" s="129"/>
+      <c r="Q230" s="130"/>
     </row>
     <row r="231" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>10019</v>
       </c>
       <c r="C231" s="1">
         <v>96.559367771781041</v>
       </c>
       <c r="D231" s="6">
         <v>1934</v>
       </c>
       <c r="E231" s="38">
         <v>94.066147859922182</v>
       </c>
-      <c r="F231" s="103"/>
-[...10 lines deleted...]
-      <c r="Q231" s="113"/>
+      <c r="F231" s="120"/>
+      <c r="G231" s="121"/>
+      <c r="H231" s="121"/>
+      <c r="I231" s="122"/>
+      <c r="J231" s="129"/>
+      <c r="K231" s="129"/>
+      <c r="L231" s="129"/>
+      <c r="M231" s="130"/>
+      <c r="N231" s="128"/>
+      <c r="O231" s="129"/>
+      <c r="P231" s="129"/>
+      <c r="Q231" s="130"/>
     </row>
     <row r="232" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>15343</v>
       </c>
       <c r="C232" s="1">
         <v>123.50478950334059</v>
       </c>
       <c r="D232" s="6">
         <v>3303</v>
       </c>
       <c r="E232" s="38">
         <v>131.07142857142858</v>
       </c>
-      <c r="F232" s="103"/>
-[...10 lines deleted...]
-      <c r="Q232" s="113"/>
+      <c r="F232" s="120"/>
+      <c r="G232" s="121"/>
+      <c r="H232" s="121"/>
+      <c r="I232" s="122"/>
+      <c r="J232" s="129"/>
+      <c r="K232" s="129"/>
+      <c r="L232" s="129"/>
+      <c r="M232" s="130"/>
+      <c r="N232" s="128"/>
+      <c r="O232" s="129"/>
+      <c r="P232" s="129"/>
+      <c r="Q232" s="130"/>
     </row>
     <row r="233" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>12190</v>
       </c>
       <c r="C233" s="1">
         <v>88.333333333333329</v>
       </c>
       <c r="D233" s="6">
         <v>2375</v>
       </c>
       <c r="E233" s="38">
         <v>91.451675009626484</v>
       </c>
-      <c r="F233" s="103"/>
-[...10 lines deleted...]
-      <c r="Q233" s="113"/>
+      <c r="F233" s="120"/>
+      <c r="G233" s="121"/>
+      <c r="H233" s="121"/>
+      <c r="I233" s="122"/>
+      <c r="J233" s="129"/>
+      <c r="K233" s="129"/>
+      <c r="L233" s="129"/>
+      <c r="M233" s="130"/>
+      <c r="N233" s="128"/>
+      <c r="O233" s="129"/>
+      <c r="P233" s="129"/>
+      <c r="Q233" s="130"/>
     </row>
     <row r="234" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>11070</v>
       </c>
       <c r="C234" s="1">
         <v>91.669426962570384</v>
       </c>
       <c r="D234" s="6">
         <v>2222</v>
       </c>
       <c r="E234" s="38">
         <v>94.997862334330904</v>
       </c>
-      <c r="F234" s="103"/>
-[...10 lines deleted...]
-      <c r="Q234" s="113"/>
+      <c r="F234" s="120"/>
+      <c r="G234" s="121"/>
+      <c r="H234" s="121"/>
+      <c r="I234" s="122"/>
+      <c r="J234" s="129"/>
+      <c r="K234" s="129"/>
+      <c r="L234" s="129"/>
+      <c r="M234" s="130"/>
+      <c r="N234" s="128"/>
+      <c r="O234" s="129"/>
+      <c r="P234" s="129"/>
+      <c r="Q234" s="130"/>
     </row>
     <row r="235" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>7812</v>
       </c>
       <c r="C235" s="1">
         <v>76.912474155754651</v>
       </c>
       <c r="D235" s="6">
         <v>1715</v>
       </c>
       <c r="E235" s="38">
         <v>86.180904522613062</v>
       </c>
-      <c r="F235" s="106"/>
-[...10 lines deleted...]
-      <c r="Q235" s="115"/>
+      <c r="F235" s="123"/>
+      <c r="G235" s="124"/>
+      <c r="H235" s="124"/>
+      <c r="I235" s="125"/>
+      <c r="J235" s="131"/>
+      <c r="K235" s="131"/>
+      <c r="L235" s="131"/>
+      <c r="M235" s="132"/>
+      <c r="N235" s="133"/>
+      <c r="O235" s="131"/>
+      <c r="P235" s="131"/>
+      <c r="Q235" s="132"/>
     </row>
     <row r="236" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>125535</v>
       </c>
       <c r="C236" s="59">
         <v>0.91271630071251997</v>
       </c>
       <c r="D236" s="34">
         <v>26005</v>
       </c>
       <c r="E236" s="59">
         <v>0.94244917189142174</v>
       </c>
       <c r="F236" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G236" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H236" s="65" t="s">
         <v>71</v>
@@ -18245,561 +18266,561 @@
         <v>81</v>
       </c>
       <c r="P236" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q236" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="237" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>40855</v>
       </c>
       <c r="C237" s="26">
         <v>127.56025977269888</v>
       </c>
       <c r="D237" s="27">
         <v>8035</v>
       </c>
       <c r="E237" s="41">
         <v>117.52230510457804</v>
       </c>
-      <c r="F237" s="100" t="s">
+      <c r="F237" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="G237" s="101"/>
-[...2 lines deleted...]
-      <c r="J237" s="100" t="s">
+      <c r="G237" s="118"/>
+      <c r="H237" s="118"/>
+      <c r="I237" s="119"/>
+      <c r="J237" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="K237" s="109"/>
-[...2 lines deleted...]
-      <c r="N237" s="100" t="s">
+      <c r="K237" s="126"/>
+      <c r="L237" s="126"/>
+      <c r="M237" s="127"/>
+      <c r="N237" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="O237" s="109"/>
-[...1 lines deleted...]
-      <c r="Q237" s="110"/>
+      <c r="O237" s="126"/>
+      <c r="P237" s="126"/>
+      <c r="Q237" s="127"/>
     </row>
     <row r="238" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>41473</v>
       </c>
       <c r="C238" s="2">
         <v>144.19874135113523</v>
       </c>
       <c r="D238" s="6">
         <v>8397</v>
       </c>
       <c r="E238" s="38">
         <v>145.65481352992194</v>
       </c>
-      <c r="F238" s="103"/>
-[...10 lines deleted...]
-      <c r="Q238" s="113"/>
+      <c r="F238" s="120"/>
+      <c r="G238" s="121"/>
+      <c r="H238" s="121"/>
+      <c r="I238" s="122"/>
+      <c r="J238" s="128"/>
+      <c r="K238" s="129"/>
+      <c r="L238" s="129"/>
+      <c r="M238" s="130"/>
+      <c r="N238" s="128"/>
+      <c r="O238" s="129"/>
+      <c r="P238" s="129"/>
+      <c r="Q238" s="130"/>
     </row>
     <row r="239" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>56150</v>
       </c>
       <c r="C239" s="2">
         <v>166.74585733800558</v>
       </c>
       <c r="D239" s="6">
         <v>10976</v>
       </c>
       <c r="E239" s="38">
         <v>154.7877591312932</v>
       </c>
-      <c r="F239" s="103"/>
-[...10 lines deleted...]
-      <c r="Q239" s="113"/>
+      <c r="F239" s="120"/>
+      <c r="G239" s="121"/>
+      <c r="H239" s="121"/>
+      <c r="I239" s="122"/>
+      <c r="J239" s="128"/>
+      <c r="K239" s="129"/>
+      <c r="L239" s="129"/>
+      <c r="M239" s="130"/>
+      <c r="N239" s="128"/>
+      <c r="O239" s="129"/>
+      <c r="P239" s="129"/>
+      <c r="Q239" s="130"/>
     </row>
     <row r="240" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>47676</v>
       </c>
       <c r="C240" s="2">
         <v>153.43717816683829</v>
       </c>
       <c r="D240" s="6">
         <v>9828</v>
       </c>
       <c r="E240" s="38">
         <v>155.70342205323192</v>
       </c>
-      <c r="F240" s="103"/>
-[...10 lines deleted...]
-      <c r="Q240" s="113"/>
+      <c r="F240" s="120"/>
+      <c r="G240" s="121"/>
+      <c r="H240" s="121"/>
+      <c r="I240" s="122"/>
+      <c r="J240" s="128"/>
+      <c r="K240" s="129"/>
+      <c r="L240" s="129"/>
+      <c r="M240" s="130"/>
+      <c r="N240" s="128"/>
+      <c r="O240" s="129"/>
+      <c r="P240" s="129"/>
+      <c r="Q240" s="130"/>
     </row>
     <row r="241" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="36">
         <v>82328</v>
       </c>
       <c r="C241" s="26">
         <v>135.43239730872364</v>
       </c>
       <c r="D241" s="27">
         <v>16432</v>
       </c>
       <c r="E241" s="41">
         <v>130.39200126963974</v>
       </c>
-      <c r="F241" s="103"/>
-[...10 lines deleted...]
-      <c r="Q241" s="113"/>
+      <c r="F241" s="120"/>
+      <c r="G241" s="121"/>
+      <c r="H241" s="121"/>
+      <c r="I241" s="122"/>
+      <c r="J241" s="128"/>
+      <c r="K241" s="129"/>
+      <c r="L241" s="129"/>
+      <c r="M241" s="130"/>
+      <c r="N241" s="128"/>
+      <c r="O241" s="129"/>
+      <c r="P241" s="129"/>
+      <c r="Q241" s="130"/>
     </row>
     <row r="242" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="31">
         <v>103826</v>
       </c>
       <c r="C242" s="4">
         <v>160.35894109288606</v>
       </c>
       <c r="D242" s="23">
         <v>20804</v>
       </c>
       <c r="E242" s="42">
         <v>155.2189808251884</v>
       </c>
-      <c r="F242" s="103"/>
-[...10 lines deleted...]
-      <c r="Q242" s="113"/>
+      <c r="F242" s="120"/>
+      <c r="G242" s="121"/>
+      <c r="H242" s="121"/>
+      <c r="I242" s="122"/>
+      <c r="J242" s="128"/>
+      <c r="K242" s="129"/>
+      <c r="L242" s="129"/>
+      <c r="M242" s="130"/>
+      <c r="N242" s="128"/>
+      <c r="O242" s="129"/>
+      <c r="P242" s="129"/>
+      <c r="Q242" s="130"/>
     </row>
     <row r="243" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="39" t="s">
         <v>111</v>
       </c>
       <c r="B243" s="24">
         <v>10549</v>
       </c>
       <c r="C243" s="25">
         <v>122.96304930644597</v>
       </c>
       <c r="D243" s="27">
         <v>2045</v>
       </c>
       <c r="E243" s="25">
         <v>122.89663461538463</v>
       </c>
-      <c r="F243" s="103"/>
-[...10 lines deleted...]
-      <c r="Q243" s="113"/>
+      <c r="F243" s="120"/>
+      <c r="G243" s="121"/>
+      <c r="H243" s="121"/>
+      <c r="I243" s="122"/>
+      <c r="J243" s="128"/>
+      <c r="K243" s="129"/>
+      <c r="L243" s="129"/>
+      <c r="M243" s="130"/>
+      <c r="N243" s="128"/>
+      <c r="O243" s="129"/>
+      <c r="P243" s="129"/>
+      <c r="Q243" s="130"/>
     </row>
     <row r="244" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="5">
         <v>13701</v>
       </c>
       <c r="C244" s="1">
         <v>142.36284289276807</v>
       </c>
       <c r="D244" s="6">
         <v>2619</v>
       </c>
       <c r="E244" s="38">
         <v>127.75609756097562</v>
       </c>
-      <c r="F244" s="103"/>
-[...10 lines deleted...]
-      <c r="Q244" s="113"/>
+      <c r="F244" s="120"/>
+      <c r="G244" s="121"/>
+      <c r="H244" s="121"/>
+      <c r="I244" s="122"/>
+      <c r="J244" s="128"/>
+      <c r="K244" s="129"/>
+      <c r="L244" s="129"/>
+      <c r="M244" s="130"/>
+      <c r="N244" s="128"/>
+      <c r="O244" s="129"/>
+      <c r="P244" s="129"/>
+      <c r="Q244" s="130"/>
     </row>
     <row r="245" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="5">
         <v>16605</v>
       </c>
       <c r="C245" s="1">
         <v>120.10849909584087</v>
       </c>
       <c r="D245" s="6">
         <v>3371</v>
       </c>
       <c r="E245" s="38">
         <v>107.9410822926673</v>
       </c>
-      <c r="F245" s="103"/>
-[...10 lines deleted...]
-      <c r="Q245" s="113"/>
+      <c r="F245" s="120"/>
+      <c r="G245" s="121"/>
+      <c r="H245" s="121"/>
+      <c r="I245" s="122"/>
+      <c r="J245" s="128"/>
+      <c r="K245" s="129"/>
+      <c r="L245" s="129"/>
+      <c r="M245" s="130"/>
+      <c r="N245" s="128"/>
+      <c r="O245" s="129"/>
+      <c r="P245" s="129"/>
+      <c r="Q245" s="130"/>
     </row>
     <row r="246" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="5">
         <v>11874</v>
       </c>
       <c r="C246" s="1">
         <v>117.3204228831143</v>
       </c>
       <c r="D246" s="6">
         <v>2368</v>
       </c>
       <c r="E246" s="38">
         <v>120.81632653061224</v>
       </c>
-      <c r="F246" s="103"/>
-[...10 lines deleted...]
-      <c r="Q246" s="113"/>
+      <c r="F246" s="120"/>
+      <c r="G246" s="121"/>
+      <c r="H246" s="121"/>
+      <c r="I246" s="122"/>
+      <c r="J246" s="128"/>
+      <c r="K246" s="129"/>
+      <c r="L246" s="129"/>
+      <c r="M246" s="130"/>
+      <c r="N246" s="128"/>
+      <c r="O246" s="129"/>
+      <c r="P246" s="129"/>
+      <c r="Q246" s="130"/>
     </row>
     <row r="247" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>13375</v>
       </c>
       <c r="C247" s="1">
         <v>144.26706935605651</v>
       </c>
       <c r="D247" s="6">
         <v>2708</v>
       </c>
       <c r="E247" s="38">
         <v>147.65539803707745</v>
       </c>
-      <c r="F247" s="103"/>
-[...10 lines deleted...]
-      <c r="Q247" s="113"/>
+      <c r="F247" s="120"/>
+      <c r="G247" s="121"/>
+      <c r="H247" s="121"/>
+      <c r="I247" s="122"/>
+      <c r="J247" s="129"/>
+      <c r="K247" s="129"/>
+      <c r="L247" s="129"/>
+      <c r="M247" s="130"/>
+      <c r="N247" s="128"/>
+      <c r="O247" s="129"/>
+      <c r="P247" s="129"/>
+      <c r="Q247" s="130"/>
     </row>
     <row r="248" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="5">
         <v>16224</v>
       </c>
       <c r="C248" s="1">
         <v>173.16682676913223</v>
       </c>
       <c r="D248" s="6">
         <v>3321</v>
       </c>
       <c r="E248" s="38">
         <v>168.49315068493152</v>
       </c>
-      <c r="F248" s="103"/>
-[...10 lines deleted...]
-      <c r="Q248" s="113"/>
+      <c r="F248" s="120"/>
+      <c r="G248" s="121"/>
+      <c r="H248" s="121"/>
+      <c r="I248" s="122"/>
+      <c r="J248" s="129"/>
+      <c r="K248" s="129"/>
+      <c r="L248" s="129"/>
+      <c r="M248" s="130"/>
+      <c r="N248" s="128"/>
+      <c r="O248" s="129"/>
+      <c r="P248" s="129"/>
+      <c r="Q248" s="130"/>
     </row>
     <row r="249" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>16409</v>
       </c>
       <c r="C249" s="1">
         <v>197.41337824831569</v>
       </c>
       <c r="D249" s="6">
         <v>3245</v>
       </c>
       <c r="E249" s="38">
         <v>175.0269687162891</v>
       </c>
-      <c r="F249" s="103"/>
-[...10 lines deleted...]
-      <c r="Q249" s="113"/>
+      <c r="F249" s="120"/>
+      <c r="G249" s="121"/>
+      <c r="H249" s="121"/>
+      <c r="I249" s="122"/>
+      <c r="J249" s="129"/>
+      <c r="K249" s="129"/>
+      <c r="L249" s="129"/>
+      <c r="M249" s="130"/>
+      <c r="N249" s="128"/>
+      <c r="O249" s="129"/>
+      <c r="P249" s="129"/>
+      <c r="Q249" s="130"/>
     </row>
     <row r="250" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>17059</v>
       </c>
       <c r="C250" s="1">
         <v>170.26649366204211</v>
       </c>
       <c r="D250" s="6">
         <v>3175</v>
       </c>
       <c r="E250" s="38">
         <v>164.1675284384695</v>
       </c>
-      <c r="F250" s="103"/>
-[...10 lines deleted...]
-      <c r="Q250" s="113"/>
+      <c r="F250" s="120"/>
+      <c r="G250" s="121"/>
+      <c r="H250" s="121"/>
+      <c r="I250" s="122"/>
+      <c r="J250" s="129"/>
+      <c r="K250" s="129"/>
+      <c r="L250" s="129"/>
+      <c r="M250" s="130"/>
+      <c r="N250" s="128"/>
+      <c r="O250" s="129"/>
+      <c r="P250" s="129"/>
+      <c r="Q250" s="130"/>
     </row>
     <row r="251" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>22682</v>
       </c>
       <c r="C251" s="1">
         <v>147.83288796193702</v>
       </c>
       <c r="D251" s="6">
         <v>4556</v>
       </c>
       <c r="E251" s="38">
         <v>137.93521041477445</v>
       </c>
-      <c r="F251" s="103"/>
-[...10 lines deleted...]
-      <c r="Q251" s="113"/>
+      <c r="F251" s="120"/>
+      <c r="G251" s="121"/>
+      <c r="H251" s="121"/>
+      <c r="I251" s="122"/>
+      <c r="J251" s="129"/>
+      <c r="K251" s="129"/>
+      <c r="L251" s="129"/>
+      <c r="M251" s="130"/>
+      <c r="N251" s="128"/>
+      <c r="O251" s="129"/>
+      <c r="P251" s="129"/>
+      <c r="Q251" s="130"/>
     </row>
     <row r="252" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>16841</v>
       </c>
       <c r="C252" s="1">
         <v>138.15422477440524</v>
       </c>
       <c r="D252" s="6">
         <v>3370</v>
       </c>
       <c r="E252" s="38">
         <v>141.89473684210526</v>
       </c>
-      <c r="F252" s="103"/>
-[...10 lines deleted...]
-      <c r="Q252" s="113"/>
+      <c r="F252" s="120"/>
+      <c r="G252" s="121"/>
+      <c r="H252" s="121"/>
+      <c r="I252" s="122"/>
+      <c r="J252" s="129"/>
+      <c r="K252" s="129"/>
+      <c r="L252" s="129"/>
+      <c r="M252" s="130"/>
+      <c r="N252" s="128"/>
+      <c r="O252" s="129"/>
+      <c r="P252" s="129"/>
+      <c r="Q252" s="130"/>
     </row>
     <row r="253" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>17153</v>
       </c>
       <c r="C253" s="1">
         <v>154.95031616982837</v>
       </c>
       <c r="D253" s="6">
         <v>3636</v>
       </c>
       <c r="E253" s="38">
         <v>163.63636363636365</v>
       </c>
-      <c r="F253" s="103"/>
-[...10 lines deleted...]
-      <c r="Q253" s="113"/>
+      <c r="F253" s="120"/>
+      <c r="G253" s="121"/>
+      <c r="H253" s="121"/>
+      <c r="I253" s="122"/>
+      <c r="J253" s="129"/>
+      <c r="K253" s="129"/>
+      <c r="L253" s="129"/>
+      <c r="M253" s="130"/>
+      <c r="N253" s="128"/>
+      <c r="O253" s="129"/>
+      <c r="P253" s="129"/>
+      <c r="Q253" s="130"/>
     </row>
     <row r="254" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>13682</v>
       </c>
       <c r="C254" s="1">
         <v>175.14080901177675</v>
       </c>
       <c r="D254" s="6">
         <v>2822</v>
       </c>
       <c r="E254" s="38">
         <v>164.54810495626822</v>
       </c>
-      <c r="F254" s="106"/>
-[...10 lines deleted...]
-      <c r="Q254" s="115"/>
+      <c r="F254" s="123"/>
+      <c r="G254" s="124"/>
+      <c r="H254" s="124"/>
+      <c r="I254" s="125"/>
+      <c r="J254" s="131"/>
+      <c r="K254" s="131"/>
+      <c r="L254" s="131"/>
+      <c r="M254" s="132"/>
+      <c r="N254" s="133"/>
+      <c r="O254" s="131"/>
+      <c r="P254" s="131"/>
+      <c r="Q254" s="132"/>
     </row>
     <row r="255" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>186154</v>
       </c>
       <c r="C255" s="59">
         <v>1.4828852511251842</v>
       </c>
       <c r="D255" s="34">
         <v>37236</v>
       </c>
       <c r="E255" s="59">
         <v>1.4318784849067487</v>
       </c>
       <c r="F255" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G255" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H255" s="65" t="s">
         <v>71</v>
@@ -18826,561 +18847,561 @@
         <v>81</v>
       </c>
       <c r="P255" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q255" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="256" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>53390</v>
       </c>
       <c r="C256" s="26">
         <v>130.68167910904418</v>
       </c>
       <c r="D256" s="27">
         <v>11684</v>
       </c>
       <c r="E256" s="41">
         <v>145.41381456129434</v>
       </c>
-      <c r="F256" s="100" t="s">
+      <c r="F256" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="G256" s="101"/>
-[...2 lines deleted...]
-      <c r="J256" s="100" t="s">
+      <c r="G256" s="118"/>
+      <c r="H256" s="118"/>
+      <c r="I256" s="119"/>
+      <c r="J256" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="K256" s="109"/>
-[...2 lines deleted...]
-      <c r="N256" s="100" t="s">
+      <c r="K256" s="126"/>
+      <c r="L256" s="126"/>
+      <c r="M256" s="127"/>
+      <c r="N256" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="O256" s="109"/>
-[...1 lines deleted...]
-      <c r="Q256" s="110"/>
+      <c r="O256" s="126"/>
+      <c r="P256" s="126"/>
+      <c r="Q256" s="127"/>
     </row>
     <row r="257" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>59735</v>
       </c>
       <c r="C257" s="2">
         <v>144.03346755720591</v>
       </c>
       <c r="D257" s="6">
         <v>11710</v>
       </c>
       <c r="E257" s="38">
         <v>139.45456710730022</v>
       </c>
-      <c r="F257" s="103"/>
-[...10 lines deleted...]
-      <c r="Q257" s="113"/>
+      <c r="F257" s="120"/>
+      <c r="G257" s="121"/>
+      <c r="H257" s="121"/>
+      <c r="I257" s="122"/>
+      <c r="J257" s="128"/>
+      <c r="K257" s="129"/>
+      <c r="L257" s="129"/>
+      <c r="M257" s="130"/>
+      <c r="N257" s="128"/>
+      <c r="O257" s="129"/>
+      <c r="P257" s="129"/>
+      <c r="Q257" s="130"/>
     </row>
     <row r="258" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>66832</v>
       </c>
       <c r="C258" s="2">
         <v>119.02404274265362</v>
       </c>
       <c r="D258" s="6">
         <v>8983</v>
       </c>
       <c r="E258" s="38">
         <v>81.842201166180757</v>
       </c>
-      <c r="F258" s="103"/>
-[...10 lines deleted...]
-      <c r="Q258" s="113"/>
+      <c r="F258" s="120"/>
+      <c r="G258" s="121"/>
+      <c r="H258" s="121"/>
+      <c r="I258" s="122"/>
+      <c r="J258" s="128"/>
+      <c r="K258" s="129"/>
+      <c r="L258" s="129"/>
+      <c r="M258" s="130"/>
+      <c r="N258" s="128"/>
+      <c r="O258" s="129"/>
+      <c r="P258" s="129"/>
+      <c r="Q258" s="130"/>
     </row>
     <row r="259" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>77146</v>
       </c>
       <c r="C259" s="2">
         <v>161.81307156640659</v>
       </c>
       <c r="D259" s="6">
         <v>8610</v>
       </c>
       <c r="E259" s="38">
         <v>87.606837606837601</v>
       </c>
-      <c r="F259" s="103"/>
-[...10 lines deleted...]
-      <c r="Q259" s="113"/>
+      <c r="F259" s="120"/>
+      <c r="G259" s="121"/>
+      <c r="H259" s="121"/>
+      <c r="I259" s="122"/>
+      <c r="J259" s="128"/>
+      <c r="K259" s="129"/>
+      <c r="L259" s="129"/>
+      <c r="M259" s="130"/>
+      <c r="N259" s="128"/>
+      <c r="O259" s="129"/>
+      <c r="P259" s="129"/>
+      <c r="Q259" s="130"/>
     </row>
     <row r="260" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>113125</v>
       </c>
       <c r="C260" s="26">
         <v>137.4076863278593</v>
       </c>
       <c r="D260" s="27">
         <v>23394</v>
       </c>
       <c r="E260" s="41">
         <v>142.36854917234666</v>
       </c>
-      <c r="F260" s="103"/>
-[...10 lines deleted...]
-      <c r="Q260" s="113"/>
+      <c r="F260" s="120"/>
+      <c r="G260" s="121"/>
+      <c r="H260" s="121"/>
+      <c r="I260" s="122"/>
+      <c r="J260" s="128"/>
+      <c r="K260" s="129"/>
+      <c r="L260" s="129"/>
+      <c r="M260" s="130"/>
+      <c r="N260" s="128"/>
+      <c r="O260" s="129"/>
+      <c r="P260" s="129"/>
+      <c r="Q260" s="130"/>
     </row>
     <row r="261" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>143978</v>
       </c>
       <c r="C261" s="4">
         <v>138.67239419798508</v>
       </c>
       <c r="D261" s="23">
         <v>17593</v>
       </c>
       <c r="E261" s="42">
         <v>84.565468179196316</v>
       </c>
-      <c r="F261" s="103"/>
-[...10 lines deleted...]
-      <c r="Q261" s="113"/>
+      <c r="F261" s="120"/>
+      <c r="G261" s="121"/>
+      <c r="H261" s="121"/>
+      <c r="I261" s="122"/>
+      <c r="J261" s="128"/>
+      <c r="K261" s="129"/>
+      <c r="L261" s="129"/>
+      <c r="M261" s="130"/>
+      <c r="N261" s="128"/>
+      <c r="O261" s="129"/>
+      <c r="P261" s="129"/>
+      <c r="Q261" s="130"/>
     </row>
     <row r="262" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B262" s="24">
         <v>15728</v>
       </c>
       <c r="C262" s="25">
         <v>149.09470091951843</v>
       </c>
       <c r="D262" s="27">
         <v>3061</v>
       </c>
       <c r="E262" s="25">
         <v>149.68215158924204</v>
       </c>
-      <c r="F262" s="103"/>
-[...10 lines deleted...]
-      <c r="Q262" s="113"/>
+      <c r="F262" s="120"/>
+      <c r="G262" s="121"/>
+      <c r="H262" s="121"/>
+      <c r="I262" s="122"/>
+      <c r="J262" s="128"/>
+      <c r="K262" s="129"/>
+      <c r="L262" s="129"/>
+      <c r="M262" s="130"/>
+      <c r="N262" s="128"/>
+      <c r="O262" s="129"/>
+      <c r="P262" s="129"/>
+      <c r="Q262" s="130"/>
     </row>
     <row r="263" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>17178</v>
       </c>
       <c r="C263" s="1">
         <v>125.37770965622947</v>
       </c>
       <c r="D263" s="6">
         <v>3933</v>
       </c>
       <c r="E263" s="38">
         <v>150.17182130584192</v>
       </c>
-      <c r="F263" s="103"/>
-[...10 lines deleted...]
-      <c r="Q263" s="113"/>
+      <c r="F263" s="120"/>
+      <c r="G263" s="121"/>
+      <c r="H263" s="121"/>
+      <c r="I263" s="122"/>
+      <c r="J263" s="128"/>
+      <c r="K263" s="129"/>
+      <c r="L263" s="129"/>
+      <c r="M263" s="130"/>
+      <c r="N263" s="128"/>
+      <c r="O263" s="129"/>
+      <c r="P263" s="129"/>
+      <c r="Q263" s="130"/>
     </row>
     <row r="264" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>20484</v>
       </c>
       <c r="C264" s="1">
         <v>123.36043360433604</v>
       </c>
       <c r="D264" s="6">
         <v>4690</v>
       </c>
       <c r="E264" s="38">
         <v>139.12785523583506</v>
       </c>
-      <c r="F264" s="103"/>
-[...10 lines deleted...]
-      <c r="Q264" s="113"/>
+      <c r="F264" s="120"/>
+      <c r="G264" s="121"/>
+      <c r="H264" s="121"/>
+      <c r="I264" s="122"/>
+      <c r="J264" s="128"/>
+      <c r="K264" s="129"/>
+      <c r="L264" s="129"/>
+      <c r="M264" s="130"/>
+      <c r="N264" s="128"/>
+      <c r="O264" s="129"/>
+      <c r="P264" s="129"/>
+      <c r="Q264" s="130"/>
     </row>
     <row r="265" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>20286</v>
       </c>
       <c r="C265" s="1">
         <v>170.84386053562406</v>
       </c>
       <c r="D265" s="6">
         <v>4119</v>
       </c>
       <c r="E265" s="38">
         <v>173.94425675675674</v>
       </c>
-      <c r="F265" s="103"/>
-[...10 lines deleted...]
-      <c r="Q265" s="113"/>
+      <c r="F265" s="120"/>
+      <c r="G265" s="121"/>
+      <c r="H265" s="121"/>
+      <c r="I265" s="122"/>
+      <c r="J265" s="128"/>
+      <c r="K265" s="129"/>
+      <c r="L265" s="129"/>
+      <c r="M265" s="130"/>
+      <c r="N265" s="128"/>
+      <c r="O265" s="129"/>
+      <c r="P265" s="129"/>
+      <c r="Q265" s="130"/>
     </row>
     <row r="266" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>21480</v>
       </c>
       <c r="C266" s="1">
         <v>160.5981308411215</v>
       </c>
       <c r="D266" s="6">
         <v>3859</v>
       </c>
       <c r="E266" s="38">
         <v>142.50369276218612</v>
       </c>
-      <c r="F266" s="103"/>
-[...10 lines deleted...]
-      <c r="Q266" s="113"/>
+      <c r="F266" s="120"/>
+      <c r="G266" s="121"/>
+      <c r="H266" s="121"/>
+      <c r="I266" s="122"/>
+      <c r="J266" s="129"/>
+      <c r="K266" s="129"/>
+      <c r="L266" s="129"/>
+      <c r="M266" s="130"/>
+      <c r="N266" s="128"/>
+      <c r="O266" s="129"/>
+      <c r="P266" s="129"/>
+      <c r="Q266" s="130"/>
     </row>
     <row r="267" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>17969</v>
       </c>
       <c r="C267" s="1">
         <v>110.75567061143985</v>
       </c>
       <c r="D267" s="6">
         <v>3732</v>
       </c>
       <c r="E267" s="38">
         <v>112.37579042457091</v>
       </c>
-      <c r="F267" s="103"/>
-[...10 lines deleted...]
-      <c r="Q267" s="113"/>
+      <c r="F267" s="120"/>
+      <c r="G267" s="121"/>
+      <c r="H267" s="121"/>
+      <c r="I267" s="122"/>
+      <c r="J267" s="129"/>
+      <c r="K267" s="129"/>
+      <c r="L267" s="129"/>
+      <c r="M267" s="130"/>
+      <c r="N267" s="128"/>
+      <c r="O267" s="129"/>
+      <c r="P267" s="129"/>
+      <c r="Q267" s="130"/>
     </row>
     <row r="268" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>15145</v>
       </c>
       <c r="C268" s="1">
         <v>92.29691023218966</v>
       </c>
       <c r="D268" s="6">
         <v>3049</v>
       </c>
       <c r="E268" s="38">
         <v>93.959938366718035</v>
       </c>
-      <c r="F268" s="103"/>
-[...10 lines deleted...]
-      <c r="Q268" s="113"/>
+      <c r="F268" s="120"/>
+      <c r="G268" s="121"/>
+      <c r="H268" s="121"/>
+      <c r="I268" s="122"/>
+      <c r="J268" s="129"/>
+      <c r="K268" s="129"/>
+      <c r="L268" s="129"/>
+      <c r="M268" s="130"/>
+      <c r="N268" s="128"/>
+      <c r="O268" s="129"/>
+      <c r="P268" s="129"/>
+      <c r="Q268" s="130"/>
     </row>
     <row r="269" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>25047</v>
       </c>
       <c r="C269" s="1">
         <v>146.82572249252595</v>
       </c>
       <c r="D269" s="6">
         <v>2861</v>
       </c>
       <c r="E269" s="38">
         <v>90.110236220472444</v>
       </c>
-      <c r="F269" s="103"/>
-[...10 lines deleted...]
-      <c r="Q269" s="113"/>
+      <c r="F269" s="120"/>
+      <c r="G269" s="121"/>
+      <c r="H269" s="121"/>
+      <c r="I269" s="122"/>
+      <c r="J269" s="129"/>
+      <c r="K269" s="129"/>
+      <c r="L269" s="129"/>
+      <c r="M269" s="130"/>
+      <c r="N269" s="128"/>
+      <c r="O269" s="129"/>
+      <c r="P269" s="129"/>
+      <c r="Q269" s="130"/>
     </row>
     <row r="270" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>26640</v>
       </c>
       <c r="C270" s="1">
         <v>117.44996032095936</v>
       </c>
       <c r="D270" s="6">
         <v>3073</v>
       </c>
       <c r="E270" s="38">
         <v>67.449517120280944</v>
       </c>
-      <c r="F270" s="103"/>
-[...10 lines deleted...]
-      <c r="Q270" s="113"/>
+      <c r="F270" s="120"/>
+      <c r="G270" s="121"/>
+      <c r="H270" s="121"/>
+      <c r="I270" s="122"/>
+      <c r="J270" s="129"/>
+      <c r="K270" s="129"/>
+      <c r="L270" s="129"/>
+      <c r="M270" s="130"/>
+      <c r="N270" s="128"/>
+      <c r="O270" s="129"/>
+      <c r="P270" s="129"/>
+      <c r="Q270" s="130"/>
     </row>
     <row r="271" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>28921</v>
       </c>
       <c r="C271" s="1">
         <v>171.72970726203906</v>
       </c>
       <c r="D271" s="6">
         <v>3146</v>
       </c>
       <c r="E271" s="38">
         <v>93.353115727002972</v>
       </c>
-      <c r="F271" s="103"/>
-[...10 lines deleted...]
-      <c r="Q271" s="113"/>
+      <c r="F271" s="120"/>
+      <c r="G271" s="121"/>
+      <c r="H271" s="121"/>
+      <c r="I271" s="122"/>
+      <c r="J271" s="129"/>
+      <c r="K271" s="129"/>
+      <c r="L271" s="129"/>
+      <c r="M271" s="130"/>
+      <c r="N271" s="128"/>
+      <c r="O271" s="129"/>
+      <c r="P271" s="129"/>
+      <c r="Q271" s="130"/>
     </row>
     <row r="272" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>26522</v>
       </c>
       <c r="C272" s="1">
         <v>154.62018305835713</v>
       </c>
       <c r="D272" s="6">
         <v>2988</v>
       </c>
       <c r="E272" s="38">
         <v>82.178217821782169</v>
       </c>
-      <c r="F272" s="103"/>
-[...10 lines deleted...]
-      <c r="Q272" s="113"/>
+      <c r="F272" s="120"/>
+      <c r="G272" s="121"/>
+      <c r="H272" s="121"/>
+      <c r="I272" s="122"/>
+      <c r="J272" s="129"/>
+      <c r="K272" s="129"/>
+      <c r="L272" s="129"/>
+      <c r="M272" s="130"/>
+      <c r="N272" s="128"/>
+      <c r="O272" s="129"/>
+      <c r="P272" s="129"/>
+      <c r="Q272" s="130"/>
     </row>
     <row r="273" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>21703</v>
       </c>
       <c r="C273" s="1">
         <v>158.62447010670954</v>
       </c>
       <c r="D273" s="6">
         <v>2476</v>
       </c>
       <c r="E273" s="38">
         <v>87.73919206236711</v>
       </c>
-      <c r="F273" s="106"/>
-[...10 lines deleted...]
-      <c r="Q273" s="115"/>
+      <c r="F273" s="123"/>
+      <c r="G273" s="124"/>
+      <c r="H273" s="124"/>
+      <c r="I273" s="125"/>
+      <c r="J273" s="131"/>
+      <c r="K273" s="131"/>
+      <c r="L273" s="131"/>
+      <c r="M273" s="132"/>
+      <c r="N273" s="133"/>
+      <c r="O273" s="131"/>
+      <c r="P273" s="131"/>
+      <c r="Q273" s="132"/>
     </row>
     <row r="274" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>257103</v>
       </c>
       <c r="C274" s="59">
         <v>1.3811306767515068</v>
       </c>
       <c r="D274" s="34">
         <v>40987</v>
       </c>
       <c r="E274" s="59">
         <v>1.1007358470297561</v>
       </c>
       <c r="F274" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G274" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H274" s="65" t="s">
         <v>71</v>
@@ -19407,561 +19428,577 @@
         <v>81</v>
       </c>
       <c r="P274" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q274" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="275" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>71226</v>
       </c>
       <c r="C275" s="26">
         <v>133.40700505712678</v>
       </c>
       <c r="D275" s="27">
         <v>10187</v>
       </c>
       <c r="E275" s="41">
         <v>87.187606983909617</v>
       </c>
-      <c r="F275" s="100" t="s">
+      <c r="F275" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="G275" s="101"/>
-[...2 lines deleted...]
-      <c r="J275" s="100" t="s">
+      <c r="G275" s="118"/>
+      <c r="H275" s="118"/>
+      <c r="I275" s="119"/>
+      <c r="J275" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="K275" s="109"/>
-[...2 lines deleted...]
-      <c r="N275" s="100" t="s">
+      <c r="K275" s="126"/>
+      <c r="L275" s="126"/>
+      <c r="M275" s="127"/>
+      <c r="N275" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="O275" s="109"/>
-[...1 lines deleted...]
-      <c r="Q275" s="110"/>
+      <c r="O275" s="126"/>
+      <c r="P275" s="126"/>
+      <c r="Q275" s="127"/>
     </row>
     <row r="276" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>55998</v>
       </c>
       <c r="C276" s="2">
         <v>93.744036159705374</v>
       </c>
       <c r="D276" s="6">
         <v>10179</v>
       </c>
       <c r="E276" s="38">
         <v>86.925704526046104</v>
       </c>
-      <c r="F276" s="103"/>
-[...10 lines deleted...]
-      <c r="Q276" s="113"/>
+      <c r="F276" s="120"/>
+      <c r="G276" s="121"/>
+      <c r="H276" s="121"/>
+      <c r="I276" s="122"/>
+      <c r="J276" s="128"/>
+      <c r="K276" s="129"/>
+      <c r="L276" s="129"/>
+      <c r="M276" s="130"/>
+      <c r="N276" s="128"/>
+      <c r="O276" s="129"/>
+      <c r="P276" s="129"/>
+      <c r="Q276" s="130"/>
     </row>
     <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>53355</v>
       </c>
       <c r="C277" s="2">
         <v>79.834510414172854</v>
       </c>
       <c r="D277" s="6">
         <v>9626</v>
       </c>
       <c r="E277" s="38">
         <v>107.15796504508516</v>
       </c>
-      <c r="F277" s="103"/>
-[...10 lines deleted...]
-      <c r="Q277" s="113"/>
+      <c r="F277" s="120"/>
+      <c r="G277" s="121"/>
+      <c r="H277" s="121"/>
+      <c r="I277" s="122"/>
+      <c r="J277" s="128"/>
+      <c r="K277" s="129"/>
+      <c r="L277" s="129"/>
+      <c r="M277" s="130"/>
+      <c r="N277" s="128"/>
+      <c r="O277" s="129"/>
+      <c r="P277" s="129"/>
+      <c r="Q277" s="130"/>
     </row>
     <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
-        <v>22818</v>
+        <v>82437</v>
       </c>
       <c r="C278" s="2">
-        <v>29.577683872138543</v>
+        <v>106.85842428641796</v>
       </c>
       <c r="D278" s="6">
-        <v>2791</v>
+        <v>8949</v>
       </c>
       <c r="E278" s="38">
-        <v>32.415795586527295</v>
-[...12 lines deleted...]
-      <c r="Q278" s="113"/>
+        <v>103.93728222996516</v>
+      </c>
+      <c r="F278" s="120"/>
+      <c r="G278" s="121"/>
+      <c r="H278" s="121"/>
+      <c r="I278" s="122"/>
+      <c r="J278" s="128"/>
+      <c r="K278" s="129"/>
+      <c r="L278" s="129"/>
+      <c r="M278" s="130"/>
+      <c r="N278" s="128"/>
+      <c r="O278" s="129"/>
+      <c r="P278" s="129"/>
+      <c r="Q278" s="130"/>
     </row>
     <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>127224</v>
       </c>
       <c r="C279" s="26">
         <v>112.46320441988951</v>
       </c>
       <c r="D279" s="27">
         <v>20366</v>
       </c>
       <c r="E279" s="41">
         <v>87.056510216294782</v>
       </c>
-      <c r="F279" s="103"/>
-[...10 lines deleted...]
-      <c r="Q279" s="113"/>
+      <c r="F279" s="120"/>
+      <c r="G279" s="121"/>
+      <c r="H279" s="121"/>
+      <c r="I279" s="122"/>
+      <c r="J279" s="128"/>
+      <c r="K279" s="129"/>
+      <c r="L279" s="129"/>
+      <c r="M279" s="130"/>
+      <c r="N279" s="128"/>
+      <c r="O279" s="129"/>
+      <c r="P279" s="129"/>
+      <c r="Q279" s="130"/>
     </row>
     <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
-        <v>76173</v>
+        <v>135792</v>
       </c>
       <c r="C280" s="4">
-        <v>52.905999527705625</v>
+        <v>94.314409145841722</v>
       </c>
       <c r="D280" s="23">
-        <v>12417</v>
+        <v>18575</v>
       </c>
       <c r="E280" s="51">
-        <v>70.579207639402028</v>
-[...12 lines deleted...]
-      <c r="Q280" s="113"/>
+        <v>105.58176547490478</v>
+      </c>
+      <c r="F280" s="120"/>
+      <c r="G280" s="121"/>
+      <c r="H280" s="121"/>
+      <c r="I280" s="122"/>
+      <c r="J280" s="128"/>
+      <c r="K280" s="129"/>
+      <c r="L280" s="129"/>
+      <c r="M280" s="130"/>
+      <c r="N280" s="128"/>
+      <c r="O280" s="129"/>
+      <c r="P280" s="129"/>
+      <c r="Q280" s="130"/>
     </row>
     <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B281" s="24">
         <v>18357</v>
       </c>
       <c r="C281" s="25">
         <v>116.71541200406918</v>
       </c>
       <c r="D281" s="27">
         <v>2699</v>
       </c>
       <c r="E281" s="25">
         <v>88.173799411956878</v>
       </c>
-      <c r="F281" s="103"/>
-[...10 lines deleted...]
-      <c r="Q281" s="113"/>
+      <c r="F281" s="120"/>
+      <c r="G281" s="121"/>
+      <c r="H281" s="121"/>
+      <c r="I281" s="122"/>
+      <c r="J281" s="128"/>
+      <c r="K281" s="129"/>
+      <c r="L281" s="129"/>
+      <c r="M281" s="130"/>
+      <c r="N281" s="128"/>
+      <c r="O281" s="129"/>
+      <c r="P281" s="129"/>
+      <c r="Q281" s="130"/>
     </row>
     <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>23500</v>
       </c>
       <c r="C282" s="1">
         <v>136.80288741413435</v>
       </c>
       <c r="D282" s="6">
         <v>3141</v>
       </c>
       <c r="E282" s="1">
         <v>79.862700228832949</v>
       </c>
-      <c r="F282" s="103"/>
-[...10 lines deleted...]
-      <c r="Q282" s="113"/>
+      <c r="F282" s="120"/>
+      <c r="G282" s="121"/>
+      <c r="H282" s="121"/>
+      <c r="I282" s="122"/>
+      <c r="J282" s="128"/>
+      <c r="K282" s="129"/>
+      <c r="L282" s="129"/>
+      <c r="M282" s="130"/>
+      <c r="N282" s="128"/>
+      <c r="O282" s="129"/>
+      <c r="P282" s="129"/>
+      <c r="Q282" s="130"/>
     </row>
     <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>29369</v>
       </c>
       <c r="C283" s="1">
         <v>143.37531732083576</v>
       </c>
       <c r="D283" s="6">
         <v>4347</v>
       </c>
       <c r="E283" s="1">
         <v>92.686567164179095</v>
       </c>
-      <c r="F283" s="103"/>
-[...10 lines deleted...]
-      <c r="Q283" s="113"/>
+      <c r="F283" s="120"/>
+      <c r="G283" s="121"/>
+      <c r="H283" s="121"/>
+      <c r="I283" s="122"/>
+      <c r="J283" s="128"/>
+      <c r="K283" s="129"/>
+      <c r="L283" s="129"/>
+      <c r="M283" s="130"/>
+      <c r="N283" s="128"/>
+      <c r="O283" s="129"/>
+      <c r="P283" s="129"/>
+      <c r="Q283" s="130"/>
     </row>
     <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>17555</v>
       </c>
       <c r="C284" s="1">
         <v>86.53751355614709</v>
       </c>
       <c r="D284" s="6">
         <v>3393</v>
       </c>
       <c r="E284" s="1">
         <v>82.374362709395484</v>
       </c>
-      <c r="F284" s="103"/>
-[...10 lines deleted...]
-      <c r="Q284" s="113"/>
+      <c r="F284" s="120"/>
+      <c r="G284" s="121"/>
+      <c r="H284" s="121"/>
+      <c r="I284" s="122"/>
+      <c r="J284" s="128"/>
+      <c r="K284" s="129"/>
+      <c r="L284" s="129"/>
+      <c r="M284" s="130"/>
+      <c r="N284" s="128"/>
+      <c r="O284" s="129"/>
+      <c r="P284" s="129"/>
+      <c r="Q284" s="130"/>
     </row>
     <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>18729</v>
       </c>
       <c r="C285" s="1">
         <v>87.192737430167597</v>
       </c>
       <c r="D285" s="6">
         <v>3363</v>
       </c>
       <c r="E285" s="1">
         <v>87.146929256284011</v>
       </c>
-      <c r="F285" s="103"/>
-[...10 lines deleted...]
-      <c r="Q285" s="113"/>
+      <c r="F285" s="120"/>
+      <c r="G285" s="121"/>
+      <c r="H285" s="121"/>
+      <c r="I285" s="122"/>
+      <c r="J285" s="129"/>
+      <c r="K285" s="129"/>
+      <c r="L285" s="129"/>
+      <c r="M285" s="130"/>
+      <c r="N285" s="128"/>
+      <c r="O285" s="129"/>
+      <c r="P285" s="129"/>
+      <c r="Q285" s="130"/>
     </row>
     <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>19714</v>
       </c>
       <c r="C286" s="1">
         <v>109.7111692359063</v>
       </c>
       <c r="D286" s="6">
         <v>3423</v>
       </c>
       <c r="E286" s="1">
         <v>91.720257234726688</v>
       </c>
-      <c r="F286" s="103"/>
-[...10 lines deleted...]
-      <c r="Q286" s="113"/>
+      <c r="F286" s="120"/>
+      <c r="G286" s="121"/>
+      <c r="H286" s="121"/>
+      <c r="I286" s="122"/>
+      <c r="J286" s="129"/>
+      <c r="K286" s="129"/>
+      <c r="L286" s="129"/>
+      <c r="M286" s="130"/>
+      <c r="N286" s="128"/>
+      <c r="O286" s="129"/>
+      <c r="P286" s="129"/>
+      <c r="Q286" s="130"/>
     </row>
     <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>20307</v>
       </c>
       <c r="C287" s="1">
         <v>134.08385605810497</v>
       </c>
       <c r="D287" s="6">
         <v>3429</v>
       </c>
       <c r="E287" s="1">
         <v>112.46310265660873</v>
       </c>
-      <c r="F287" s="103"/>
-[...10 lines deleted...]
-      <c r="Q287" s="113"/>
+      <c r="F287" s="120"/>
+      <c r="G287" s="121"/>
+      <c r="H287" s="121"/>
+      <c r="I287" s="122"/>
+      <c r="J287" s="129"/>
+      <c r="K287" s="129"/>
+      <c r="L287" s="129"/>
+      <c r="M287" s="130"/>
+      <c r="N287" s="128"/>
+      <c r="O287" s="129"/>
+      <c r="P287" s="129"/>
+      <c r="Q287" s="130"/>
     </row>
     <row r="288" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B288" s="5">
         <v>11794</v>
       </c>
       <c r="C288" s="1">
         <v>47.087475545973568</v>
       </c>
       <c r="D288" s="6">
         <v>3001</v>
       </c>
       <c r="E288" s="1">
         <v>104.89339391821042</v>
       </c>
-      <c r="F288" s="103"/>
-[...10 lines deleted...]
-      <c r="Q288" s="113"/>
+      <c r="F288" s="120"/>
+      <c r="G288" s="121"/>
+      <c r="H288" s="121"/>
+      <c r="I288" s="122"/>
+      <c r="J288" s="129"/>
+      <c r="K288" s="129"/>
+      <c r="L288" s="129"/>
+      <c r="M288" s="130"/>
+      <c r="N288" s="128"/>
+      <c r="O288" s="129"/>
+      <c r="P288" s="129"/>
+      <c r="Q288" s="130"/>
     </row>
     <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>21254</v>
       </c>
       <c r="C289" s="1">
         <v>79.782282282282281</v>
       </c>
       <c r="D289" s="6">
         <v>3196</v>
       </c>
       <c r="E289" s="1">
         <v>104.00260331923201</v>
       </c>
-      <c r="F289" s="103"/>
-[...10 lines deleted...]
-      <c r="Q289" s="113"/>
+      <c r="F289" s="120"/>
+      <c r="G289" s="121"/>
+      <c r="H289" s="121"/>
+      <c r="I289" s="122"/>
+      <c r="J289" s="129"/>
+      <c r="K289" s="129"/>
+      <c r="L289" s="129"/>
+      <c r="M289" s="130"/>
+      <c r="N289" s="128"/>
+      <c r="O289" s="129"/>
+      <c r="P289" s="129"/>
+      <c r="Q289" s="130"/>
     </row>
     <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>22818</v>
       </c>
       <c r="C290" s="1">
         <v>78.897686801977812</v>
       </c>
       <c r="D290" s="6">
         <v>2791</v>
       </c>
       <c r="E290" s="1">
         <v>88.715829624920545</v>
       </c>
-      <c r="F290" s="103"/>
-[...10 lines deleted...]
-      <c r="Q290" s="113"/>
+      <c r="F290" s="120"/>
+      <c r="G290" s="121"/>
+      <c r="H290" s="121"/>
+      <c r="I290" s="122"/>
+      <c r="J290" s="129"/>
+      <c r="K290" s="129"/>
+      <c r="L290" s="129"/>
+      <c r="M290" s="130"/>
+      <c r="N290" s="128"/>
+      <c r="O290" s="129"/>
+      <c r="P290" s="129"/>
+      <c r="Q290" s="130"/>
     </row>
     <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B291" s="5"/>
-[...14 lines deleted...]
-      <c r="Q291" s="113"/>
+      <c r="B291" s="5">
+        <v>30621</v>
+      </c>
+      <c r="C291" s="1">
+        <v>115.45509388432245</v>
+      </c>
+      <c r="D291" s="6">
+        <v>3548</v>
+      </c>
+      <c r="E291" s="1">
+        <v>118.74163319946453</v>
+      </c>
+      <c r="F291" s="120"/>
+      <c r="G291" s="121"/>
+      <c r="H291" s="121"/>
+      <c r="I291" s="122"/>
+      <c r="J291" s="129"/>
+      <c r="K291" s="129"/>
+      <c r="L291" s="129"/>
+      <c r="M291" s="130"/>
+      <c r="N291" s="128"/>
+      <c r="O291" s="129"/>
+      <c r="P291" s="129"/>
+      <c r="Q291" s="130"/>
     </row>
     <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B292" s="5"/>
-[...14 lines deleted...]
-      <c r="Q292" s="115"/>
+      <c r="B292" s="5">
+        <v>28998</v>
+      </c>
+      <c r="C292" s="1">
+        <v>133.61286458093352</v>
+      </c>
+      <c r="D292" s="6">
+        <v>2610</v>
+      </c>
+      <c r="E292" s="1">
+        <v>105.4119547657512</v>
+      </c>
+      <c r="F292" s="123"/>
+      <c r="G292" s="124"/>
+      <c r="H292" s="124"/>
+      <c r="I292" s="125"/>
+      <c r="J292" s="131"/>
+      <c r="K292" s="131"/>
+      <c r="L292" s="131"/>
+      <c r="M292" s="132"/>
+      <c r="N292" s="133"/>
+      <c r="O292" s="131"/>
+      <c r="P292" s="131"/>
+      <c r="Q292" s="132"/>
     </row>
     <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
-        <v>203397</v>
+        <v>263016</v>
       </c>
       <c r="C293" s="59">
-        <v>0.9737598023726769</v>
+        <v>1.0229985647775406</v>
       </c>
       <c r="D293" s="34">
-        <v>32783</v>
+        <v>38941</v>
       </c>
       <c r="E293" s="59">
-        <v>0.92286687498240572</v>
+        <v>0.95008173323248835</v>
       </c>
       <c r="F293" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G293" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H293" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I293" s="66" t="s">
         <v>71</v>
       </c>
       <c r="J293" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L293" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M293" s="82" t="s">
         <v>81</v>
       </c>
@@ -20002,91 +20039,91 @@
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A296" s="9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="297" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A297" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="298" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A298" s="9" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="299" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A299" s="9" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
+    <mergeCell ref="F275:I292"/>
+    <mergeCell ref="J275:M292"/>
+    <mergeCell ref="N275:Q292"/>
+    <mergeCell ref="F256:I273"/>
+    <mergeCell ref="J256:M273"/>
+    <mergeCell ref="N256:Q273"/>
+    <mergeCell ref="J30:M47"/>
+    <mergeCell ref="N30:Q47"/>
+    <mergeCell ref="J48:M65"/>
+    <mergeCell ref="N48:Q65"/>
+    <mergeCell ref="J104:M121"/>
+    <mergeCell ref="N104:Q121"/>
+    <mergeCell ref="J85:M102"/>
+    <mergeCell ref="N85:Q102"/>
+    <mergeCell ref="J66:M83"/>
+    <mergeCell ref="N66:Q83"/>
+    <mergeCell ref="F113:I121"/>
+    <mergeCell ref="F199:I216"/>
+    <mergeCell ref="J199:M216"/>
+    <mergeCell ref="B161:E178"/>
+    <mergeCell ref="F161:I178"/>
+    <mergeCell ref="J161:M178"/>
+    <mergeCell ref="N161:Q178"/>
+    <mergeCell ref="J123:M140"/>
+    <mergeCell ref="N123:Q140"/>
+    <mergeCell ref="B142:E159"/>
+    <mergeCell ref="F142:I159"/>
+    <mergeCell ref="J142:M159"/>
+    <mergeCell ref="N142:Q159"/>
+    <mergeCell ref="F123:I140"/>
+    <mergeCell ref="B123:E140"/>
     <mergeCell ref="N199:Q216"/>
     <mergeCell ref="F180:I197"/>
     <mergeCell ref="J180:M197"/>
     <mergeCell ref="N180:Q197"/>
     <mergeCell ref="F237:I254"/>
     <mergeCell ref="J237:M254"/>
     <mergeCell ref="N237:Q254"/>
     <mergeCell ref="F218:I235"/>
     <mergeCell ref="J218:M235"/>
     <mergeCell ref="N218:Q235"/>
-    <mergeCell ref="N161:Q178"/>
-[...29 lines deleted...]
-    <mergeCell ref="N256:Q273"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R295"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B106" sqref="B106"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
@@ -33001,88 +33038,88 @@
       <c r="L277" s="6">
         <v>5570</v>
       </c>
       <c r="M277" s="38">
         <v>99.411029805461354</v>
       </c>
       <c r="N277" s="37">
         <v>63462</v>
       </c>
       <c r="O277" s="1">
         <v>104.64679110876591</v>
       </c>
       <c r="P277" s="6">
         <v>24533</v>
       </c>
       <c r="Q277" s="1">
         <v>106.80452764475403</v>
       </c>
       <c r="R277" s="91"/>
     </row>
     <row r="278" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
-        <v>22643</v>
+        <v>72177</v>
       </c>
       <c r="C278" s="1">
-        <v>23.184829464587409</v>
+        <v>73.904139745860761</v>
       </c>
       <c r="D278" s="6">
-        <v>7331</v>
+        <v>26608</v>
       </c>
       <c r="E278" s="38">
-        <v>24.378159084862997</v>
+        <v>88.480978983772289</v>
       </c>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
       <c r="J278" s="37">
-        <v>3314</v>
+        <v>10119</v>
       </c>
       <c r="K278" s="1">
-        <v>9.7533698275354652</v>
+        <v>29.781034787215255</v>
       </c>
       <c r="L278" s="6">
-        <v>1702</v>
+        <v>5481</v>
       </c>
       <c r="M278" s="38">
-        <v>28.528327187395242</v>
+        <v>91.870600067046595</v>
       </c>
       <c r="N278" s="37">
-        <v>19329</v>
+        <v>62058</v>
       </c>
       <c r="O278" s="1">
-        <v>30.350946062652117</v>
+        <v>97.445238282170052</v>
       </c>
       <c r="P278" s="6">
-        <v>5629</v>
+        <v>21127</v>
       </c>
       <c r="Q278" s="1">
-        <v>23.351032937857795</v>
+        <v>87.642080809756905</v>
       </c>
       <c r="R278" s="91"/>
     </row>
     <row r="279" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="24">
         <v>153629</v>
       </c>
       <c r="C279" s="25">
         <v>83.63356252007425</v>
       </c>
       <c r="D279" s="53">
         <v>61709</v>
       </c>
       <c r="E279" s="41">
         <v>100.51144229986156</v>
       </c>
       <c r="F279" s="24"/>
       <c r="G279" s="26"/>
       <c r="H279" s="27"/>
       <c r="I279" s="29"/>
       <c r="J279" s="24">
         <v>28655</v>
@@ -33093,88 +33130,88 @@
       <c r="L279" s="53">
         <v>11346</v>
       </c>
       <c r="M279" s="41">
         <v>88.612933458294279</v>
       </c>
       <c r="N279" s="24">
         <v>124974</v>
       </c>
       <c r="O279" s="25">
         <v>99.739824421388661</v>
       </c>
       <c r="P279" s="53">
         <v>50363</v>
       </c>
       <c r="Q279" s="25">
         <v>103.64676586199091</v>
       </c>
       <c r="R279" s="91"/>
     </row>
     <row r="280" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="22">
-        <v>98164</v>
+        <v>147698</v>
       </c>
       <c r="C280" s="4">
-        <v>52.495521270622213</v>
+        <v>78.984999598919757</v>
       </c>
       <c r="D280" s="23">
-        <v>37434</v>
+        <v>56711</v>
       </c>
       <c r="E280" s="58">
-        <v>63.831528689572856</v>
+        <v>96.702191150140678</v>
       </c>
       <c r="F280" s="92"/>
       <c r="G280" s="93"/>
       <c r="H280" s="92"/>
       <c r="I280" s="93"/>
       <c r="J280" s="22">
-        <v>15373</v>
+        <v>22178</v>
       </c>
       <c r="K280" s="4">
-        <v>24.531643953659081</v>
+        <v>35.390802029808825</v>
       </c>
       <c r="L280" s="23">
-        <v>7272</v>
+        <v>11051</v>
       </c>
       <c r="M280" s="58">
-        <v>62.857636787967841</v>
+        <v>95.522517071484131</v>
       </c>
       <c r="N280" s="22">
-        <v>82791</v>
+        <v>125520</v>
       </c>
       <c r="O280" s="51">
-        <v>66.590256496875227</v>
+        <v>100.95794223391164</v>
       </c>
       <c r="P280" s="23">
-        <v>30162</v>
+        <v>45660</v>
       </c>
       <c r="Q280" s="99">
-        <v>64.070864134590877</v>
+        <v>96.992097884272241</v>
       </c>
       <c r="R280" s="91"/>
     </row>
     <row r="281" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>20965</v>
       </c>
       <c r="C281" s="1">
         <v>84.125837646964413</v>
       </c>
       <c r="D281" s="27">
         <v>7968</v>
       </c>
       <c r="E281" s="38">
         <v>115.22776572668111</v>
       </c>
       <c r="F281" s="5">
         <v>0</v>
       </c>
       <c r="G281" s="2">
         <v>0</v>
       </c>
@@ -33606,141 +33643,189 @@
       </c>
       <c r="L290" s="6">
         <v>1702</v>
       </c>
       <c r="M290" s="7">
         <v>96.158192090395474</v>
       </c>
       <c r="N290" s="5">
         <v>19329</v>
       </c>
       <c r="O290" s="2">
         <v>95.357671435619139</v>
       </c>
       <c r="P290" s="6">
         <v>5629</v>
       </c>
       <c r="Q290" s="3">
         <v>76.057289555465474</v>
       </c>
       <c r="R290" s="91"/>
     </row>
     <row r="291" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B291" s="5"/>
-[...2 lines deleted...]
-      <c r="E291" s="38"/>
+      <c r="B291" s="5">
+        <v>22505</v>
+      </c>
+      <c r="C291" s="2">
+        <v>76.394310736956456</v>
+      </c>
+      <c r="D291" s="6">
+        <v>8238</v>
+      </c>
+      <c r="E291" s="38">
+        <v>91.381031613976702</v>
+      </c>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="6"/>
       <c r="I291" s="7"/>
-      <c r="J291" s="5"/>
-[...6 lines deleted...]
-      <c r="Q291" s="3"/>
+      <c r="J291" s="5">
+        <v>3030</v>
+      </c>
+      <c r="K291" s="2">
+        <v>29.207634470792364</v>
+      </c>
+      <c r="L291" s="6">
+        <v>1637</v>
+      </c>
+      <c r="M291" s="7">
+        <v>106.09202851587816</v>
+      </c>
+      <c r="N291" s="5">
+        <v>19475</v>
+      </c>
+      <c r="O291" s="2">
+        <v>102.0434896515588</v>
+      </c>
+      <c r="P291" s="6">
+        <v>6601</v>
+      </c>
+      <c r="Q291" s="3">
+        <v>88.343147751605997</v>
+      </c>
       <c r="R291" s="91"/>
     </row>
     <row r="292" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B292" s="5"/>
-[...2 lines deleted...]
-      <c r="E292" s="38"/>
+      <c r="B292" s="5">
+        <v>27029</v>
+      </c>
+      <c r="C292" s="2">
+        <v>74.198418798726252</v>
+      </c>
+      <c r="D292" s="6">
+        <v>11039</v>
+      </c>
+      <c r="E292" s="38">
+        <v>92.873969375736166</v>
+      </c>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="6"/>
       <c r="I292" s="7"/>
-      <c r="J292" s="5"/>
-[...6 lines deleted...]
-      <c r="Q292" s="3"/>
+      <c r="J292" s="5">
+        <v>3775</v>
+      </c>
+      <c r="K292" s="2">
+        <v>31.203504711522566</v>
+      </c>
+      <c r="L292" s="6">
+        <v>2142</v>
+      </c>
+      <c r="M292" s="7">
+        <v>80.738786279683367</v>
+      </c>
+      <c r="N292" s="5">
+        <v>23254</v>
+      </c>
+      <c r="O292" s="2">
+        <v>95.577476366625575</v>
+      </c>
+      <c r="P292" s="6">
+        <v>8897</v>
+      </c>
+      <c r="Q292" s="3">
+        <v>96.360879454131918</v>
+      </c>
       <c r="R292" s="91"/>
     </row>
     <row r="293" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
-        <v>251793</v>
+        <v>301327</v>
       </c>
       <c r="C293" s="59">
-        <v>0.82608980941663579</v>
+        <v>0.81288576916436461</v>
       </c>
       <c r="D293" s="86">
-        <v>99143</v>
+        <v>118420</v>
       </c>
       <c r="E293" s="59">
-        <v>1.0000403473910369</v>
+        <v>0.98650449850049982</v>
       </c>
       <c r="F293" s="32">
         <v>0</v>
       </c>
       <c r="G293" s="33">
         <v>0</v>
       </c>
       <c r="H293" s="34">
         <v>0</v>
       </c>
       <c r="I293" s="33">
         <v>0</v>
       </c>
       <c r="J293" s="32">
-        <v>44028</v>
+        <v>50833</v>
       </c>
       <c r="K293" s="59">
-        <v>0.44659032123910858</v>
+        <v>0.41990269207576469</v>
       </c>
       <c r="L293" s="86">
-        <v>18618</v>
+        <v>22397</v>
       </c>
       <c r="M293" s="59">
-        <v>0.92273380581850617</v>
+        <v>0.91892668116358267</v>
       </c>
       <c r="N293" s="32">
-        <v>207765</v>
+        <v>250494</v>
       </c>
       <c r="O293" s="59">
-        <v>1.0075213128109635</v>
+        <v>1.0034651422711303</v>
       </c>
       <c r="P293" s="86">
-        <v>80525</v>
+        <v>96023</v>
       </c>
       <c r="Q293" s="59">
-        <v>1.0197943314505711</v>
+        <v>1.0037212413894028</v>
       </c>
       <c r="R293" s="91"/>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A294" s="94"/>
       <c r="B294" s="89"/>
       <c r="C294" s="90"/>
       <c r="D294" s="89"/>
       <c r="E294" s="90"/>
       <c r="F294" s="89"/>
       <c r="G294" s="3"/>
       <c r="H294" s="89"/>
       <c r="I294" s="3"/>
       <c r="J294" s="89"/>
       <c r="K294" s="90"/>
       <c r="L294" s="89"/>
       <c r="M294" s="90"/>
       <c r="N294" s="89"/>
       <c r="O294" s="90"/>
       <c r="P294" s="89"/>
       <c r="Q294" s="90"/>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A295" s="9" t="s">
         <v>8</v>