--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\◆議事録関連\4.企画委員会\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{D1DB72F9-374A-4BA6-AAA4-E50D3D64C95D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F867E6C4-DC81-492D-9753-C49F2663B801}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{8A164FD9-09D3-4F67-AA38-BA3FBA70D946}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3661944E-C19C-406A-B9B7-1E23510CDB62}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$300</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'合計・複写機(・電卓)'!$A$1:$N$299</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$319</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'合計・複写機(・電卓)'!$A$1:$N$318</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="125">
   <si>
     <t>単位：百万円、台、％</t>
   </si>
   <si>
     <t>合　計</t>
   </si>
   <si>
     <t>電子式卓上計算機</t>
   </si>
   <si>
     <t>複　写　機</t>
   </si>
   <si>
     <t>平成</t>
   </si>
   <si>
     <t>金額</t>
   </si>
   <si>
     <t>前年比</t>
   </si>
   <si>
     <t>数量</t>
   </si>
   <si>
@@ -838,50 +838,72 @@
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2024年</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 2024年 1月</t>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 2025年 1月</t>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
+  <si>
+    <t xml:space="preserve"> 2026年 1-3</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2026年 1月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2026年</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026年 1月</t>
+    <rPh sb="8" eb="9">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1501,168 +1523,168 @@
     <xf numFmtId="38" fontId="3" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...49 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -2048,51 +2070,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N298"/>
+  <dimension ref="A1:N317"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="12.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>42</v>
@@ -8310,2039 +8332,2039 @@
         <v>0</v>
       </c>
       <c r="E217" s="44">
         <v>0</v>
       </c>
       <c r="F217" s="34">
         <v>0</v>
       </c>
       <c r="G217" s="44">
         <v>0</v>
       </c>
       <c r="H217" s="32">
         <v>321109</v>
       </c>
       <c r="I217" s="59">
         <v>0.94869340423960413</v>
       </c>
       <c r="J217" s="86">
         <v>101021</v>
       </c>
       <c r="K217" s="59">
         <v>0.92807533302710155</v>
       </c>
       <c r="L217" s="85"/>
     </row>
-    <row r="218" spans="1:12" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:12" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>36596</v>
       </c>
       <c r="C218" s="25">
         <v>93.330953048889342</v>
       </c>
       <c r="D218" s="24"/>
       <c r="E218" s="26"/>
       <c r="F218" s="27"/>
       <c r="G218" s="29"/>
       <c r="H218" s="24">
         <v>104265</v>
       </c>
       <c r="I218" s="25">
         <v>105.23845571536714</v>
       </c>
       <c r="J218" s="27">
         <v>29759</v>
       </c>
       <c r="K218" s="25">
         <v>96.388546997473597</v>
       </c>
       <c r="L218" s="85"/>
     </row>
-    <row r="219" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>31547</v>
       </c>
       <c r="C219" s="1">
         <v>102.49853791669375</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="2"/>
       <c r="F219" s="6"/>
       <c r="G219" s="3"/>
       <c r="H219" s="37">
         <v>76365</v>
       </c>
       <c r="I219" s="1">
         <v>100.23758269452902</v>
       </c>
       <c r="J219" s="6">
         <v>25782</v>
       </c>
       <c r="K219" s="1">
         <v>103.10737852429514</v>
       </c>
       <c r="L219" s="91"/>
     </row>
-    <row r="220" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>38135</v>
       </c>
       <c r="C220" s="1">
         <v>130.3047905419258</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="2"/>
       <c r="F220" s="6"/>
       <c r="G220" s="3"/>
       <c r="H220" s="37">
         <v>96061</v>
       </c>
       <c r="I220" s="1">
         <v>135.61042407815236</v>
       </c>
       <c r="J220" s="6">
         <v>31044</v>
       </c>
       <c r="K220" s="1">
         <v>136.70350962173586</v>
       </c>
       <c r="L220" s="91"/>
     </row>
-    <row r="221" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>40858</v>
       </c>
       <c r="C221" s="1">
         <v>139.16686535644948</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="2"/>
       <c r="F221" s="6"/>
       <c r="G221" s="3"/>
       <c r="H221" s="37">
         <v>95568</v>
       </c>
       <c r="I221" s="1">
         <v>127.40021862585651</v>
       </c>
       <c r="J221" s="6">
         <v>34546</v>
       </c>
       <c r="K221" s="1">
         <v>153.99634467079747</v>
       </c>
       <c r="L221" s="91"/>
     </row>
-    <row r="222" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="36">
         <v>68143</v>
       </c>
       <c r="C222" s="25">
         <v>97.362442669562355</v>
       </c>
       <c r="D222" s="24"/>
       <c r="E222" s="26"/>
       <c r="F222" s="27"/>
       <c r="G222" s="28"/>
       <c r="H222" s="36">
         <v>180630</v>
       </c>
       <c r="I222" s="25">
         <v>103.06460723842999</v>
       </c>
       <c r="J222" s="27">
         <v>55541</v>
       </c>
       <c r="K222" s="25">
         <v>99.395121602032958</v>
       </c>
       <c r="L222" s="91"/>
     </row>
-    <row r="223" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="31">
         <v>78993</v>
       </c>
       <c r="C223" s="51">
         <v>134.74285714285713</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="2"/>
       <c r="F223" s="6"/>
       <c r="G223" s="3"/>
       <c r="H223" s="31">
         <v>191629</v>
       </c>
       <c r="I223" s="51">
         <v>131.38772711690092</v>
       </c>
       <c r="J223" s="23">
         <v>65590</v>
       </c>
       <c r="K223" s="51">
         <v>145.29706260245447</v>
       </c>
       <c r="L223" s="91"/>
     </row>
-    <row r="224" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A224" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B224" s="24">
         <v>8270</v>
       </c>
       <c r="C224" s="25">
         <v>81.526025236593057</v>
       </c>
       <c r="D224" s="24">
         <v>0</v>
       </c>
       <c r="E224" s="26">
         <v>0</v>
       </c>
       <c r="F224" s="27">
         <v>0</v>
       </c>
       <c r="G224" s="28">
         <v>0</v>
       </c>
       <c r="H224" s="24">
         <v>27751</v>
       </c>
       <c r="I224" s="26">
         <v>103.29797133817233</v>
       </c>
       <c r="J224" s="27">
         <v>6606</v>
       </c>
       <c r="K224" s="25">
         <v>84.410937899309985</v>
       </c>
       <c r="L224" s="91"/>
     </row>
-    <row r="225" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="37">
         <v>10740</v>
       </c>
       <c r="C225" s="1">
         <v>92.9306913558882</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="2"/>
       <c r="F225" s="6"/>
       <c r="G225" s="3"/>
       <c r="H225" s="5">
         <v>30845</v>
       </c>
       <c r="I225" s="2">
         <v>106.1753468038966</v>
       </c>
       <c r="J225" s="6">
         <v>8690</v>
       </c>
       <c r="K225" s="1">
         <v>98.214285714285708</v>
       </c>
       <c r="L225" s="91"/>
     </row>
-    <row r="226" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>17586</v>
       </c>
       <c r="C226" s="1">
         <v>100.434037692747</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="2"/>
       <c r="F226" s="6"/>
       <c r="G226" s="3"/>
       <c r="H226" s="5">
         <v>45669</v>
       </c>
       <c r="I226" s="2">
         <v>105.81570471975719</v>
       </c>
       <c r="J226" s="6">
         <v>14463</v>
       </c>
       <c r="K226" s="1">
         <v>101.85211267605634</v>
       </c>
       <c r="L226" s="91"/>
     </row>
-    <row r="227" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="37">
         <v>9724</v>
       </c>
       <c r="C227" s="1">
         <v>106.05300468971535</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="2"/>
       <c r="F227" s="6"/>
       <c r="G227" s="3"/>
       <c r="H227" s="5">
         <v>25914</v>
       </c>
       <c r="I227" s="2">
         <v>99.180955296999386</v>
       </c>
       <c r="J227" s="6">
         <v>7764</v>
       </c>
       <c r="K227" s="1">
         <v>105.51780375101929</v>
       </c>
       <c r="L227" s="91"/>
     </row>
-    <row r="228" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>10133</v>
       </c>
       <c r="C228" s="1">
         <v>115.7660230778019</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="2"/>
       <c r="F228" s="6"/>
       <c r="G228" s="3"/>
       <c r="H228" s="5">
         <v>22577</v>
       </c>
       <c r="I228" s="2">
         <v>109.02549739231216</v>
       </c>
       <c r="J228" s="6">
         <v>8299</v>
       </c>
       <c r="K228" s="1">
         <v>122.74811418429226</v>
       </c>
       <c r="L228" s="91"/>
     </row>
-    <row r="229" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="37">
         <v>11690</v>
       </c>
       <c r="C229" s="1">
         <v>90.930304915992537</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="2"/>
       <c r="F229" s="6"/>
       <c r="G229" s="3"/>
       <c r="H229" s="5">
         <v>27874</v>
       </c>
       <c r="I229" s="2">
         <v>94.977511244377808</v>
       </c>
       <c r="J229" s="6">
         <v>9719</v>
       </c>
       <c r="K229" s="1">
         <v>89.279808928899513</v>
       </c>
       <c r="L229" s="91"/>
     </row>
-    <row r="230" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>10481</v>
       </c>
       <c r="C230" s="1">
         <v>105.30493318597406</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="2"/>
       <c r="F230" s="6"/>
       <c r="G230" s="3"/>
       <c r="H230" s="5">
         <v>26397</v>
       </c>
       <c r="I230" s="2">
         <v>111.99406024607552</v>
       </c>
       <c r="J230" s="6">
         <v>8627</v>
       </c>
       <c r="K230" s="1">
         <v>108.21625689914703</v>
       </c>
       <c r="L230" s="91"/>
     </row>
-    <row r="231" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>10848</v>
       </c>
       <c r="C231" s="1">
         <v>125.57008913068641</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="2"/>
       <c r="F231" s="6"/>
       <c r="G231" s="3"/>
       <c r="H231" s="5">
         <v>30262</v>
       </c>
       <c r="I231" s="2">
         <v>143.71467920406516</v>
       </c>
       <c r="J231" s="6">
         <v>8914</v>
       </c>
       <c r="K231" s="1">
         <v>135.40938781710466</v>
       </c>
       <c r="L231" s="91"/>
     </row>
-    <row r="232" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>16806</v>
       </c>
       <c r="C232" s="1">
         <v>157.44800449690837</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="2"/>
       <c r="F232" s="6"/>
       <c r="G232" s="3"/>
       <c r="H232" s="5">
         <v>39402</v>
       </c>
       <c r="I232" s="2">
         <v>150.33767026593918</v>
       </c>
       <c r="J232" s="6">
         <v>13503</v>
       </c>
       <c r="K232" s="1">
         <v>165.59970566593083</v>
       </c>
       <c r="L232" s="91"/>
     </row>
-    <row r="233" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>14566</v>
       </c>
       <c r="C233" s="1">
         <v>154.89153551680138</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="2"/>
       <c r="F233" s="6"/>
       <c r="G233" s="3"/>
       <c r="H233" s="5">
         <v>36839</v>
       </c>
       <c r="I233" s="2">
         <v>171.22472693469672</v>
       </c>
       <c r="J233" s="6">
         <v>12191</v>
       </c>
       <c r="K233" s="1">
         <v>179.09504921404437</v>
       </c>
       <c r="L233" s="91"/>
     </row>
-    <row r="234" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>12230</v>
       </c>
       <c r="C234" s="1">
         <v>125.06391246548728</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="2"/>
       <c r="F234" s="6"/>
       <c r="G234" s="3"/>
       <c r="H234" s="5">
         <v>26807</v>
       </c>
       <c r="I234" s="2">
         <v>114.93804399091026</v>
       </c>
       <c r="J234" s="6">
         <v>10008</v>
       </c>
       <c r="K234" s="1">
         <v>134.51612903225808</v>
       </c>
       <c r="L234" s="91"/>
     </row>
-    <row r="235" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>14062</v>
       </c>
       <c r="C235" s="1">
         <v>138.18789308176099</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="2"/>
       <c r="F235" s="6"/>
       <c r="G235" s="3"/>
       <c r="H235" s="5">
         <v>31922</v>
       </c>
       <c r="I235" s="2">
         <v>105.78605514316013</v>
       </c>
       <c r="J235" s="6">
         <v>12347</v>
       </c>
       <c r="K235" s="1">
         <v>150.83068653799171</v>
       </c>
       <c r="L235" s="91"/>
     </row>
-    <row r="236" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>147136</v>
       </c>
       <c r="C236" s="59">
         <v>1.1440123159220614</v>
       </c>
       <c r="D236" s="32">
         <v>0</v>
       </c>
       <c r="E236" s="44">
         <v>0</v>
       </c>
       <c r="F236" s="34">
         <v>0</v>
       </c>
       <c r="G236" s="44">
         <v>0</v>
       </c>
       <c r="H236" s="32">
         <v>372259</v>
       </c>
       <c r="I236" s="59">
         <v>1.1592917046859477</v>
       </c>
       <c r="J236" s="86">
         <v>121131</v>
       </c>
       <c r="K236" s="59">
         <v>1.1990675206145256</v>
       </c>
       <c r="L236" s="91"/>
     </row>
-    <row r="237" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>41970</v>
       </c>
       <c r="C237" s="25">
         <v>114.68466499070938</v>
       </c>
       <c r="D237" s="24"/>
       <c r="E237" s="26"/>
       <c r="F237" s="27"/>
       <c r="G237" s="29"/>
       <c r="H237" s="24">
         <v>104823</v>
       </c>
       <c r="I237" s="25">
         <v>100.53517479499352</v>
       </c>
       <c r="J237" s="27">
         <v>33935</v>
       </c>
       <c r="K237" s="25">
         <v>114.03272959440842</v>
       </c>
       <c r="L237" s="91"/>
     </row>
-    <row r="238" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>30583</v>
       </c>
       <c r="C238" s="1">
         <v>96.944241924747203</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="2"/>
       <c r="F238" s="6"/>
       <c r="G238" s="3"/>
       <c r="H238" s="37">
         <v>69777</v>
       </c>
       <c r="I238" s="1">
         <v>91.373011196228632</v>
       </c>
       <c r="J238" s="6">
         <v>22186</v>
       </c>
       <c r="K238" s="1">
         <v>86.052284539601274</v>
       </c>
       <c r="L238" s="91"/>
     </row>
-    <row r="239" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>37086</v>
       </c>
       <c r="C239" s="1">
         <v>97.249246099383768</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="2"/>
       <c r="F239" s="6"/>
       <c r="G239" s="3"/>
       <c r="H239" s="37">
         <v>80739</v>
       </c>
       <c r="I239" s="1">
         <v>84.049718408094847</v>
       </c>
       <c r="J239" s="6">
         <v>26110</v>
       </c>
       <c r="K239" s="1">
         <v>84.106429583816521</v>
       </c>
       <c r="L239" s="91"/>
     </row>
-    <row r="240" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>36185</v>
       </c>
       <c r="C240" s="1">
         <v>88.562827353272311</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="2"/>
       <c r="F240" s="6"/>
       <c r="G240" s="3"/>
       <c r="H240" s="37">
         <v>79341</v>
       </c>
       <c r="I240" s="1">
         <v>83.020467101958815</v>
       </c>
       <c r="J240" s="6">
         <v>26357</v>
       </c>
       <c r="K240" s="1">
         <v>76.295374283563945</v>
       </c>
       <c r="L240" s="91"/>
     </row>
-    <row r="241" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="36">
         <v>72553</v>
       </c>
       <c r="C241" s="25">
         <v>106.4716845457347</v>
       </c>
       <c r="D241" s="24"/>
       <c r="E241" s="26"/>
       <c r="F241" s="27"/>
       <c r="G241" s="28"/>
       <c r="H241" s="36">
         <v>174600</v>
       </c>
       <c r="I241" s="25">
         <v>96.6616841056303</v>
       </c>
       <c r="J241" s="27">
         <v>56121</v>
       </c>
       <c r="K241" s="25">
         <v>101.04427359968311</v>
       </c>
       <c r="L241" s="91"/>
     </row>
-    <row r="242" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="31">
         <v>73271</v>
       </c>
       <c r="C242" s="51">
         <v>92.756320180269142</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="2"/>
       <c r="F242" s="6"/>
       <c r="G242" s="3"/>
       <c r="H242" s="31">
         <v>160080</v>
       </c>
       <c r="I242" s="51">
         <v>83.536416721894909</v>
       </c>
       <c r="J242" s="23">
         <v>52467</v>
       </c>
       <c r="K242" s="51">
         <v>79.992376886720535</v>
       </c>
       <c r="L242" s="91"/>
     </row>
-    <row r="243" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A243" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B243" s="24">
         <v>10718</v>
       </c>
       <c r="C243" s="25">
         <v>129.60096735187426</v>
       </c>
       <c r="D243" s="24">
         <v>0</v>
       </c>
       <c r="E243" s="26">
         <v>0</v>
       </c>
       <c r="F243" s="27">
         <v>0</v>
       </c>
       <c r="G243" s="28">
         <v>0</v>
       </c>
       <c r="H243" s="24">
         <v>28136</v>
       </c>
       <c r="I243" s="26">
         <v>101.38733739324709</v>
       </c>
       <c r="J243" s="27">
         <v>8673</v>
       </c>
       <c r="K243" s="25">
         <v>131.2897366030881</v>
       </c>
       <c r="L243" s="91"/>
     </row>
-    <row r="244" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="37">
         <v>13743</v>
       </c>
       <c r="C244" s="38">
         <v>127.9608938547486</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="2"/>
       <c r="F244" s="6"/>
       <c r="G244" s="3"/>
       <c r="H244" s="5">
         <v>34605</v>
       </c>
       <c r="I244" s="2">
         <v>112.18998216890905</v>
       </c>
       <c r="J244" s="6">
         <v>11124</v>
       </c>
       <c r="K244" s="38">
         <v>128.00920598388953</v>
       </c>
       <c r="L244" s="91"/>
     </row>
-    <row r="245" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="37">
         <v>17509</v>
       </c>
       <c r="C245" s="38">
         <v>99.562151711588768</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="2"/>
       <c r="F245" s="6"/>
       <c r="G245" s="3"/>
       <c r="H245" s="5">
         <v>42082</v>
       </c>
       <c r="I245" s="2">
         <v>92.145656791258844</v>
       </c>
       <c r="J245" s="6">
         <v>14138</v>
       </c>
       <c r="K245" s="38">
         <v>97.752886676346535</v>
       </c>
       <c r="L245" s="91"/>
     </row>
-    <row r="246" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="37">
         <v>8710</v>
       </c>
       <c r="C246" s="38">
         <v>89.572192513368989</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="2"/>
       <c r="F246" s="6"/>
       <c r="G246" s="3"/>
       <c r="H246" s="5">
         <v>22668</v>
       </c>
       <c r="I246" s="2">
         <v>87.473952303774013</v>
       </c>
       <c r="J246" s="6">
         <v>6342</v>
       </c>
       <c r="K246" s="38">
         <v>81.684698608964453</v>
       </c>
       <c r="L246" s="91"/>
     </row>
-    <row r="247" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>8294</v>
       </c>
       <c r="C247" s="38">
         <v>81.851376690022704</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="2"/>
       <c r="F247" s="6"/>
       <c r="G247" s="3"/>
       <c r="H247" s="5">
         <v>17529</v>
       </c>
       <c r="I247" s="2">
         <v>77.6409620410152</v>
       </c>
       <c r="J247" s="6">
         <v>5586</v>
       </c>
       <c r="K247" s="38">
         <v>67.309314375225924</v>
       </c>
       <c r="L247" s="91"/>
     </row>
-    <row r="248" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="37">
         <v>13579</v>
       </c>
       <c r="C248" s="38">
         <v>116.15911035072712</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="2"/>
       <c r="F248" s="6"/>
       <c r="G248" s="3"/>
       <c r="H248" s="5">
         <v>29580</v>
       </c>
       <c r="I248" s="2">
         <v>106.12039893807849</v>
       </c>
       <c r="J248" s="6">
         <v>10258</v>
       </c>
       <c r="K248" s="38">
         <v>105.54583804918201</v>
       </c>
       <c r="L248" s="91"/>
     </row>
-    <row r="249" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>10205</v>
       </c>
       <c r="C249" s="38">
         <v>97.366663486308553</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="2"/>
       <c r="F249" s="6"/>
       <c r="G249" s="3"/>
       <c r="H249" s="5">
         <v>23129</v>
       </c>
       <c r="I249" s="2">
         <v>87.619805280903122</v>
       </c>
       <c r="J249" s="6">
         <v>6960</v>
       </c>
       <c r="K249" s="38">
         <v>80.676944476643101</v>
       </c>
       <c r="L249" s="91"/>
     </row>
-    <row r="250" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>11305</v>
       </c>
       <c r="C250" s="38">
         <v>104.21275811209441</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="2"/>
       <c r="F250" s="6"/>
       <c r="G250" s="3"/>
       <c r="H250" s="5">
         <v>25458</v>
       </c>
       <c r="I250" s="2">
         <v>84.125305663868872</v>
       </c>
       <c r="J250" s="6">
         <v>8130</v>
       </c>
       <c r="K250" s="38">
         <v>91.204846309176574</v>
       </c>
       <c r="L250" s="91"/>
     </row>
-    <row r="251" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>15576</v>
       </c>
       <c r="C251" s="38">
         <v>92.68118529096752</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="2"/>
       <c r="F251" s="6"/>
       <c r="G251" s="3"/>
       <c r="H251" s="5">
         <v>32152</v>
       </c>
       <c r="I251" s="2">
         <v>81.599918785848431</v>
       </c>
       <c r="J251" s="6">
         <v>11020</v>
       </c>
       <c r="K251" s="38">
         <v>81.611493742131387</v>
       </c>
       <c r="L251" s="91"/>
     </row>
-    <row r="252" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>12070</v>
       </c>
       <c r="C252" s="38">
         <v>82.864204311410134</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="2"/>
       <c r="F252" s="6"/>
       <c r="G252" s="3"/>
       <c r="H252" s="5">
         <v>26655</v>
       </c>
       <c r="I252" s="2">
         <v>72.35538423952876</v>
       </c>
       <c r="J252" s="6">
         <v>8700</v>
       </c>
       <c r="K252" s="38">
         <v>71.364121072922643</v>
       </c>
       <c r="L252" s="91"/>
     </row>
-    <row r="253" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>11503</v>
       </c>
       <c r="C253" s="38">
         <v>94.055600981193791</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="2"/>
       <c r="F253" s="6"/>
       <c r="G253" s="3"/>
       <c r="H253" s="5">
         <v>23504</v>
       </c>
       <c r="I253" s="2">
         <v>87.678591412690722</v>
       </c>
       <c r="J253" s="6">
         <v>7867</v>
       </c>
       <c r="K253" s="38">
         <v>78.607114308553165</v>
       </c>
       <c r="L253" s="91"/>
     </row>
-    <row r="254" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>12612</v>
       </c>
       <c r="C254" s="38">
         <v>89.688522258569193</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="2"/>
       <c r="F254" s="6"/>
       <c r="G254" s="3"/>
       <c r="H254" s="5">
         <v>29182</v>
       </c>
       <c r="I254" s="2">
         <v>91.416577908652343</v>
       </c>
       <c r="J254" s="6">
         <v>9790</v>
       </c>
       <c r="K254" s="38">
         <v>79.290515914797126</v>
       </c>
       <c r="L254" s="91"/>
     </row>
-    <row r="255" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>145824</v>
       </c>
       <c r="C255" s="59">
         <v>0.991083079599826</v>
       </c>
       <c r="D255" s="32">
         <v>0</v>
       </c>
       <c r="E255" s="44">
         <v>0</v>
       </c>
       <c r="F255" s="34">
         <v>0</v>
       </c>
       <c r="G255" s="44">
         <v>0</v>
       </c>
       <c r="H255" s="32">
         <v>334680</v>
       </c>
       <c r="I255" s="59">
         <v>0.89905146685506598</v>
       </c>
       <c r="J255" s="86">
         <v>108588</v>
       </c>
       <c r="K255" s="59">
         <v>0.89645094979815243</v>
       </c>
       <c r="L255" s="91"/>
     </row>
-    <row r="256" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>44163</v>
       </c>
       <c r="C256" s="25">
         <v>105.22516082916368</v>
       </c>
       <c r="D256" s="24"/>
       <c r="E256" s="26"/>
       <c r="F256" s="27"/>
       <c r="G256" s="29"/>
       <c r="H256" s="24">
         <v>100321</v>
       </c>
       <c r="I256" s="25">
         <v>95.705141047289246</v>
       </c>
       <c r="J256" s="27">
         <v>32479</v>
       </c>
       <c r="K256" s="25">
         <v>95.709444526300274</v>
       </c>
       <c r="L256" s="91"/>
     </row>
-    <row r="257" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>40626</v>
       </c>
       <c r="C257" s="1">
         <v>132.83850505182616</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="2"/>
       <c r="F257" s="6"/>
       <c r="G257" s="3"/>
       <c r="H257" s="37">
         <v>83372</v>
       </c>
       <c r="I257" s="1">
         <v>119.4834974275191</v>
       </c>
       <c r="J257" s="6">
         <v>28916</v>
       </c>
       <c r="K257" s="1">
         <v>130.3344451455873</v>
       </c>
       <c r="L257" s="91"/>
     </row>
-    <row r="258" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>37556</v>
       </c>
       <c r="C258" s="1">
         <v>101.26732459688293</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="2"/>
       <c r="F258" s="6"/>
       <c r="G258" s="3"/>
       <c r="H258" s="37">
         <v>89332</v>
       </c>
       <c r="I258" s="1">
         <v>110.64293587981024</v>
       </c>
       <c r="J258" s="6">
         <v>28573</v>
       </c>
       <c r="K258" s="1">
         <v>109.4331673688242</v>
       </c>
       <c r="L258" s="91"/>
     </row>
-    <row r="259" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>38682</v>
       </c>
       <c r="C259" s="1">
         <v>106.90064944037584</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="2"/>
       <c r="F259" s="6"/>
       <c r="G259" s="3"/>
       <c r="H259" s="37">
         <v>97663</v>
       </c>
       <c r="I259" s="1">
         <v>123.09272633316948</v>
       </c>
       <c r="J259" s="6">
         <v>30072</v>
       </c>
       <c r="K259" s="1">
         <v>114.09492734377964</v>
       </c>
       <c r="L259" s="91"/>
     </row>
-    <row r="260" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>84789</v>
       </c>
       <c r="C260" s="25">
         <v>116.86491254669001</v>
       </c>
       <c r="D260" s="24"/>
       <c r="E260" s="26"/>
       <c r="F260" s="27"/>
       <c r="G260" s="28"/>
       <c r="H260" s="36">
         <v>183693</v>
       </c>
       <c r="I260" s="25">
         <v>105.20790378006872</v>
       </c>
       <c r="J260" s="27">
         <v>61395</v>
       </c>
       <c r="K260" s="25">
         <v>109.39755171860801</v>
       </c>
       <c r="L260" s="91"/>
     </row>
-    <row r="261" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>76238</v>
       </c>
       <c r="C261" s="51">
         <v>104.04935103929249</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="2"/>
       <c r="F261" s="6"/>
       <c r="G261" s="3"/>
       <c r="H261" s="31">
         <v>186995</v>
       </c>
       <c r="I261" s="51">
         <v>116.81346826586707</v>
       </c>
       <c r="J261" s="23">
         <v>58645</v>
       </c>
       <c r="K261" s="51">
         <v>111.77502048906931</v>
       </c>
       <c r="L261" s="91"/>
     </row>
-    <row r="262" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A262" s="30" t="s">
         <v>114</v>
       </c>
       <c r="B262" s="5">
         <v>9976</v>
       </c>
       <c r="C262" s="25">
         <v>93.077066616906137</v>
       </c>
       <c r="D262" s="24">
         <v>0</v>
       </c>
       <c r="E262" s="26">
         <v>0</v>
       </c>
       <c r="F262" s="27">
         <v>0</v>
       </c>
       <c r="G262" s="28">
         <v>0</v>
       </c>
       <c r="H262" s="24">
         <v>24921</v>
       </c>
       <c r="I262" s="26">
         <v>88.573357975547339</v>
       </c>
       <c r="J262" s="27">
         <v>6915</v>
       </c>
       <c r="K262" s="25">
         <v>79.730197163611209</v>
       </c>
       <c r="L262" s="91"/>
     </row>
-    <row r="263" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>13777</v>
       </c>
       <c r="C263" s="38">
         <v>100.24739867568944</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="2"/>
       <c r="F263" s="6"/>
       <c r="G263" s="3"/>
       <c r="H263" s="5">
         <v>30772</v>
       </c>
       <c r="I263" s="2">
         <v>88.923565958676491</v>
       </c>
       <c r="J263" s="6">
         <v>9844</v>
       </c>
       <c r="K263" s="1">
         <v>88.493347716648685</v>
       </c>
       <c r="L263" s="91"/>
     </row>
-    <row r="264" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>20410</v>
       </c>
       <c r="C264" s="38">
         <v>116.56862185161916</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="2"/>
       <c r="F264" s="6"/>
       <c r="G264" s="3"/>
       <c r="H264" s="5">
         <v>44628</v>
       </c>
       <c r="I264" s="2">
         <v>106.0500926762036</v>
       </c>
       <c r="J264" s="6">
         <v>15720</v>
       </c>
       <c r="K264" s="1">
         <v>111.18970151365116</v>
       </c>
       <c r="L264" s="91"/>
     </row>
-    <row r="265" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>11741</v>
       </c>
       <c r="C265" s="38">
         <v>134.79908151549941</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="2"/>
       <c r="F265" s="6"/>
       <c r="G265" s="3"/>
       <c r="H265" s="5">
         <v>23308</v>
       </c>
       <c r="I265" s="2">
         <v>102.82336333156874</v>
       </c>
       <c r="J265" s="6">
         <v>7622</v>
       </c>
       <c r="K265" s="1">
         <v>120.18290760012616</v>
       </c>
       <c r="L265" s="91"/>
     </row>
-    <row r="266" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>12593</v>
       </c>
       <c r="C266" s="38">
         <v>151.83265010851215</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="2"/>
       <c r="F266" s="6"/>
       <c r="G266" s="3"/>
       <c r="H266" s="5">
         <v>25962</v>
       </c>
       <c r="I266" s="2">
         <v>148.10884819442066</v>
       </c>
       <c r="J266" s="6">
         <v>8734</v>
       </c>
       <c r="K266" s="1">
         <v>120.18290760012616</v>
       </c>
       <c r="L266" s="91"/>
     </row>
-    <row r="267" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>16292</v>
       </c>
       <c r="C267" s="38">
         <v>119.97937992488401</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="2"/>
       <c r="F267" s="6"/>
       <c r="G267" s="3"/>
       <c r="H267" s="5">
         <v>34102</v>
       </c>
       <c r="I267" s="2">
         <v>115.28735632183908</v>
       </c>
       <c r="J267" s="6">
         <v>12560</v>
       </c>
       <c r="K267" s="1">
         <v>156.35517364840672</v>
       </c>
       <c r="L267" s="91"/>
     </row>
-    <row r="268" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>11600</v>
       </c>
       <c r="C268" s="38">
         <v>113.66976972072513</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="2"/>
       <c r="F268" s="6"/>
       <c r="G268" s="3"/>
       <c r="H268" s="5">
         <v>23650</v>
       </c>
       <c r="I268" s="2">
         <v>102.25258333693633</v>
       </c>
       <c r="J268" s="6">
         <v>8551</v>
       </c>
       <c r="K268" s="1">
         <v>122.44102164164555</v>
       </c>
       <c r="L268" s="91"/>
     </row>
-    <row r="269" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>11398</v>
       </c>
       <c r="C269" s="38">
         <v>100.82264484741266</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="2"/>
       <c r="F269" s="6"/>
       <c r="G269" s="3"/>
       <c r="H269" s="5">
         <v>30411</v>
       </c>
       <c r="I269" s="2">
         <v>119.45557388640114</v>
       </c>
       <c r="J269" s="6">
         <v>8537</v>
       </c>
       <c r="K269" s="1">
         <v>122.85919540229887</v>
       </c>
       <c r="L269" s="91"/>
     </row>
-    <row r="270" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>14558</v>
       </c>
       <c r="C270" s="38">
         <v>93.464304057524402</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="2"/>
       <c r="F270" s="6"/>
       <c r="G270" s="3"/>
       <c r="H270" s="5">
         <v>35271</v>
       </c>
       <c r="I270" s="2">
         <v>109.70079621796467</v>
       </c>
       <c r="J270" s="6">
         <v>11485</v>
       </c>
       <c r="K270" s="1">
         <v>105.00615006150062</v>
       </c>
       <c r="L270" s="91"/>
     </row>
-    <row r="271" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>12317</v>
       </c>
       <c r="C271" s="38">
         <v>102.046396023198</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="2"/>
       <c r="F271" s="6"/>
       <c r="G271" s="3"/>
       <c r="H271" s="5">
         <v>31776</v>
       </c>
       <c r="I271" s="2">
         <v>119.2121553179516</v>
       </c>
       <c r="J271" s="6">
         <v>9171</v>
       </c>
       <c r="K271" s="1">
         <v>105.41379310344827</v>
       </c>
       <c r="L271" s="91"/>
     </row>
-    <row r="272" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>12003</v>
       </c>
       <c r="C272" s="38">
         <v>104.34669216726071</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="2"/>
       <c r="F272" s="6"/>
       <c r="G272" s="3"/>
       <c r="H272" s="5">
         <v>29459</v>
       </c>
       <c r="I272" s="2">
         <v>125.33611300204221</v>
       </c>
       <c r="J272" s="6">
         <v>9015</v>
       </c>
       <c r="K272" s="1">
         <v>114.59260200838948</v>
       </c>
       <c r="L272" s="91"/>
     </row>
-    <row r="273" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>14362</v>
       </c>
       <c r="C273" s="38">
         <v>113.87567396130669</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="2"/>
       <c r="F273" s="6"/>
       <c r="G273" s="3"/>
       <c r="H273" s="5">
         <v>36428</v>
       </c>
       <c r="I273" s="2">
         <v>124.83037488862998</v>
       </c>
       <c r="J273" s="6">
         <v>11886</v>
       </c>
       <c r="K273" s="1">
         <v>121.40960163432072</v>
       </c>
       <c r="L273" s="91"/>
     </row>
-    <row r="274" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>161027</v>
       </c>
       <c r="C274" s="59">
         <v>1.1042558152293176</v>
       </c>
       <c r="D274" s="32">
         <v>0</v>
       </c>
       <c r="E274" s="44">
         <v>0</v>
       </c>
       <c r="F274" s="34">
         <v>0</v>
       </c>
       <c r="G274" s="44">
         <v>0</v>
       </c>
       <c r="H274" s="32">
         <v>370688</v>
       </c>
       <c r="I274" s="59">
         <v>1.1075893390701566</v>
       </c>
       <c r="J274" s="86">
         <v>120040</v>
       </c>
       <c r="K274" s="59">
         <v>1.1054628504070432</v>
       </c>
       <c r="L274" s="91"/>
     </row>
-    <row r="275" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>44244</v>
       </c>
       <c r="C275" s="25">
         <v>100.1834114530263</v>
       </c>
       <c r="D275" s="24"/>
       <c r="E275" s="26"/>
       <c r="F275" s="27"/>
       <c r="G275" s="29"/>
       <c r="H275" s="24">
         <v>83954</v>
       </c>
       <c r="I275" s="25">
         <v>83.685369962420637</v>
       </c>
       <c r="J275" s="27">
         <v>34057</v>
       </c>
       <c r="K275" s="25">
         <v>104.85852396933404</v>
       </c>
       <c r="L275" s="91"/>
     </row>
-    <row r="276" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>37831</v>
       </c>
       <c r="C276" s="1">
         <v>93.120169349677553</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="2"/>
       <c r="F276" s="6"/>
       <c r="G276" s="3"/>
       <c r="H276" s="37">
         <v>69675</v>
       </c>
       <c r="I276" s="1">
         <v>83.571222952550016</v>
       </c>
       <c r="J276" s="6">
         <v>27652</v>
       </c>
       <c r="K276" s="1">
         <v>95.628717664960575</v>
       </c>
       <c r="L276" s="91"/>
     </row>
-    <row r="277" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>39729</v>
       </c>
       <c r="C277" s="1">
         <v>105.78602620087337</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="2"/>
       <c r="F277" s="6"/>
       <c r="G277" s="3"/>
       <c r="H277" s="37">
         <v>75530</v>
       </c>
       <c r="I277" s="1">
         <v>84.54976939954328</v>
       </c>
       <c r="J277" s="6">
         <v>30103</v>
       </c>
       <c r="K277" s="1">
         <v>105.35470549119799</v>
       </c>
       <c r="L277" s="91"/>
     </row>
-    <row r="278" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>35557</v>
       </c>
       <c r="C278" s="1">
         <v>91.921307067886872</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="2"/>
       <c r="F278" s="6"/>
       <c r="G278" s="3"/>
       <c r="H278" s="37">
         <v>72177</v>
       </c>
       <c r="I278" s="1">
         <v>73.904139745860761</v>
       </c>
       <c r="J278" s="6">
         <v>26608</v>
       </c>
       <c r="K278" s="1">
         <v>88.480978983772289</v>
       </c>
       <c r="L278" s="91"/>
     </row>
-    <row r="279" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>82075</v>
       </c>
       <c r="C279" s="25">
         <v>96.799113092500207</v>
       </c>
       <c r="D279" s="24"/>
       <c r="E279" s="26"/>
       <c r="F279" s="27"/>
       <c r="G279" s="28"/>
       <c r="H279" s="36">
         <v>153629</v>
       </c>
       <c r="I279" s="25">
         <v>83.63356252007425</v>
       </c>
       <c r="J279" s="27">
         <v>61709</v>
       </c>
       <c r="K279" s="25">
         <v>100.51144229986156</v>
       </c>
       <c r="L279" s="91"/>
     </row>
-    <row r="280" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
         <v>75286</v>
       </c>
       <c r="C280" s="51">
         <v>98.751278889792488</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="2"/>
       <c r="F280" s="6"/>
       <c r="G280" s="3"/>
       <c r="H280" s="31">
         <v>147707</v>
       </c>
       <c r="I280" s="51">
         <v>78.989812561833205</v>
       </c>
       <c r="J280" s="23">
         <v>56711</v>
       </c>
       <c r="K280" s="51">
         <v>96.702191150140678</v>
       </c>
       <c r="L280" s="91"/>
     </row>
-    <row r="281" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>10667</v>
       </c>
       <c r="C281" s="25">
         <v>106.92662389735365</v>
       </c>
       <c r="D281" s="24">
         <v>0</v>
       </c>
       <c r="E281" s="26">
         <v>0</v>
       </c>
       <c r="F281" s="27">
         <v>0</v>
       </c>
       <c r="G281" s="28">
         <v>0</v>
       </c>
       <c r="H281" s="24">
         <v>20965</v>
       </c>
       <c r="I281" s="26">
         <v>84.125837646964413</v>
       </c>
       <c r="J281" s="27">
         <v>7968</v>
       </c>
       <c r="K281" s="25">
         <v>115.22776572668111</v>
       </c>
       <c r="L281" s="91"/>
     </row>
-    <row r="282" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>13682</v>
       </c>
       <c r="C282" s="38">
         <v>99.310444944472678</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="2"/>
       <c r="F282" s="6"/>
       <c r="G282" s="3"/>
       <c r="H282" s="5">
         <v>25836</v>
       </c>
       <c r="I282" s="2">
         <v>83.959443650071492</v>
       </c>
       <c r="J282" s="6">
         <v>10541</v>
       </c>
       <c r="K282" s="1">
         <v>107.08045509955302</v>
       </c>
       <c r="L282" s="91"/>
     </row>
-    <row r="283" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>19895</v>
       </c>
       <c r="C283" s="38">
         <v>97.476727094561483</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="2"/>
       <c r="F283" s="6"/>
       <c r="G283" s="3"/>
       <c r="H283" s="5">
         <v>37153</v>
       </c>
       <c r="I283" s="2">
         <v>83.250425741686826</v>
       </c>
       <c r="J283" s="6">
         <v>15548</v>
       </c>
       <c r="K283" s="1">
         <v>98.905852417302796</v>
       </c>
       <c r="L283" s="91"/>
     </row>
-    <row r="284" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>11009</v>
       </c>
       <c r="C284" s="38">
         <v>93.765437356272884</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="2"/>
       <c r="F284" s="6"/>
       <c r="G284" s="3"/>
       <c r="H284" s="5">
         <v>21579</v>
       </c>
       <c r="I284" s="2">
         <v>92.581946112922594</v>
       </c>
       <c r="J284" s="6">
         <v>7616</v>
       </c>
       <c r="K284" s="1">
         <v>99.92128050380478</v>
       </c>
       <c r="L284" s="91"/>
     </row>
-    <row r="285" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>12375</v>
       </c>
       <c r="C285" s="38">
         <v>98.268879536250296</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="2"/>
       <c r="F285" s="6"/>
       <c r="G285" s="3"/>
       <c r="H285" s="5">
         <v>22262</v>
       </c>
       <c r="I285" s="2">
         <v>85.748401509899082</v>
       </c>
       <c r="J285" s="6">
         <v>9012</v>
       </c>
       <c r="K285" s="1">
         <v>103.1829631325853</v>
       </c>
       <c r="L285" s="91"/>
     </row>
-    <row r="286" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>14447</v>
       </c>
       <c r="C286" s="38">
         <v>88.675423520746378</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="2"/>
       <c r="F286" s="6"/>
       <c r="G286" s="3"/>
       <c r="H286" s="5">
         <v>25834</v>
       </c>
       <c r="I286" s="2">
         <v>75.755087678142047</v>
       </c>
       <c r="J286" s="6">
         <v>11024</v>
       </c>
       <c r="K286" s="1">
         <v>87.770700636942678</v>
       </c>
       <c r="L286" s="91"/>
     </row>
-    <row r="287" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>13457</v>
       </c>
       <c r="C287" s="38">
         <v>116.00862068965516</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="2"/>
       <c r="F287" s="6"/>
       <c r="G287" s="3"/>
       <c r="H287" s="5">
         <v>23631</v>
       </c>
       <c r="I287" s="2">
         <v>99.919661733615214</v>
       </c>
       <c r="J287" s="6">
         <v>10028</v>
       </c>
       <c r="K287" s="1">
         <v>117.27283358671501</v>
       </c>
@@ -10354,252 +10376,632 @@
       </c>
       <c r="B288" s="5">
         <v>11625</v>
       </c>
       <c r="C288" s="38">
         <v>101.99157746973154</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="2"/>
       <c r="F288" s="6"/>
       <c r="G288" s="3"/>
       <c r="H288" s="5">
         <v>21645</v>
       </c>
       <c r="I288" s="2">
         <v>71.17490381769754</v>
       </c>
       <c r="J288" s="6">
         <v>8624</v>
       </c>
       <c r="K288" s="1">
         <v>101.01909335832259</v>
       </c>
       <c r="L288" s="91"/>
     </row>
-    <row r="289" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>14647</v>
       </c>
       <c r="C289" s="38">
         <v>100.61134771259788</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="2"/>
       <c r="F289" s="6"/>
       <c r="G289" s="3"/>
       <c r="H289" s="5">
         <v>30254</v>
       </c>
       <c r="I289" s="2">
         <v>85.775849848317307</v>
       </c>
       <c r="J289" s="6">
         <v>11451</v>
       </c>
       <c r="K289" s="1">
         <v>99.703961689159769</v>
       </c>
       <c r="L289" s="91"/>
     </row>
-    <row r="290" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>10122</v>
       </c>
       <c r="C290" s="38">
         <v>82.179102054071606</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
       <c r="H290" s="5">
         <v>22643</v>
       </c>
       <c r="I290" s="2">
         <v>71.258182275931532</v>
       </c>
       <c r="J290" s="6">
         <v>7331</v>
       </c>
       <c r="K290" s="1">
         <v>79.936757169338136</v>
       </c>
       <c r="L290" s="91"/>
     </row>
-    <row r="291" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>11786</v>
       </c>
       <c r="C291" s="38">
         <v>98.192118637007425</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
       <c r="H291" s="5">
         <v>22505</v>
       </c>
       <c r="I291" s="2">
         <v>76.394310736956456</v>
       </c>
       <c r="J291" s="6">
         <v>8238</v>
       </c>
       <c r="K291" s="1">
         <v>91.381031613976702</v>
       </c>
       <c r="L291" s="91"/>
     </row>
-    <row r="292" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>13649</v>
       </c>
       <c r="C292" s="38">
         <v>95.035510374599639</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="2"/>
       <c r="F292" s="6"/>
       <c r="G292" s="3"/>
       <c r="H292" s="5">
         <v>27029</v>
       </c>
       <c r="I292" s="2">
         <v>74.198418798726252</v>
       </c>
       <c r="J292" s="6">
         <v>11039</v>
       </c>
       <c r="K292" s="1">
         <v>92.873969375736166</v>
       </c>
       <c r="L292" s="91"/>
     </row>
-    <row r="293" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>157361</v>
       </c>
       <c r="C293" s="59">
         <v>0.97723363162699428</v>
       </c>
       <c r="D293" s="32">
         <v>0</v>
       </c>
       <c r="E293" s="44">
         <v>0</v>
       </c>
       <c r="F293" s="34">
         <v>0</v>
       </c>
       <c r="G293" s="44">
         <v>0</v>
       </c>
       <c r="H293" s="32">
         <v>301336</v>
       </c>
       <c r="I293" s="59">
         <v>0.81291004834254144</v>
       </c>
       <c r="J293" s="86">
         <v>118420</v>
       </c>
       <c r="K293" s="59">
         <v>0.98650449850049982</v>
       </c>
       <c r="L293" s="91"/>
     </row>
-    <row r="294" spans="1:14" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="A295" s="9" t="s">
+    <row r="294" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A294" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B294" s="24">
+        <v>20390</v>
+      </c>
+      <c r="C294" s="25">
+        <v>46.085344905523911</v>
+      </c>
+      <c r="D294" s="24"/>
+      <c r="E294" s="26"/>
+      <c r="F294" s="27"/>
+      <c r="G294" s="29"/>
+      <c r="H294" s="24">
+        <v>49022</v>
+      </c>
+      <c r="I294" s="25">
+        <v>58.391500107201566</v>
+      </c>
+      <c r="J294" s="27">
+        <v>18148</v>
+      </c>
+      <c r="K294" s="25">
+        <v>53.287136271544767</v>
+      </c>
+      <c r="L294" s="91"/>
+    </row>
+    <row r="295" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A295" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B295" s="37"/>
+      <c r="C295" s="1"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="2"/>
+      <c r="F295" s="6"/>
+      <c r="G295" s="3"/>
+      <c r="H295" s="37"/>
+      <c r="I295" s="1"/>
+      <c r="J295" s="6"/>
+      <c r="K295" s="1"/>
+      <c r="L295" s="91"/>
+    </row>
+    <row r="296" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A296" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B296" s="37"/>
+      <c r="C296" s="1"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="2"/>
+      <c r="F296" s="6"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="37"/>
+      <c r="I296" s="1"/>
+      <c r="J296" s="6"/>
+      <c r="K296" s="1"/>
+      <c r="L296" s="91"/>
+    </row>
+    <row r="297" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A297" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B297" s="37"/>
+      <c r="C297" s="1"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="2"/>
+      <c r="F297" s="6"/>
+      <c r="G297" s="3"/>
+      <c r="H297" s="37"/>
+      <c r="I297" s="1"/>
+      <c r="J297" s="6"/>
+      <c r="K297" s="1"/>
+      <c r="L297" s="91"/>
+    </row>
+    <row r="298" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A298" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B298" s="36">
+        <v>20390</v>
+      </c>
+      <c r="C298" s="25">
+        <v>24.843131282363693</v>
+      </c>
+      <c r="D298" s="24"/>
+      <c r="E298" s="26"/>
+      <c r="F298" s="27"/>
+      <c r="G298" s="28"/>
+      <c r="H298" s="36">
+        <v>49022</v>
+      </c>
+      <c r="I298" s="25">
+        <v>31.909340033457223</v>
+      </c>
+      <c r="J298" s="27">
+        <v>18148</v>
+      </c>
+      <c r="K298" s="25">
+        <v>29.409000307896743</v>
+      </c>
+      <c r="L298" s="91"/>
+    </row>
+    <row r="299" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A299" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B299" s="31"/>
+      <c r="C299" s="51"/>
+      <c r="D299" s="5"/>
+      <c r="E299" s="2"/>
+      <c r="F299" s="6"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="31"/>
+      <c r="I299" s="51"/>
+      <c r="J299" s="23"/>
+      <c r="K299" s="51"/>
+      <c r="L299" s="91"/>
+    </row>
+    <row r="300" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A300" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B300" s="5">
+        <v>10105</v>
+      </c>
+      <c r="C300" s="25">
+        <v>94.731414643292396</v>
+      </c>
+      <c r="D300" s="24">
+        <v>0</v>
+      </c>
+      <c r="E300" s="26">
+        <v>0</v>
+      </c>
+      <c r="F300" s="27">
+        <v>0</v>
+      </c>
+      <c r="G300" s="28">
+        <v>0</v>
+      </c>
+      <c r="H300" s="24">
+        <v>21245</v>
+      </c>
+      <c r="I300" s="26">
+        <v>101.3355592654424</v>
+      </c>
+      <c r="J300" s="27">
+        <v>7863</v>
+      </c>
+      <c r="K300" s="25">
+        <v>98.682228915662648</v>
+      </c>
+      <c r="L300" s="91"/>
+    </row>
+    <row r="301" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B301" s="5">
+        <v>10285</v>
+      </c>
+      <c r="C301" s="38">
+        <v>75.171758514837023</v>
+      </c>
+      <c r="D301" s="5"/>
+      <c r="E301" s="2"/>
+      <c r="F301" s="6"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="5">
+        <v>27777</v>
+      </c>
+      <c r="I301" s="2">
+        <v>107.51277287505805</v>
+      </c>
+      <c r="J301" s="6">
+        <v>10285</v>
+      </c>
+      <c r="K301" s="1">
+        <v>97.571387913860164</v>
+      </c>
+      <c r="L301" s="91"/>
+    </row>
+    <row r="302" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" s="5"/>
+      <c r="C302" s="38"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="2"/>
+      <c r="F302" s="6"/>
+      <c r="G302" s="3"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="2"/>
+      <c r="J302" s="6"/>
+      <c r="K302" s="1"/>
+      <c r="L302" s="91"/>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A303" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B303" s="5"/>
+      <c r="C303" s="38"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="2"/>
+      <c r="F303" s="6"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="2"/>
+      <c r="J303" s="6"/>
+      <c r="K303" s="1"/>
+      <c r="L303" s="91"/>
+    </row>
+    <row r="304" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B304" s="5"/>
+      <c r="C304" s="38"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="2"/>
+      <c r="F304" s="6"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="2"/>
+      <c r="J304" s="6"/>
+      <c r="K304" s="1"/>
+      <c r="L304" s="91"/>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B305" s="5"/>
+      <c r="C305" s="38"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="2"/>
+      <c r="F305" s="6"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="2"/>
+      <c r="J305" s="6"/>
+      <c r="K305" s="1"/>
+      <c r="L305" s="91"/>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B306" s="5"/>
+      <c r="C306" s="38"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="2"/>
+      <c r="F306" s="6"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="2"/>
+      <c r="J306" s="6"/>
+      <c r="K306" s="1"/>
+      <c r="L306" s="91"/>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B307" s="5"/>
+      <c r="C307" s="38"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="2"/>
+      <c r="F307" s="6"/>
+      <c r="G307" s="3"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="2"/>
+      <c r="J307" s="6"/>
+      <c r="K307" s="1"/>
+      <c r="L307" s="91"/>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B308" s="5"/>
+      <c r="C308" s="38"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="2"/>
+      <c r="F308" s="6"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="2"/>
+      <c r="J308" s="6"/>
+      <c r="K308" s="1"/>
+      <c r="L308" s="91"/>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B309" s="5"/>
+      <c r="C309" s="38"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="2"/>
+      <c r="F309" s="6"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="2"/>
+      <c r="J309" s="6"/>
+      <c r="K309" s="1"/>
+      <c r="L309" s="91"/>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B310" s="5"/>
+      <c r="C310" s="38"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="2"/>
+      <c r="F310" s="6"/>
+      <c r="G310" s="3"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="2"/>
+      <c r="J310" s="6"/>
+      <c r="K310" s="1"/>
+      <c r="L310" s="91"/>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B311" s="5"/>
+      <c r="C311" s="38"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="2"/>
+      <c r="F311" s="6"/>
+      <c r="G311" s="3"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="2"/>
+      <c r="J311" s="6"/>
+      <c r="K311" s="1"/>
+      <c r="L311" s="91"/>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A312" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B312" s="32">
+        <v>20390</v>
+      </c>
+      <c r="C312" s="59">
+        <v>0.83740605363669962</v>
+      </c>
+      <c r="D312" s="32">
+        <v>0</v>
+      </c>
+      <c r="E312" s="44">
+        <v>0</v>
+      </c>
+      <c r="F312" s="34">
+        <v>0</v>
+      </c>
+      <c r="G312" s="44">
+        <v>0</v>
+      </c>
+      <c r="H312" s="32">
+        <v>49022</v>
+      </c>
+      <c r="I312" s="59">
+        <v>1.0474562509348091</v>
+      </c>
+      <c r="J312" s="86">
+        <v>18148</v>
+      </c>
+      <c r="K312" s="59">
+        <v>0.98049597493111462</v>
+      </c>
+      <c r="L312" s="91"/>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A313" s="94"/>
+      <c r="B313" s="89"/>
+      <c r="C313" s="90"/>
+      <c r="D313" s="89"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="89"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="89"/>
+      <c r="I313" s="90"/>
+      <c r="J313" s="89"/>
+      <c r="K313" s="90"/>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="K295" s="9"/>
-[...5 lines deleted...]
-      <c r="A296" s="9" t="s">
+      <c r="K314" s="9"/>
+      <c r="L314" s="9"/>
+      <c r="M314" s="9"/>
+      <c r="N314" s="9"/>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A315" s="9" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="297" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A297" s="9" t="s">
+    <row r="316" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A316" s="9" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="298" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A298" s="9" t="s">
+    <row r="317" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A317" s="9" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q299"/>
+  <dimension ref="A1:Q318"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B106" sqref="B106"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" customWidth="1"/>
     <col min="7" max="7" width="7.59765625" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" customWidth="1"/>
     <col min="9" max="9" width="7.59765625" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
@@ -11811,2031 +12213,2031 @@
       </c>
       <c r="B30" s="24">
         <v>33563</v>
       </c>
       <c r="C30" s="26">
         <v>107.73255440713874</v>
       </c>
       <c r="D30" s="27">
         <v>6006</v>
       </c>
       <c r="E30" s="28">
         <v>98.750411048997051</v>
       </c>
       <c r="F30" s="24">
         <v>16533</v>
       </c>
       <c r="G30" s="26">
         <v>94.924499052649708</v>
       </c>
       <c r="H30" s="27">
         <v>4918</v>
       </c>
       <c r="I30" s="29">
         <v>93.196892173583478</v>
       </c>
-      <c r="J30" s="100" t="s">
+      <c r="J30" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="K30" s="101"/>
-[...2 lines deleted...]
-      <c r="N30" s="100" t="s">
+      <c r="K30" s="118"/>
+      <c r="L30" s="118"/>
+      <c r="M30" s="119"/>
+      <c r="N30" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="O30" s="101"/>
-[...1 lines deleted...]
-      <c r="Q30" s="102"/>
+      <c r="O30" s="118"/>
+      <c r="P30" s="118"/>
+      <c r="Q30" s="119"/>
     </row>
     <row r="31" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A31" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>33959</v>
       </c>
       <c r="C31" s="2">
         <v>150.30096485792689</v>
       </c>
       <c r="D31" s="6">
         <v>4849</v>
       </c>
       <c r="E31" s="3">
         <v>115.36997382821794</v>
       </c>
       <c r="F31" s="5">
         <v>16218</v>
       </c>
       <c r="G31" s="2">
         <v>90.19520605083143</v>
       </c>
       <c r="H31" s="6">
         <v>4087</v>
       </c>
       <c r="I31" s="7">
         <v>77.244377244377247</v>
       </c>
-      <c r="J31" s="103"/>
-[...6 lines deleted...]
-      <c r="Q31" s="105"/>
+      <c r="J31" s="120"/>
+      <c r="K31" s="121"/>
+      <c r="L31" s="121"/>
+      <c r="M31" s="122"/>
+      <c r="N31" s="120"/>
+      <c r="O31" s="121"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="122"/>
     </row>
     <row r="32" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A32" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="5">
         <v>44365</v>
       </c>
       <c r="C32" s="2">
         <v>114.48441370767961</v>
       </c>
       <c r="D32" s="46">
         <v>6727</v>
       </c>
       <c r="E32" s="2">
         <v>92.441940360038473</v>
       </c>
       <c r="F32" s="5">
         <v>13746</v>
       </c>
       <c r="G32" s="2">
         <v>77.731282515268035</v>
       </c>
       <c r="H32" s="6">
         <v>2660</v>
       </c>
       <c r="I32" s="7">
         <v>50.666666666666671</v>
       </c>
-      <c r="J32" s="103"/>
-[...6 lines deleted...]
-      <c r="Q32" s="105"/>
+      <c r="J32" s="120"/>
+      <c r="K32" s="121"/>
+      <c r="L32" s="121"/>
+      <c r="M32" s="122"/>
+      <c r="N32" s="120"/>
+      <c r="O32" s="121"/>
+      <c r="P32" s="121"/>
+      <c r="Q32" s="122"/>
     </row>
     <row r="33" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A33" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="5">
         <v>31651</v>
       </c>
       <c r="C33" s="2">
         <v>107.94284155241797</v>
       </c>
       <c r="D33" s="6">
         <v>5156</v>
       </c>
       <c r="E33" s="3">
         <v>93.018221179866501</v>
       </c>
       <c r="F33" s="5">
         <v>12847</v>
       </c>
       <c r="G33" s="2">
         <v>71.895461413621348</v>
       </c>
       <c r="H33" s="6">
         <v>2809</v>
       </c>
       <c r="I33" s="7">
         <v>52.632565111485853</v>
       </c>
-      <c r="J33" s="103"/>
-[...6 lines deleted...]
-      <c r="Q33" s="105"/>
+      <c r="J33" s="120"/>
+      <c r="K33" s="121"/>
+      <c r="L33" s="121"/>
+      <c r="M33" s="122"/>
+      <c r="N33" s="120"/>
+      <c r="O33" s="121"/>
+      <c r="P33" s="121"/>
+      <c r="Q33" s="122"/>
     </row>
     <row r="34" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="24">
         <v>67522</v>
       </c>
       <c r="C34" s="26">
         <v>125.62700007442137</v>
       </c>
       <c r="D34" s="27">
         <v>10855</v>
       </c>
       <c r="E34" s="28">
         <v>105.54205153135634</v>
       </c>
       <c r="F34" s="24">
         <v>32751</v>
       </c>
       <c r="G34" s="26">
         <v>92.522176394146555</v>
       </c>
       <c r="H34" s="27">
         <v>9005</v>
       </c>
       <c r="I34" s="29">
         <v>85.210068130204391</v>
       </c>
-      <c r="J34" s="103"/>
-[...6 lines deleted...]
-      <c r="Q34" s="105"/>
+      <c r="J34" s="120"/>
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="120"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="122"/>
     </row>
     <row r="35" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A35" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="5">
         <v>76016</v>
       </c>
       <c r="C35" s="2">
         <v>111.66671563298762</v>
       </c>
       <c r="D35" s="6">
         <v>11883</v>
       </c>
       <c r="E35" s="3">
         <v>92.691107644305774</v>
       </c>
       <c r="F35" s="5">
         <v>26593</v>
       </c>
       <c r="G35" s="2">
         <v>74.79818861980705</v>
       </c>
       <c r="H35" s="6">
         <v>5469</v>
       </c>
       <c r="I35" s="7">
         <v>51.657693397563051</v>
       </c>
-      <c r="J35" s="103"/>
-[...6 lines deleted...]
-      <c r="Q35" s="105"/>
+      <c r="J35" s="120"/>
+      <c r="K35" s="121"/>
+      <c r="L35" s="121"/>
+      <c r="M35" s="122"/>
+      <c r="N35" s="120"/>
+      <c r="O35" s="121"/>
+      <c r="P35" s="121"/>
+      <c r="Q35" s="122"/>
     </row>
     <row r="36" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A36" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="24">
         <v>7731</v>
       </c>
       <c r="C36" s="26">
         <v>105.62918431479712</v>
       </c>
       <c r="D36" s="27">
         <v>1276</v>
       </c>
       <c r="E36" s="28">
         <v>84.224422442244233</v>
       </c>
       <c r="F36" s="24">
         <v>4589</v>
       </c>
       <c r="G36" s="26">
         <v>79.656309668460338</v>
       </c>
       <c r="H36" s="27">
         <v>1375</v>
       </c>
       <c r="I36" s="29">
         <v>80.6924882629108</v>
       </c>
-      <c r="J36" s="103"/>
-[...6 lines deleted...]
-      <c r="Q36" s="105"/>
+      <c r="J36" s="120"/>
+      <c r="K36" s="121"/>
+      <c r="L36" s="121"/>
+      <c r="M36" s="122"/>
+      <c r="N36" s="120"/>
+      <c r="O36" s="121"/>
+      <c r="P36" s="121"/>
+      <c r="Q36" s="122"/>
     </row>
     <row r="37" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A37" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="5">
         <v>7913</v>
       </c>
       <c r="C37" s="2">
         <v>75.168614040087391</v>
       </c>
       <c r="D37" s="6">
         <v>1514</v>
       </c>
       <c r="E37" s="3">
         <v>75.73786893446723</v>
       </c>
       <c r="F37" s="5">
         <v>5495</v>
       </c>
       <c r="G37" s="2">
         <v>119.17154630232054</v>
       </c>
       <c r="H37" s="6">
         <v>1831</v>
       </c>
       <c r="I37" s="7">
         <v>111.23936816524909</v>
       </c>
-      <c r="J37" s="103"/>
-[...6 lines deleted...]
-      <c r="Q37" s="105"/>
+      <c r="J37" s="120"/>
+      <c r="K37" s="121"/>
+      <c r="L37" s="121"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="120"/>
+      <c r="O37" s="121"/>
+      <c r="P37" s="121"/>
+      <c r="Q37" s="122"/>
     </row>
     <row r="38" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="5">
         <v>17919</v>
       </c>
       <c r="C38" s="2">
         <v>134.6483318304779</v>
       </c>
       <c r="D38" s="6">
         <v>3216</v>
       </c>
       <c r="E38" s="3">
         <v>125.23364485981307</v>
       </c>
       <c r="F38" s="5">
         <v>6449</v>
       </c>
       <c r="G38" s="2">
         <v>91.540099361249119</v>
       </c>
       <c r="H38" s="6">
         <v>1712</v>
       </c>
       <c r="I38" s="7">
         <v>88.842760768033216</v>
       </c>
-      <c r="J38" s="103"/>
-[...6 lines deleted...]
-      <c r="Q38" s="105"/>
+      <c r="J38" s="120"/>
+      <c r="K38" s="121"/>
+      <c r="L38" s="121"/>
+      <c r="M38" s="122"/>
+      <c r="N38" s="120"/>
+      <c r="O38" s="121"/>
+      <c r="P38" s="121"/>
+      <c r="Q38" s="122"/>
     </row>
     <row r="39" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A39" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="5">
         <v>8859</v>
       </c>
       <c r="C39" s="2">
         <v>123.9888033589923</v>
       </c>
       <c r="D39" s="6">
         <v>1177</v>
       </c>
       <c r="E39" s="3">
         <v>92.02501954652071</v>
       </c>
       <c r="F39" s="5">
         <v>5003</v>
       </c>
       <c r="G39" s="2">
         <v>83.313905079100749</v>
       </c>
       <c r="H39" s="6">
         <v>1482</v>
       </c>
       <c r="I39" s="7">
         <v>82.516703786191542</v>
       </c>
-      <c r="J39" s="103"/>
-[...6 lines deleted...]
-      <c r="Q39" s="105"/>
+      <c r="J39" s="120"/>
+      <c r="K39" s="121"/>
+      <c r="L39" s="121"/>
+      <c r="M39" s="122"/>
+      <c r="N39" s="120"/>
+      <c r="O39" s="121"/>
+      <c r="P39" s="121"/>
+      <c r="Q39" s="122"/>
     </row>
     <row r="40" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="5">
         <v>11125</v>
       </c>
       <c r="C40" s="2">
         <v>178.45684953480912</v>
       </c>
       <c r="D40" s="6">
         <v>1568</v>
       </c>
       <c r="E40" s="3">
         <v>133.22005097706034</v>
       </c>
       <c r="F40" s="5">
         <v>6349</v>
       </c>
       <c r="G40" s="2">
         <v>109.88231221876082</v>
       </c>
       <c r="H40" s="6">
         <v>1568</v>
       </c>
       <c r="I40" s="7">
         <v>95.726495726495727</v>
       </c>
-      <c r="J40" s="103"/>
-[...6 lines deleted...]
-      <c r="Q40" s="105"/>
+      <c r="J40" s="120"/>
+      <c r="K40" s="121"/>
+      <c r="L40" s="121"/>
+      <c r="M40" s="122"/>
+      <c r="N40" s="120"/>
+      <c r="O40" s="121"/>
+      <c r="P40" s="121"/>
+      <c r="Q40" s="122"/>
     </row>
     <row r="41" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A41" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="5">
         <v>13975</v>
       </c>
       <c r="C41" s="2">
         <v>151.65491047205643</v>
       </c>
       <c r="D41" s="6">
         <v>2104</v>
       </c>
       <c r="E41" s="3">
         <v>120.4350314825415</v>
       </c>
       <c r="F41" s="5">
         <v>4866</v>
       </c>
       <c r="G41" s="2">
         <v>78.509196515004845</v>
       </c>
       <c r="H41" s="6">
         <v>1037</v>
       </c>
       <c r="I41" s="7">
         <v>55.842757135164248</v>
       </c>
-      <c r="J41" s="103"/>
-[...6 lines deleted...]
-      <c r="Q41" s="105"/>
+      <c r="J41" s="120"/>
+      <c r="K41" s="121"/>
+      <c r="L41" s="121"/>
+      <c r="M41" s="122"/>
+      <c r="N41" s="120"/>
+      <c r="O41" s="121"/>
+      <c r="P41" s="121"/>
+      <c r="Q41" s="122"/>
     </row>
     <row r="42" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A42" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="5">
         <v>11705</v>
       </c>
       <c r="C42" s="2">
         <v>127.24209153168822</v>
       </c>
       <c r="D42" s="6">
         <v>1574</v>
       </c>
       <c r="E42" s="3">
         <v>94.307968843618937</v>
       </c>
       <c r="F42" s="5">
         <v>3815</v>
       </c>
       <c r="G42" s="2">
         <v>66.765838291914591</v>
       </c>
       <c r="H42" s="6">
         <v>866</v>
       </c>
       <c r="I42" s="7">
         <v>48.057713651498332</v>
       </c>
-      <c r="J42" s="103"/>
-[...6 lines deleted...]
-      <c r="Q42" s="105"/>
+      <c r="J42" s="120"/>
+      <c r="K42" s="121"/>
+      <c r="L42" s="121"/>
+      <c r="M42" s="122"/>
+      <c r="N42" s="120"/>
+      <c r="O42" s="121"/>
+      <c r="P42" s="121"/>
+      <c r="Q42" s="122"/>
     </row>
     <row r="43" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A43" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="5">
         <v>12168</v>
       </c>
       <c r="C43" s="2">
         <v>106.5126050420168</v>
       </c>
       <c r="D43" s="6">
         <v>1864</v>
       </c>
       <c r="E43" s="3">
         <v>88.049126121870572</v>
       </c>
       <c r="F43" s="5">
         <v>4840</v>
       </c>
       <c r="G43" s="2">
         <v>78.367875647668399</v>
       </c>
       <c r="H43" s="6">
         <v>1002</v>
       </c>
       <c r="I43" s="7">
         <v>56.008943543879262</v>
       </c>
-      <c r="J43" s="103"/>
-[...6 lines deleted...]
-      <c r="Q43" s="105"/>
+      <c r="J43" s="120"/>
+      <c r="K43" s="121"/>
+      <c r="L43" s="121"/>
+      <c r="M43" s="122"/>
+      <c r="N43" s="120"/>
+      <c r="O43" s="121"/>
+      <c r="P43" s="121"/>
+      <c r="Q43" s="122"/>
     </row>
     <row r="44" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A44" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="5">
         <v>20492</v>
       </c>
       <c r="C44" s="2">
         <v>113.03436482983066</v>
       </c>
       <c r="D44" s="6">
         <v>3289</v>
       </c>
       <c r="E44" s="3">
         <v>94.213692351761665</v>
       </c>
       <c r="F44" s="5">
         <v>5091</v>
       </c>
       <c r="G44" s="2">
         <v>87.866758715913022</v>
       </c>
       <c r="H44" s="6">
         <v>792</v>
       </c>
       <c r="I44" s="7">
         <v>47.739602169981914</v>
       </c>
-      <c r="J44" s="103"/>
-[...6 lines deleted...]
-      <c r="Q44" s="105"/>
+      <c r="J44" s="120"/>
+      <c r="K44" s="121"/>
+      <c r="L44" s="121"/>
+      <c r="M44" s="122"/>
+      <c r="N44" s="120"/>
+      <c r="O44" s="121"/>
+      <c r="P44" s="121"/>
+      <c r="Q44" s="122"/>
     </row>
     <row r="45" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A45" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="5">
         <v>7635</v>
       </c>
       <c r="C45" s="2">
         <v>81.64902149502727</v>
       </c>
       <c r="D45" s="6">
         <v>1335</v>
       </c>
       <c r="E45" s="3">
         <v>82.611386138613867</v>
       </c>
       <c r="F45" s="5">
         <v>3985</v>
       </c>
       <c r="G45" s="2">
         <v>66.941038132034265</v>
       </c>
       <c r="H45" s="6">
         <v>897</v>
       </c>
       <c r="I45" s="7">
         <v>52.151162790697668</v>
       </c>
-      <c r="J45" s="103"/>
-[...6 lines deleted...]
-      <c r="Q45" s="105"/>
+      <c r="J45" s="120"/>
+      <c r="K45" s="121"/>
+      <c r="L45" s="121"/>
+      <c r="M45" s="122"/>
+      <c r="N45" s="120"/>
+      <c r="O45" s="121"/>
+      <c r="P45" s="121"/>
+      <c r="Q45" s="122"/>
     </row>
     <row r="46" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A46" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="5">
         <v>8884</v>
       </c>
       <c r="C46" s="2">
         <v>82.320237212750186</v>
       </c>
       <c r="D46" s="6">
         <v>1516</v>
       </c>
       <c r="E46" s="3">
         <v>76.180904522613062</v>
       </c>
       <c r="F46" s="5">
         <v>4317</v>
       </c>
       <c r="G46" s="2">
         <v>77.755763688760808</v>
       </c>
       <c r="H46" s="6">
         <v>898</v>
       </c>
       <c r="I46" s="7">
         <v>54.889975550122251</v>
       </c>
-      <c r="J46" s="103"/>
-[...6 lines deleted...]
-      <c r="Q46" s="105"/>
+      <c r="J46" s="120"/>
+      <c r="K46" s="121"/>
+      <c r="L46" s="121"/>
+      <c r="M46" s="122"/>
+      <c r="N46" s="120"/>
+      <c r="O46" s="121"/>
+      <c r="P46" s="121"/>
+      <c r="Q46" s="122"/>
     </row>
     <row r="47" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A47" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="5">
         <v>15132</v>
       </c>
       <c r="C47" s="2">
         <v>164.85455932018738</v>
       </c>
       <c r="D47" s="6">
         <v>2305</v>
       </c>
       <c r="E47" s="3">
         <v>118.9984512132163</v>
       </c>
       <c r="F47" s="5">
         <v>4545</v>
       </c>
       <c r="G47" s="2">
         <v>71.417347580138284</v>
       </c>
       <c r="H47" s="6">
         <v>1014</v>
       </c>
       <c r="I47" s="7">
         <v>51.186269560827867</v>
       </c>
-      <c r="J47" s="106"/>
-[...6 lines deleted...]
-      <c r="Q47" s="108"/>
+      <c r="J47" s="123"/>
+      <c r="K47" s="124"/>
+      <c r="L47" s="124"/>
+      <c r="M47" s="125"/>
+      <c r="N47" s="123"/>
+      <c r="O47" s="124"/>
+      <c r="P47" s="124"/>
+      <c r="Q47" s="125"/>
     </row>
     <row r="48" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A48" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="24">
         <v>49417</v>
       </c>
       <c r="C48" s="26">
         <v>147.23654023776183</v>
       </c>
       <c r="D48" s="47">
         <v>7649</v>
       </c>
       <c r="E48" s="41">
         <v>127.35597735597734</v>
       </c>
       <c r="F48" s="24">
         <v>14712</v>
       </c>
       <c r="G48" s="26">
         <v>88.985665033569234</v>
       </c>
       <c r="H48" s="47">
         <v>4062</v>
       </c>
       <c r="I48" s="41">
         <v>82.594550630337537</v>
       </c>
-      <c r="J48" s="100" t="s">
+      <c r="J48" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="K48" s="101"/>
-[...2 lines deleted...]
-      <c r="N48" s="100" t="s">
+      <c r="K48" s="118"/>
+      <c r="L48" s="118"/>
+      <c r="M48" s="119"/>
+      <c r="N48" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="O48" s="101"/>
-[...1 lines deleted...]
-      <c r="Q48" s="102"/>
+      <c r="O48" s="118"/>
+      <c r="P48" s="118"/>
+      <c r="Q48" s="119"/>
     </row>
     <row r="49" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A49" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="5">
         <v>36699</v>
       </c>
       <c r="C49" s="2">
         <v>108.06855325539621</v>
       </c>
       <c r="D49" s="46">
         <v>5987</v>
       </c>
       <c r="E49" s="38">
         <v>123.46875644462776</v>
       </c>
       <c r="F49" s="5">
         <v>13028</v>
       </c>
       <c r="G49" s="2">
         <v>80.330496978665678</v>
       </c>
       <c r="H49" s="46">
         <v>4028</v>
       </c>
       <c r="I49" s="38">
         <v>98.556398336187911</v>
       </c>
-      <c r="J49" s="103"/>
-[...6 lines deleted...]
-      <c r="Q49" s="105"/>
+      <c r="J49" s="120"/>
+      <c r="K49" s="121"/>
+      <c r="L49" s="121"/>
+      <c r="M49" s="122"/>
+      <c r="N49" s="120"/>
+      <c r="O49" s="121"/>
+      <c r="P49" s="121"/>
+      <c r="Q49" s="122"/>
     </row>
     <row r="50" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A50" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="5">
         <v>49509</v>
       </c>
       <c r="C50" s="2">
         <v>111.59472557195988</v>
       </c>
       <c r="D50" s="46">
         <v>7653</v>
       </c>
       <c r="E50" s="38">
         <v>113.76542292255093</v>
       </c>
       <c r="F50" s="5">
         <v>13207</v>
       </c>
       <c r="G50" s="2">
         <v>96.078859304524954</v>
       </c>
       <c r="H50" s="46">
         <v>4855</v>
       </c>
       <c r="I50" s="38">
         <v>182.51879699248121</v>
       </c>
-      <c r="J50" s="103"/>
-[...6 lines deleted...]
-      <c r="Q50" s="105"/>
+      <c r="J50" s="120"/>
+      <c r="K50" s="121"/>
+      <c r="L50" s="121"/>
+      <c r="M50" s="122"/>
+      <c r="N50" s="120"/>
+      <c r="O50" s="121"/>
+      <c r="P50" s="121"/>
+      <c r="Q50" s="122"/>
     </row>
     <row r="51" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A51" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="5">
         <v>39511</v>
       </c>
       <c r="C51" s="2">
         <v>124.83333859909639</v>
       </c>
       <c r="D51" s="46">
         <v>6075</v>
       </c>
       <c r="E51" s="38">
         <v>117.82389449185415</v>
       </c>
       <c r="F51" s="5">
         <v>13008</v>
       </c>
       <c r="G51" s="2">
         <v>101.25321086635013</v>
       </c>
       <c r="H51" s="46">
         <v>4899</v>
       </c>
       <c r="I51" s="38">
         <v>174.40370238519046</v>
       </c>
-      <c r="J51" s="103"/>
-[...6 lines deleted...]
-      <c r="Q51" s="105"/>
+      <c r="J51" s="120"/>
+      <c r="K51" s="121"/>
+      <c r="L51" s="121"/>
+      <c r="M51" s="122"/>
+      <c r="N51" s="120"/>
+      <c r="O51" s="121"/>
+      <c r="P51" s="121"/>
+      <c r="Q51" s="122"/>
     </row>
     <row r="52" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A52" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="24">
         <v>86116</v>
       </c>
       <c r="C52" s="26">
         <v>127.53769141909304</v>
       </c>
       <c r="D52" s="47">
         <v>13636</v>
       </c>
       <c r="E52" s="41">
         <v>125.61953017042838</v>
       </c>
       <c r="F52" s="24">
         <v>27740</v>
       </c>
       <c r="G52" s="26">
         <v>84.699703825837375</v>
       </c>
       <c r="H52" s="47">
         <v>8090</v>
       </c>
       <c r="I52" s="41">
         <v>89.838978345363685</v>
       </c>
-      <c r="J52" s="103"/>
-[...6 lines deleted...]
-      <c r="Q52" s="105"/>
+      <c r="J52" s="120"/>
+      <c r="K52" s="121"/>
+      <c r="L52" s="121"/>
+      <c r="M52" s="122"/>
+      <c r="N52" s="120"/>
+      <c r="O52" s="121"/>
+      <c r="P52" s="121"/>
+      <c r="Q52" s="122"/>
     </row>
     <row r="53" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A53" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="5">
         <v>89020</v>
       </c>
       <c r="C53" s="2">
         <v>117.10692485792464</v>
       </c>
       <c r="D53" s="56">
         <v>13728</v>
       </c>
       <c r="E53" s="42">
         <v>115.52638222671044</v>
       </c>
       <c r="F53" s="5">
         <v>26215</v>
       </c>
       <c r="G53" s="4">
         <v>98.578573308765456</v>
       </c>
       <c r="H53" s="56">
         <v>9754</v>
       </c>
       <c r="I53" s="42">
         <v>178.35070396781862</v>
       </c>
-      <c r="J53" s="103"/>
-[...6 lines deleted...]
-      <c r="Q53" s="105"/>
+      <c r="J53" s="120"/>
+      <c r="K53" s="121"/>
+      <c r="L53" s="121"/>
+      <c r="M53" s="122"/>
+      <c r="N53" s="120"/>
+      <c r="O53" s="121"/>
+      <c r="P53" s="121"/>
+      <c r="Q53" s="122"/>
     </row>
     <row r="54" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A54" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="24">
         <v>10029</v>
       </c>
       <c r="C54" s="26">
         <v>129.7244858362437</v>
       </c>
       <c r="D54" s="48">
         <v>1441</v>
       </c>
       <c r="E54" s="28">
         <v>112.93103448275863</v>
       </c>
       <c r="F54" s="24">
         <v>4943</v>
       </c>
       <c r="G54" s="26">
         <v>107.71409893222925</v>
       </c>
       <c r="H54" s="27">
         <v>1316</v>
       </c>
       <c r="I54" s="29">
         <v>95.709090909090904</v>
       </c>
-      <c r="J54" s="103"/>
-[...6 lines deleted...]
-      <c r="Q54" s="105"/>
+      <c r="J54" s="120"/>
+      <c r="K54" s="121"/>
+      <c r="L54" s="121"/>
+      <c r="M54" s="122"/>
+      <c r="N54" s="120"/>
+      <c r="O54" s="121"/>
+      <c r="P54" s="121"/>
+      <c r="Q54" s="122"/>
     </row>
     <row r="55" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A55" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="5">
         <v>12689</v>
       </c>
       <c r="C55" s="2">
         <v>160.35637558448124</v>
       </c>
       <c r="D55" s="6">
         <v>2078</v>
       </c>
       <c r="E55" s="3">
         <v>137.25231175693526</v>
       </c>
       <c r="F55" s="5">
         <v>4582</v>
       </c>
       <c r="G55" s="2">
         <v>83.384895359417655</v>
       </c>
       <c r="H55" s="6">
         <v>1298</v>
       </c>
       <c r="I55" s="7">
         <v>70.890223921354462</v>
       </c>
-      <c r="J55" s="103"/>
-[...6 lines deleted...]
-      <c r="Q55" s="105"/>
+      <c r="J55" s="120"/>
+      <c r="K55" s="121"/>
+      <c r="L55" s="121"/>
+      <c r="M55" s="122"/>
+      <c r="N55" s="120"/>
+      <c r="O55" s="121"/>
+      <c r="P55" s="121"/>
+      <c r="Q55" s="122"/>
     </row>
     <row r="56" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A56" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="5">
         <v>26699</v>
       </c>
       <c r="C56" s="2">
         <v>148.99826999274512</v>
       </c>
       <c r="D56" s="6">
         <v>4130</v>
       </c>
       <c r="E56" s="3">
         <v>128.42039800995025</v>
       </c>
       <c r="F56" s="5">
         <v>5187</v>
       </c>
       <c r="G56" s="2">
         <v>80.431074585207014</v>
       </c>
       <c r="H56" s="6">
         <v>1448</v>
       </c>
       <c r="I56" s="7">
         <v>84.579439252336456</v>
       </c>
-      <c r="J56" s="103"/>
-[...6 lines deleted...]
-      <c r="Q56" s="105"/>
+      <c r="J56" s="120"/>
+      <c r="K56" s="121"/>
+      <c r="L56" s="121"/>
+      <c r="M56" s="122"/>
+      <c r="N56" s="120"/>
+      <c r="O56" s="121"/>
+      <c r="P56" s="121"/>
+      <c r="Q56" s="122"/>
     </row>
     <row r="57" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A57" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="5">
         <v>9536</v>
       </c>
       <c r="C57" s="2">
         <v>107.64194604357151</v>
       </c>
       <c r="D57" s="6">
         <v>1494</v>
       </c>
       <c r="E57" s="3">
         <v>126.93288020390825</v>
       </c>
       <c r="F57" s="5">
         <v>3539</v>
       </c>
       <c r="G57" s="2">
         <v>70.73755746552068</v>
       </c>
       <c r="H57" s="6">
         <v>1025</v>
       </c>
       <c r="I57" s="7">
         <v>69.163292847503371</v>
       </c>
-      <c r="J57" s="103"/>
-[...6 lines deleted...]
-      <c r="Q57" s="105"/>
+      <c r="J57" s="120"/>
+      <c r="K57" s="121"/>
+      <c r="L57" s="121"/>
+      <c r="M57" s="122"/>
+      <c r="N57" s="120"/>
+      <c r="O57" s="121"/>
+      <c r="P57" s="121"/>
+      <c r="Q57" s="122"/>
     </row>
     <row r="58" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A58" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="5">
         <v>10747</v>
       </c>
       <c r="C58" s="2">
         <v>96.60224719101123</v>
       </c>
       <c r="D58" s="6">
         <v>1728</v>
       </c>
       <c r="E58" s="3">
         <v>110.20408163265304</v>
       </c>
       <c r="F58" s="5">
         <v>4655</v>
       </c>
       <c r="G58" s="2">
         <v>73.318632855567813</v>
       </c>
       <c r="H58" s="6">
         <v>1256</v>
       </c>
       <c r="I58" s="7">
         <v>80.102040816326522</v>
       </c>
-      <c r="J58" s="103"/>
-[...6 lines deleted...]
-      <c r="Q58" s="105"/>
+      <c r="J58" s="120"/>
+      <c r="K58" s="121"/>
+      <c r="L58" s="121"/>
+      <c r="M58" s="122"/>
+      <c r="N58" s="120"/>
+      <c r="O58" s="121"/>
+      <c r="P58" s="121"/>
+      <c r="Q58" s="122"/>
     </row>
     <row r="59" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A59" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="5">
         <v>16416</v>
       </c>
       <c r="C59" s="2">
         <v>117.46690518783542</v>
       </c>
       <c r="D59" s="6">
         <v>2765</v>
       </c>
       <c r="E59" s="3">
         <v>131.41634980988593</v>
       </c>
       <c r="F59" s="5">
         <v>4834</v>
       </c>
       <c r="G59" s="2">
         <v>99.342375667899702</v>
       </c>
       <c r="H59" s="6">
         <v>1747</v>
       </c>
       <c r="I59" s="7">
         <v>168.46673095467693</v>
       </c>
-      <c r="J59" s="103"/>
-[...6 lines deleted...]
-      <c r="Q59" s="105"/>
+      <c r="J59" s="120"/>
+      <c r="K59" s="121"/>
+      <c r="L59" s="121"/>
+      <c r="M59" s="122"/>
+      <c r="N59" s="120"/>
+      <c r="O59" s="121"/>
+      <c r="P59" s="121"/>
+      <c r="Q59" s="122"/>
     </row>
     <row r="60" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A60" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="5">
         <v>11153</v>
       </c>
       <c r="C60" s="2">
         <v>95.284066638188818</v>
       </c>
       <c r="D60" s="6">
         <v>1828</v>
       </c>
       <c r="E60" s="3">
         <v>116.13722998729352</v>
       </c>
       <c r="F60" s="5">
         <v>4354</v>
       </c>
       <c r="G60" s="2">
         <v>114.12844036697247</v>
       </c>
       <c r="H60" s="6">
         <v>1494</v>
       </c>
       <c r="I60" s="7">
         <v>172.51732101616628</v>
       </c>
-      <c r="J60" s="103"/>
-[...6 lines deleted...]
-      <c r="Q60" s="105"/>
+      <c r="J60" s="120"/>
+      <c r="K60" s="121"/>
+      <c r="L60" s="121"/>
+      <c r="M60" s="122"/>
+      <c r="N60" s="120"/>
+      <c r="O60" s="121"/>
+      <c r="P60" s="121"/>
+      <c r="Q60" s="122"/>
     </row>
     <row r="61" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A61" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="5">
         <v>14031</v>
       </c>
       <c r="C61" s="2">
         <v>115.31065088757397</v>
       </c>
       <c r="D61" s="6">
         <v>1994</v>
       </c>
       <c r="E61" s="3">
         <v>106.97424892703862</v>
       </c>
       <c r="F61" s="5">
         <v>4328</v>
       </c>
       <c r="G61" s="2">
         <v>89.421487603305778</v>
       </c>
       <c r="H61" s="6">
         <v>1545</v>
       </c>
       <c r="I61" s="7">
         <v>154.19161676646706</v>
       </c>
-      <c r="J61" s="103"/>
-[...6 lines deleted...]
-      <c r="Q61" s="105"/>
+      <c r="J61" s="120"/>
+      <c r="K61" s="121"/>
+      <c r="L61" s="121"/>
+      <c r="M61" s="122"/>
+      <c r="N61" s="120"/>
+      <c r="O61" s="121"/>
+      <c r="P61" s="121"/>
+      <c r="Q61" s="122"/>
     </row>
     <row r="62" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A62" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="5">
         <v>24325</v>
       </c>
       <c r="C62" s="2">
         <v>118.70486043333983</v>
       </c>
       <c r="D62" s="6">
         <v>3831</v>
       </c>
       <c r="E62" s="3">
         <v>116.47917300091213</v>
       </c>
       <c r="F62" s="5">
         <v>4525</v>
       </c>
       <c r="G62" s="2">
         <v>88.882341386760956</v>
       </c>
       <c r="H62" s="6">
         <v>1816</v>
       </c>
       <c r="I62" s="7">
         <v>229.29292929292927</v>
       </c>
-      <c r="J62" s="103"/>
-[...6 lines deleted...]
-      <c r="Q62" s="105"/>
+      <c r="J62" s="120"/>
+      <c r="K62" s="121"/>
+      <c r="L62" s="121"/>
+      <c r="M62" s="122"/>
+      <c r="N62" s="120"/>
+      <c r="O62" s="121"/>
+      <c r="P62" s="121"/>
+      <c r="Q62" s="122"/>
     </row>
     <row r="63" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A63" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="5">
         <v>10879</v>
       </c>
       <c r="C63" s="2">
         <v>142.48853962017029</v>
       </c>
       <c r="D63" s="6">
         <v>1605</v>
       </c>
       <c r="E63" s="3">
         <v>120.2247191011236</v>
       </c>
       <c r="F63" s="5">
         <v>4362</v>
       </c>
       <c r="G63" s="2">
         <v>109.46047678795483</v>
       </c>
       <c r="H63" s="6">
         <v>1554</v>
       </c>
       <c r="I63" s="7">
         <v>173.24414715719064</v>
       </c>
-      <c r="J63" s="103"/>
-[...6 lines deleted...]
-      <c r="Q63" s="105"/>
+      <c r="J63" s="120"/>
+      <c r="K63" s="121"/>
+      <c r="L63" s="121"/>
+      <c r="M63" s="122"/>
+      <c r="N63" s="120"/>
+      <c r="O63" s="121"/>
+      <c r="P63" s="121"/>
+      <c r="Q63" s="122"/>
     </row>
     <row r="64" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A64" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="5">
         <v>12885</v>
       </c>
       <c r="C64" s="2">
         <v>145.03601981089599</v>
       </c>
       <c r="D64" s="6">
         <v>1937</v>
       </c>
       <c r="E64" s="3">
         <v>127.77044854881265</v>
       </c>
       <c r="F64" s="5">
         <v>4583</v>
       </c>
       <c r="G64" s="2">
         <v>106.16168635626593</v>
       </c>
       <c r="H64" s="6">
         <v>1656</v>
       </c>
       <c r="I64" s="7">
         <v>184.40979955456572</v>
       </c>
-      <c r="J64" s="103"/>
-[...6 lines deleted...]
-      <c r="Q64" s="105"/>
+      <c r="J64" s="120"/>
+      <c r="K64" s="121"/>
+      <c r="L64" s="121"/>
+      <c r="M64" s="122"/>
+      <c r="N64" s="120"/>
+      <c r="O64" s="121"/>
+      <c r="P64" s="121"/>
+      <c r="Q64" s="122"/>
     </row>
     <row r="65" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A65" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="5">
         <v>15747</v>
       </c>
       <c r="C65" s="2">
         <v>104.06423473433783</v>
       </c>
       <c r="D65" s="6">
         <v>2533</v>
       </c>
       <c r="E65" s="3">
         <v>109.89154013015185</v>
       </c>
       <c r="F65" s="5">
         <v>4063</v>
       </c>
       <c r="G65" s="2">
         <v>89.394939493949394</v>
       </c>
       <c r="H65" s="6">
         <v>1689</v>
       </c>
       <c r="I65" s="7">
         <v>166.5680473372781</v>
       </c>
-      <c r="J65" s="106"/>
-[...6 lines deleted...]
-      <c r="Q65" s="108"/>
+      <c r="J65" s="123"/>
+      <c r="K65" s="124"/>
+      <c r="L65" s="124"/>
+      <c r="M65" s="125"/>
+      <c r="N65" s="123"/>
+      <c r="O65" s="124"/>
+      <c r="P65" s="124"/>
+      <c r="Q65" s="125"/>
     </row>
     <row r="66" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A66" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B66" s="24">
         <v>44793</v>
       </c>
       <c r="C66" s="26">
         <v>90.642896169334435</v>
       </c>
       <c r="D66" s="47">
         <v>7100</v>
       </c>
       <c r="E66" s="41">
         <v>92.822591188390632</v>
       </c>
       <c r="F66" s="24">
         <v>13211</v>
       </c>
       <c r="G66" s="26">
         <v>89.797444263186506</v>
       </c>
       <c r="H66" s="47">
         <v>4555</v>
       </c>
       <c r="I66" s="41">
         <v>112.13687838503202</v>
       </c>
-      <c r="J66" s="100" t="s">
+      <c r="J66" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="K66" s="101"/>
-[...2 lines deleted...]
-      <c r="N66" s="100" t="s">
+      <c r="K66" s="118"/>
+      <c r="L66" s="118"/>
+      <c r="M66" s="119"/>
+      <c r="N66" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="O66" s="101"/>
-[...1 lines deleted...]
-      <c r="Q66" s="102"/>
+      <c r="O66" s="118"/>
+      <c r="P66" s="118"/>
+      <c r="Q66" s="119"/>
     </row>
     <row r="67" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A67" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="5">
         <v>34590</v>
       </c>
       <c r="C67" s="2">
         <v>94.253249407340803</v>
       </c>
       <c r="D67" s="46">
         <v>5422</v>
       </c>
       <c r="E67" s="38">
         <v>90.562886253549351</v>
       </c>
       <c r="F67" s="5">
         <v>12284</v>
       </c>
       <c r="G67" s="2">
         <v>94.289223211544368</v>
       </c>
       <c r="H67" s="46">
         <v>3388</v>
       </c>
       <c r="I67" s="38">
         <v>84.111221449851044</v>
       </c>
-      <c r="J67" s="103"/>
-[...6 lines deleted...]
-      <c r="Q67" s="105"/>
+      <c r="J67" s="120"/>
+      <c r="K67" s="121"/>
+      <c r="L67" s="121"/>
+      <c r="M67" s="122"/>
+      <c r="N67" s="120"/>
+      <c r="O67" s="121"/>
+      <c r="P67" s="121"/>
+      <c r="Q67" s="122"/>
     </row>
     <row r="68" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A68" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="5">
         <v>36372</v>
       </c>
       <c r="C68" s="2">
         <v>73.465430527782829</v>
       </c>
       <c r="D68" s="46">
         <v>6128</v>
       </c>
       <c r="E68" s="38">
         <v>80.073173918724677</v>
       </c>
       <c r="F68" s="5">
         <v>11683</v>
       </c>
       <c r="G68" s="2">
         <v>88.460664798970242</v>
       </c>
       <c r="H68" s="46">
         <v>3006</v>
       </c>
       <c r="I68" s="38">
         <v>61.915550978372814</v>
       </c>
-      <c r="J68" s="103"/>
-[...6 lines deleted...]
-      <c r="Q68" s="105"/>
+      <c r="J68" s="120"/>
+      <c r="K68" s="121"/>
+      <c r="L68" s="121"/>
+      <c r="M68" s="122"/>
+      <c r="N68" s="120"/>
+      <c r="O68" s="121"/>
+      <c r="P68" s="121"/>
+      <c r="Q68" s="122"/>
     </row>
     <row r="69" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A69" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="5">
         <v>31586</v>
       </c>
       <c r="C69" s="2">
         <v>79.942294550884569</v>
       </c>
       <c r="D69" s="46">
         <v>5190</v>
       </c>
       <c r="E69" s="38">
         <v>85.432098765432102</v>
       </c>
       <c r="F69" s="5">
         <v>10684</v>
       </c>
       <c r="G69" s="2">
         <v>82.134071340713405</v>
       </c>
       <c r="H69" s="46">
         <v>2840</v>
       </c>
       <c r="I69" s="38">
         <v>57.971014492753625</v>
       </c>
-      <c r="J69" s="103"/>
-[...6 lines deleted...]
-      <c r="Q69" s="105"/>
+      <c r="J69" s="120"/>
+      <c r="K69" s="121"/>
+      <c r="L69" s="121"/>
+      <c r="M69" s="122"/>
+      <c r="N69" s="120"/>
+      <c r="O69" s="121"/>
+      <c r="P69" s="121"/>
+      <c r="Q69" s="122"/>
     </row>
     <row r="70" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A70" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="24">
         <v>79383</v>
       </c>
       <c r="C70" s="26">
         <v>92.181476148450926</v>
       </c>
       <c r="D70" s="47">
         <v>12522</v>
       </c>
       <c r="E70" s="41">
         <v>91.830448811968324</v>
       </c>
       <c r="F70" s="24">
         <v>25495</v>
       </c>
       <c r="G70" s="26">
         <v>91.906993511175187</v>
       </c>
       <c r="H70" s="47">
         <v>7943</v>
       </c>
       <c r="I70" s="41">
         <v>98.182941903584677</v>
       </c>
-      <c r="J70" s="103"/>
-[...6 lines deleted...]
-      <c r="Q70" s="105"/>
+      <c r="J70" s="120"/>
+      <c r="K70" s="121"/>
+      <c r="L70" s="121"/>
+      <c r="M70" s="122"/>
+      <c r="N70" s="120"/>
+      <c r="O70" s="121"/>
+      <c r="P70" s="121"/>
+      <c r="Q70" s="122"/>
     </row>
     <row r="71" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A71" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>67958</v>
       </c>
       <c r="C71" s="2">
         <v>76.34014828128511</v>
       </c>
       <c r="D71" s="56">
         <v>11318</v>
       </c>
       <c r="E71" s="42">
         <v>82.444638694638698</v>
       </c>
       <c r="F71" s="5">
         <v>22367</v>
       </c>
       <c r="G71" s="4">
         <v>85.321380888804129</v>
       </c>
       <c r="H71" s="56">
         <v>5846</v>
       </c>
       <c r="I71" s="42">
         <v>59.934385892966993</v>
       </c>
-      <c r="J71" s="103"/>
-[...6 lines deleted...]
-      <c r="Q71" s="105"/>
+      <c r="J71" s="120"/>
+      <c r="K71" s="121"/>
+      <c r="L71" s="121"/>
+      <c r="M71" s="122"/>
+      <c r="N71" s="120"/>
+      <c r="O71" s="121"/>
+      <c r="P71" s="121"/>
+      <c r="Q71" s="122"/>
     </row>
     <row r="72" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A72" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B72" s="24">
         <v>9416</v>
       </c>
       <c r="C72" s="26">
         <v>93.887725595772267</v>
       </c>
       <c r="D72" s="48">
         <v>1472</v>
       </c>
       <c r="E72" s="28">
         <v>102.15128383067314</v>
       </c>
       <c r="F72" s="24">
         <v>3576</v>
       </c>
       <c r="G72" s="26">
         <v>72.344729921100551</v>
       </c>
       <c r="H72" s="27">
         <v>1289</v>
       </c>
       <c r="I72" s="29">
         <v>97.948328267477208</v>
       </c>
-      <c r="J72" s="103"/>
-[...6 lines deleted...]
-      <c r="Q72" s="105"/>
+      <c r="J72" s="120"/>
+      <c r="K72" s="121"/>
+      <c r="L72" s="121"/>
+      <c r="M72" s="122"/>
+      <c r="N72" s="120"/>
+      <c r="O72" s="121"/>
+      <c r="P72" s="121"/>
+      <c r="Q72" s="122"/>
     </row>
     <row r="73" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A73" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="5">
         <v>11356</v>
       </c>
       <c r="C73" s="2">
         <v>89.494838048703613</v>
       </c>
       <c r="D73" s="6">
         <v>1803</v>
       </c>
       <c r="E73" s="3">
         <v>86.766121270452359</v>
       </c>
       <c r="F73" s="5">
         <v>4919</v>
       </c>
       <c r="G73" s="2">
         <v>107.35486687036229</v>
       </c>
       <c r="H73" s="6">
         <v>1616</v>
       </c>
       <c r="I73" s="7">
         <v>124.49922958397535</v>
       </c>
-      <c r="J73" s="103"/>
-[...6 lines deleted...]
-      <c r="Q73" s="105"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
+      <c r="L73" s="121"/>
+      <c r="M73" s="122"/>
+      <c r="N73" s="120"/>
+      <c r="O73" s="121"/>
+      <c r="P73" s="121"/>
+      <c r="Q73" s="122"/>
     </row>
     <row r="74" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A74" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="5">
         <v>24021</v>
       </c>
       <c r="C74" s="2">
         <v>89.969661785085592</v>
       </c>
       <c r="D74" s="6">
         <v>3825</v>
       </c>
       <c r="E74" s="3">
         <v>92.615012106537534</v>
       </c>
       <c r="F74" s="5">
         <v>4716</v>
       </c>
       <c r="G74" s="2">
         <v>90.919606709080398</v>
       </c>
       <c r="H74" s="6">
         <v>1650</v>
       </c>
       <c r="I74" s="7">
         <v>113.95027624309392</v>
       </c>
-      <c r="J74" s="103"/>
-[...6 lines deleted...]
-      <c r="Q74" s="105"/>
+      <c r="J74" s="120"/>
+      <c r="K74" s="121"/>
+      <c r="L74" s="121"/>
+      <c r="M74" s="122"/>
+      <c r="N74" s="120"/>
+      <c r="O74" s="121"/>
+      <c r="P74" s="121"/>
+      <c r="Q74" s="122"/>
     </row>
     <row r="75" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A75" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="5">
         <v>10370</v>
       </c>
       <c r="C75" s="2">
         <v>108.74580536912752</v>
       </c>
       <c r="D75" s="6">
         <v>1495</v>
       </c>
       <c r="E75" s="3">
         <v>100.0669344042838</v>
       </c>
       <c r="F75" s="5">
         <v>4098</v>
       </c>
       <c r="G75" s="2">
         <v>115.7954224357163</v>
       </c>
       <c r="H75" s="6">
         <v>1171</v>
       </c>
       <c r="I75" s="7">
         <v>114.24390243902438</v>
       </c>
-      <c r="J75" s="103"/>
-[...6 lines deleted...]
-      <c r="Q75" s="105"/>
+      <c r="J75" s="120"/>
+      <c r="K75" s="121"/>
+      <c r="L75" s="121"/>
+      <c r="M75" s="122"/>
+      <c r="N75" s="120"/>
+      <c r="O75" s="121"/>
+      <c r="P75" s="121"/>
+      <c r="Q75" s="122"/>
     </row>
     <row r="76" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A76" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="5">
         <v>10064</v>
       </c>
       <c r="C76" s="2">
         <v>93.644738066437156</v>
       </c>
       <c r="D76" s="6">
         <v>1549</v>
       </c>
       <c r="E76" s="3">
         <v>89.641203703703709</v>
       </c>
       <c r="F76" s="5">
         <v>4363</v>
       </c>
       <c r="G76" s="2">
         <v>93.727175080558538</v>
       </c>
       <c r="H76" s="6">
         <v>1171</v>
       </c>
       <c r="I76" s="7">
         <v>93.232484076433124</v>
       </c>
-      <c r="J76" s="103"/>
-[...6 lines deleted...]
-      <c r="Q76" s="105"/>
+      <c r="J76" s="120"/>
+      <c r="K76" s="121"/>
+      <c r="L76" s="121"/>
+      <c r="M76" s="122"/>
+      <c r="N76" s="120"/>
+      <c r="O76" s="121"/>
+      <c r="P76" s="121"/>
+      <c r="Q76" s="122"/>
     </row>
     <row r="77" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A77" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="5">
         <v>14156</v>
       </c>
       <c r="C77" s="2">
         <v>86.232943469785567</v>
       </c>
       <c r="D77" s="6">
         <v>2378</v>
       </c>
       <c r="E77" s="3">
         <v>86.003616636528022</v>
       </c>
       <c r="F77" s="5">
         <v>3823</v>
       </c>
       <c r="G77" s="2">
         <v>79.085643359536618</v>
       </c>
       <c r="H77" s="6">
         <v>1046</v>
       </c>
       <c r="I77" s="7">
         <v>59.874069834001141</v>
       </c>
-      <c r="J77" s="103"/>
-[...6 lines deleted...]
-      <c r="Q77" s="105"/>
+      <c r="J77" s="120"/>
+      <c r="K77" s="121"/>
+      <c r="L77" s="121"/>
+      <c r="M77" s="122"/>
+      <c r="N77" s="120"/>
+      <c r="O77" s="121"/>
+      <c r="P77" s="121"/>
+      <c r="Q77" s="122"/>
     </row>
     <row r="78" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A78" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="5">
         <v>8758</v>
       </c>
       <c r="C78" s="2">
         <v>78.525957141576257</v>
       </c>
       <c r="D78" s="6">
         <v>1357</v>
       </c>
       <c r="E78" s="3">
         <v>74.23413566739606</v>
       </c>
       <c r="F78" s="5">
         <v>3384</v>
       </c>
       <c r="G78" s="2">
         <v>77.721635277905378</v>
       </c>
       <c r="H78" s="6">
         <v>906</v>
       </c>
       <c r="I78" s="7">
         <v>60.642570281124499</v>
       </c>
-      <c r="J78" s="103"/>
-[...6 lines deleted...]
-      <c r="Q78" s="105"/>
+      <c r="J78" s="120"/>
+      <c r="K78" s="121"/>
+      <c r="L78" s="121"/>
+      <c r="M78" s="122"/>
+      <c r="N78" s="120"/>
+      <c r="O78" s="121"/>
+      <c r="P78" s="121"/>
+      <c r="Q78" s="122"/>
     </row>
     <row r="79" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A79" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="5">
         <v>10677</v>
       </c>
       <c r="C79" s="2">
         <v>76.095787898225353</v>
       </c>
       <c r="D79" s="6">
         <v>1790</v>
       </c>
       <c r="E79" s="3">
         <v>89.769307923771308</v>
       </c>
       <c r="F79" s="5">
         <v>4942</v>
       </c>
       <c r="G79" s="2">
         <v>114.18669131238448</v>
       </c>
       <c r="H79" s="6">
         <v>1154</v>
       </c>
       <c r="I79" s="7">
         <v>74.692556634304211</v>
       </c>
-      <c r="J79" s="103"/>
-[...6 lines deleted...]
-      <c r="Q79" s="105"/>
+      <c r="J79" s="120"/>
+      <c r="K79" s="121"/>
+      <c r="L79" s="121"/>
+      <c r="M79" s="122"/>
+      <c r="N79" s="120"/>
+      <c r="O79" s="121"/>
+      <c r="P79" s="121"/>
+      <c r="Q79" s="122"/>
     </row>
     <row r="80" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A80" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="5">
         <v>16937</v>
       </c>
       <c r="C80" s="2">
         <v>69.627954779033914</v>
       </c>
       <c r="D80" s="6">
         <v>2981</v>
       </c>
       <c r="E80" s="3">
         <v>77.812581571391277</v>
       </c>
       <c r="F80" s="5">
         <v>3357</v>
       </c>
       <c r="G80" s="2">
         <v>74.187845303867405</v>
       </c>
       <c r="H80" s="6">
         <v>946</v>
       </c>
       <c r="I80" s="7">
         <v>52.092511013215855</v>
       </c>
-      <c r="J80" s="103"/>
-[...6 lines deleted...]
-      <c r="Q80" s="105"/>
+      <c r="J80" s="120"/>
+      <c r="K80" s="121"/>
+      <c r="L80" s="121"/>
+      <c r="M80" s="122"/>
+      <c r="N80" s="120"/>
+      <c r="O80" s="121"/>
+      <c r="P80" s="121"/>
+      <c r="Q80" s="122"/>
     </row>
     <row r="81" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A81" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="5">
         <v>9532</v>
       </c>
       <c r="C81" s="2">
         <v>87.618347274565679</v>
       </c>
       <c r="D81" s="6">
         <v>1127</v>
       </c>
       <c r="E81" s="3">
         <v>70.218068535825537</v>
       </c>
       <c r="F81" s="5">
         <v>3523</v>
       </c>
       <c r="G81" s="2">
         <v>80.765703805593773</v>
       </c>
       <c r="H81" s="6">
         <v>895</v>
       </c>
       <c r="I81" s="7">
         <v>57.5933075933076</v>
       </c>
-      <c r="J81" s="103"/>
-[...6 lines deleted...]
-      <c r="Q81" s="105"/>
+      <c r="J81" s="120"/>
+      <c r="K81" s="121"/>
+      <c r="L81" s="121"/>
+      <c r="M81" s="122"/>
+      <c r="N81" s="120"/>
+      <c r="O81" s="121"/>
+      <c r="P81" s="121"/>
+      <c r="Q81" s="122"/>
     </row>
     <row r="82" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A82" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B82" s="5">
         <v>9872</v>
       </c>
       <c r="C82" s="2">
         <v>76.616220411331</v>
       </c>
       <c r="D82" s="6">
         <v>1713</v>
       </c>
       <c r="E82" s="3">
         <v>88.435725348477021</v>
       </c>
       <c r="F82" s="5">
         <v>3860</v>
       </c>
       <c r="G82" s="2">
         <v>84.224307222343441</v>
       </c>
       <c r="H82" s="6">
         <v>995</v>
       </c>
       <c r="I82" s="7">
         <v>60.084541062801932</v>
       </c>
-      <c r="J82" s="103"/>
-[...6 lines deleted...]
-      <c r="Q82" s="105"/>
+      <c r="J82" s="120"/>
+      <c r="K82" s="121"/>
+      <c r="L82" s="121"/>
+      <c r="M82" s="122"/>
+      <c r="N82" s="120"/>
+      <c r="O82" s="121"/>
+      <c r="P82" s="121"/>
+      <c r="Q82" s="122"/>
     </row>
     <row r="83" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A83" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B83" s="5">
         <v>12182</v>
       </c>
       <c r="C83" s="2">
         <v>77.360767130247027</v>
       </c>
       <c r="D83" s="6">
         <v>2350</v>
       </c>
       <c r="E83" s="3">
         <v>92.775365179628892</v>
       </c>
       <c r="F83" s="5">
         <v>3301</v>
       </c>
       <c r="G83" s="2">
         <v>81.245385183362046</v>
       </c>
       <c r="H83" s="6">
         <v>950</v>
       </c>
       <c r="I83" s="7">
         <v>56.246299585553587</v>
       </c>
-      <c r="J83" s="106"/>
-[...6 lines deleted...]
-      <c r="Q83" s="108"/>
+      <c r="J83" s="123"/>
+      <c r="K83" s="124"/>
+      <c r="L83" s="124"/>
+      <c r="M83" s="125"/>
+      <c r="N83" s="123"/>
+      <c r="O83" s="124"/>
+      <c r="P83" s="124"/>
+      <c r="Q83" s="125"/>
     </row>
     <row r="84" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" outlineLevel="1" x14ac:dyDescent="0.15">
       <c r="A84" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B84" s="32">
         <v>147341</v>
       </c>
       <c r="C84" s="60">
         <v>0.84129476521103597</v>
       </c>
       <c r="D84" s="45">
         <v>23840</v>
       </c>
       <c r="E84" s="60">
         <v>0.87121765823709985</v>
       </c>
       <c r="F84" s="32">
         <v>47862</v>
       </c>
       <c r="G84" s="60">
         <v>0.88707256046705585</v>
       </c>
       <c r="H84" s="45">
         <v>13789</v>
@@ -13858,691 +14260,691 @@
       </c>
       <c r="B85" s="24">
         <v>58872</v>
       </c>
       <c r="C85" s="26">
         <v>131.43125041859219</v>
       </c>
       <c r="D85" s="47">
         <v>11407</v>
       </c>
       <c r="E85" s="41">
         <v>160.66197183098592</v>
       </c>
       <c r="F85" s="24">
         <v>13470</v>
       </c>
       <c r="G85" s="26">
         <v>101.96048747256074</v>
       </c>
       <c r="H85" s="47">
         <v>3523</v>
       </c>
       <c r="I85" s="41">
         <v>77.343578485181126</v>
       </c>
-      <c r="J85" s="100" t="s">
+      <c r="J85" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="K85" s="101"/>
-[...2 lines deleted...]
-      <c r="N85" s="100" t="s">
+      <c r="K85" s="118"/>
+      <c r="L85" s="118"/>
+      <c r="M85" s="119"/>
+      <c r="N85" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="O85" s="101"/>
-[...1 lines deleted...]
-      <c r="Q85" s="102"/>
+      <c r="O85" s="118"/>
+      <c r="P85" s="118"/>
+      <c r="Q85" s="119"/>
     </row>
     <row r="86" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A86" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B86" s="5">
         <v>47414</v>
       </c>
       <c r="C86" s="2">
         <v>137.07429893032668</v>
       </c>
       <c r="D86" s="46">
         <v>7734</v>
       </c>
       <c r="E86" s="38">
         <v>142.64109184802655</v>
       </c>
       <c r="F86" s="5">
         <v>10961</v>
       </c>
       <c r="G86" s="2">
         <v>89.229892543145553</v>
       </c>
       <c r="H86" s="46">
         <v>2812</v>
       </c>
       <c r="I86" s="38">
         <v>82.99881936245572</v>
       </c>
-      <c r="J86" s="103"/>
-[...6 lines deleted...]
-      <c r="Q86" s="105"/>
+      <c r="J86" s="120"/>
+      <c r="K86" s="121"/>
+      <c r="L86" s="121"/>
+      <c r="M86" s="122"/>
+      <c r="N86" s="120"/>
+      <c r="O86" s="121"/>
+      <c r="P86" s="121"/>
+      <c r="Q86" s="122"/>
     </row>
     <row r="87" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A87" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="5">
         <v>45914</v>
       </c>
       <c r="C87" s="2">
         <v>126.23446607280326</v>
       </c>
       <c r="D87" s="46">
         <v>7394</v>
       </c>
       <c r="E87" s="38">
         <v>120.65926892950391</v>
       </c>
       <c r="F87" s="5">
         <v>11203</v>
       </c>
       <c r="G87" s="2">
         <v>95.891466232988094</v>
       </c>
       <c r="H87" s="46">
         <v>2761</v>
       </c>
       <c r="I87" s="38">
         <v>91.84963406520292</v>
       </c>
-      <c r="J87" s="103"/>
-[...6 lines deleted...]
-      <c r="Q87" s="105"/>
+      <c r="J87" s="120"/>
+      <c r="K87" s="121"/>
+      <c r="L87" s="121"/>
+      <c r="M87" s="122"/>
+      <c r="N87" s="120"/>
+      <c r="O87" s="121"/>
+      <c r="P87" s="121"/>
+      <c r="Q87" s="122"/>
     </row>
     <row r="88" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A88" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="5">
         <v>41809</v>
       </c>
       <c r="C88" s="2">
         <v>132.36560501488</v>
       </c>
       <c r="D88" s="46">
         <v>6263</v>
       </c>
       <c r="E88" s="38">
         <v>120.67437379576107</v>
       </c>
       <c r="F88" s="5">
         <v>9252</v>
       </c>
       <c r="G88" s="2">
         <v>86.596780232122811</v>
       </c>
       <c r="H88" s="46">
         <v>2797</v>
       </c>
       <c r="I88" s="38">
         <v>98.485915492957744</v>
       </c>
-      <c r="J88" s="103"/>
-[...6 lines deleted...]
-      <c r="Q88" s="105"/>
+      <c r="J88" s="120"/>
+      <c r="K88" s="121"/>
+      <c r="L88" s="121"/>
+      <c r="M88" s="122"/>
+      <c r="N88" s="120"/>
+      <c r="O88" s="121"/>
+      <c r="P88" s="121"/>
+      <c r="Q88" s="122"/>
     </row>
     <row r="89" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A89" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="24">
         <v>106286</v>
       </c>
       <c r="C89" s="26">
         <v>133.89012760918584</v>
       </c>
       <c r="D89" s="47">
         <v>19141</v>
       </c>
       <c r="E89" s="41">
         <v>152.85896821593994</v>
       </c>
       <c r="F89" s="24">
         <v>24431</v>
       </c>
       <c r="G89" s="26">
         <v>95.826632673073149</v>
       </c>
       <c r="H89" s="47">
         <v>6335</v>
       </c>
       <c r="I89" s="41">
         <v>79.755759788493009</v>
       </c>
-      <c r="J89" s="103"/>
-[...6 lines deleted...]
-      <c r="Q89" s="105"/>
+      <c r="J89" s="120"/>
+      <c r="K89" s="121"/>
+      <c r="L89" s="121"/>
+      <c r="M89" s="122"/>
+      <c r="N89" s="120"/>
+      <c r="O89" s="121"/>
+      <c r="P89" s="121"/>
+      <c r="Q89" s="122"/>
     </row>
     <row r="90" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A90" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B90" s="5">
         <v>87723</v>
       </c>
       <c r="C90" s="2">
         <v>129.08414020424379</v>
       </c>
       <c r="D90" s="56">
         <v>13657</v>
       </c>
       <c r="E90" s="42">
         <v>120.66619544089062</v>
       </c>
       <c r="F90" s="5">
         <v>20455</v>
       </c>
       <c r="G90" s="4">
         <v>91.451692225153124</v>
       </c>
       <c r="H90" s="56">
         <v>5558</v>
       </c>
       <c r="I90" s="42">
         <v>95.073554567225443</v>
       </c>
-      <c r="J90" s="103"/>
-[...6 lines deleted...]
-      <c r="Q90" s="105"/>
+      <c r="J90" s="120"/>
+      <c r="K90" s="121"/>
+      <c r="L90" s="121"/>
+      <c r="M90" s="122"/>
+      <c r="N90" s="120"/>
+      <c r="O90" s="121"/>
+      <c r="P90" s="121"/>
+      <c r="Q90" s="122"/>
     </row>
     <row r="91" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A91" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B91" s="24">
         <v>12578</v>
       </c>
       <c r="C91" s="26">
         <v>133.58113848768053</v>
       </c>
       <c r="D91" s="48">
         <v>2442</v>
       </c>
       <c r="E91" s="28">
         <v>165.89673913043478</v>
       </c>
       <c r="F91" s="24">
         <v>4710</v>
       </c>
       <c r="G91" s="26">
         <v>131.71140939597313</v>
       </c>
       <c r="H91" s="27">
         <v>1078</v>
       </c>
       <c r="I91" s="29">
         <v>83.630721489526763</v>
       </c>
-      <c r="J91" s="103"/>
-[...6 lines deleted...]
-      <c r="Q91" s="105"/>
+      <c r="J91" s="120"/>
+      <c r="K91" s="121"/>
+      <c r="L91" s="121"/>
+      <c r="M91" s="122"/>
+      <c r="N91" s="120"/>
+      <c r="O91" s="121"/>
+      <c r="P91" s="121"/>
+      <c r="Q91" s="122"/>
     </row>
     <row r="92" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A92" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B92" s="5">
         <v>16314</v>
       </c>
       <c r="C92" s="2">
         <v>143.65973934483972</v>
       </c>
       <c r="D92" s="6">
         <v>3044</v>
       </c>
       <c r="E92" s="3">
         <v>168.82972823072657</v>
       </c>
       <c r="F92" s="5">
         <v>3951</v>
       </c>
       <c r="G92" s="2">
         <v>80.321203496645651</v>
       </c>
       <c r="H92" s="6">
         <v>1131</v>
       </c>
       <c r="I92" s="7">
         <v>69.987623762376245</v>
       </c>
-      <c r="J92" s="103"/>
-[...6 lines deleted...]
-      <c r="Q92" s="105"/>
+      <c r="J92" s="120"/>
+      <c r="K92" s="121"/>
+      <c r="L92" s="121"/>
+      <c r="M92" s="122"/>
+      <c r="N92" s="120"/>
+      <c r="O92" s="121"/>
+      <c r="P92" s="121"/>
+      <c r="Q92" s="122"/>
     </row>
     <row r="93" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A93" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B93" s="5">
         <v>29980</v>
       </c>
       <c r="C93" s="2">
         <v>124.80746013904501</v>
       </c>
       <c r="D93" s="6">
         <v>5921</v>
       </c>
       <c r="E93" s="3">
         <v>154.79738562091504</v>
       </c>
       <c r="F93" s="5">
         <v>4809</v>
       </c>
       <c r="G93" s="2">
         <v>101.97201017811706</v>
       </c>
       <c r="H93" s="6">
         <v>1314</v>
       </c>
       <c r="I93" s="7">
         <v>79.63636363636364</v>
       </c>
-      <c r="J93" s="103"/>
-[...6 lines deleted...]
-      <c r="Q93" s="105"/>
+      <c r="J93" s="120"/>
+      <c r="K93" s="121"/>
+      <c r="L93" s="121"/>
+      <c r="M93" s="122"/>
+      <c r="N93" s="120"/>
+      <c r="O93" s="121"/>
+      <c r="P93" s="121"/>
+      <c r="Q93" s="122"/>
     </row>
     <row r="94" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A94" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B94" s="5">
         <v>12352</v>
       </c>
       <c r="C94" s="2">
         <v>119.11282545805206</v>
       </c>
       <c r="D94" s="6">
         <v>2071</v>
       </c>
       <c r="E94" s="3">
         <v>138.52842809364549</v>
       </c>
       <c r="F94" s="5">
         <v>3196</v>
       </c>
       <c r="G94" s="2">
         <v>77.989263055148854</v>
       </c>
       <c r="H94" s="6">
         <v>766</v>
       </c>
       <c r="I94" s="7">
         <v>65.414175918018785</v>
       </c>
-      <c r="J94" s="103"/>
-[...6 lines deleted...]
-      <c r="Q94" s="105"/>
+      <c r="J94" s="120"/>
+      <c r="K94" s="121"/>
+      <c r="L94" s="121"/>
+      <c r="M94" s="122"/>
+      <c r="N94" s="120"/>
+      <c r="O94" s="121"/>
+      <c r="P94" s="121"/>
+      <c r="Q94" s="122"/>
     </row>
     <row r="95" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A95" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B95" s="5">
         <v>17141</v>
       </c>
       <c r="C95" s="2">
         <v>170.3199523052464</v>
       </c>
       <c r="D95" s="6">
         <v>2671</v>
       </c>
       <c r="E95" s="3">
         <v>172.43382827630728</v>
       </c>
       <c r="F95" s="5">
         <v>4070</v>
       </c>
       <c r="G95" s="2">
         <v>93.28443731377493</v>
       </c>
       <c r="H95" s="6">
         <v>1126</v>
       </c>
       <c r="I95" s="7">
         <v>96.157130657557644</v>
       </c>
-      <c r="J95" s="103"/>
-[...6 lines deleted...]
-      <c r="Q95" s="105"/>
+      <c r="J95" s="120"/>
+      <c r="K95" s="121"/>
+      <c r="L95" s="121"/>
+      <c r="M95" s="122"/>
+      <c r="N95" s="120"/>
+      <c r="O95" s="121"/>
+      <c r="P95" s="121"/>
+      <c r="Q95" s="122"/>
     </row>
     <row r="96" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A96" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="5">
         <v>17921</v>
       </c>
       <c r="C96" s="2">
         <v>126.59649618536311</v>
       </c>
       <c r="D96" s="6">
         <v>2992</v>
       </c>
       <c r="E96" s="3">
         <v>125.82001682085786</v>
       </c>
       <c r="F96" s="5">
         <v>3695</v>
       </c>
       <c r="G96" s="2">
         <v>96.65184410149098</v>
       </c>
       <c r="H96" s="6">
         <v>920</v>
       </c>
       <c r="I96" s="7">
         <v>87.954110898661568</v>
       </c>
-      <c r="J96" s="103"/>
-[...6 lines deleted...]
-      <c r="Q96" s="105"/>
+      <c r="J96" s="120"/>
+      <c r="K96" s="121"/>
+      <c r="L96" s="121"/>
+      <c r="M96" s="122"/>
+      <c r="N96" s="120"/>
+      <c r="O96" s="121"/>
+      <c r="P96" s="121"/>
+      <c r="Q96" s="122"/>
     </row>
     <row r="97" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A97" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B97" s="5">
         <v>12052</v>
       </c>
       <c r="C97" s="2">
         <v>137.61132678693767</v>
       </c>
       <c r="D97" s="6">
         <v>1976</v>
       </c>
       <c r="E97" s="3">
         <v>145.6153279292557</v>
       </c>
       <c r="F97" s="5">
         <v>3884</v>
       </c>
       <c r="G97" s="2">
         <v>114.77541371158392</v>
       </c>
       <c r="H97" s="6">
         <v>999</v>
       </c>
       <c r="I97" s="7">
         <v>110.26490066225165</v>
       </c>
-      <c r="J97" s="103"/>
-[...6 lines deleted...]
-      <c r="Q97" s="105"/>
+      <c r="J97" s="120"/>
+      <c r="K97" s="121"/>
+      <c r="L97" s="121"/>
+      <c r="M97" s="122"/>
+      <c r="N97" s="120"/>
+      <c r="O97" s="121"/>
+      <c r="P97" s="121"/>
+      <c r="Q97" s="122"/>
     </row>
     <row r="98" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A98" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B98" s="5">
         <v>13574</v>
       </c>
       <c r="C98" s="2">
         <v>127.13308981923761</v>
       </c>
       <c r="D98" s="6">
         <v>2081</v>
       </c>
       <c r="E98" s="3">
         <v>116.25698324022346</v>
       </c>
       <c r="F98" s="5">
         <v>3592</v>
       </c>
       <c r="G98" s="2">
         <v>72.683124241197888</v>
       </c>
       <c r="H98" s="6">
         <v>769</v>
       </c>
       <c r="I98" s="7">
         <v>66.63778162911612</v>
       </c>
-      <c r="J98" s="103"/>
-[...6 lines deleted...]
-      <c r="Q98" s="105"/>
+      <c r="J98" s="120"/>
+      <c r="K98" s="121"/>
+      <c r="L98" s="121"/>
+      <c r="M98" s="122"/>
+      <c r="N98" s="120"/>
+      <c r="O98" s="121"/>
+      <c r="P98" s="121"/>
+      <c r="Q98" s="122"/>
     </row>
     <row r="99" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A99" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="5">
         <v>20288</v>
       </c>
       <c r="C99" s="2">
         <v>119.78508590659503</v>
       </c>
       <c r="D99" s="6">
         <v>3337</v>
       </c>
       <c r="E99" s="3">
         <v>111.94230124119422</v>
       </c>
       <c r="F99" s="5">
         <v>3727</v>
       </c>
       <c r="G99" s="2">
         <v>111.02174560619599</v>
       </c>
       <c r="H99" s="6">
         <v>993</v>
       </c>
       <c r="I99" s="7">
         <v>104.96828752642706</v>
       </c>
-      <c r="J99" s="103"/>
-[...6 lines deleted...]
-      <c r="Q99" s="105"/>
+      <c r="J99" s="120"/>
+      <c r="K99" s="121"/>
+      <c r="L99" s="121"/>
+      <c r="M99" s="122"/>
+      <c r="N99" s="120"/>
+      <c r="O99" s="121"/>
+      <c r="P99" s="121"/>
+      <c r="Q99" s="122"/>
     </row>
     <row r="100" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A100" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="5">
         <v>10135</v>
       </c>
       <c r="C100" s="2">
         <v>106.32605958875368</v>
       </c>
       <c r="D100" s="6">
         <v>1499</v>
       </c>
       <c r="E100" s="3">
         <v>133.00798580301685</v>
       </c>
       <c r="F100" s="5">
         <v>2840</v>
       </c>
       <c r="G100" s="2">
         <v>80.613113823445929</v>
       </c>
       <c r="H100" s="6">
         <v>832</v>
       </c>
       <c r="I100" s="7">
         <v>92.960893854748605</v>
       </c>
-      <c r="J100" s="103"/>
-[...6 lines deleted...]
-      <c r="Q100" s="105"/>
+      <c r="J100" s="120"/>
+      <c r="K100" s="121"/>
+      <c r="L100" s="121"/>
+      <c r="M100" s="122"/>
+      <c r="N100" s="120"/>
+      <c r="O100" s="121"/>
+      <c r="P100" s="121"/>
+      <c r="Q100" s="122"/>
     </row>
     <row r="101" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A101" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="5">
         <v>14702</v>
       </c>
       <c r="C101" s="2">
         <v>148.92625607779578</v>
       </c>
       <c r="D101" s="6">
         <v>2099</v>
       </c>
       <c r="E101" s="3">
         <v>122.53356684179802</v>
       </c>
       <c r="F101" s="5">
         <v>3261</v>
       </c>
       <c r="G101" s="2">
         <v>84.481865284974091</v>
       </c>
       <c r="H101" s="6">
         <v>1004</v>
       </c>
       <c r="I101" s="7">
         <v>100.90452261306532</v>
       </c>
-      <c r="J101" s="103"/>
-[...6 lines deleted...]
-      <c r="Q101" s="105"/>
+      <c r="J101" s="120"/>
+      <c r="K101" s="121"/>
+      <c r="L101" s="121"/>
+      <c r="M101" s="122"/>
+      <c r="N101" s="120"/>
+      <c r="O101" s="121"/>
+      <c r="P101" s="121"/>
+      <c r="Q101" s="122"/>
     </row>
     <row r="102" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A102" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B102" s="5">
         <v>16972</v>
       </c>
       <c r="C102" s="2">
         <v>139.32030865210967</v>
       </c>
       <c r="D102" s="6">
         <v>2665</v>
       </c>
       <c r="E102" s="3">
         <v>113.40425531914893</v>
       </c>
       <c r="F102" s="5">
         <v>3151</v>
       </c>
       <c r="G102" s="2">
         <v>95.45592244774312</v>
       </c>
       <c r="H102" s="6">
         <v>961</v>
       </c>
       <c r="I102" s="7">
         <v>101.15789473684211</v>
       </c>
-      <c r="J102" s="106"/>
-[...6 lines deleted...]
-      <c r="Q102" s="108"/>
+      <c r="J102" s="123"/>
+      <c r="K102" s="124"/>
+      <c r="L102" s="124"/>
+      <c r="M102" s="125"/>
+      <c r="N102" s="123"/>
+      <c r="O102" s="124"/>
+      <c r="P102" s="124"/>
+      <c r="Q102" s="125"/>
     </row>
     <row r="103" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A103" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B103" s="32">
         <v>194009</v>
       </c>
       <c r="C103" s="60">
         <v>1.316734649554435</v>
       </c>
       <c r="D103" s="45">
         <v>32798</v>
       </c>
       <c r="E103" s="60">
         <v>1.375755033557047</v>
       </c>
       <c r="F103" s="32">
         <v>44886</v>
       </c>
       <c r="G103" s="60">
         <v>0.93782123605365431</v>
       </c>
       <c r="H103" s="45">
         <v>11893</v>
@@ -14565,621 +14967,621 @@
       </c>
       <c r="B104" s="24">
         <v>55042</v>
       </c>
       <c r="C104" s="26">
         <v>93.494360646827019</v>
       </c>
       <c r="D104" s="47">
         <v>8367</v>
       </c>
       <c r="E104" s="41">
         <v>73.349697554133428</v>
       </c>
       <c r="F104" s="24">
         <v>11219</v>
       </c>
       <c r="G104" s="26">
         <v>83.288789903489231</v>
       </c>
       <c r="H104" s="47">
         <v>3207</v>
       </c>
       <c r="I104" s="41">
         <v>91.03037184217996</v>
       </c>
-      <c r="J104" s="100" t="s">
+      <c r="J104" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K104" s="101"/>
-[...2 lines deleted...]
-      <c r="N104" s="100" t="s">
+      <c r="K104" s="118"/>
+      <c r="L104" s="118"/>
+      <c r="M104" s="119"/>
+      <c r="N104" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O104" s="101"/>
-[...1 lines deleted...]
-      <c r="Q104" s="102"/>
+      <c r="O104" s="118"/>
+      <c r="P104" s="118"/>
+      <c r="Q104" s="119"/>
     </row>
     <row r="105" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A105" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="5">
         <v>35420</v>
       </c>
       <c r="C105" s="2">
         <v>74.703674020331547</v>
       </c>
       <c r="D105" s="46">
         <v>5698</v>
       </c>
       <c r="E105" s="38">
         <v>73.674683216964056</v>
       </c>
       <c r="F105" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G105" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H105" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I105" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J105" s="103"/>
-[...6 lines deleted...]
-      <c r="Q105" s="105"/>
+      <c r="J105" s="120"/>
+      <c r="K105" s="121"/>
+      <c r="L105" s="121"/>
+      <c r="M105" s="122"/>
+      <c r="N105" s="120"/>
+      <c r="O105" s="121"/>
+      <c r="P105" s="121"/>
+      <c r="Q105" s="122"/>
     </row>
     <row r="106" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A106" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="5">
         <v>32925</v>
       </c>
       <c r="C106" s="2">
         <v>71.710153765735939</v>
       </c>
       <c r="D106" s="46">
         <v>5585</v>
       </c>
       <c r="E106" s="38">
         <v>75.534216932648093</v>
       </c>
       <c r="F106" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G106" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H106" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I106" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J106" s="103"/>
-[...6 lines deleted...]
-      <c r="Q106" s="105"/>
+      <c r="J106" s="120"/>
+      <c r="K106" s="121"/>
+      <c r="L106" s="121"/>
+      <c r="M106" s="122"/>
+      <c r="N106" s="120"/>
+      <c r="O106" s="121"/>
+      <c r="P106" s="121"/>
+      <c r="Q106" s="122"/>
     </row>
     <row r="107" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A107" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B107" s="5">
         <v>30891</v>
       </c>
       <c r="C107" s="2">
         <v>73.886005405534689</v>
       </c>
       <c r="D107" s="46">
         <v>5572</v>
       </c>
       <c r="E107" s="38">
         <v>88.966948746607059</v>
       </c>
       <c r="F107" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G107" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H107" s="75" t="s">
         <v>71</v>
       </c>
       <c r="I107" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="J107" s="103"/>
-[...6 lines deleted...]
-      <c r="Q107" s="105"/>
+      <c r="J107" s="120"/>
+      <c r="K107" s="121"/>
+      <c r="L107" s="121"/>
+      <c r="M107" s="122"/>
+      <c r="N107" s="120"/>
+      <c r="O107" s="121"/>
+      <c r="P107" s="121"/>
+      <c r="Q107" s="122"/>
     </row>
     <row r="108" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A108" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B108" s="24">
         <v>90462</v>
       </c>
       <c r="C108" s="26">
         <v>85.111867978849517</v>
       </c>
       <c r="D108" s="47">
         <v>14065</v>
       </c>
       <c r="E108" s="41">
         <v>73.481009351653512</v>
       </c>
       <c r="F108" s="67" t="s">
         <v>71</v>
       </c>
       <c r="G108" s="68" t="s">
         <v>71</v>
       </c>
       <c r="H108" s="69" t="s">
         <v>71</v>
       </c>
       <c r="I108" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="J108" s="103"/>
-[...6 lines deleted...]
-      <c r="Q108" s="105"/>
+      <c r="J108" s="120"/>
+      <c r="K108" s="121"/>
+      <c r="L108" s="121"/>
+      <c r="M108" s="122"/>
+      <c r="N108" s="120"/>
+      <c r="O108" s="121"/>
+      <c r="P108" s="121"/>
+      <c r="Q108" s="122"/>
     </row>
     <row r="109" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A109" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="5">
         <v>63816</v>
       </c>
       <c r="C109" s="2">
         <v>72.747170069423078</v>
       </c>
       <c r="D109" s="56">
         <v>11157</v>
       </c>
       <c r="E109" s="42">
         <v>81.694369187962209</v>
       </c>
       <c r="F109" s="62" t="s">
         <v>71</v>
       </c>
       <c r="G109" s="72" t="s">
         <v>71</v>
       </c>
       <c r="H109" s="73" t="s">
         <v>71</v>
       </c>
       <c r="I109" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="J109" s="103"/>
-[...6 lines deleted...]
-      <c r="Q109" s="105"/>
+      <c r="J109" s="120"/>
+      <c r="K109" s="121"/>
+      <c r="L109" s="121"/>
+      <c r="M109" s="122"/>
+      <c r="N109" s="120"/>
+      <c r="O109" s="121"/>
+      <c r="P109" s="121"/>
+      <c r="Q109" s="122"/>
     </row>
     <row r="110" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A110" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B110" s="24">
         <v>13766</v>
       </c>
       <c r="C110" s="26">
         <v>109.44506280807759</v>
       </c>
       <c r="D110" s="48">
         <v>2155</v>
       </c>
       <c r="E110" s="28">
         <v>88.247338247338249</v>
       </c>
       <c r="F110" s="24">
         <v>4018</v>
       </c>
       <c r="G110" s="26">
         <v>85.307855626326969</v>
       </c>
       <c r="H110" s="27">
         <v>1055</v>
       </c>
       <c r="I110" s="29">
         <v>97.86641929499072</v>
       </c>
-      <c r="J110" s="103"/>
-[...6 lines deleted...]
-      <c r="Q110" s="105"/>
+      <c r="J110" s="120"/>
+      <c r="K110" s="121"/>
+      <c r="L110" s="121"/>
+      <c r="M110" s="122"/>
+      <c r="N110" s="120"/>
+      <c r="O110" s="121"/>
+      <c r="P110" s="121"/>
+      <c r="Q110" s="122"/>
     </row>
     <row r="111" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A111" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B111" s="5">
         <v>15676</v>
       </c>
       <c r="C111" s="2">
         <v>96.089248498222389</v>
       </c>
       <c r="D111" s="6">
         <v>2307</v>
       </c>
       <c r="E111" s="3">
         <v>75.788436268068324</v>
       </c>
       <c r="F111" s="5">
         <v>3550</v>
       </c>
       <c r="G111" s="2">
         <v>89.850670716274365</v>
       </c>
       <c r="H111" s="6">
         <v>1006</v>
       </c>
       <c r="I111" s="7">
         <v>88.94783377541998</v>
       </c>
-      <c r="J111" s="103"/>
-[...6 lines deleted...]
-      <c r="Q111" s="105"/>
+      <c r="J111" s="120"/>
+      <c r="K111" s="121"/>
+      <c r="L111" s="121"/>
+      <c r="M111" s="122"/>
+      <c r="N111" s="120"/>
+      <c r="O111" s="121"/>
+      <c r="P111" s="121"/>
+      <c r="Q111" s="122"/>
     </row>
     <row r="112" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A112" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="5">
         <v>25600</v>
       </c>
       <c r="C112" s="2">
         <v>85.390260173448965</v>
       </c>
       <c r="D112" s="6">
         <v>3905</v>
       </c>
       <c r="E112" s="3">
         <v>65.951697348420879</v>
       </c>
       <c r="F112" s="77">
         <v>3651</v>
       </c>
       <c r="G112" s="78">
         <v>75.920149719276353</v>
       </c>
       <c r="H112" s="79">
         <v>1146</v>
       </c>
       <c r="I112" s="80">
         <v>87.214611872146122</v>
       </c>
-      <c r="J112" s="103"/>
-[...6 lines deleted...]
-      <c r="Q112" s="105"/>
+      <c r="J112" s="120"/>
+      <c r="K112" s="121"/>
+      <c r="L112" s="121"/>
+      <c r="M112" s="122"/>
+      <c r="N112" s="120"/>
+      <c r="O112" s="121"/>
+      <c r="P112" s="121"/>
+      <c r="Q112" s="122"/>
     </row>
     <row r="113" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A113" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="5">
         <v>10095</v>
       </c>
       <c r="C113" s="2">
         <v>81.727655440414509</v>
       </c>
       <c r="D113" s="6">
         <v>1492</v>
       </c>
       <c r="E113" s="3">
         <v>72.042491549975864</v>
       </c>
-      <c r="F113" s="134" t="s">
+      <c r="F113" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="G113" s="135"/>
-[...9 lines deleted...]
-      <c r="Q113" s="105"/>
+      <c r="G113" s="127"/>
+      <c r="H113" s="127"/>
+      <c r="I113" s="128"/>
+      <c r="J113" s="120"/>
+      <c r="K113" s="121"/>
+      <c r="L113" s="121"/>
+      <c r="M113" s="122"/>
+      <c r="N113" s="120"/>
+      <c r="O113" s="121"/>
+      <c r="P113" s="121"/>
+      <c r="Q113" s="122"/>
     </row>
     <row r="114" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A114" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="5">
         <v>13732</v>
       </c>
       <c r="C114" s="2">
         <v>80.112012134647927</v>
       </c>
       <c r="D114" s="6">
         <v>2023</v>
       </c>
       <c r="E114" s="3">
         <v>75.739423436915004</v>
       </c>
-      <c r="F114" s="134"/>
-[...10 lines deleted...]
-      <c r="Q114" s="105"/>
+      <c r="F114" s="126"/>
+      <c r="G114" s="127"/>
+      <c r="H114" s="127"/>
+      <c r="I114" s="128"/>
+      <c r="J114" s="121"/>
+      <c r="K114" s="121"/>
+      <c r="L114" s="121"/>
+      <c r="M114" s="122"/>
+      <c r="N114" s="120"/>
+      <c r="O114" s="121"/>
+      <c r="P114" s="121"/>
+      <c r="Q114" s="122"/>
     </row>
     <row r="115" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A115" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5">
         <v>11593</v>
       </c>
       <c r="C115" s="2">
         <v>64.689470453657719</v>
       </c>
       <c r="D115" s="6">
         <v>2183</v>
       </c>
       <c r="E115" s="3">
         <v>72.961229946524071</v>
       </c>
-      <c r="F115" s="134"/>
-[...10 lines deleted...]
-      <c r="Q115" s="105"/>
+      <c r="F115" s="126"/>
+      <c r="G115" s="127"/>
+      <c r="H115" s="127"/>
+      <c r="I115" s="128"/>
+      <c r="J115" s="121"/>
+      <c r="K115" s="121"/>
+      <c r="L115" s="121"/>
+      <c r="M115" s="122"/>
+      <c r="N115" s="120"/>
+      <c r="O115" s="121"/>
+      <c r="P115" s="121"/>
+      <c r="Q115" s="122"/>
     </row>
     <row r="116" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A116" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="5">
         <v>8054</v>
       </c>
       <c r="C116" s="2">
         <v>66.827082641885156</v>
       </c>
       <c r="D116" s="6">
         <v>1359</v>
       </c>
       <c r="E116" s="3">
         <v>68.775303643724698</v>
       </c>
-      <c r="F116" s="134"/>
-[...10 lines deleted...]
-      <c r="Q116" s="105"/>
+      <c r="F116" s="126"/>
+      <c r="G116" s="127"/>
+      <c r="H116" s="127"/>
+      <c r="I116" s="128"/>
+      <c r="J116" s="121"/>
+      <c r="K116" s="121"/>
+      <c r="L116" s="121"/>
+      <c r="M116" s="122"/>
+      <c r="N116" s="120"/>
+      <c r="O116" s="121"/>
+      <c r="P116" s="121"/>
+      <c r="Q116" s="122"/>
     </row>
     <row r="117" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A117" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5">
         <v>9637</v>
       </c>
       <c r="C117" s="2">
         <v>70.99602180639458</v>
       </c>
       <c r="D117" s="6">
         <v>1566</v>
       </c>
       <c r="E117" s="3">
         <v>75.252282556463229</v>
       </c>
-      <c r="F117" s="134"/>
-[...10 lines deleted...]
-      <c r="Q117" s="105"/>
+      <c r="F117" s="126"/>
+      <c r="G117" s="127"/>
+      <c r="H117" s="127"/>
+      <c r="I117" s="128"/>
+      <c r="J117" s="121"/>
+      <c r="K117" s="121"/>
+      <c r="L117" s="121"/>
+      <c r="M117" s="122"/>
+      <c r="N117" s="120"/>
+      <c r="O117" s="121"/>
+      <c r="P117" s="121"/>
+      <c r="Q117" s="122"/>
     </row>
     <row r="118" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A118" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="5">
         <v>15234</v>
       </c>
       <c r="C118" s="2">
         <v>75.088722397476332</v>
       </c>
       <c r="D118" s="6">
         <v>2660</v>
       </c>
       <c r="E118" s="3">
         <v>79.712316451902907</v>
       </c>
-      <c r="F118" s="134"/>
-[...10 lines deleted...]
-      <c r="Q118" s="105"/>
+      <c r="F118" s="126"/>
+      <c r="G118" s="127"/>
+      <c r="H118" s="127"/>
+      <c r="I118" s="128"/>
+      <c r="J118" s="121"/>
+      <c r="K118" s="121"/>
+      <c r="L118" s="121"/>
+      <c r="M118" s="122"/>
+      <c r="N118" s="120"/>
+      <c r="O118" s="121"/>
+      <c r="P118" s="121"/>
+      <c r="Q118" s="122"/>
     </row>
     <row r="119" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A119" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="5">
         <v>10705</v>
       </c>
       <c r="C119" s="2">
         <v>105.6240749876665</v>
       </c>
       <c r="D119" s="6">
         <v>1919</v>
       </c>
       <c r="E119" s="3">
         <v>128.01867911941292</v>
       </c>
-      <c r="F119" s="134"/>
-[...10 lines deleted...]
-      <c r="Q119" s="105"/>
+      <c r="F119" s="126"/>
+      <c r="G119" s="127"/>
+      <c r="H119" s="127"/>
+      <c r="I119" s="128"/>
+      <c r="J119" s="121"/>
+      <c r="K119" s="121"/>
+      <c r="L119" s="121"/>
+      <c r="M119" s="122"/>
+      <c r="N119" s="120"/>
+      <c r="O119" s="121"/>
+      <c r="P119" s="121"/>
+      <c r="Q119" s="122"/>
     </row>
     <row r="120" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A120" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="5">
         <v>9664</v>
       </c>
       <c r="C120" s="2">
         <v>65.732553394096044</v>
       </c>
       <c r="D120" s="6">
         <v>1867</v>
       </c>
       <c r="E120" s="3">
         <v>88.947117675083376</v>
       </c>
-      <c r="F120" s="134"/>
-[...10 lines deleted...]
-      <c r="Q120" s="105"/>
+      <c r="F120" s="126"/>
+      <c r="G120" s="127"/>
+      <c r="H120" s="127"/>
+      <c r="I120" s="128"/>
+      <c r="J120" s="121"/>
+      <c r="K120" s="121"/>
+      <c r="L120" s="121"/>
+      <c r="M120" s="122"/>
+      <c r="N120" s="120"/>
+      <c r="O120" s="121"/>
+      <c r="P120" s="121"/>
+      <c r="Q120" s="122"/>
     </row>
     <row r="121" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A121" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="5">
         <v>10522</v>
       </c>
       <c r="C121" s="2">
         <v>61.99622908319585</v>
       </c>
       <c r="D121" s="6">
         <v>1786</v>
       </c>
       <c r="E121" s="3">
         <v>67.016885553470914</v>
       </c>
-      <c r="F121" s="137"/>
-[...10 lines deleted...]
-      <c r="Q121" s="108"/>
+      <c r="F121" s="129"/>
+      <c r="G121" s="130"/>
+      <c r="H121" s="130"/>
+      <c r="I121" s="131"/>
+      <c r="J121" s="124"/>
+      <c r="K121" s="124"/>
+      <c r="L121" s="124"/>
+      <c r="M121" s="125"/>
+      <c r="N121" s="123"/>
+      <c r="O121" s="124"/>
+      <c r="P121" s="124"/>
+      <c r="Q121" s="125"/>
     </row>
     <row r="122" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A122" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B122" s="32">
         <v>154278</v>
       </c>
       <c r="C122" s="60">
         <v>0.7952105314701895</v>
       </c>
       <c r="D122" s="45">
         <v>25222</v>
       </c>
       <c r="E122" s="60">
         <v>0.76901030550643334</v>
       </c>
       <c r="F122" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G122" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H122" s="65" t="s">
         <v>71</v>
@@ -15194,431 +15596,431 @@
         <v>81</v>
       </c>
       <c r="L122" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M122" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N122" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O122" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P122" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q122" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="123" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="B123" s="100" t="s">
+      <c r="B123" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="C123" s="109"/>
-[...2 lines deleted...]
-      <c r="F123" s="100" t="s">
+      <c r="C123" s="132"/>
+      <c r="D123" s="132"/>
+      <c r="E123" s="133"/>
+      <c r="F123" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="G123" s="109"/>
-[...2 lines deleted...]
-      <c r="J123" s="100" t="s">
+      <c r="G123" s="132"/>
+      <c r="H123" s="132"/>
+      <c r="I123" s="133"/>
+      <c r="J123" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K123" s="101"/>
-[...2 lines deleted...]
-      <c r="N123" s="100" t="s">
+      <c r="K123" s="118"/>
+      <c r="L123" s="118"/>
+      <c r="M123" s="119"/>
+      <c r="N123" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O123" s="101"/>
-[...1 lines deleted...]
-      <c r="Q123" s="102"/>
+      <c r="O123" s="118"/>
+      <c r="P123" s="118"/>
+      <c r="Q123" s="119"/>
     </row>
     <row r="124" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B124" s="111"/>
-[...14 lines deleted...]
-      <c r="Q124" s="105"/>
+      <c r="B124" s="134"/>
+      <c r="C124" s="135"/>
+      <c r="D124" s="135"/>
+      <c r="E124" s="136"/>
+      <c r="F124" s="134"/>
+      <c r="G124" s="135"/>
+      <c r="H124" s="135"/>
+      <c r="I124" s="136"/>
+      <c r="J124" s="120"/>
+      <c r="K124" s="121"/>
+      <c r="L124" s="121"/>
+      <c r="M124" s="122"/>
+      <c r="N124" s="120"/>
+      <c r="O124" s="121"/>
+      <c r="P124" s="121"/>
+      <c r="Q124" s="122"/>
     </row>
     <row r="125" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B125" s="111"/>
-[...14 lines deleted...]
-      <c r="Q125" s="105"/>
+      <c r="B125" s="134"/>
+      <c r="C125" s="135"/>
+      <c r="D125" s="135"/>
+      <c r="E125" s="136"/>
+      <c r="F125" s="134"/>
+      <c r="G125" s="135"/>
+      <c r="H125" s="135"/>
+      <c r="I125" s="136"/>
+      <c r="J125" s="120"/>
+      <c r="K125" s="121"/>
+      <c r="L125" s="121"/>
+      <c r="M125" s="122"/>
+      <c r="N125" s="120"/>
+      <c r="O125" s="121"/>
+      <c r="P125" s="121"/>
+      <c r="Q125" s="122"/>
     </row>
     <row r="126" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B126" s="111"/>
-[...14 lines deleted...]
-      <c r="Q126" s="105"/>
+      <c r="B126" s="134"/>
+      <c r="C126" s="135"/>
+      <c r="D126" s="135"/>
+      <c r="E126" s="136"/>
+      <c r="F126" s="134"/>
+      <c r="G126" s="135"/>
+      <c r="H126" s="135"/>
+      <c r="I126" s="136"/>
+      <c r="J126" s="120"/>
+      <c r="K126" s="121"/>
+      <c r="L126" s="121"/>
+      <c r="M126" s="122"/>
+      <c r="N126" s="120"/>
+      <c r="O126" s="121"/>
+      <c r="P126" s="121"/>
+      <c r="Q126" s="122"/>
     </row>
     <row r="127" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B127" s="111"/>
-[...14 lines deleted...]
-      <c r="Q127" s="105"/>
+      <c r="B127" s="134"/>
+      <c r="C127" s="135"/>
+      <c r="D127" s="135"/>
+      <c r="E127" s="136"/>
+      <c r="F127" s="134"/>
+      <c r="G127" s="135"/>
+      <c r="H127" s="135"/>
+      <c r="I127" s="136"/>
+      <c r="J127" s="120"/>
+      <c r="K127" s="121"/>
+      <c r="L127" s="121"/>
+      <c r="M127" s="122"/>
+      <c r="N127" s="120"/>
+      <c r="O127" s="121"/>
+      <c r="P127" s="121"/>
+      <c r="Q127" s="122"/>
     </row>
     <row r="128" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B128" s="111"/>
-[...14 lines deleted...]
-      <c r="Q128" s="105"/>
+      <c r="B128" s="134"/>
+      <c r="C128" s="135"/>
+      <c r="D128" s="135"/>
+      <c r="E128" s="136"/>
+      <c r="F128" s="134"/>
+      <c r="G128" s="135"/>
+      <c r="H128" s="135"/>
+      <c r="I128" s="136"/>
+      <c r="J128" s="120"/>
+      <c r="K128" s="121"/>
+      <c r="L128" s="121"/>
+      <c r="M128" s="122"/>
+      <c r="N128" s="120"/>
+      <c r="O128" s="121"/>
+      <c r="P128" s="121"/>
+      <c r="Q128" s="122"/>
     </row>
     <row r="129" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="B129" s="111"/>
-[...14 lines deleted...]
-      <c r="Q129" s="105"/>
+      <c r="B129" s="134"/>
+      <c r="C129" s="135"/>
+      <c r="D129" s="135"/>
+      <c r="E129" s="136"/>
+      <c r="F129" s="134"/>
+      <c r="G129" s="135"/>
+      <c r="H129" s="135"/>
+      <c r="I129" s="136"/>
+      <c r="J129" s="120"/>
+      <c r="K129" s="121"/>
+      <c r="L129" s="121"/>
+      <c r="M129" s="122"/>
+      <c r="N129" s="120"/>
+      <c r="O129" s="121"/>
+      <c r="P129" s="121"/>
+      <c r="Q129" s="122"/>
     </row>
     <row r="130" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B130" s="111"/>
-[...14 lines deleted...]
-      <c r="Q130" s="105"/>
+      <c r="B130" s="134"/>
+      <c r="C130" s="135"/>
+      <c r="D130" s="135"/>
+      <c r="E130" s="136"/>
+      <c r="F130" s="134"/>
+      <c r="G130" s="135"/>
+      <c r="H130" s="135"/>
+      <c r="I130" s="136"/>
+      <c r="J130" s="120"/>
+      <c r="K130" s="121"/>
+      <c r="L130" s="121"/>
+      <c r="M130" s="122"/>
+      <c r="N130" s="120"/>
+      <c r="O130" s="121"/>
+      <c r="P130" s="121"/>
+      <c r="Q130" s="122"/>
     </row>
     <row r="131" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B131" s="111"/>
-[...14 lines deleted...]
-      <c r="Q131" s="105"/>
+      <c r="B131" s="134"/>
+      <c r="C131" s="135"/>
+      <c r="D131" s="135"/>
+      <c r="E131" s="136"/>
+      <c r="F131" s="134"/>
+      <c r="G131" s="135"/>
+      <c r="H131" s="135"/>
+      <c r="I131" s="136"/>
+      <c r="J131" s="120"/>
+      <c r="K131" s="121"/>
+      <c r="L131" s="121"/>
+      <c r="M131" s="122"/>
+      <c r="N131" s="120"/>
+      <c r="O131" s="121"/>
+      <c r="P131" s="121"/>
+      <c r="Q131" s="122"/>
     </row>
     <row r="132" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B132" s="111"/>
-[...14 lines deleted...]
-      <c r="Q132" s="105"/>
+      <c r="B132" s="134"/>
+      <c r="C132" s="135"/>
+      <c r="D132" s="135"/>
+      <c r="E132" s="136"/>
+      <c r="F132" s="134"/>
+      <c r="G132" s="135"/>
+      <c r="H132" s="135"/>
+      <c r="I132" s="136"/>
+      <c r="J132" s="120"/>
+      <c r="K132" s="121"/>
+      <c r="L132" s="121"/>
+      <c r="M132" s="122"/>
+      <c r="N132" s="120"/>
+      <c r="O132" s="121"/>
+      <c r="P132" s="121"/>
+      <c r="Q132" s="122"/>
     </row>
     <row r="133" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B133" s="111"/>
-[...14 lines deleted...]
-      <c r="Q133" s="105"/>
+      <c r="B133" s="134"/>
+      <c r="C133" s="135"/>
+      <c r="D133" s="135"/>
+      <c r="E133" s="136"/>
+      <c r="F133" s="134"/>
+      <c r="G133" s="135"/>
+      <c r="H133" s="135"/>
+      <c r="I133" s="136"/>
+      <c r="J133" s="121"/>
+      <c r="K133" s="121"/>
+      <c r="L133" s="121"/>
+      <c r="M133" s="122"/>
+      <c r="N133" s="120"/>
+      <c r="O133" s="121"/>
+      <c r="P133" s="121"/>
+      <c r="Q133" s="122"/>
     </row>
     <row r="134" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B134" s="111"/>
-[...14 lines deleted...]
-      <c r="Q134" s="105"/>
+      <c r="B134" s="134"/>
+      <c r="C134" s="135"/>
+      <c r="D134" s="135"/>
+      <c r="E134" s="136"/>
+      <c r="F134" s="134"/>
+      <c r="G134" s="135"/>
+      <c r="H134" s="135"/>
+      <c r="I134" s="136"/>
+      <c r="J134" s="121"/>
+      <c r="K134" s="121"/>
+      <c r="L134" s="121"/>
+      <c r="M134" s="122"/>
+      <c r="N134" s="120"/>
+      <c r="O134" s="121"/>
+      <c r="P134" s="121"/>
+      <c r="Q134" s="122"/>
     </row>
     <row r="135" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B135" s="111"/>
-[...14 lines deleted...]
-      <c r="Q135" s="105"/>
+      <c r="B135" s="134"/>
+      <c r="C135" s="135"/>
+      <c r="D135" s="135"/>
+      <c r="E135" s="136"/>
+      <c r="F135" s="134"/>
+      <c r="G135" s="135"/>
+      <c r="H135" s="135"/>
+      <c r="I135" s="136"/>
+      <c r="J135" s="121"/>
+      <c r="K135" s="121"/>
+      <c r="L135" s="121"/>
+      <c r="M135" s="122"/>
+      <c r="N135" s="120"/>
+      <c r="O135" s="121"/>
+      <c r="P135" s="121"/>
+      <c r="Q135" s="122"/>
     </row>
     <row r="136" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A136" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B136" s="111"/>
-[...14 lines deleted...]
-      <c r="Q136" s="105"/>
+      <c r="B136" s="134"/>
+      <c r="C136" s="135"/>
+      <c r="D136" s="135"/>
+      <c r="E136" s="136"/>
+      <c r="F136" s="134"/>
+      <c r="G136" s="135"/>
+      <c r="H136" s="135"/>
+      <c r="I136" s="136"/>
+      <c r="J136" s="121"/>
+      <c r="K136" s="121"/>
+      <c r="L136" s="121"/>
+      <c r="M136" s="122"/>
+      <c r="N136" s="120"/>
+      <c r="O136" s="121"/>
+      <c r="P136" s="121"/>
+      <c r="Q136" s="122"/>
     </row>
     <row r="137" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A137" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B137" s="111"/>
-[...14 lines deleted...]
-      <c r="Q137" s="105"/>
+      <c r="B137" s="134"/>
+      <c r="C137" s="135"/>
+      <c r="D137" s="135"/>
+      <c r="E137" s="136"/>
+      <c r="F137" s="134"/>
+      <c r="G137" s="135"/>
+      <c r="H137" s="135"/>
+      <c r="I137" s="136"/>
+      <c r="J137" s="121"/>
+      <c r="K137" s="121"/>
+      <c r="L137" s="121"/>
+      <c r="M137" s="122"/>
+      <c r="N137" s="120"/>
+      <c r="O137" s="121"/>
+      <c r="P137" s="121"/>
+      <c r="Q137" s="122"/>
     </row>
     <row r="138" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="111"/>
-[...14 lines deleted...]
-      <c r="Q138" s="105"/>
+      <c r="B138" s="134"/>
+      <c r="C138" s="135"/>
+      <c r="D138" s="135"/>
+      <c r="E138" s="136"/>
+      <c r="F138" s="134"/>
+      <c r="G138" s="135"/>
+      <c r="H138" s="135"/>
+      <c r="I138" s="136"/>
+      <c r="J138" s="121"/>
+      <c r="K138" s="121"/>
+      <c r="L138" s="121"/>
+      <c r="M138" s="122"/>
+      <c r="N138" s="120"/>
+      <c r="O138" s="121"/>
+      <c r="P138" s="121"/>
+      <c r="Q138" s="122"/>
     </row>
     <row r="139" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B139" s="111"/>
-[...14 lines deleted...]
-      <c r="Q139" s="105"/>
+      <c r="B139" s="134"/>
+      <c r="C139" s="135"/>
+      <c r="D139" s="135"/>
+      <c r="E139" s="136"/>
+      <c r="F139" s="134"/>
+      <c r="G139" s="135"/>
+      <c r="H139" s="135"/>
+      <c r="I139" s="136"/>
+      <c r="J139" s="121"/>
+      <c r="K139" s="121"/>
+      <c r="L139" s="121"/>
+      <c r="M139" s="122"/>
+      <c r="N139" s="120"/>
+      <c r="O139" s="121"/>
+      <c r="P139" s="121"/>
+      <c r="Q139" s="122"/>
     </row>
     <row r="140" spans="1:17" s="9" customFormat="1" ht="11.3" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B140" s="114"/>
-[...14 lines deleted...]
-      <c r="Q140" s="108"/>
+      <c r="B140" s="137"/>
+      <c r="C140" s="138"/>
+      <c r="D140" s="138"/>
+      <c r="E140" s="139"/>
+      <c r="F140" s="137"/>
+      <c r="G140" s="138"/>
+      <c r="H140" s="138"/>
+      <c r="I140" s="139"/>
+      <c r="J140" s="124"/>
+      <c r="K140" s="124"/>
+      <c r="L140" s="124"/>
+      <c r="M140" s="125"/>
+      <c r="N140" s="123"/>
+      <c r="O140" s="124"/>
+      <c r="P140" s="124"/>
+      <c r="Q140" s="125"/>
     </row>
     <row r="141" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A141" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B141" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C141" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D141" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E141" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F141" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G141" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H141" s="65" t="s">
         <v>71</v>
@@ -15633,431 +16035,431 @@
         <v>81</v>
       </c>
       <c r="L141" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M141" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N141" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O141" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P141" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q141" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="142" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A142" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="B142" s="100" t="s">
+      <c r="B142" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="C142" s="109"/>
-[...2 lines deleted...]
-      <c r="F142" s="100" t="s">
+      <c r="C142" s="132"/>
+      <c r="D142" s="132"/>
+      <c r="E142" s="133"/>
+      <c r="F142" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="G142" s="109"/>
-[...2 lines deleted...]
-      <c r="J142" s="100" t="s">
+      <c r="G142" s="132"/>
+      <c r="H142" s="132"/>
+      <c r="I142" s="133"/>
+      <c r="J142" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K142" s="101"/>
-[...2 lines deleted...]
-      <c r="N142" s="100" t="s">
+      <c r="K142" s="118"/>
+      <c r="L142" s="118"/>
+      <c r="M142" s="119"/>
+      <c r="N142" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O142" s="101"/>
-[...1 lines deleted...]
-      <c r="Q142" s="102"/>
+      <c r="O142" s="118"/>
+      <c r="P142" s="118"/>
+      <c r="Q142" s="119"/>
     </row>
     <row r="143" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A143" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B143" s="111"/>
-[...14 lines deleted...]
-      <c r="Q143" s="105"/>
+      <c r="B143" s="134"/>
+      <c r="C143" s="135"/>
+      <c r="D143" s="135"/>
+      <c r="E143" s="136"/>
+      <c r="F143" s="134"/>
+      <c r="G143" s="135"/>
+      <c r="H143" s="135"/>
+      <c r="I143" s="136"/>
+      <c r="J143" s="120"/>
+      <c r="K143" s="121"/>
+      <c r="L143" s="121"/>
+      <c r="M143" s="122"/>
+      <c r="N143" s="120"/>
+      <c r="O143" s="121"/>
+      <c r="P143" s="121"/>
+      <c r="Q143" s="122"/>
     </row>
     <row r="144" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A144" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B144" s="111"/>
-[...14 lines deleted...]
-      <c r="Q144" s="105"/>
+      <c r="B144" s="134"/>
+      <c r="C144" s="135"/>
+      <c r="D144" s="135"/>
+      <c r="E144" s="136"/>
+      <c r="F144" s="134"/>
+      <c r="G144" s="135"/>
+      <c r="H144" s="135"/>
+      <c r="I144" s="136"/>
+      <c r="J144" s="120"/>
+      <c r="K144" s="121"/>
+      <c r="L144" s="121"/>
+      <c r="M144" s="122"/>
+      <c r="N144" s="120"/>
+      <c r="O144" s="121"/>
+      <c r="P144" s="121"/>
+      <c r="Q144" s="122"/>
     </row>
     <row r="145" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A145" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B145" s="111"/>
-[...14 lines deleted...]
-      <c r="Q145" s="105"/>
+      <c r="B145" s="134"/>
+      <c r="C145" s="135"/>
+      <c r="D145" s="135"/>
+      <c r="E145" s="136"/>
+      <c r="F145" s="134"/>
+      <c r="G145" s="135"/>
+      <c r="H145" s="135"/>
+      <c r="I145" s="136"/>
+      <c r="J145" s="120"/>
+      <c r="K145" s="121"/>
+      <c r="L145" s="121"/>
+      <c r="M145" s="122"/>
+      <c r="N145" s="120"/>
+      <c r="O145" s="121"/>
+      <c r="P145" s="121"/>
+      <c r="Q145" s="122"/>
     </row>
     <row r="146" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A146" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B146" s="111"/>
-[...14 lines deleted...]
-      <c r="Q146" s="105"/>
+      <c r="B146" s="134"/>
+      <c r="C146" s="135"/>
+      <c r="D146" s="135"/>
+      <c r="E146" s="136"/>
+      <c r="F146" s="134"/>
+      <c r="G146" s="135"/>
+      <c r="H146" s="135"/>
+      <c r="I146" s="136"/>
+      <c r="J146" s="120"/>
+      <c r="K146" s="121"/>
+      <c r="L146" s="121"/>
+      <c r="M146" s="122"/>
+      <c r="N146" s="120"/>
+      <c r="O146" s="121"/>
+      <c r="P146" s="121"/>
+      <c r="Q146" s="122"/>
     </row>
     <row r="147" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A147" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B147" s="111"/>
-[...14 lines deleted...]
-      <c r="Q147" s="105"/>
+      <c r="B147" s="134"/>
+      <c r="C147" s="135"/>
+      <c r="D147" s="135"/>
+      <c r="E147" s="136"/>
+      <c r="F147" s="134"/>
+      <c r="G147" s="135"/>
+      <c r="H147" s="135"/>
+      <c r="I147" s="136"/>
+      <c r="J147" s="120"/>
+      <c r="K147" s="121"/>
+      <c r="L147" s="121"/>
+      <c r="M147" s="122"/>
+      <c r="N147" s="120"/>
+      <c r="O147" s="121"/>
+      <c r="P147" s="121"/>
+      <c r="Q147" s="122"/>
     </row>
     <row r="148" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A148" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="B148" s="111"/>
-[...14 lines deleted...]
-      <c r="Q148" s="105"/>
+      <c r="B148" s="134"/>
+      <c r="C148" s="135"/>
+      <c r="D148" s="135"/>
+      <c r="E148" s="136"/>
+      <c r="F148" s="134"/>
+      <c r="G148" s="135"/>
+      <c r="H148" s="135"/>
+      <c r="I148" s="136"/>
+      <c r="J148" s="120"/>
+      <c r="K148" s="121"/>
+      <c r="L148" s="121"/>
+      <c r="M148" s="122"/>
+      <c r="N148" s="120"/>
+      <c r="O148" s="121"/>
+      <c r="P148" s="121"/>
+      <c r="Q148" s="122"/>
     </row>
     <row r="149" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A149" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B149" s="111"/>
-[...14 lines deleted...]
-      <c r="Q149" s="105"/>
+      <c r="B149" s="134"/>
+      <c r="C149" s="135"/>
+      <c r="D149" s="135"/>
+      <c r="E149" s="136"/>
+      <c r="F149" s="134"/>
+      <c r="G149" s="135"/>
+      <c r="H149" s="135"/>
+      <c r="I149" s="136"/>
+      <c r="J149" s="120"/>
+      <c r="K149" s="121"/>
+      <c r="L149" s="121"/>
+      <c r="M149" s="122"/>
+      <c r="N149" s="120"/>
+      <c r="O149" s="121"/>
+      <c r="P149" s="121"/>
+      <c r="Q149" s="122"/>
     </row>
     <row r="150" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A150" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B150" s="111"/>
-[...14 lines deleted...]
-      <c r="Q150" s="105"/>
+      <c r="B150" s="134"/>
+      <c r="C150" s="135"/>
+      <c r="D150" s="135"/>
+      <c r="E150" s="136"/>
+      <c r="F150" s="134"/>
+      <c r="G150" s="135"/>
+      <c r="H150" s="135"/>
+      <c r="I150" s="136"/>
+      <c r="J150" s="120"/>
+      <c r="K150" s="121"/>
+      <c r="L150" s="121"/>
+      <c r="M150" s="122"/>
+      <c r="N150" s="120"/>
+      <c r="O150" s="121"/>
+      <c r="P150" s="121"/>
+      <c r="Q150" s="122"/>
     </row>
     <row r="151" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A151" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B151" s="111"/>
-[...14 lines deleted...]
-      <c r="Q151" s="105"/>
+      <c r="B151" s="134"/>
+      <c r="C151" s="135"/>
+      <c r="D151" s="135"/>
+      <c r="E151" s="136"/>
+      <c r="F151" s="134"/>
+      <c r="G151" s="135"/>
+      <c r="H151" s="135"/>
+      <c r="I151" s="136"/>
+      <c r="J151" s="120"/>
+      <c r="K151" s="121"/>
+      <c r="L151" s="121"/>
+      <c r="M151" s="122"/>
+      <c r="N151" s="120"/>
+      <c r="O151" s="121"/>
+      <c r="P151" s="121"/>
+      <c r="Q151" s="122"/>
     </row>
     <row r="152" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A152" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B152" s="111"/>
-[...14 lines deleted...]
-      <c r="Q152" s="105"/>
+      <c r="B152" s="134"/>
+      <c r="C152" s="135"/>
+      <c r="D152" s="135"/>
+      <c r="E152" s="136"/>
+      <c r="F152" s="134"/>
+      <c r="G152" s="135"/>
+      <c r="H152" s="135"/>
+      <c r="I152" s="136"/>
+      <c r="J152" s="121"/>
+      <c r="K152" s="121"/>
+      <c r="L152" s="121"/>
+      <c r="M152" s="122"/>
+      <c r="N152" s="120"/>
+      <c r="O152" s="121"/>
+      <c r="P152" s="121"/>
+      <c r="Q152" s="122"/>
     </row>
     <row r="153" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A153" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B153" s="111"/>
-[...14 lines deleted...]
-      <c r="Q153" s="105"/>
+      <c r="B153" s="134"/>
+      <c r="C153" s="135"/>
+      <c r="D153" s="135"/>
+      <c r="E153" s="136"/>
+      <c r="F153" s="134"/>
+      <c r="G153" s="135"/>
+      <c r="H153" s="135"/>
+      <c r="I153" s="136"/>
+      <c r="J153" s="121"/>
+      <c r="K153" s="121"/>
+      <c r="L153" s="121"/>
+      <c r="M153" s="122"/>
+      <c r="N153" s="120"/>
+      <c r="O153" s="121"/>
+      <c r="P153" s="121"/>
+      <c r="Q153" s="122"/>
     </row>
     <row r="154" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A154" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B154" s="111"/>
-[...14 lines deleted...]
-      <c r="Q154" s="105"/>
+      <c r="B154" s="134"/>
+      <c r="C154" s="135"/>
+      <c r="D154" s="135"/>
+      <c r="E154" s="136"/>
+      <c r="F154" s="134"/>
+      <c r="G154" s="135"/>
+      <c r="H154" s="135"/>
+      <c r="I154" s="136"/>
+      <c r="J154" s="121"/>
+      <c r="K154" s="121"/>
+      <c r="L154" s="121"/>
+      <c r="M154" s="122"/>
+      <c r="N154" s="120"/>
+      <c r="O154" s="121"/>
+      <c r="P154" s="121"/>
+      <c r="Q154" s="122"/>
     </row>
     <row r="155" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A155" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B155" s="111"/>
-[...14 lines deleted...]
-      <c r="Q155" s="105"/>
+      <c r="B155" s="134"/>
+      <c r="C155" s="135"/>
+      <c r="D155" s="135"/>
+      <c r="E155" s="136"/>
+      <c r="F155" s="134"/>
+      <c r="G155" s="135"/>
+      <c r="H155" s="135"/>
+      <c r="I155" s="136"/>
+      <c r="J155" s="121"/>
+      <c r="K155" s="121"/>
+      <c r="L155" s="121"/>
+      <c r="M155" s="122"/>
+      <c r="N155" s="120"/>
+      <c r="O155" s="121"/>
+      <c r="P155" s="121"/>
+      <c r="Q155" s="122"/>
     </row>
     <row r="156" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A156" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B156" s="111"/>
-[...14 lines deleted...]
-      <c r="Q156" s="105"/>
+      <c r="B156" s="134"/>
+      <c r="C156" s="135"/>
+      <c r="D156" s="135"/>
+      <c r="E156" s="136"/>
+      <c r="F156" s="134"/>
+      <c r="G156" s="135"/>
+      <c r="H156" s="135"/>
+      <c r="I156" s="136"/>
+      <c r="J156" s="121"/>
+      <c r="K156" s="121"/>
+      <c r="L156" s="121"/>
+      <c r="M156" s="122"/>
+      <c r="N156" s="120"/>
+      <c r="O156" s="121"/>
+      <c r="P156" s="121"/>
+      <c r="Q156" s="122"/>
     </row>
     <row r="157" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A157" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B157" s="111"/>
-[...14 lines deleted...]
-      <c r="Q157" s="105"/>
+      <c r="B157" s="134"/>
+      <c r="C157" s="135"/>
+      <c r="D157" s="135"/>
+      <c r="E157" s="136"/>
+      <c r="F157" s="134"/>
+      <c r="G157" s="135"/>
+      <c r="H157" s="135"/>
+      <c r="I157" s="136"/>
+      <c r="J157" s="121"/>
+      <c r="K157" s="121"/>
+      <c r="L157" s="121"/>
+      <c r="M157" s="122"/>
+      <c r="N157" s="120"/>
+      <c r="O157" s="121"/>
+      <c r="P157" s="121"/>
+      <c r="Q157" s="122"/>
     </row>
     <row r="158" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A158" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B158" s="111"/>
-[...14 lines deleted...]
-      <c r="Q158" s="105"/>
+      <c r="B158" s="134"/>
+      <c r="C158" s="135"/>
+      <c r="D158" s="135"/>
+      <c r="E158" s="136"/>
+      <c r="F158" s="134"/>
+      <c r="G158" s="135"/>
+      <c r="H158" s="135"/>
+      <c r="I158" s="136"/>
+      <c r="J158" s="121"/>
+      <c r="K158" s="121"/>
+      <c r="L158" s="121"/>
+      <c r="M158" s="122"/>
+      <c r="N158" s="120"/>
+      <c r="O158" s="121"/>
+      <c r="P158" s="121"/>
+      <c r="Q158" s="122"/>
     </row>
     <row r="159" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A159" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B159" s="114"/>
-[...14 lines deleted...]
-      <c r="Q159" s="108"/>
+      <c r="B159" s="137"/>
+      <c r="C159" s="138"/>
+      <c r="D159" s="138"/>
+      <c r="E159" s="139"/>
+      <c r="F159" s="137"/>
+      <c r="G159" s="138"/>
+      <c r="H159" s="138"/>
+      <c r="I159" s="139"/>
+      <c r="J159" s="124"/>
+      <c r="K159" s="124"/>
+      <c r="L159" s="124"/>
+      <c r="M159" s="125"/>
+      <c r="N159" s="123"/>
+      <c r="O159" s="124"/>
+      <c r="P159" s="124"/>
+      <c r="Q159" s="125"/>
     </row>
     <row r="160" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A160" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B160" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C160" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D160" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E160" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F160" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G160" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H160" s="65" t="s">
         <v>71</v>
@@ -16072,431 +16474,431 @@
         <v>81</v>
       </c>
       <c r="L160" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M160" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N160" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O160" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P160" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q160" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A161" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="B161" s="100" t="s">
+      <c r="B161" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="C161" s="109"/>
-[...2 lines deleted...]
-      <c r="F161" s="100" t="s">
+      <c r="C161" s="132"/>
+      <c r="D161" s="132"/>
+      <c r="E161" s="133"/>
+      <c r="F161" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="G161" s="109"/>
-[...2 lines deleted...]
-      <c r="J161" s="100" t="s">
+      <c r="G161" s="132"/>
+      <c r="H161" s="132"/>
+      <c r="I161" s="133"/>
+      <c r="J161" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K161" s="101"/>
-[...2 lines deleted...]
-      <c r="N161" s="100" t="s">
+      <c r="K161" s="118"/>
+      <c r="L161" s="118"/>
+      <c r="M161" s="119"/>
+      <c r="N161" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O161" s="101"/>
-[...1 lines deleted...]
-      <c r="Q161" s="102"/>
+      <c r="O161" s="118"/>
+      <c r="P161" s="118"/>
+      <c r="Q161" s="119"/>
     </row>
     <row r="162" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A162" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B162" s="111"/>
-[...14 lines deleted...]
-      <c r="Q162" s="105"/>
+      <c r="B162" s="134"/>
+      <c r="C162" s="135"/>
+      <c r="D162" s="135"/>
+      <c r="E162" s="136"/>
+      <c r="F162" s="134"/>
+      <c r="G162" s="135"/>
+      <c r="H162" s="135"/>
+      <c r="I162" s="136"/>
+      <c r="J162" s="120"/>
+      <c r="K162" s="121"/>
+      <c r="L162" s="121"/>
+      <c r="M162" s="122"/>
+      <c r="N162" s="120"/>
+      <c r="O162" s="121"/>
+      <c r="P162" s="121"/>
+      <c r="Q162" s="122"/>
     </row>
     <row r="163" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A163" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B163" s="111"/>
-[...14 lines deleted...]
-      <c r="Q163" s="105"/>
+      <c r="B163" s="134"/>
+      <c r="C163" s="135"/>
+      <c r="D163" s="135"/>
+      <c r="E163" s="136"/>
+      <c r="F163" s="134"/>
+      <c r="G163" s="135"/>
+      <c r="H163" s="135"/>
+      <c r="I163" s="136"/>
+      <c r="J163" s="120"/>
+      <c r="K163" s="121"/>
+      <c r="L163" s="121"/>
+      <c r="M163" s="122"/>
+      <c r="N163" s="120"/>
+      <c r="O163" s="121"/>
+      <c r="P163" s="121"/>
+      <c r="Q163" s="122"/>
     </row>
     <row r="164" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A164" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B164" s="111"/>
-[...14 lines deleted...]
-      <c r="Q164" s="105"/>
+      <c r="B164" s="134"/>
+      <c r="C164" s="135"/>
+      <c r="D164" s="135"/>
+      <c r="E164" s="136"/>
+      <c r="F164" s="134"/>
+      <c r="G164" s="135"/>
+      <c r="H164" s="135"/>
+      <c r="I164" s="136"/>
+      <c r="J164" s="120"/>
+      <c r="K164" s="121"/>
+      <c r="L164" s="121"/>
+      <c r="M164" s="122"/>
+      <c r="N164" s="120"/>
+      <c r="O164" s="121"/>
+      <c r="P164" s="121"/>
+      <c r="Q164" s="122"/>
     </row>
     <row r="165" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A165" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B165" s="111"/>
-[...14 lines deleted...]
-      <c r="Q165" s="105"/>
+      <c r="B165" s="134"/>
+      <c r="C165" s="135"/>
+      <c r="D165" s="135"/>
+      <c r="E165" s="136"/>
+      <c r="F165" s="134"/>
+      <c r="G165" s="135"/>
+      <c r="H165" s="135"/>
+      <c r="I165" s="136"/>
+      <c r="J165" s="120"/>
+      <c r="K165" s="121"/>
+      <c r="L165" s="121"/>
+      <c r="M165" s="122"/>
+      <c r="N165" s="120"/>
+      <c r="O165" s="121"/>
+      <c r="P165" s="121"/>
+      <c r="Q165" s="122"/>
     </row>
     <row r="166" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A166" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B166" s="111"/>
-[...14 lines deleted...]
-      <c r="Q166" s="105"/>
+      <c r="B166" s="134"/>
+      <c r="C166" s="135"/>
+      <c r="D166" s="135"/>
+      <c r="E166" s="136"/>
+      <c r="F166" s="134"/>
+      <c r="G166" s="135"/>
+      <c r="H166" s="135"/>
+      <c r="I166" s="136"/>
+      <c r="J166" s="120"/>
+      <c r="K166" s="121"/>
+      <c r="L166" s="121"/>
+      <c r="M166" s="122"/>
+      <c r="N166" s="120"/>
+      <c r="O166" s="121"/>
+      <c r="P166" s="121"/>
+      <c r="Q166" s="122"/>
     </row>
     <row r="167" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A167" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="B167" s="111"/>
-[...14 lines deleted...]
-      <c r="Q167" s="105"/>
+      <c r="B167" s="134"/>
+      <c r="C167" s="135"/>
+      <c r="D167" s="135"/>
+      <c r="E167" s="136"/>
+      <c r="F167" s="134"/>
+      <c r="G167" s="135"/>
+      <c r="H167" s="135"/>
+      <c r="I167" s="136"/>
+      <c r="J167" s="120"/>
+      <c r="K167" s="121"/>
+      <c r="L167" s="121"/>
+      <c r="M167" s="122"/>
+      <c r="N167" s="120"/>
+      <c r="O167" s="121"/>
+      <c r="P167" s="121"/>
+      <c r="Q167" s="122"/>
     </row>
     <row r="168" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A168" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B168" s="111"/>
-[...14 lines deleted...]
-      <c r="Q168" s="105"/>
+      <c r="B168" s="134"/>
+      <c r="C168" s="135"/>
+      <c r="D168" s="135"/>
+      <c r="E168" s="136"/>
+      <c r="F168" s="134"/>
+      <c r="G168" s="135"/>
+      <c r="H168" s="135"/>
+      <c r="I168" s="136"/>
+      <c r="J168" s="120"/>
+      <c r="K168" s="121"/>
+      <c r="L168" s="121"/>
+      <c r="M168" s="122"/>
+      <c r="N168" s="120"/>
+      <c r="O168" s="121"/>
+      <c r="P168" s="121"/>
+      <c r="Q168" s="122"/>
     </row>
     <row r="169" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A169" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B169" s="111"/>
-[...14 lines deleted...]
-      <c r="Q169" s="105"/>
+      <c r="B169" s="134"/>
+      <c r="C169" s="135"/>
+      <c r="D169" s="135"/>
+      <c r="E169" s="136"/>
+      <c r="F169" s="134"/>
+      <c r="G169" s="135"/>
+      <c r="H169" s="135"/>
+      <c r="I169" s="136"/>
+      <c r="J169" s="120"/>
+      <c r="K169" s="121"/>
+      <c r="L169" s="121"/>
+      <c r="M169" s="122"/>
+      <c r="N169" s="120"/>
+      <c r="O169" s="121"/>
+      <c r="P169" s="121"/>
+      <c r="Q169" s="122"/>
     </row>
     <row r="170" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A170" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B170" s="111"/>
-[...14 lines deleted...]
-      <c r="Q170" s="105"/>
+      <c r="B170" s="134"/>
+      <c r="C170" s="135"/>
+      <c r="D170" s="135"/>
+      <c r="E170" s="136"/>
+      <c r="F170" s="134"/>
+      <c r="G170" s="135"/>
+      <c r="H170" s="135"/>
+      <c r="I170" s="136"/>
+      <c r="J170" s="120"/>
+      <c r="K170" s="121"/>
+      <c r="L170" s="121"/>
+      <c r="M170" s="122"/>
+      <c r="N170" s="120"/>
+      <c r="O170" s="121"/>
+      <c r="P170" s="121"/>
+      <c r="Q170" s="122"/>
     </row>
     <row r="171" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A171" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B171" s="111"/>
-[...14 lines deleted...]
-      <c r="Q171" s="105"/>
+      <c r="B171" s="134"/>
+      <c r="C171" s="135"/>
+      <c r="D171" s="135"/>
+      <c r="E171" s="136"/>
+      <c r="F171" s="134"/>
+      <c r="G171" s="135"/>
+      <c r="H171" s="135"/>
+      <c r="I171" s="136"/>
+      <c r="J171" s="121"/>
+      <c r="K171" s="121"/>
+      <c r="L171" s="121"/>
+      <c r="M171" s="122"/>
+      <c r="N171" s="120"/>
+      <c r="O171" s="121"/>
+      <c r="P171" s="121"/>
+      <c r="Q171" s="122"/>
     </row>
     <row r="172" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A172" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B172" s="111"/>
-[...14 lines deleted...]
-      <c r="Q172" s="105"/>
+      <c r="B172" s="134"/>
+      <c r="C172" s="135"/>
+      <c r="D172" s="135"/>
+      <c r="E172" s="136"/>
+      <c r="F172" s="134"/>
+      <c r="G172" s="135"/>
+      <c r="H172" s="135"/>
+      <c r="I172" s="136"/>
+      <c r="J172" s="121"/>
+      <c r="K172" s="121"/>
+      <c r="L172" s="121"/>
+      <c r="M172" s="122"/>
+      <c r="N172" s="120"/>
+      <c r="O172" s="121"/>
+      <c r="P172" s="121"/>
+      <c r="Q172" s="122"/>
     </row>
     <row r="173" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A173" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B173" s="111"/>
-[...14 lines deleted...]
-      <c r="Q173" s="105"/>
+      <c r="B173" s="134"/>
+      <c r="C173" s="135"/>
+      <c r="D173" s="135"/>
+      <c r="E173" s="136"/>
+      <c r="F173" s="134"/>
+      <c r="G173" s="135"/>
+      <c r="H173" s="135"/>
+      <c r="I173" s="136"/>
+      <c r="J173" s="121"/>
+      <c r="K173" s="121"/>
+      <c r="L173" s="121"/>
+      <c r="M173" s="122"/>
+      <c r="N173" s="120"/>
+      <c r="O173" s="121"/>
+      <c r="P173" s="121"/>
+      <c r="Q173" s="122"/>
     </row>
     <row r="174" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A174" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B174" s="111"/>
-[...14 lines deleted...]
-      <c r="Q174" s="105"/>
+      <c r="B174" s="134"/>
+      <c r="C174" s="135"/>
+      <c r="D174" s="135"/>
+      <c r="E174" s="136"/>
+      <c r="F174" s="134"/>
+      <c r="G174" s="135"/>
+      <c r="H174" s="135"/>
+      <c r="I174" s="136"/>
+      <c r="J174" s="121"/>
+      <c r="K174" s="121"/>
+      <c r="L174" s="121"/>
+      <c r="M174" s="122"/>
+      <c r="N174" s="120"/>
+      <c r="O174" s="121"/>
+      <c r="P174" s="121"/>
+      <c r="Q174" s="122"/>
     </row>
     <row r="175" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A175" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B175" s="111"/>
-[...14 lines deleted...]
-      <c r="Q175" s="105"/>
+      <c r="B175" s="134"/>
+      <c r="C175" s="135"/>
+      <c r="D175" s="135"/>
+      <c r="E175" s="136"/>
+      <c r="F175" s="134"/>
+      <c r="G175" s="135"/>
+      <c r="H175" s="135"/>
+      <c r="I175" s="136"/>
+      <c r="J175" s="121"/>
+      <c r="K175" s="121"/>
+      <c r="L175" s="121"/>
+      <c r="M175" s="122"/>
+      <c r="N175" s="120"/>
+      <c r="O175" s="121"/>
+      <c r="P175" s="121"/>
+      <c r="Q175" s="122"/>
     </row>
     <row r="176" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A176" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B176" s="111"/>
-[...14 lines deleted...]
-      <c r="Q176" s="105"/>
+      <c r="B176" s="134"/>
+      <c r="C176" s="135"/>
+      <c r="D176" s="135"/>
+      <c r="E176" s="136"/>
+      <c r="F176" s="134"/>
+      <c r="G176" s="135"/>
+      <c r="H176" s="135"/>
+      <c r="I176" s="136"/>
+      <c r="J176" s="121"/>
+      <c r="K176" s="121"/>
+      <c r="L176" s="121"/>
+      <c r="M176" s="122"/>
+      <c r="N176" s="120"/>
+      <c r="O176" s="121"/>
+      <c r="P176" s="121"/>
+      <c r="Q176" s="122"/>
     </row>
     <row r="177" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A177" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B177" s="111"/>
-[...14 lines deleted...]
-      <c r="Q177" s="105"/>
+      <c r="B177" s="134"/>
+      <c r="C177" s="135"/>
+      <c r="D177" s="135"/>
+      <c r="E177" s="136"/>
+      <c r="F177" s="134"/>
+      <c r="G177" s="135"/>
+      <c r="H177" s="135"/>
+      <c r="I177" s="136"/>
+      <c r="J177" s="121"/>
+      <c r="K177" s="121"/>
+      <c r="L177" s="121"/>
+      <c r="M177" s="122"/>
+      <c r="N177" s="120"/>
+      <c r="O177" s="121"/>
+      <c r="P177" s="121"/>
+      <c r="Q177" s="122"/>
     </row>
     <row r="178" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A178" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B178" s="114"/>
-[...14 lines deleted...]
-      <c r="Q178" s="108"/>
+      <c r="B178" s="137"/>
+      <c r="C178" s="138"/>
+      <c r="D178" s="138"/>
+      <c r="E178" s="139"/>
+      <c r="F178" s="137"/>
+      <c r="G178" s="138"/>
+      <c r="H178" s="138"/>
+      <c r="I178" s="139"/>
+      <c r="J178" s="124"/>
+      <c r="K178" s="124"/>
+      <c r="L178" s="124"/>
+      <c r="M178" s="125"/>
+      <c r="N178" s="123"/>
+      <c r="O178" s="124"/>
+      <c r="P178" s="124"/>
+      <c r="Q178" s="125"/>
     </row>
     <row r="179" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A179" s="43" t="s">
         <v>91</v>
       </c>
       <c r="B179" s="63" t="s">
         <v>81</v>
       </c>
       <c r="C179" s="64" t="s">
         <v>81</v>
       </c>
       <c r="D179" s="65" t="s">
         <v>81</v>
       </c>
       <c r="E179" s="64" t="s">
         <v>81</v>
       </c>
       <c r="F179" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G179" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H179" s="65" t="s">
         <v>71</v>
@@ -16523,561 +16925,561 @@
         <v>81</v>
       </c>
       <c r="P179" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q179" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="180" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A180" s="39" t="s">
         <v>93</v>
       </c>
       <c r="B180" s="24">
         <v>50054</v>
       </c>
       <c r="C180" s="26">
         <v>0</v>
       </c>
       <c r="D180" s="27">
         <v>7633</v>
       </c>
       <c r="E180" s="41">
         <v>0</v>
       </c>
-      <c r="F180" s="100" t="s">
+      <c r="F180" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="G180" s="109"/>
-[...2 lines deleted...]
-      <c r="J180" s="100" t="s">
+      <c r="G180" s="132"/>
+      <c r="H180" s="132"/>
+      <c r="I180" s="133"/>
+      <c r="J180" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K180" s="101"/>
-[...2 lines deleted...]
-      <c r="N180" s="100" t="s">
+      <c r="K180" s="118"/>
+      <c r="L180" s="118"/>
+      <c r="M180" s="119"/>
+      <c r="N180" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O180" s="101"/>
-[...1 lines deleted...]
-      <c r="Q180" s="102"/>
+      <c r="O180" s="118"/>
+      <c r="P180" s="118"/>
+      <c r="Q180" s="119"/>
     </row>
     <row r="181" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A181" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B181" s="37">
         <v>25497</v>
       </c>
       <c r="C181" s="1">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>4945</v>
       </c>
       <c r="E181" s="38">
         <v>0</v>
       </c>
-      <c r="F181" s="111"/>
-[...10 lines deleted...]
-      <c r="Q181" s="105"/>
+      <c r="F181" s="134"/>
+      <c r="G181" s="135"/>
+      <c r="H181" s="135"/>
+      <c r="I181" s="136"/>
+      <c r="J181" s="120"/>
+      <c r="K181" s="121"/>
+      <c r="L181" s="121"/>
+      <c r="M181" s="122"/>
+      <c r="N181" s="120"/>
+      <c r="O181" s="121"/>
+      <c r="P181" s="121"/>
+      <c r="Q181" s="122"/>
     </row>
     <row r="182" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A182" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B182" s="37">
         <v>34415</v>
       </c>
       <c r="C182" s="1">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>6733</v>
       </c>
       <c r="E182" s="38">
         <v>0</v>
       </c>
-      <c r="F182" s="111"/>
-[...10 lines deleted...]
-      <c r="Q182" s="105"/>
+      <c r="F182" s="134"/>
+      <c r="G182" s="135"/>
+      <c r="H182" s="135"/>
+      <c r="I182" s="136"/>
+      <c r="J182" s="120"/>
+      <c r="K182" s="121"/>
+      <c r="L182" s="121"/>
+      <c r="M182" s="122"/>
+      <c r="N182" s="120"/>
+      <c r="O182" s="121"/>
+      <c r="P182" s="121"/>
+      <c r="Q182" s="122"/>
     </row>
     <row r="183" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A183" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B183" s="37">
         <v>33924</v>
       </c>
       <c r="C183" s="2">
         <v>0</v>
       </c>
       <c r="D183" s="6">
         <v>6729</v>
       </c>
       <c r="E183" s="38">
         <v>0</v>
       </c>
-      <c r="F183" s="111"/>
-[...10 lines deleted...]
-      <c r="Q183" s="105"/>
+      <c r="F183" s="134"/>
+      <c r="G183" s="135"/>
+      <c r="H183" s="135"/>
+      <c r="I183" s="136"/>
+      <c r="J183" s="120"/>
+      <c r="K183" s="121"/>
+      <c r="L183" s="121"/>
+      <c r="M183" s="122"/>
+      <c r="N183" s="120"/>
+      <c r="O183" s="121"/>
+      <c r="P183" s="121"/>
+      <c r="Q183" s="122"/>
     </row>
     <row r="184" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A184" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B184" s="36">
         <v>75551</v>
       </c>
       <c r="C184" s="26">
         <v>0</v>
       </c>
       <c r="D184" s="27">
         <v>12578</v>
       </c>
       <c r="E184" s="41">
         <v>0</v>
       </c>
-      <c r="F184" s="111"/>
-[...10 lines deleted...]
-      <c r="Q184" s="105"/>
+      <c r="F184" s="134"/>
+      <c r="G184" s="135"/>
+      <c r="H184" s="135"/>
+      <c r="I184" s="136"/>
+      <c r="J184" s="120"/>
+      <c r="K184" s="121"/>
+      <c r="L184" s="121"/>
+      <c r="M184" s="122"/>
+      <c r="N184" s="120"/>
+      <c r="O184" s="121"/>
+      <c r="P184" s="121"/>
+      <c r="Q184" s="122"/>
     </row>
     <row r="185" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A185" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B185" s="31">
         <v>65200</v>
       </c>
       <c r="C185" s="1">
         <v>0</v>
       </c>
       <c r="D185" s="23">
         <v>12889</v>
       </c>
       <c r="E185" s="42">
         <v>0</v>
       </c>
-      <c r="F185" s="111"/>
-[...10 lines deleted...]
-      <c r="Q185" s="105"/>
+      <c r="F185" s="134"/>
+      <c r="G185" s="135"/>
+      <c r="H185" s="135"/>
+      <c r="I185" s="136"/>
+      <c r="J185" s="120"/>
+      <c r="K185" s="121"/>
+      <c r="L185" s="121"/>
+      <c r="M185" s="122"/>
+      <c r="N185" s="120"/>
+      <c r="O185" s="121"/>
+      <c r="P185" s="121"/>
+      <c r="Q185" s="122"/>
     </row>
     <row r="186" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A186" s="39" t="s">
         <v>96</v>
       </c>
       <c r="B186" s="24">
         <v>14263</v>
       </c>
       <c r="C186" s="25">
         <v>0</v>
       </c>
       <c r="D186" s="27">
         <v>2128</v>
       </c>
       <c r="E186" s="25">
         <v>0</v>
       </c>
-      <c r="F186" s="111"/>
-[...10 lines deleted...]
-      <c r="Q186" s="105"/>
+      <c r="F186" s="134"/>
+      <c r="G186" s="135"/>
+      <c r="H186" s="135"/>
+      <c r="I186" s="136"/>
+      <c r="J186" s="120"/>
+      <c r="K186" s="121"/>
+      <c r="L186" s="121"/>
+      <c r="M186" s="122"/>
+      <c r="N186" s="120"/>
+      <c r="O186" s="121"/>
+      <c r="P186" s="121"/>
+      <c r="Q186" s="122"/>
     </row>
     <row r="187" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A187" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B187" s="5">
         <v>18697</v>
       </c>
       <c r="C187" s="1">
         <v>0</v>
       </c>
       <c r="D187" s="6">
         <v>2593</v>
       </c>
       <c r="E187" s="1">
         <v>0</v>
       </c>
-      <c r="F187" s="111"/>
-[...10 lines deleted...]
-      <c r="Q187" s="105"/>
+      <c r="F187" s="134"/>
+      <c r="G187" s="135"/>
+      <c r="H187" s="135"/>
+      <c r="I187" s="136"/>
+      <c r="J187" s="120"/>
+      <c r="K187" s="121"/>
+      <c r="L187" s="121"/>
+      <c r="M187" s="122"/>
+      <c r="N187" s="120"/>
+      <c r="O187" s="121"/>
+      <c r="P187" s="121"/>
+      <c r="Q187" s="122"/>
     </row>
     <row r="188" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A188" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B188" s="5">
         <v>17094</v>
       </c>
       <c r="C188" s="2">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>2912</v>
       </c>
       <c r="E188" s="3">
         <v>0</v>
       </c>
-      <c r="F188" s="111"/>
-[...10 lines deleted...]
-      <c r="Q188" s="105"/>
+      <c r="F188" s="134"/>
+      <c r="G188" s="135"/>
+      <c r="H188" s="135"/>
+      <c r="I188" s="136"/>
+      <c r="J188" s="120"/>
+      <c r="K188" s="121"/>
+      <c r="L188" s="121"/>
+      <c r="M188" s="122"/>
+      <c r="N188" s="120"/>
+      <c r="O188" s="121"/>
+      <c r="P188" s="121"/>
+      <c r="Q188" s="122"/>
     </row>
     <row r="189" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A189" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B189" s="5">
         <v>9062</v>
       </c>
       <c r="C189" s="2">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>1669</v>
       </c>
       <c r="E189" s="3">
         <v>0</v>
       </c>
-      <c r="F189" s="111"/>
-[...10 lines deleted...]
-      <c r="Q189" s="105"/>
+      <c r="F189" s="134"/>
+      <c r="G189" s="135"/>
+      <c r="H189" s="135"/>
+      <c r="I189" s="136"/>
+      <c r="J189" s="120"/>
+      <c r="K189" s="121"/>
+      <c r="L189" s="121"/>
+      <c r="M189" s="122"/>
+      <c r="N189" s="120"/>
+      <c r="O189" s="121"/>
+      <c r="P189" s="121"/>
+      <c r="Q189" s="122"/>
     </row>
     <row r="190" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A190" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B190" s="5">
         <v>7281</v>
       </c>
       <c r="C190" s="2">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>1429</v>
       </c>
       <c r="E190" s="3">
         <v>0</v>
       </c>
-      <c r="F190" s="111"/>
-[...10 lines deleted...]
-      <c r="Q190" s="105"/>
+      <c r="F190" s="134"/>
+      <c r="G190" s="135"/>
+      <c r="H190" s="135"/>
+      <c r="I190" s="136"/>
+      <c r="J190" s="121"/>
+      <c r="K190" s="121"/>
+      <c r="L190" s="121"/>
+      <c r="M190" s="122"/>
+      <c r="N190" s="120"/>
+      <c r="O190" s="121"/>
+      <c r="P190" s="121"/>
+      <c r="Q190" s="122"/>
     </row>
     <row r="191" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A191" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B191" s="5">
         <v>9154</v>
       </c>
       <c r="C191" s="2">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>1847</v>
       </c>
       <c r="E191" s="3">
         <v>0</v>
       </c>
-      <c r="F191" s="111"/>
-[...10 lines deleted...]
-      <c r="Q191" s="105"/>
+      <c r="F191" s="134"/>
+      <c r="G191" s="135"/>
+      <c r="H191" s="135"/>
+      <c r="I191" s="136"/>
+      <c r="J191" s="121"/>
+      <c r="K191" s="121"/>
+      <c r="L191" s="121"/>
+      <c r="M191" s="122"/>
+      <c r="N191" s="120"/>
+      <c r="O191" s="121"/>
+      <c r="P191" s="121"/>
+      <c r="Q191" s="122"/>
     </row>
     <row r="192" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A192" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B192" s="5">
         <v>10392</v>
       </c>
       <c r="C192" s="2">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>1961</v>
       </c>
       <c r="E192" s="3">
         <v>0</v>
       </c>
-      <c r="F192" s="111"/>
-[...10 lines deleted...]
-      <c r="Q192" s="105"/>
+      <c r="F192" s="134"/>
+      <c r="G192" s="135"/>
+      <c r="H192" s="135"/>
+      <c r="I192" s="136"/>
+      <c r="J192" s="121"/>
+      <c r="K192" s="121"/>
+      <c r="L192" s="121"/>
+      <c r="M192" s="122"/>
+      <c r="N192" s="120"/>
+      <c r="O192" s="121"/>
+      <c r="P192" s="121"/>
+      <c r="Q192" s="122"/>
     </row>
     <row r="193" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A193" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B193" s="5">
         <v>9690</v>
       </c>
       <c r="C193" s="2">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>1848</v>
       </c>
       <c r="E193" s="3">
         <v>0</v>
       </c>
-      <c r="F193" s="111"/>
-[...10 lines deleted...]
-      <c r="Q193" s="105"/>
+      <c r="F193" s="134"/>
+      <c r="G193" s="135"/>
+      <c r="H193" s="135"/>
+      <c r="I193" s="136"/>
+      <c r="J193" s="121"/>
+      <c r="K193" s="121"/>
+      <c r="L193" s="121"/>
+      <c r="M193" s="122"/>
+      <c r="N193" s="120"/>
+      <c r="O193" s="121"/>
+      <c r="P193" s="121"/>
+      <c r="Q193" s="122"/>
     </row>
     <row r="194" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A194" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="5">
         <v>14333</v>
       </c>
       <c r="C194" s="2">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>2924</v>
       </c>
       <c r="E194" s="3">
         <v>0</v>
       </c>
-      <c r="F194" s="111"/>
-[...10 lines deleted...]
-      <c r="Q194" s="105"/>
+      <c r="F194" s="134"/>
+      <c r="G194" s="135"/>
+      <c r="H194" s="135"/>
+      <c r="I194" s="136"/>
+      <c r="J194" s="121"/>
+      <c r="K194" s="121"/>
+      <c r="L194" s="121"/>
+      <c r="M194" s="122"/>
+      <c r="N194" s="120"/>
+      <c r="O194" s="121"/>
+      <c r="P194" s="121"/>
+      <c r="Q194" s="122"/>
     </row>
     <row r="195" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A195" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B195" s="5">
         <v>9901</v>
       </c>
       <c r="C195" s="2">
         <v>0</v>
       </c>
       <c r="D195" s="6">
         <v>1957</v>
       </c>
       <c r="E195" s="3">
         <v>0</v>
       </c>
-      <c r="F195" s="111"/>
-[...10 lines deleted...]
-      <c r="Q195" s="105"/>
+      <c r="F195" s="134"/>
+      <c r="G195" s="135"/>
+      <c r="H195" s="135"/>
+      <c r="I195" s="136"/>
+      <c r="J195" s="121"/>
+      <c r="K195" s="121"/>
+      <c r="L195" s="121"/>
+      <c r="M195" s="122"/>
+      <c r="N195" s="120"/>
+      <c r="O195" s="121"/>
+      <c r="P195" s="121"/>
+      <c r="Q195" s="122"/>
     </row>
     <row r="196" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A196" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B196" s="5">
         <v>10669</v>
       </c>
       <c r="C196" s="2">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>2220</v>
       </c>
       <c r="E196" s="3">
         <v>0</v>
       </c>
-      <c r="F196" s="111"/>
-[...10 lines deleted...]
-      <c r="Q196" s="105"/>
+      <c r="F196" s="134"/>
+      <c r="G196" s="135"/>
+      <c r="H196" s="135"/>
+      <c r="I196" s="136"/>
+      <c r="J196" s="121"/>
+      <c r="K196" s="121"/>
+      <c r="L196" s="121"/>
+      <c r="M196" s="122"/>
+      <c r="N196" s="120"/>
+      <c r="O196" s="121"/>
+      <c r="P196" s="121"/>
+      <c r="Q196" s="122"/>
     </row>
     <row r="197" spans="1:17" s="9" customFormat="1" ht="11.15" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A197" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B197" s="5">
         <v>10215</v>
       </c>
       <c r="C197" s="2">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>1979</v>
       </c>
       <c r="E197" s="3">
         <v>0</v>
       </c>
-      <c r="F197" s="114"/>
-[...10 lines deleted...]
-      <c r="Q197" s="108"/>
+      <c r="F197" s="137"/>
+      <c r="G197" s="138"/>
+      <c r="H197" s="138"/>
+      <c r="I197" s="139"/>
+      <c r="J197" s="124"/>
+      <c r="K197" s="124"/>
+      <c r="L197" s="124"/>
+      <c r="M197" s="125"/>
+      <c r="N197" s="123"/>
+      <c r="O197" s="124"/>
+      <c r="P197" s="124"/>
+      <c r="Q197" s="125"/>
     </row>
     <row r="198" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A198" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B198" s="32">
         <v>140751</v>
       </c>
       <c r="C198" s="59">
         <v>0</v>
       </c>
       <c r="D198" s="45">
         <v>25467</v>
       </c>
       <c r="E198" s="60">
         <v>0</v>
       </c>
       <c r="F198" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G198" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H198" s="65" t="s">
         <v>71</v>
@@ -17104,561 +17506,561 @@
         <v>81</v>
       </c>
       <c r="P198" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q198" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="199" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A199" s="39" t="s">
         <v>97</v>
       </c>
       <c r="B199" s="24">
         <v>41475</v>
       </c>
       <c r="C199" s="26">
         <v>82.860510648499613</v>
       </c>
       <c r="D199" s="27">
         <v>8337</v>
       </c>
       <c r="E199" s="41">
         <v>109.22311017948383</v>
       </c>
-      <c r="F199" s="100" t="s">
+      <c r="F199" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="G199" s="109"/>
-[...2 lines deleted...]
-      <c r="J199" s="100" t="s">
+      <c r="G199" s="132"/>
+      <c r="H199" s="132"/>
+      <c r="I199" s="133"/>
+      <c r="J199" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="K199" s="101"/>
-[...2 lines deleted...]
-      <c r="N199" s="100" t="s">
+      <c r="K199" s="118"/>
+      <c r="L199" s="118"/>
+      <c r="M199" s="119"/>
+      <c r="N199" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="O199" s="101"/>
-[...1 lines deleted...]
-      <c r="Q199" s="102"/>
+      <c r="O199" s="118"/>
+      <c r="P199" s="118"/>
+      <c r="Q199" s="119"/>
     </row>
     <row r="200" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A200" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B200" s="37">
         <v>28321</v>
       </c>
       <c r="C200" s="2">
         <v>111.07581284072636</v>
       </c>
       <c r="D200" s="6">
         <v>5773</v>
       </c>
       <c r="E200" s="38">
         <v>116.74418604651163</v>
       </c>
-      <c r="F200" s="111"/>
-[...10 lines deleted...]
-      <c r="Q200" s="105"/>
+      <c r="F200" s="134"/>
+      <c r="G200" s="135"/>
+      <c r="H200" s="135"/>
+      <c r="I200" s="136"/>
+      <c r="J200" s="120"/>
+      <c r="K200" s="121"/>
+      <c r="L200" s="121"/>
+      <c r="M200" s="122"/>
+      <c r="N200" s="120"/>
+      <c r="O200" s="121"/>
+      <c r="P200" s="121"/>
+      <c r="Q200" s="122"/>
     </row>
     <row r="201" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A201" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B201" s="37">
         <v>31711</v>
       </c>
       <c r="C201" s="2">
         <v>92.142960918204281</v>
       </c>
       <c r="D201" s="6">
         <v>6557</v>
       </c>
       <c r="E201" s="38">
         <v>97.386009208376663</v>
       </c>
-      <c r="F201" s="111"/>
-[...10 lines deleted...]
-      <c r="Q201" s="105"/>
+      <c r="F201" s="134"/>
+      <c r="G201" s="135"/>
+      <c r="H201" s="135"/>
+      <c r="I201" s="136"/>
+      <c r="J201" s="120"/>
+      <c r="K201" s="121"/>
+      <c r="L201" s="121"/>
+      <c r="M201" s="122"/>
+      <c r="N201" s="120"/>
+      <c r="O201" s="121"/>
+      <c r="P201" s="121"/>
+      <c r="Q201" s="122"/>
     </row>
     <row r="202" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A202" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B202" s="37">
         <v>36033</v>
       </c>
       <c r="C202" s="2">
         <v>106.21683763707111</v>
       </c>
       <c r="D202" s="37">
         <v>6926</v>
       </c>
       <c r="E202" s="38">
         <v>102.92762669044436</v>
       </c>
-      <c r="F202" s="111"/>
-[...10 lines deleted...]
-      <c r="Q202" s="105"/>
+      <c r="F202" s="134"/>
+      <c r="G202" s="135"/>
+      <c r="H202" s="135"/>
+      <c r="I202" s="136"/>
+      <c r="J202" s="120"/>
+      <c r="K202" s="121"/>
+      <c r="L202" s="121"/>
+      <c r="M202" s="122"/>
+      <c r="N202" s="120"/>
+      <c r="O202" s="121"/>
+      <c r="P202" s="121"/>
+      <c r="Q202" s="122"/>
     </row>
     <row r="203" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A203" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B203" s="36">
         <v>69796</v>
       </c>
       <c r="C203" s="26">
         <v>92.382628952628025</v>
       </c>
       <c r="D203" s="27">
         <v>14110</v>
       </c>
       <c r="E203" s="41">
         <v>112.17999681984416</v>
       </c>
-      <c r="F203" s="111"/>
-[...10 lines deleted...]
-      <c r="Q203" s="105"/>
+      <c r="F203" s="134"/>
+      <c r="G203" s="135"/>
+      <c r="H203" s="135"/>
+      <c r="I203" s="136"/>
+      <c r="J203" s="120"/>
+      <c r="K203" s="121"/>
+      <c r="L203" s="121"/>
+      <c r="M203" s="122"/>
+      <c r="N203" s="120"/>
+      <c r="O203" s="121"/>
+      <c r="P203" s="121"/>
+      <c r="Q203" s="122"/>
     </row>
     <row r="204" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A204" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B204" s="31">
         <v>67744</v>
       </c>
       <c r="C204" s="4">
         <v>103.90184049079754</v>
       </c>
       <c r="D204" s="23">
         <v>13483</v>
       </c>
       <c r="E204" s="42">
         <v>104.60858096050896</v>
       </c>
-      <c r="F204" s="111"/>
-[...10 lines deleted...]
-      <c r="Q204" s="105"/>
+      <c r="F204" s="134"/>
+      <c r="G204" s="135"/>
+      <c r="H204" s="135"/>
+      <c r="I204" s="136"/>
+      <c r="J204" s="120"/>
+      <c r="K204" s="121"/>
+      <c r="L204" s="121"/>
+      <c r="M204" s="122"/>
+      <c r="N204" s="120"/>
+      <c r="O204" s="121"/>
+      <c r="P204" s="121"/>
+      <c r="Q204" s="122"/>
     </row>
     <row r="205" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A205" s="39" t="s">
         <v>100</v>
       </c>
       <c r="B205" s="24">
         <v>12482</v>
       </c>
       <c r="C205" s="25">
         <v>87.51314590198416</v>
       </c>
       <c r="D205" s="27">
         <v>2318</v>
       </c>
       <c r="E205" s="25">
         <v>108.92857142857142</v>
       </c>
-      <c r="F205" s="111"/>
-[...10 lines deleted...]
-      <c r="Q205" s="105"/>
+      <c r="F205" s="134"/>
+      <c r="G205" s="135"/>
+      <c r="H205" s="135"/>
+      <c r="I205" s="136"/>
+      <c r="J205" s="120"/>
+      <c r="K205" s="121"/>
+      <c r="L205" s="121"/>
+      <c r="M205" s="122"/>
+      <c r="N205" s="120"/>
+      <c r="O205" s="121"/>
+      <c r="P205" s="121"/>
+      <c r="Q205" s="122"/>
     </row>
     <row r="206" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A206" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B206" s="5">
         <v>12438</v>
       </c>
       <c r="C206" s="1">
         <v>66.524041290046526</v>
       </c>
       <c r="D206" s="6">
         <v>2709</v>
       </c>
       <c r="E206" s="1">
         <v>104.47358272271501</v>
       </c>
-      <c r="F206" s="111"/>
-[...10 lines deleted...]
-      <c r="Q206" s="105"/>
+      <c r="F206" s="134"/>
+      <c r="G206" s="135"/>
+      <c r="H206" s="135"/>
+      <c r="I206" s="136"/>
+      <c r="J206" s="120"/>
+      <c r="K206" s="121"/>
+      <c r="L206" s="121"/>
+      <c r="M206" s="122"/>
+      <c r="N206" s="120"/>
+      <c r="O206" s="121"/>
+      <c r="P206" s="121"/>
+      <c r="Q206" s="122"/>
     </row>
     <row r="207" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A207" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B207" s="5">
         <v>16555</v>
       </c>
       <c r="C207" s="1">
         <v>96.846846846846844</v>
       </c>
       <c r="D207" s="6">
         <v>3310</v>
       </c>
       <c r="E207" s="1">
         <v>113.66758241758241</v>
       </c>
-      <c r="F207" s="111"/>
-[...10 lines deleted...]
-      <c r="Q207" s="105"/>
+      <c r="F207" s="134"/>
+      <c r="G207" s="135"/>
+      <c r="H207" s="135"/>
+      <c r="I207" s="136"/>
+      <c r="J207" s="120"/>
+      <c r="K207" s="121"/>
+      <c r="L207" s="121"/>
+      <c r="M207" s="122"/>
+      <c r="N207" s="120"/>
+      <c r="O207" s="121"/>
+      <c r="P207" s="121"/>
+      <c r="Q207" s="122"/>
     </row>
     <row r="208" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A208" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B208" s="5">
         <v>8943</v>
       </c>
       <c r="C208" s="1">
         <v>98.686824100640038</v>
       </c>
       <c r="D208" s="6">
         <v>1811</v>
       </c>
       <c r="E208" s="1">
         <v>108.5080886758538</v>
       </c>
-      <c r="F208" s="111"/>
-[...10 lines deleted...]
-      <c r="Q208" s="105"/>
+      <c r="F208" s="134"/>
+      <c r="G208" s="135"/>
+      <c r="H208" s="135"/>
+      <c r="I208" s="136"/>
+      <c r="J208" s="120"/>
+      <c r="K208" s="121"/>
+      <c r="L208" s="121"/>
+      <c r="M208" s="122"/>
+      <c r="N208" s="120"/>
+      <c r="O208" s="121"/>
+      <c r="P208" s="121"/>
+      <c r="Q208" s="122"/>
     </row>
     <row r="209" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A209" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B209" s="5">
         <v>10327</v>
       </c>
       <c r="C209" s="1">
         <v>141.83491278670513</v>
       </c>
       <c r="D209" s="6">
         <v>1992</v>
       </c>
       <c r="E209" s="1">
         <v>139.39818054583625</v>
       </c>
-      <c r="F209" s="111"/>
-[...10 lines deleted...]
-      <c r="Q209" s="105"/>
+      <c r="F209" s="134"/>
+      <c r="G209" s="135"/>
+      <c r="H209" s="135"/>
+      <c r="I209" s="136"/>
+      <c r="J209" s="121"/>
+      <c r="K209" s="121"/>
+      <c r="L209" s="121"/>
+      <c r="M209" s="122"/>
+      <c r="N209" s="120"/>
+      <c r="O209" s="121"/>
+      <c r="P209" s="121"/>
+      <c r="Q209" s="122"/>
     </row>
     <row r="210" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A210" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B210" s="5">
         <v>9051</v>
       </c>
       <c r="C210" s="1">
         <v>98.874808826742409</v>
       </c>
       <c r="D210" s="6">
         <v>1970</v>
       </c>
       <c r="E210" s="1">
         <v>106.65944775311316</v>
       </c>
-      <c r="F210" s="111"/>
-[...10 lines deleted...]
-      <c r="Q210" s="105"/>
+      <c r="F210" s="134"/>
+      <c r="G210" s="135"/>
+      <c r="H210" s="135"/>
+      <c r="I210" s="136"/>
+      <c r="J210" s="121"/>
+      <c r="K210" s="121"/>
+      <c r="L210" s="121"/>
+      <c r="M210" s="122"/>
+      <c r="N210" s="120"/>
+      <c r="O210" s="121"/>
+      <c r="P210" s="121"/>
+      <c r="Q210" s="122"/>
     </row>
     <row r="211" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A211" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B211" s="5">
         <v>8912</v>
       </c>
       <c r="C211" s="1">
         <v>85.758275596612776</v>
       </c>
       <c r="D211" s="6">
         <v>1981</v>
       </c>
       <c r="E211" s="1">
         <v>101.01988781234064</v>
       </c>
-      <c r="F211" s="111"/>
-[...10 lines deleted...]
-      <c r="Q211" s="105"/>
+      <c r="F211" s="134"/>
+      <c r="G211" s="135"/>
+      <c r="H211" s="135"/>
+      <c r="I211" s="136"/>
+      <c r="J211" s="121"/>
+      <c r="K211" s="121"/>
+      <c r="L211" s="121"/>
+      <c r="M211" s="122"/>
+      <c r="N211" s="120"/>
+      <c r="O211" s="121"/>
+      <c r="P211" s="121"/>
+      <c r="Q211" s="122"/>
     </row>
     <row r="212" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A212" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B212" s="5">
         <v>10376</v>
       </c>
       <c r="C212" s="1">
         <v>107.07946336429308</v>
       </c>
       <c r="D212" s="6">
         <v>2056</v>
       </c>
       <c r="E212" s="1">
         <v>111.25541125541125</v>
       </c>
-      <c r="F212" s="111"/>
-[...10 lines deleted...]
-      <c r="Q212" s="105"/>
+      <c r="F212" s="134"/>
+      <c r="G212" s="135"/>
+      <c r="H212" s="135"/>
+      <c r="I212" s="136"/>
+      <c r="J212" s="121"/>
+      <c r="K212" s="121"/>
+      <c r="L212" s="121"/>
+      <c r="M212" s="122"/>
+      <c r="N212" s="120"/>
+      <c r="O212" s="121"/>
+      <c r="P212" s="121"/>
+      <c r="Q212" s="122"/>
     </row>
     <row r="213" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A213" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B213" s="5">
         <v>12423</v>
       </c>
       <c r="C213" s="1">
         <v>86.674108700202339</v>
       </c>
       <c r="D213" s="6">
         <v>2520</v>
       </c>
       <c r="E213" s="1">
         <v>86.183310533515737</v>
       </c>
-      <c r="F213" s="111"/>
-[...10 lines deleted...]
-      <c r="Q213" s="105"/>
+      <c r="F213" s="134"/>
+      <c r="G213" s="135"/>
+      <c r="H213" s="135"/>
+      <c r="I213" s="136"/>
+      <c r="J213" s="121"/>
+      <c r="K213" s="121"/>
+      <c r="L213" s="121"/>
+      <c r="M213" s="122"/>
+      <c r="N213" s="120"/>
+      <c r="O213" s="121"/>
+      <c r="P213" s="121"/>
+      <c r="Q213" s="122"/>
     </row>
     <row r="214" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A214" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B214" s="5">
         <v>13800</v>
       </c>
       <c r="C214" s="1">
         <v>139.3798606201394</v>
       </c>
       <c r="D214" s="6">
         <v>2597</v>
       </c>
       <c r="E214" s="1">
         <v>132.70311701584058</v>
       </c>
-      <c r="F214" s="111"/>
-[...10 lines deleted...]
-      <c r="Q214" s="105"/>
+      <c r="F214" s="134"/>
+      <c r="G214" s="135"/>
+      <c r="H214" s="135"/>
+      <c r="I214" s="136"/>
+      <c r="J214" s="121"/>
+      <c r="K214" s="121"/>
+      <c r="L214" s="121"/>
+      <c r="M214" s="122"/>
+      <c r="N214" s="120"/>
+      <c r="O214" s="121"/>
+      <c r="P214" s="121"/>
+      <c r="Q214" s="122"/>
     </row>
     <row r="215" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A215" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B215" s="5">
         <v>12076</v>
       </c>
       <c r="C215" s="1">
         <v>113.18774018183521</v>
       </c>
       <c r="D215" s="6">
         <v>2339</v>
       </c>
       <c r="E215" s="1">
         <v>105.36036036036036</v>
       </c>
-      <c r="F215" s="111"/>
-[...10 lines deleted...]
-      <c r="Q215" s="105"/>
+      <c r="F215" s="134"/>
+      <c r="G215" s="135"/>
+      <c r="H215" s="135"/>
+      <c r="I215" s="136"/>
+      <c r="J215" s="121"/>
+      <c r="K215" s="121"/>
+      <c r="L215" s="121"/>
+      <c r="M215" s="122"/>
+      <c r="N215" s="120"/>
+      <c r="O215" s="121"/>
+      <c r="P215" s="121"/>
+      <c r="Q215" s="122"/>
     </row>
     <row r="216" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A216" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B216" s="5">
         <v>10157</v>
       </c>
       <c r="C216" s="1">
         <v>99.432207537934417</v>
       </c>
       <c r="D216" s="6">
         <v>1990</v>
       </c>
       <c r="E216" s="1">
         <v>100.55583628094998</v>
       </c>
-      <c r="F216" s="114"/>
-[...10 lines deleted...]
-      <c r="Q216" s="108"/>
+      <c r="F216" s="137"/>
+      <c r="G216" s="138"/>
+      <c r="H216" s="138"/>
+      <c r="I216" s="139"/>
+      <c r="J216" s="124"/>
+      <c r="K216" s="124"/>
+      <c r="L216" s="124"/>
+      <c r="M216" s="125"/>
+      <c r="N216" s="123"/>
+      <c r="O216" s="124"/>
+      <c r="P216" s="124"/>
+      <c r="Q216" s="125"/>
     </row>
     <row r="217" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A217" s="43" t="s">
         <v>99</v>
       </c>
       <c r="B217" s="32">
         <v>137540</v>
       </c>
       <c r="C217" s="59">
         <v>0.97718666297219914</v>
       </c>
       <c r="D217" s="34">
         <v>27593</v>
       </c>
       <c r="E217" s="59">
         <v>1.0834805827148859</v>
       </c>
       <c r="F217" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G217" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H217" s="65" t="s">
         <v>71</v>
@@ -17669,579 +18071,579 @@
       <c r="J217" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L217" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N217" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P217" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q217" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="218" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>32028</v>
       </c>
       <c r="C218" s="26">
         <v>77.222423146473787</v>
       </c>
       <c r="D218" s="27">
         <v>6837</v>
       </c>
       <c r="E218" s="41">
         <v>82.007916516732635</v>
       </c>
-      <c r="F218" s="117" t="s">
+      <c r="F218" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="G218" s="118"/>
-[...2 lines deleted...]
-      <c r="J218" s="117" t="s">
+      <c r="G218" s="101"/>
+      <c r="H218" s="101"/>
+      <c r="I218" s="102"/>
+      <c r="J218" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="K218" s="126"/>
-[...2 lines deleted...]
-      <c r="N218" s="117" t="s">
+      <c r="K218" s="109"/>
+      <c r="L218" s="109"/>
+      <c r="M218" s="110"/>
+      <c r="N218" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="O218" s="126"/>
-[...3 lines deleted...]
-    <row r="219" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="O218" s="109"/>
+      <c r="P218" s="109"/>
+      <c r="Q218" s="110"/>
+    </row>
+    <row r="219" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>28761</v>
       </c>
       <c r="C219" s="2">
         <v>101.5536174570107</v>
       </c>
       <c r="D219" s="6">
         <v>5765</v>
       </c>
       <c r="E219" s="38">
         <v>99.861423869738445</v>
       </c>
-      <c r="F219" s="120"/>
-[...12 lines deleted...]
-    <row r="220" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F219" s="103"/>
+      <c r="G219" s="104"/>
+      <c r="H219" s="104"/>
+      <c r="I219" s="105"/>
+      <c r="J219" s="111"/>
+      <c r="K219" s="112"/>
+      <c r="L219" s="112"/>
+      <c r="M219" s="113"/>
+      <c r="N219" s="111"/>
+      <c r="O219" s="112"/>
+      <c r="P219" s="112"/>
+      <c r="Q219" s="113"/>
+    </row>
+    <row r="220" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>33674</v>
       </c>
       <c r="C220" s="2">
         <v>106.19028097505598</v>
       </c>
       <c r="D220" s="6">
         <v>7091</v>
       </c>
       <c r="E220" s="38">
         <v>108.143968278176</v>
       </c>
-      <c r="F220" s="120"/>
-[...12 lines deleted...]
-    <row r="221" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F220" s="103"/>
+      <c r="G220" s="104"/>
+      <c r="H220" s="104"/>
+      <c r="I220" s="105"/>
+      <c r="J220" s="111"/>
+      <c r="K220" s="112"/>
+      <c r="L220" s="112"/>
+      <c r="M220" s="113"/>
+      <c r="N220" s="111"/>
+      <c r="O220" s="112"/>
+      <c r="P220" s="112"/>
+      <c r="Q220" s="113"/>
+    </row>
+    <row r="221" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>31072</v>
       </c>
       <c r="C221" s="2">
         <v>86.232065051480589</v>
       </c>
       <c r="D221" s="6">
         <v>6312</v>
       </c>
       <c r="E221" s="38">
         <v>91.134854172682651</v>
       </c>
-      <c r="F221" s="120"/>
-[...12 lines deleted...]
-    <row r="222" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F221" s="103"/>
+      <c r="G221" s="104"/>
+      <c r="H221" s="104"/>
+      <c r="I221" s="105"/>
+      <c r="J221" s="111"/>
+      <c r="K221" s="112"/>
+      <c r="L221" s="112"/>
+      <c r="M221" s="113"/>
+      <c r="N221" s="111"/>
+      <c r="O221" s="112"/>
+      <c r="P221" s="112"/>
+      <c r="Q221" s="113"/>
+    </row>
+    <row r="222" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="36">
         <v>60789</v>
       </c>
       <c r="C222" s="26">
         <v>87.095249011404661</v>
       </c>
       <c r="D222" s="27">
         <v>12602</v>
       </c>
       <c r="E222" s="41">
         <v>89.312544294826367</v>
       </c>
-      <c r="F222" s="120"/>
-[...12 lines deleted...]
-    <row r="223" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F222" s="103"/>
+      <c r="G222" s="104"/>
+      <c r="H222" s="104"/>
+      <c r="I222" s="105"/>
+      <c r="J222" s="111"/>
+      <c r="K222" s="112"/>
+      <c r="L222" s="112"/>
+      <c r="M222" s="113"/>
+      <c r="N222" s="111"/>
+      <c r="O222" s="112"/>
+      <c r="P222" s="112"/>
+      <c r="Q222" s="113"/>
+    </row>
+    <row r="223" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="31">
         <v>64746</v>
       </c>
       <c r="C223" s="4">
         <v>95.574515824279644</v>
       </c>
       <c r="D223" s="23">
         <v>13403</v>
       </c>
       <c r="E223" s="42">
         <v>99.406660238819256</v>
       </c>
-      <c r="F223" s="120"/>
-[...12 lines deleted...]
-    <row r="224" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F223" s="103"/>
+      <c r="G223" s="104"/>
+      <c r="H223" s="104"/>
+      <c r="I223" s="105"/>
+      <c r="J223" s="111"/>
+      <c r="K223" s="112"/>
+      <c r="L223" s="112"/>
+      <c r="M223" s="113"/>
+      <c r="N223" s="111"/>
+      <c r="O223" s="112"/>
+      <c r="P223" s="112"/>
+      <c r="Q223" s="113"/>
+    </row>
+    <row r="224" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A224" s="39" t="s">
         <v>104</v>
       </c>
       <c r="B224" s="24">
         <v>8579</v>
       </c>
       <c r="C224" s="25">
         <v>68.730972600544789</v>
       </c>
       <c r="D224" s="27">
         <v>1664</v>
       </c>
       <c r="E224" s="25">
         <v>71.786022433132018</v>
       </c>
-      <c r="F224" s="120"/>
-[...12 lines deleted...]
-    <row r="225" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F224" s="103"/>
+      <c r="G224" s="104"/>
+      <c r="H224" s="104"/>
+      <c r="I224" s="105"/>
+      <c r="J224" s="111"/>
+      <c r="K224" s="112"/>
+      <c r="L224" s="112"/>
+      <c r="M224" s="113"/>
+      <c r="N224" s="111"/>
+      <c r="O224" s="112"/>
+      <c r="P224" s="112"/>
+      <c r="Q224" s="113"/>
+    </row>
+    <row r="225" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="5">
         <v>9624</v>
       </c>
       <c r="C225" s="1">
         <v>77.375783888084896</v>
       </c>
       <c r="D225" s="6">
         <v>2050</v>
       </c>
       <c r="E225" s="38">
         <v>75.673680324843119</v>
       </c>
-      <c r="F225" s="120"/>
-[...12 lines deleted...]
-    <row r="226" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F225" s="103"/>
+      <c r="G225" s="104"/>
+      <c r="H225" s="104"/>
+      <c r="I225" s="105"/>
+      <c r="J225" s="111"/>
+      <c r="K225" s="112"/>
+      <c r="L225" s="112"/>
+      <c r="M225" s="113"/>
+      <c r="N225" s="111"/>
+      <c r="O225" s="112"/>
+      <c r="P225" s="112"/>
+      <c r="Q225" s="113"/>
+    </row>
+    <row r="226" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>13825</v>
       </c>
       <c r="C226" s="1">
         <v>83.509513742071888</v>
       </c>
       <c r="D226" s="6">
         <v>3123</v>
       </c>
       <c r="E226" s="38">
         <v>94.350453172205434</v>
       </c>
-      <c r="F226" s="120"/>
-[...12 lines deleted...]
-    <row r="227" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F226" s="103"/>
+      <c r="G226" s="104"/>
+      <c r="H226" s="104"/>
+      <c r="I226" s="105"/>
+      <c r="J226" s="111"/>
+      <c r="K226" s="112"/>
+      <c r="L226" s="112"/>
+      <c r="M226" s="113"/>
+      <c r="N226" s="111"/>
+      <c r="O226" s="112"/>
+      <c r="P226" s="112"/>
+      <c r="Q226" s="113"/>
+    </row>
+    <row r="227" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="5">
         <v>10121</v>
       </c>
       <c r="C227" s="1">
         <v>113.17231354131722</v>
       </c>
       <c r="D227" s="6">
         <v>1960</v>
       </c>
       <c r="E227" s="38">
         <v>108.22749861954722</v>
       </c>
-      <c r="F227" s="120"/>
-[...12 lines deleted...]
-    <row r="228" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F227" s="103"/>
+      <c r="G227" s="104"/>
+      <c r="H227" s="104"/>
+      <c r="I227" s="105"/>
+      <c r="J227" s="111"/>
+      <c r="K227" s="112"/>
+      <c r="L227" s="112"/>
+      <c r="M227" s="113"/>
+      <c r="N227" s="111"/>
+      <c r="O227" s="112"/>
+      <c r="P227" s="112"/>
+      <c r="Q227" s="113"/>
+    </row>
+    <row r="228" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>9271</v>
       </c>
       <c r="C228" s="1">
         <v>89.774377844485329</v>
       </c>
       <c r="D228" s="6">
         <v>1834</v>
       </c>
       <c r="E228" s="38">
         <v>92.068273092369481</v>
       </c>
-      <c r="F228" s="120"/>
-[...12 lines deleted...]
-    <row r="229" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F228" s="103"/>
+      <c r="G228" s="104"/>
+      <c r="H228" s="104"/>
+      <c r="I228" s="105"/>
+      <c r="J228" s="112"/>
+      <c r="K228" s="112"/>
+      <c r="L228" s="112"/>
+      <c r="M228" s="113"/>
+      <c r="N228" s="111"/>
+      <c r="O228" s="112"/>
+      <c r="P228" s="112"/>
+      <c r="Q228" s="113"/>
+    </row>
+    <row r="229" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="5">
         <v>9369</v>
       </c>
       <c r="C229" s="1">
         <v>103.51342393105733</v>
       </c>
       <c r="D229" s="6">
         <v>1971</v>
       </c>
       <c r="E229" s="38">
         <v>100.05076142131979</v>
       </c>
-      <c r="F229" s="120"/>
-[...12 lines deleted...]
-    <row r="230" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F229" s="103"/>
+      <c r="G229" s="104"/>
+      <c r="H229" s="104"/>
+      <c r="I229" s="105"/>
+      <c r="J229" s="112"/>
+      <c r="K229" s="112"/>
+      <c r="L229" s="112"/>
+      <c r="M229" s="113"/>
+      <c r="N229" s="111"/>
+      <c r="O229" s="112"/>
+      <c r="P229" s="112"/>
+      <c r="Q229" s="113"/>
+    </row>
+    <row r="230" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>8312</v>
       </c>
       <c r="C230" s="1">
         <v>93.267504488330346</v>
       </c>
       <c r="D230" s="6">
         <v>1854</v>
       </c>
       <c r="E230" s="38">
         <v>93.589096415951545</v>
       </c>
-      <c r="F230" s="120"/>
-[...12 lines deleted...]
-    <row r="231" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F230" s="103"/>
+      <c r="G230" s="104"/>
+      <c r="H230" s="104"/>
+      <c r="I230" s="105"/>
+      <c r="J230" s="112"/>
+      <c r="K230" s="112"/>
+      <c r="L230" s="112"/>
+      <c r="M230" s="113"/>
+      <c r="N230" s="111"/>
+      <c r="O230" s="112"/>
+      <c r="P230" s="112"/>
+      <c r="Q230" s="113"/>
+    </row>
+    <row r="231" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>10019</v>
       </c>
       <c r="C231" s="1">
         <v>96.559367771781041</v>
       </c>
       <c r="D231" s="6">
         <v>1934</v>
       </c>
       <c r="E231" s="38">
         <v>94.066147859922182</v>
       </c>
-      <c r="F231" s="120"/>
-[...12 lines deleted...]
-    <row r="232" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F231" s="103"/>
+      <c r="G231" s="104"/>
+      <c r="H231" s="104"/>
+      <c r="I231" s="105"/>
+      <c r="J231" s="112"/>
+      <c r="K231" s="112"/>
+      <c r="L231" s="112"/>
+      <c r="M231" s="113"/>
+      <c r="N231" s="111"/>
+      <c r="O231" s="112"/>
+      <c r="P231" s="112"/>
+      <c r="Q231" s="113"/>
+    </row>
+    <row r="232" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>15343</v>
       </c>
       <c r="C232" s="1">
         <v>123.50478950334059</v>
       </c>
       <c r="D232" s="6">
         <v>3303</v>
       </c>
       <c r="E232" s="38">
         <v>131.07142857142858</v>
       </c>
-      <c r="F232" s="120"/>
-[...12 lines deleted...]
-    <row r="233" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F232" s="103"/>
+      <c r="G232" s="104"/>
+      <c r="H232" s="104"/>
+      <c r="I232" s="105"/>
+      <c r="J232" s="112"/>
+      <c r="K232" s="112"/>
+      <c r="L232" s="112"/>
+      <c r="M232" s="113"/>
+      <c r="N232" s="111"/>
+      <c r="O232" s="112"/>
+      <c r="P232" s="112"/>
+      <c r="Q232" s="113"/>
+    </row>
+    <row r="233" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>12190</v>
       </c>
       <c r="C233" s="1">
         <v>88.333333333333329</v>
       </c>
       <c r="D233" s="6">
         <v>2375</v>
       </c>
       <c r="E233" s="38">
         <v>91.451675009626484</v>
       </c>
-      <c r="F233" s="120"/>
-[...12 lines deleted...]
-    <row r="234" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F233" s="103"/>
+      <c r="G233" s="104"/>
+      <c r="H233" s="104"/>
+      <c r="I233" s="105"/>
+      <c r="J233" s="112"/>
+      <c r="K233" s="112"/>
+      <c r="L233" s="112"/>
+      <c r="M233" s="113"/>
+      <c r="N233" s="111"/>
+      <c r="O233" s="112"/>
+      <c r="P233" s="112"/>
+      <c r="Q233" s="113"/>
+    </row>
+    <row r="234" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>11070</v>
       </c>
       <c r="C234" s="1">
         <v>91.669426962570384</v>
       </c>
       <c r="D234" s="6">
         <v>2222</v>
       </c>
       <c r="E234" s="38">
         <v>94.997862334330904</v>
       </c>
-      <c r="F234" s="120"/>
-[...12 lines deleted...]
-    <row r="235" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F234" s="103"/>
+      <c r="G234" s="104"/>
+      <c r="H234" s="104"/>
+      <c r="I234" s="105"/>
+      <c r="J234" s="112"/>
+      <c r="K234" s="112"/>
+      <c r="L234" s="112"/>
+      <c r="M234" s="113"/>
+      <c r="N234" s="111"/>
+      <c r="O234" s="112"/>
+      <c r="P234" s="112"/>
+      <c r="Q234" s="113"/>
+    </row>
+    <row r="235" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>7812</v>
       </c>
       <c r="C235" s="1">
         <v>76.912474155754651</v>
       </c>
       <c r="D235" s="6">
         <v>1715</v>
       </c>
       <c r="E235" s="38">
         <v>86.180904522613062</v>
       </c>
-      <c r="F235" s="123"/>
-[...12 lines deleted...]
-    <row r="236" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F235" s="106"/>
+      <c r="G235" s="107"/>
+      <c r="H235" s="107"/>
+      <c r="I235" s="108"/>
+      <c r="J235" s="114"/>
+      <c r="K235" s="114"/>
+      <c r="L235" s="114"/>
+      <c r="M235" s="115"/>
+      <c r="N235" s="116"/>
+      <c r="O235" s="114"/>
+      <c r="P235" s="114"/>
+      <c r="Q235" s="115"/>
+    </row>
+    <row r="236" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>125535</v>
       </c>
       <c r="C236" s="59">
         <v>0.91271630071251997</v>
       </c>
       <c r="D236" s="34">
         <v>26005</v>
       </c>
       <c r="E236" s="59">
         <v>0.94244917189142174</v>
       </c>
       <c r="F236" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G236" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H236" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I236" s="66" t="s">
@@ -18250,579 +18652,579 @@
       <c r="J236" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L236" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N236" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P236" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q236" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="237" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>40855</v>
       </c>
       <c r="C237" s="26">
         <v>127.56025977269888</v>
       </c>
       <c r="D237" s="27">
         <v>8035</v>
       </c>
       <c r="E237" s="41">
         <v>117.52230510457804</v>
       </c>
-      <c r="F237" s="117" t="s">
+      <c r="F237" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="G237" s="118"/>
-[...2 lines deleted...]
-      <c r="J237" s="117" t="s">
+      <c r="G237" s="101"/>
+      <c r="H237" s="101"/>
+      <c r="I237" s="102"/>
+      <c r="J237" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="K237" s="126"/>
-[...2 lines deleted...]
-      <c r="N237" s="117" t="s">
+      <c r="K237" s="109"/>
+      <c r="L237" s="109"/>
+      <c r="M237" s="110"/>
+      <c r="N237" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="O237" s="126"/>
-[...3 lines deleted...]
-    <row r="238" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O237" s="109"/>
+      <c r="P237" s="109"/>
+      <c r="Q237" s="110"/>
+    </row>
+    <row r="238" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>41473</v>
       </c>
       <c r="C238" s="2">
         <v>144.19874135113523</v>
       </c>
       <c r="D238" s="6">
         <v>8397</v>
       </c>
       <c r="E238" s="38">
         <v>145.65481352992194</v>
       </c>
-      <c r="F238" s="120"/>
-[...12 lines deleted...]
-    <row r="239" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F238" s="103"/>
+      <c r="G238" s="104"/>
+      <c r="H238" s="104"/>
+      <c r="I238" s="105"/>
+      <c r="J238" s="111"/>
+      <c r="K238" s="112"/>
+      <c r="L238" s="112"/>
+      <c r="M238" s="113"/>
+      <c r="N238" s="111"/>
+      <c r="O238" s="112"/>
+      <c r="P238" s="112"/>
+      <c r="Q238" s="113"/>
+    </row>
+    <row r="239" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>56150</v>
       </c>
       <c r="C239" s="2">
         <v>166.74585733800558</v>
       </c>
       <c r="D239" s="6">
         <v>10976</v>
       </c>
       <c r="E239" s="38">
         <v>154.7877591312932</v>
       </c>
-      <c r="F239" s="120"/>
-[...12 lines deleted...]
-    <row r="240" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F239" s="103"/>
+      <c r="G239" s="104"/>
+      <c r="H239" s="104"/>
+      <c r="I239" s="105"/>
+      <c r="J239" s="111"/>
+      <c r="K239" s="112"/>
+      <c r="L239" s="112"/>
+      <c r="M239" s="113"/>
+      <c r="N239" s="111"/>
+      <c r="O239" s="112"/>
+      <c r="P239" s="112"/>
+      <c r="Q239" s="113"/>
+    </row>
+    <row r="240" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>47676</v>
       </c>
       <c r="C240" s="2">
         <v>153.43717816683829</v>
       </c>
       <c r="D240" s="6">
         <v>9828</v>
       </c>
       <c r="E240" s="38">
         <v>155.70342205323192</v>
       </c>
-      <c r="F240" s="120"/>
-[...12 lines deleted...]
-    <row r="241" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F240" s="103"/>
+      <c r="G240" s="104"/>
+      <c r="H240" s="104"/>
+      <c r="I240" s="105"/>
+      <c r="J240" s="111"/>
+      <c r="K240" s="112"/>
+      <c r="L240" s="112"/>
+      <c r="M240" s="113"/>
+      <c r="N240" s="111"/>
+      <c r="O240" s="112"/>
+      <c r="P240" s="112"/>
+      <c r="Q240" s="113"/>
+    </row>
+    <row r="241" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="36">
         <v>82328</v>
       </c>
       <c r="C241" s="26">
         <v>135.43239730872364</v>
       </c>
       <c r="D241" s="27">
         <v>16432</v>
       </c>
       <c r="E241" s="41">
         <v>130.39200126963974</v>
       </c>
-      <c r="F241" s="120"/>
-[...12 lines deleted...]
-    <row r="242" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F241" s="103"/>
+      <c r="G241" s="104"/>
+      <c r="H241" s="104"/>
+      <c r="I241" s="105"/>
+      <c r="J241" s="111"/>
+      <c r="K241" s="112"/>
+      <c r="L241" s="112"/>
+      <c r="M241" s="113"/>
+      <c r="N241" s="111"/>
+      <c r="O241" s="112"/>
+      <c r="P241" s="112"/>
+      <c r="Q241" s="113"/>
+    </row>
+    <row r="242" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="31">
         <v>103826</v>
       </c>
       <c r="C242" s="4">
         <v>160.35894109288606</v>
       </c>
       <c r="D242" s="23">
         <v>20804</v>
       </c>
       <c r="E242" s="42">
         <v>155.2189808251884</v>
       </c>
-      <c r="F242" s="120"/>
-[...12 lines deleted...]
-    <row r="243" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F242" s="103"/>
+      <c r="G242" s="104"/>
+      <c r="H242" s="104"/>
+      <c r="I242" s="105"/>
+      <c r="J242" s="111"/>
+      <c r="K242" s="112"/>
+      <c r="L242" s="112"/>
+      <c r="M242" s="113"/>
+      <c r="N242" s="111"/>
+      <c r="O242" s="112"/>
+      <c r="P242" s="112"/>
+      <c r="Q242" s="113"/>
+    </row>
+    <row r="243" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A243" s="39" t="s">
         <v>111</v>
       </c>
       <c r="B243" s="24">
         <v>10549</v>
       </c>
       <c r="C243" s="25">
         <v>122.96304930644597</v>
       </c>
       <c r="D243" s="27">
         <v>2045</v>
       </c>
       <c r="E243" s="25">
         <v>122.89663461538463</v>
       </c>
-      <c r="F243" s="120"/>
-[...12 lines deleted...]
-    <row r="244" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F243" s="103"/>
+      <c r="G243" s="104"/>
+      <c r="H243" s="104"/>
+      <c r="I243" s="105"/>
+      <c r="J243" s="111"/>
+      <c r="K243" s="112"/>
+      <c r="L243" s="112"/>
+      <c r="M243" s="113"/>
+      <c r="N243" s="111"/>
+      <c r="O243" s="112"/>
+      <c r="P243" s="112"/>
+      <c r="Q243" s="113"/>
+    </row>
+    <row r="244" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="5">
         <v>13701</v>
       </c>
       <c r="C244" s="1">
         <v>142.36284289276807</v>
       </c>
       <c r="D244" s="6">
         <v>2619</v>
       </c>
       <c r="E244" s="38">
         <v>127.75609756097562</v>
       </c>
-      <c r="F244" s="120"/>
-[...12 lines deleted...]
-    <row r="245" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F244" s="103"/>
+      <c r="G244" s="104"/>
+      <c r="H244" s="104"/>
+      <c r="I244" s="105"/>
+      <c r="J244" s="111"/>
+      <c r="K244" s="112"/>
+      <c r="L244" s="112"/>
+      <c r="M244" s="113"/>
+      <c r="N244" s="111"/>
+      <c r="O244" s="112"/>
+      <c r="P244" s="112"/>
+      <c r="Q244" s="113"/>
+    </row>
+    <row r="245" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="5">
         <v>16605</v>
       </c>
       <c r="C245" s="1">
         <v>120.10849909584087</v>
       </c>
       <c r="D245" s="6">
         <v>3371</v>
       </c>
       <c r="E245" s="38">
         <v>107.9410822926673</v>
       </c>
-      <c r="F245" s="120"/>
-[...12 lines deleted...]
-    <row r="246" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F245" s="103"/>
+      <c r="G245" s="104"/>
+      <c r="H245" s="104"/>
+      <c r="I245" s="105"/>
+      <c r="J245" s="111"/>
+      <c r="K245" s="112"/>
+      <c r="L245" s="112"/>
+      <c r="M245" s="113"/>
+      <c r="N245" s="111"/>
+      <c r="O245" s="112"/>
+      <c r="P245" s="112"/>
+      <c r="Q245" s="113"/>
+    </row>
+    <row r="246" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="5">
         <v>11874</v>
       </c>
       <c r="C246" s="1">
         <v>117.3204228831143</v>
       </c>
       <c r="D246" s="6">
         <v>2368</v>
       </c>
       <c r="E246" s="38">
         <v>120.81632653061224</v>
       </c>
-      <c r="F246" s="120"/>
-[...12 lines deleted...]
-    <row r="247" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F246" s="103"/>
+      <c r="G246" s="104"/>
+      <c r="H246" s="104"/>
+      <c r="I246" s="105"/>
+      <c r="J246" s="111"/>
+      <c r="K246" s="112"/>
+      <c r="L246" s="112"/>
+      <c r="M246" s="113"/>
+      <c r="N246" s="111"/>
+      <c r="O246" s="112"/>
+      <c r="P246" s="112"/>
+      <c r="Q246" s="113"/>
+    </row>
+    <row r="247" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>13375</v>
       </c>
       <c r="C247" s="1">
         <v>144.26706935605651</v>
       </c>
       <c r="D247" s="6">
         <v>2708</v>
       </c>
       <c r="E247" s="38">
         <v>147.65539803707745</v>
       </c>
-      <c r="F247" s="120"/>
-[...12 lines deleted...]
-    <row r="248" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F247" s="103"/>
+      <c r="G247" s="104"/>
+      <c r="H247" s="104"/>
+      <c r="I247" s="105"/>
+      <c r="J247" s="112"/>
+      <c r="K247" s="112"/>
+      <c r="L247" s="112"/>
+      <c r="M247" s="113"/>
+      <c r="N247" s="111"/>
+      <c r="O247" s="112"/>
+      <c r="P247" s="112"/>
+      <c r="Q247" s="113"/>
+    </row>
+    <row r="248" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="5">
         <v>16224</v>
       </c>
       <c r="C248" s="1">
         <v>173.16682676913223</v>
       </c>
       <c r="D248" s="6">
         <v>3321</v>
       </c>
       <c r="E248" s="38">
         <v>168.49315068493152</v>
       </c>
-      <c r="F248" s="120"/>
-[...12 lines deleted...]
-    <row r="249" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F248" s="103"/>
+      <c r="G248" s="104"/>
+      <c r="H248" s="104"/>
+      <c r="I248" s="105"/>
+      <c r="J248" s="112"/>
+      <c r="K248" s="112"/>
+      <c r="L248" s="112"/>
+      <c r="M248" s="113"/>
+      <c r="N248" s="111"/>
+      <c r="O248" s="112"/>
+      <c r="P248" s="112"/>
+      <c r="Q248" s="113"/>
+    </row>
+    <row r="249" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>16409</v>
       </c>
       <c r="C249" s="1">
         <v>197.41337824831569</v>
       </c>
       <c r="D249" s="6">
         <v>3245</v>
       </c>
       <c r="E249" s="38">
         <v>175.0269687162891</v>
       </c>
-      <c r="F249" s="120"/>
-[...12 lines deleted...]
-    <row r="250" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F249" s="103"/>
+      <c r="G249" s="104"/>
+      <c r="H249" s="104"/>
+      <c r="I249" s="105"/>
+      <c r="J249" s="112"/>
+      <c r="K249" s="112"/>
+      <c r="L249" s="112"/>
+      <c r="M249" s="113"/>
+      <c r="N249" s="111"/>
+      <c r="O249" s="112"/>
+      <c r="P249" s="112"/>
+      <c r="Q249" s="113"/>
+    </row>
+    <row r="250" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>17059</v>
       </c>
       <c r="C250" s="1">
         <v>170.26649366204211</v>
       </c>
       <c r="D250" s="6">
         <v>3175</v>
       </c>
       <c r="E250" s="38">
         <v>164.1675284384695</v>
       </c>
-      <c r="F250" s="120"/>
-[...12 lines deleted...]
-    <row r="251" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F250" s="103"/>
+      <c r="G250" s="104"/>
+      <c r="H250" s="104"/>
+      <c r="I250" s="105"/>
+      <c r="J250" s="112"/>
+      <c r="K250" s="112"/>
+      <c r="L250" s="112"/>
+      <c r="M250" s="113"/>
+      <c r="N250" s="111"/>
+      <c r="O250" s="112"/>
+      <c r="P250" s="112"/>
+      <c r="Q250" s="113"/>
+    </row>
+    <row r="251" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>22682</v>
       </c>
       <c r="C251" s="1">
         <v>147.83288796193702</v>
       </c>
       <c r="D251" s="6">
         <v>4556</v>
       </c>
       <c r="E251" s="38">
         <v>137.93521041477445</v>
       </c>
-      <c r="F251" s="120"/>
-[...12 lines deleted...]
-    <row r="252" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F251" s="103"/>
+      <c r="G251" s="104"/>
+      <c r="H251" s="104"/>
+      <c r="I251" s="105"/>
+      <c r="J251" s="112"/>
+      <c r="K251" s="112"/>
+      <c r="L251" s="112"/>
+      <c r="M251" s="113"/>
+      <c r="N251" s="111"/>
+      <c r="O251" s="112"/>
+      <c r="P251" s="112"/>
+      <c r="Q251" s="113"/>
+    </row>
+    <row r="252" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>16841</v>
       </c>
       <c r="C252" s="1">
         <v>138.15422477440524</v>
       </c>
       <c r="D252" s="6">
         <v>3370</v>
       </c>
       <c r="E252" s="38">
         <v>141.89473684210526</v>
       </c>
-      <c r="F252" s="120"/>
-[...12 lines deleted...]
-    <row r="253" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F252" s="103"/>
+      <c r="G252" s="104"/>
+      <c r="H252" s="104"/>
+      <c r="I252" s="105"/>
+      <c r="J252" s="112"/>
+      <c r="K252" s="112"/>
+      <c r="L252" s="112"/>
+      <c r="M252" s="113"/>
+      <c r="N252" s="111"/>
+      <c r="O252" s="112"/>
+      <c r="P252" s="112"/>
+      <c r="Q252" s="113"/>
+    </row>
+    <row r="253" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>17153</v>
       </c>
       <c r="C253" s="1">
         <v>154.95031616982837</v>
       </c>
       <c r="D253" s="6">
         <v>3636</v>
       </c>
       <c r="E253" s="38">
         <v>163.63636363636365</v>
       </c>
-      <c r="F253" s="120"/>
-[...12 lines deleted...]
-    <row r="254" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F253" s="103"/>
+      <c r="G253" s="104"/>
+      <c r="H253" s="104"/>
+      <c r="I253" s="105"/>
+      <c r="J253" s="112"/>
+      <c r="K253" s="112"/>
+      <c r="L253" s="112"/>
+      <c r="M253" s="113"/>
+      <c r="N253" s="111"/>
+      <c r="O253" s="112"/>
+      <c r="P253" s="112"/>
+      <c r="Q253" s="113"/>
+    </row>
+    <row r="254" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>13682</v>
       </c>
       <c r="C254" s="1">
         <v>175.14080901177675</v>
       </c>
       <c r="D254" s="6">
         <v>2822</v>
       </c>
       <c r="E254" s="38">
         <v>164.54810495626822</v>
       </c>
-      <c r="F254" s="123"/>
-[...12 lines deleted...]
-    <row r="255" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F254" s="106"/>
+      <c r="G254" s="107"/>
+      <c r="H254" s="107"/>
+      <c r="I254" s="108"/>
+      <c r="J254" s="114"/>
+      <c r="K254" s="114"/>
+      <c r="L254" s="114"/>
+      <c r="M254" s="115"/>
+      <c r="N254" s="116"/>
+      <c r="O254" s="114"/>
+      <c r="P254" s="114"/>
+      <c r="Q254" s="115"/>
+    </row>
+    <row r="255" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>186154</v>
       </c>
       <c r="C255" s="59">
         <v>1.4828852511251842</v>
       </c>
       <c r="D255" s="34">
         <v>37236</v>
       </c>
       <c r="E255" s="59">
         <v>1.4318784849067487</v>
       </c>
       <c r="F255" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G255" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H255" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I255" s="66" t="s">
@@ -18831,579 +19233,579 @@
       <c r="J255" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L255" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N255" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P255" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q255" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="256" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>53390</v>
       </c>
       <c r="C256" s="26">
         <v>130.68167910904418</v>
       </c>
       <c r="D256" s="27">
         <v>11684</v>
       </c>
       <c r="E256" s="41">
         <v>145.41381456129434</v>
       </c>
-      <c r="F256" s="117" t="s">
+      <c r="F256" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="G256" s="118"/>
-[...2 lines deleted...]
-      <c r="J256" s="117" t="s">
+      <c r="G256" s="101"/>
+      <c r="H256" s="101"/>
+      <c r="I256" s="102"/>
+      <c r="J256" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="K256" s="126"/>
-[...2 lines deleted...]
-      <c r="N256" s="117" t="s">
+      <c r="K256" s="109"/>
+      <c r="L256" s="109"/>
+      <c r="M256" s="110"/>
+      <c r="N256" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="O256" s="126"/>
-[...3 lines deleted...]
-    <row r="257" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O256" s="109"/>
+      <c r="P256" s="109"/>
+      <c r="Q256" s="110"/>
+    </row>
+    <row r="257" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>59735</v>
       </c>
       <c r="C257" s="2">
         <v>144.03346755720591</v>
       </c>
       <c r="D257" s="6">
         <v>11710</v>
       </c>
       <c r="E257" s="38">
         <v>139.45456710730022</v>
       </c>
-      <c r="F257" s="120"/>
-[...12 lines deleted...]
-    <row r="258" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F257" s="103"/>
+      <c r="G257" s="104"/>
+      <c r="H257" s="104"/>
+      <c r="I257" s="105"/>
+      <c r="J257" s="111"/>
+      <c r="K257" s="112"/>
+      <c r="L257" s="112"/>
+      <c r="M257" s="113"/>
+      <c r="N257" s="111"/>
+      <c r="O257" s="112"/>
+      <c r="P257" s="112"/>
+      <c r="Q257" s="113"/>
+    </row>
+    <row r="258" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>66832</v>
       </c>
       <c r="C258" s="2">
         <v>119.02404274265362</v>
       </c>
       <c r="D258" s="6">
         <v>8983</v>
       </c>
       <c r="E258" s="38">
         <v>81.842201166180757</v>
       </c>
-      <c r="F258" s="120"/>
-[...12 lines deleted...]
-    <row r="259" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F258" s="103"/>
+      <c r="G258" s="104"/>
+      <c r="H258" s="104"/>
+      <c r="I258" s="105"/>
+      <c r="J258" s="111"/>
+      <c r="K258" s="112"/>
+      <c r="L258" s="112"/>
+      <c r="M258" s="113"/>
+      <c r="N258" s="111"/>
+      <c r="O258" s="112"/>
+      <c r="P258" s="112"/>
+      <c r="Q258" s="113"/>
+    </row>
+    <row r="259" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>77146</v>
       </c>
       <c r="C259" s="2">
         <v>161.81307156640659</v>
       </c>
       <c r="D259" s="6">
         <v>8610</v>
       </c>
       <c r="E259" s="38">
         <v>87.606837606837601</v>
       </c>
-      <c r="F259" s="120"/>
-[...12 lines deleted...]
-    <row r="260" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F259" s="103"/>
+      <c r="G259" s="104"/>
+      <c r="H259" s="104"/>
+      <c r="I259" s="105"/>
+      <c r="J259" s="111"/>
+      <c r="K259" s="112"/>
+      <c r="L259" s="112"/>
+      <c r="M259" s="113"/>
+      <c r="N259" s="111"/>
+      <c r="O259" s="112"/>
+      <c r="P259" s="112"/>
+      <c r="Q259" s="113"/>
+    </row>
+    <row r="260" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>113125</v>
       </c>
       <c r="C260" s="26">
         <v>137.4076863278593</v>
       </c>
       <c r="D260" s="27">
         <v>23394</v>
       </c>
       <c r="E260" s="41">
         <v>142.36854917234666</v>
       </c>
-      <c r="F260" s="120"/>
-[...12 lines deleted...]
-    <row r="261" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F260" s="103"/>
+      <c r="G260" s="104"/>
+      <c r="H260" s="104"/>
+      <c r="I260" s="105"/>
+      <c r="J260" s="111"/>
+      <c r="K260" s="112"/>
+      <c r="L260" s="112"/>
+      <c r="M260" s="113"/>
+      <c r="N260" s="111"/>
+      <c r="O260" s="112"/>
+      <c r="P260" s="112"/>
+      <c r="Q260" s="113"/>
+    </row>
+    <row r="261" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>143978</v>
       </c>
       <c r="C261" s="4">
         <v>138.67239419798508</v>
       </c>
       <c r="D261" s="23">
         <v>17593</v>
       </c>
       <c r="E261" s="42">
         <v>84.565468179196316</v>
       </c>
-      <c r="F261" s="120"/>
-[...12 lines deleted...]
-    <row r="262" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F261" s="103"/>
+      <c r="G261" s="104"/>
+      <c r="H261" s="104"/>
+      <c r="I261" s="105"/>
+      <c r="J261" s="111"/>
+      <c r="K261" s="112"/>
+      <c r="L261" s="112"/>
+      <c r="M261" s="113"/>
+      <c r="N261" s="111"/>
+      <c r="O261" s="112"/>
+      <c r="P261" s="112"/>
+      <c r="Q261" s="113"/>
+    </row>
+    <row r="262" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A262" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B262" s="24">
         <v>15728</v>
       </c>
       <c r="C262" s="25">
         <v>149.09470091951843</v>
       </c>
       <c r="D262" s="27">
         <v>3061</v>
       </c>
       <c r="E262" s="25">
         <v>149.68215158924204</v>
       </c>
-      <c r="F262" s="120"/>
-[...12 lines deleted...]
-    <row r="263" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F262" s="103"/>
+      <c r="G262" s="104"/>
+      <c r="H262" s="104"/>
+      <c r="I262" s="105"/>
+      <c r="J262" s="111"/>
+      <c r="K262" s="112"/>
+      <c r="L262" s="112"/>
+      <c r="M262" s="113"/>
+      <c r="N262" s="111"/>
+      <c r="O262" s="112"/>
+      <c r="P262" s="112"/>
+      <c r="Q262" s="113"/>
+    </row>
+    <row r="263" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>17178</v>
       </c>
       <c r="C263" s="1">
         <v>125.37770965622947</v>
       </c>
       <c r="D263" s="6">
         <v>3933</v>
       </c>
       <c r="E263" s="38">
         <v>150.17182130584192</v>
       </c>
-      <c r="F263" s="120"/>
-[...12 lines deleted...]
-    <row r="264" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F263" s="103"/>
+      <c r="G263" s="104"/>
+      <c r="H263" s="104"/>
+      <c r="I263" s="105"/>
+      <c r="J263" s="111"/>
+      <c r="K263" s="112"/>
+      <c r="L263" s="112"/>
+      <c r="M263" s="113"/>
+      <c r="N263" s="111"/>
+      <c r="O263" s="112"/>
+      <c r="P263" s="112"/>
+      <c r="Q263" s="113"/>
+    </row>
+    <row r="264" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>20484</v>
       </c>
       <c r="C264" s="1">
         <v>123.36043360433604</v>
       </c>
       <c r="D264" s="6">
         <v>4690</v>
       </c>
       <c r="E264" s="38">
         <v>139.12785523583506</v>
       </c>
-      <c r="F264" s="120"/>
-[...12 lines deleted...]
-    <row r="265" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F264" s="103"/>
+      <c r="G264" s="104"/>
+      <c r="H264" s="104"/>
+      <c r="I264" s="105"/>
+      <c r="J264" s="111"/>
+      <c r="K264" s="112"/>
+      <c r="L264" s="112"/>
+      <c r="M264" s="113"/>
+      <c r="N264" s="111"/>
+      <c r="O264" s="112"/>
+      <c r="P264" s="112"/>
+      <c r="Q264" s="113"/>
+    </row>
+    <row r="265" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>20286</v>
       </c>
       <c r="C265" s="1">
         <v>170.84386053562406</v>
       </c>
       <c r="D265" s="6">
         <v>4119</v>
       </c>
       <c r="E265" s="38">
         <v>173.94425675675674</v>
       </c>
-      <c r="F265" s="120"/>
-[...12 lines deleted...]
-    <row r="266" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F265" s="103"/>
+      <c r="G265" s="104"/>
+      <c r="H265" s="104"/>
+      <c r="I265" s="105"/>
+      <c r="J265" s="111"/>
+      <c r="K265" s="112"/>
+      <c r="L265" s="112"/>
+      <c r="M265" s="113"/>
+      <c r="N265" s="111"/>
+      <c r="O265" s="112"/>
+      <c r="P265" s="112"/>
+      <c r="Q265" s="113"/>
+    </row>
+    <row r="266" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>21480</v>
       </c>
       <c r="C266" s="1">
         <v>160.5981308411215</v>
       </c>
       <c r="D266" s="6">
         <v>3859</v>
       </c>
       <c r="E266" s="38">
         <v>142.50369276218612</v>
       </c>
-      <c r="F266" s="120"/>
-[...12 lines deleted...]
-    <row r="267" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F266" s="103"/>
+      <c r="G266" s="104"/>
+      <c r="H266" s="104"/>
+      <c r="I266" s="105"/>
+      <c r="J266" s="112"/>
+      <c r="K266" s="112"/>
+      <c r="L266" s="112"/>
+      <c r="M266" s="113"/>
+      <c r="N266" s="111"/>
+      <c r="O266" s="112"/>
+      <c r="P266" s="112"/>
+      <c r="Q266" s="113"/>
+    </row>
+    <row r="267" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>17969</v>
       </c>
       <c r="C267" s="1">
         <v>110.75567061143985</v>
       </c>
       <c r="D267" s="6">
         <v>3732</v>
       </c>
       <c r="E267" s="38">
         <v>112.37579042457091</v>
       </c>
-      <c r="F267" s="120"/>
-[...12 lines deleted...]
-    <row r="268" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F267" s="103"/>
+      <c r="G267" s="104"/>
+      <c r="H267" s="104"/>
+      <c r="I267" s="105"/>
+      <c r="J267" s="112"/>
+      <c r="K267" s="112"/>
+      <c r="L267" s="112"/>
+      <c r="M267" s="113"/>
+      <c r="N267" s="111"/>
+      <c r="O267" s="112"/>
+      <c r="P267" s="112"/>
+      <c r="Q267" s="113"/>
+    </row>
+    <row r="268" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>15145</v>
       </c>
       <c r="C268" s="1">
         <v>92.29691023218966</v>
       </c>
       <c r="D268" s="6">
         <v>3049</v>
       </c>
       <c r="E268" s="38">
         <v>93.959938366718035</v>
       </c>
-      <c r="F268" s="120"/>
-[...12 lines deleted...]
-    <row r="269" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F268" s="103"/>
+      <c r="G268" s="104"/>
+      <c r="H268" s="104"/>
+      <c r="I268" s="105"/>
+      <c r="J268" s="112"/>
+      <c r="K268" s="112"/>
+      <c r="L268" s="112"/>
+      <c r="M268" s="113"/>
+      <c r="N268" s="111"/>
+      <c r="O268" s="112"/>
+      <c r="P268" s="112"/>
+      <c r="Q268" s="113"/>
+    </row>
+    <row r="269" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>25047</v>
       </c>
       <c r="C269" s="1">
         <v>146.82572249252595</v>
       </c>
       <c r="D269" s="6">
         <v>2861</v>
       </c>
       <c r="E269" s="38">
         <v>90.110236220472444</v>
       </c>
-      <c r="F269" s="120"/>
-[...12 lines deleted...]
-    <row r="270" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F269" s="103"/>
+      <c r="G269" s="104"/>
+      <c r="H269" s="104"/>
+      <c r="I269" s="105"/>
+      <c r="J269" s="112"/>
+      <c r="K269" s="112"/>
+      <c r="L269" s="112"/>
+      <c r="M269" s="113"/>
+      <c r="N269" s="111"/>
+      <c r="O269" s="112"/>
+      <c r="P269" s="112"/>
+      <c r="Q269" s="113"/>
+    </row>
+    <row r="270" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>26640</v>
       </c>
       <c r="C270" s="1">
         <v>117.44996032095936</v>
       </c>
       <c r="D270" s="6">
         <v>3073</v>
       </c>
       <c r="E270" s="38">
         <v>67.449517120280944</v>
       </c>
-      <c r="F270" s="120"/>
-[...12 lines deleted...]
-    <row r="271" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F270" s="103"/>
+      <c r="G270" s="104"/>
+      <c r="H270" s="104"/>
+      <c r="I270" s="105"/>
+      <c r="J270" s="112"/>
+      <c r="K270" s="112"/>
+      <c r="L270" s="112"/>
+      <c r="M270" s="113"/>
+      <c r="N270" s="111"/>
+      <c r="O270" s="112"/>
+      <c r="P270" s="112"/>
+      <c r="Q270" s="113"/>
+    </row>
+    <row r="271" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>28921</v>
       </c>
       <c r="C271" s="1">
         <v>171.72970726203906</v>
       </c>
       <c r="D271" s="6">
         <v>3146</v>
       </c>
       <c r="E271" s="38">
         <v>93.353115727002972</v>
       </c>
-      <c r="F271" s="120"/>
-[...12 lines deleted...]
-    <row r="272" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F271" s="103"/>
+      <c r="G271" s="104"/>
+      <c r="H271" s="104"/>
+      <c r="I271" s="105"/>
+      <c r="J271" s="112"/>
+      <c r="K271" s="112"/>
+      <c r="L271" s="112"/>
+      <c r="M271" s="113"/>
+      <c r="N271" s="111"/>
+      <c r="O271" s="112"/>
+      <c r="P271" s="112"/>
+      <c r="Q271" s="113"/>
+    </row>
+    <row r="272" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>26522</v>
       </c>
       <c r="C272" s="1">
         <v>154.62018305835713</v>
       </c>
       <c r="D272" s="6">
         <v>2988</v>
       </c>
       <c r="E272" s="38">
         <v>82.178217821782169</v>
       </c>
-      <c r="F272" s="120"/>
-[...12 lines deleted...]
-    <row r="273" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F272" s="103"/>
+      <c r="G272" s="104"/>
+      <c r="H272" s="104"/>
+      <c r="I272" s="105"/>
+      <c r="J272" s="112"/>
+      <c r="K272" s="112"/>
+      <c r="L272" s="112"/>
+      <c r="M272" s="113"/>
+      <c r="N272" s="111"/>
+      <c r="O272" s="112"/>
+      <c r="P272" s="112"/>
+      <c r="Q272" s="113"/>
+    </row>
+    <row r="273" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>21703</v>
       </c>
       <c r="C273" s="1">
         <v>158.62447010670954</v>
       </c>
       <c r="D273" s="6">
         <v>2476</v>
       </c>
       <c r="E273" s="38">
         <v>87.73919206236711</v>
       </c>
-      <c r="F273" s="123"/>
-[...12 lines deleted...]
-    <row r="274" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F273" s="106"/>
+      <c r="G273" s="107"/>
+      <c r="H273" s="107"/>
+      <c r="I273" s="108"/>
+      <c r="J273" s="114"/>
+      <c r="K273" s="114"/>
+      <c r="L273" s="114"/>
+      <c r="M273" s="115"/>
+      <c r="N273" s="116"/>
+      <c r="O273" s="114"/>
+      <c r="P273" s="114"/>
+      <c r="Q273" s="115"/>
+    </row>
+    <row r="274" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>257103</v>
       </c>
       <c r="C274" s="59">
         <v>1.3811306767515068</v>
       </c>
       <c r="D274" s="34">
         <v>40987</v>
       </c>
       <c r="E274" s="59">
         <v>1.1007358470297561</v>
       </c>
       <c r="F274" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G274" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H274" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I274" s="66" t="s">
@@ -19428,563 +19830,563 @@
         <v>81</v>
       </c>
       <c r="P274" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q274" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="275" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>71226</v>
       </c>
       <c r="C275" s="26">
         <v>133.40700505712678</v>
       </c>
       <c r="D275" s="27">
         <v>10187</v>
       </c>
       <c r="E275" s="41">
         <v>87.187606983909617</v>
       </c>
-      <c r="F275" s="117" t="s">
+      <c r="F275" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="G275" s="118"/>
-[...2 lines deleted...]
-      <c r="J275" s="117" t="s">
+      <c r="G275" s="101"/>
+      <c r="H275" s="101"/>
+      <c r="I275" s="102"/>
+      <c r="J275" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="K275" s="126"/>
-[...2 lines deleted...]
-      <c r="N275" s="117" t="s">
+      <c r="K275" s="109"/>
+      <c r="L275" s="109"/>
+      <c r="M275" s="110"/>
+      <c r="N275" s="100" t="s">
         <v>105</v>
       </c>
-      <c r="O275" s="126"/>
-[...1 lines deleted...]
-      <c r="Q275" s="127"/>
+      <c r="O275" s="109"/>
+      <c r="P275" s="109"/>
+      <c r="Q275" s="110"/>
     </row>
     <row r="276" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>55998</v>
       </c>
       <c r="C276" s="2">
         <v>93.744036159705374</v>
       </c>
       <c r="D276" s="6">
         <v>10179</v>
       </c>
       <c r="E276" s="38">
         <v>86.925704526046104</v>
       </c>
-      <c r="F276" s="120"/>
-[...12 lines deleted...]
-    <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F276" s="103"/>
+      <c r="G276" s="104"/>
+      <c r="H276" s="104"/>
+      <c r="I276" s="105"/>
+      <c r="J276" s="111"/>
+      <c r="K276" s="112"/>
+      <c r="L276" s="112"/>
+      <c r="M276" s="113"/>
+      <c r="N276" s="111"/>
+      <c r="O276" s="112"/>
+      <c r="P276" s="112"/>
+      <c r="Q276" s="113"/>
+    </row>
+    <row r="277" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>53355</v>
       </c>
       <c r="C277" s="2">
         <v>79.834510414172854</v>
       </c>
       <c r="D277" s="6">
         <v>9626</v>
       </c>
       <c r="E277" s="38">
         <v>107.15796504508516</v>
       </c>
-      <c r="F277" s="120"/>
-[...12 lines deleted...]
-    <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F277" s="103"/>
+      <c r="G277" s="104"/>
+      <c r="H277" s="104"/>
+      <c r="I277" s="105"/>
+      <c r="J277" s="111"/>
+      <c r="K277" s="112"/>
+      <c r="L277" s="112"/>
+      <c r="M277" s="113"/>
+      <c r="N277" s="111"/>
+      <c r="O277" s="112"/>
+      <c r="P277" s="112"/>
+      <c r="Q277" s="113"/>
+    </row>
+    <row r="278" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>82437</v>
       </c>
       <c r="C278" s="2">
         <v>106.85842428641796</v>
       </c>
       <c r="D278" s="6">
         <v>8949</v>
       </c>
       <c r="E278" s="38">
         <v>103.93728222996516</v>
       </c>
-      <c r="F278" s="120"/>
-[...12 lines deleted...]
-    <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F278" s="103"/>
+      <c r="G278" s="104"/>
+      <c r="H278" s="104"/>
+      <c r="I278" s="105"/>
+      <c r="J278" s="111"/>
+      <c r="K278" s="112"/>
+      <c r="L278" s="112"/>
+      <c r="M278" s="113"/>
+      <c r="N278" s="111"/>
+      <c r="O278" s="112"/>
+      <c r="P278" s="112"/>
+      <c r="Q278" s="113"/>
+    </row>
+    <row r="279" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>127224</v>
       </c>
       <c r="C279" s="26">
         <v>112.46320441988951</v>
       </c>
       <c r="D279" s="27">
         <v>20366</v>
       </c>
       <c r="E279" s="41">
         <v>87.056510216294782</v>
       </c>
-      <c r="F279" s="120"/>
-[...12 lines deleted...]
-    <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F279" s="103"/>
+      <c r="G279" s="104"/>
+      <c r="H279" s="104"/>
+      <c r="I279" s="105"/>
+      <c r="J279" s="111"/>
+      <c r="K279" s="112"/>
+      <c r="L279" s="112"/>
+      <c r="M279" s="113"/>
+      <c r="N279" s="111"/>
+      <c r="O279" s="112"/>
+      <c r="P279" s="112"/>
+      <c r="Q279" s="113"/>
+    </row>
+    <row r="280" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
         <v>135792</v>
       </c>
       <c r="C280" s="4">
         <v>94.314409145841722</v>
       </c>
       <c r="D280" s="23">
         <v>18575</v>
       </c>
       <c r="E280" s="51">
         <v>105.58176547490478</v>
       </c>
-      <c r="F280" s="120"/>
-[...12 lines deleted...]
-    <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F280" s="103"/>
+      <c r="G280" s="104"/>
+      <c r="H280" s="104"/>
+      <c r="I280" s="105"/>
+      <c r="J280" s="111"/>
+      <c r="K280" s="112"/>
+      <c r="L280" s="112"/>
+      <c r="M280" s="113"/>
+      <c r="N280" s="111"/>
+      <c r="O280" s="112"/>
+      <c r="P280" s="112"/>
+      <c r="Q280" s="113"/>
+    </row>
+    <row r="281" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A281" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B281" s="24">
         <v>18357</v>
       </c>
       <c r="C281" s="25">
         <v>116.71541200406918</v>
       </c>
       <c r="D281" s="27">
         <v>2699</v>
       </c>
       <c r="E281" s="25">
         <v>88.173799411956878</v>
       </c>
-      <c r="F281" s="120"/>
-[...12 lines deleted...]
-    <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F281" s="103"/>
+      <c r="G281" s="104"/>
+      <c r="H281" s="104"/>
+      <c r="I281" s="105"/>
+      <c r="J281" s="111"/>
+      <c r="K281" s="112"/>
+      <c r="L281" s="112"/>
+      <c r="M281" s="113"/>
+      <c r="N281" s="111"/>
+      <c r="O281" s="112"/>
+      <c r="P281" s="112"/>
+      <c r="Q281" s="113"/>
+    </row>
+    <row r="282" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>23500</v>
       </c>
       <c r="C282" s="1">
         <v>136.80288741413435</v>
       </c>
       <c r="D282" s="6">
         <v>3141</v>
       </c>
       <c r="E282" s="1">
         <v>79.862700228832949</v>
       </c>
-      <c r="F282" s="120"/>
-[...12 lines deleted...]
-    <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F282" s="103"/>
+      <c r="G282" s="104"/>
+      <c r="H282" s="104"/>
+      <c r="I282" s="105"/>
+      <c r="J282" s="111"/>
+      <c r="K282" s="112"/>
+      <c r="L282" s="112"/>
+      <c r="M282" s="113"/>
+      <c r="N282" s="111"/>
+      <c r="O282" s="112"/>
+      <c r="P282" s="112"/>
+      <c r="Q282" s="113"/>
+    </row>
+    <row r="283" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>29369</v>
       </c>
       <c r="C283" s="1">
         <v>143.37531732083576</v>
       </c>
       <c r="D283" s="6">
         <v>4347</v>
       </c>
       <c r="E283" s="1">
         <v>92.686567164179095</v>
       </c>
-      <c r="F283" s="120"/>
-[...12 lines deleted...]
-    <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F283" s="103"/>
+      <c r="G283" s="104"/>
+      <c r="H283" s="104"/>
+      <c r="I283" s="105"/>
+      <c r="J283" s="111"/>
+      <c r="K283" s="112"/>
+      <c r="L283" s="112"/>
+      <c r="M283" s="113"/>
+      <c r="N283" s="111"/>
+      <c r="O283" s="112"/>
+      <c r="P283" s="112"/>
+      <c r="Q283" s="113"/>
+    </row>
+    <row r="284" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>17555</v>
       </c>
       <c r="C284" s="1">
         <v>86.53751355614709</v>
       </c>
       <c r="D284" s="6">
         <v>3393</v>
       </c>
       <c r="E284" s="1">
         <v>82.374362709395484</v>
       </c>
-      <c r="F284" s="120"/>
-[...12 lines deleted...]
-    <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F284" s="103"/>
+      <c r="G284" s="104"/>
+      <c r="H284" s="104"/>
+      <c r="I284" s="105"/>
+      <c r="J284" s="111"/>
+      <c r="K284" s="112"/>
+      <c r="L284" s="112"/>
+      <c r="M284" s="113"/>
+      <c r="N284" s="111"/>
+      <c r="O284" s="112"/>
+      <c r="P284" s="112"/>
+      <c r="Q284" s="113"/>
+    </row>
+    <row r="285" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>18729</v>
       </c>
       <c r="C285" s="1">
         <v>87.192737430167597</v>
       </c>
       <c r="D285" s="6">
         <v>3363</v>
       </c>
       <c r="E285" s="1">
         <v>87.146929256284011</v>
       </c>
-      <c r="F285" s="120"/>
-[...12 lines deleted...]
-    <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F285" s="103"/>
+      <c r="G285" s="104"/>
+      <c r="H285" s="104"/>
+      <c r="I285" s="105"/>
+      <c r="J285" s="112"/>
+      <c r="K285" s="112"/>
+      <c r="L285" s="112"/>
+      <c r="M285" s="113"/>
+      <c r="N285" s="111"/>
+      <c r="O285" s="112"/>
+      <c r="P285" s="112"/>
+      <c r="Q285" s="113"/>
+    </row>
+    <row r="286" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>19714</v>
       </c>
       <c r="C286" s="1">
         <v>109.7111692359063</v>
       </c>
       <c r="D286" s="6">
         <v>3423</v>
       </c>
       <c r="E286" s="1">
         <v>91.720257234726688</v>
       </c>
-      <c r="F286" s="120"/>
-[...12 lines deleted...]
-    <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F286" s="103"/>
+      <c r="G286" s="104"/>
+      <c r="H286" s="104"/>
+      <c r="I286" s="105"/>
+      <c r="J286" s="112"/>
+      <c r="K286" s="112"/>
+      <c r="L286" s="112"/>
+      <c r="M286" s="113"/>
+      <c r="N286" s="111"/>
+      <c r="O286" s="112"/>
+      <c r="P286" s="112"/>
+      <c r="Q286" s="113"/>
+    </row>
+    <row r="287" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>20307</v>
       </c>
       <c r="C287" s="1">
         <v>134.08385605810497</v>
       </c>
       <c r="D287" s="6">
         <v>3429</v>
       </c>
       <c r="E287" s="1">
         <v>112.46310265660873</v>
       </c>
-      <c r="F287" s="120"/>
-[...10 lines deleted...]
-      <c r="Q287" s="130"/>
+      <c r="F287" s="103"/>
+      <c r="G287" s="104"/>
+      <c r="H287" s="104"/>
+      <c r="I287" s="105"/>
+      <c r="J287" s="112"/>
+      <c r="K287" s="112"/>
+      <c r="L287" s="112"/>
+      <c r="M287" s="113"/>
+      <c r="N287" s="111"/>
+      <c r="O287" s="112"/>
+      <c r="P287" s="112"/>
+      <c r="Q287" s="113"/>
     </row>
     <row r="288" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B288" s="5">
         <v>11794</v>
       </c>
       <c r="C288" s="1">
         <v>47.087475545973568</v>
       </c>
       <c r="D288" s="6">
         <v>3001</v>
       </c>
       <c r="E288" s="1">
         <v>104.89339391821042</v>
       </c>
-      <c r="F288" s="120"/>
-[...12 lines deleted...]
-    <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F288" s="103"/>
+      <c r="G288" s="104"/>
+      <c r="H288" s="104"/>
+      <c r="I288" s="105"/>
+      <c r="J288" s="112"/>
+      <c r="K288" s="112"/>
+      <c r="L288" s="112"/>
+      <c r="M288" s="113"/>
+      <c r="N288" s="111"/>
+      <c r="O288" s="112"/>
+      <c r="P288" s="112"/>
+      <c r="Q288" s="113"/>
+    </row>
+    <row r="289" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>21254</v>
       </c>
       <c r="C289" s="1">
         <v>79.782282282282281</v>
       </c>
       <c r="D289" s="6">
         <v>3196</v>
       </c>
       <c r="E289" s="1">
         <v>104.00260331923201</v>
       </c>
-      <c r="F289" s="120"/>
-[...12 lines deleted...]
-    <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F289" s="103"/>
+      <c r="G289" s="104"/>
+      <c r="H289" s="104"/>
+      <c r="I289" s="105"/>
+      <c r="J289" s="112"/>
+      <c r="K289" s="112"/>
+      <c r="L289" s="112"/>
+      <c r="M289" s="113"/>
+      <c r="N289" s="111"/>
+      <c r="O289" s="112"/>
+      <c r="P289" s="112"/>
+      <c r="Q289" s="113"/>
+    </row>
+    <row r="290" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>22818</v>
       </c>
       <c r="C290" s="1">
         <v>78.897686801977812</v>
       </c>
       <c r="D290" s="6">
         <v>2791</v>
       </c>
       <c r="E290" s="1">
         <v>88.715829624920545</v>
       </c>
-      <c r="F290" s="120"/>
-[...12 lines deleted...]
-    <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F290" s="103"/>
+      <c r="G290" s="104"/>
+      <c r="H290" s="104"/>
+      <c r="I290" s="105"/>
+      <c r="J290" s="112"/>
+      <c r="K290" s="112"/>
+      <c r="L290" s="112"/>
+      <c r="M290" s="113"/>
+      <c r="N290" s="111"/>
+      <c r="O290" s="112"/>
+      <c r="P290" s="112"/>
+      <c r="Q290" s="113"/>
+    </row>
+    <row r="291" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>30621</v>
       </c>
       <c r="C291" s="1">
         <v>115.45509388432245</v>
       </c>
       <c r="D291" s="6">
         <v>3548</v>
       </c>
       <c r="E291" s="1">
         <v>118.74163319946453</v>
       </c>
-      <c r="F291" s="120"/>
-[...12 lines deleted...]
-    <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F291" s="103"/>
+      <c r="G291" s="104"/>
+      <c r="H291" s="104"/>
+      <c r="I291" s="105"/>
+      <c r="J291" s="112"/>
+      <c r="K291" s="112"/>
+      <c r="L291" s="112"/>
+      <c r="M291" s="113"/>
+      <c r="N291" s="111"/>
+      <c r="O291" s="112"/>
+      <c r="P291" s="112"/>
+      <c r="Q291" s="113"/>
+    </row>
+    <row r="292" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>28998</v>
       </c>
       <c r="C292" s="1">
         <v>133.61286458093352</v>
       </c>
       <c r="D292" s="6">
         <v>2610</v>
       </c>
       <c r="E292" s="1">
         <v>105.4119547657512</v>
       </c>
-      <c r="F292" s="123"/>
-[...12 lines deleted...]
-    <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F292" s="106"/>
+      <c r="G292" s="107"/>
+      <c r="H292" s="107"/>
+      <c r="I292" s="108"/>
+      <c r="J292" s="114"/>
+      <c r="K292" s="114"/>
+      <c r="L292" s="114"/>
+      <c r="M292" s="115"/>
+      <c r="N292" s="116"/>
+      <c r="O292" s="114"/>
+      <c r="P292" s="114"/>
+      <c r="Q292" s="115"/>
+    </row>
+    <row r="293" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>263016</v>
       </c>
       <c r="C293" s="59">
         <v>1.0229985647775406</v>
       </c>
       <c r="D293" s="34">
         <v>38941</v>
       </c>
       <c r="E293" s="59">
         <v>0.95008173323248835</v>
       </c>
       <c r="F293" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G293" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H293" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I293" s="66" t="s">
@@ -19994,154 +20396,626 @@
         <v>81</v>
       </c>
       <c r="K293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L293" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N293" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P293" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q293" s="84" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="294" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A294" s="94"/>
-[...15 lines deleted...]
-      <c r="Q294" s="98"/>
+      <c r="A294" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B294" s="24">
+        <v>43409</v>
+      </c>
+      <c r="C294" s="26">
+        <v>60.945441271445823</v>
+      </c>
+      <c r="D294" s="27">
+        <v>5291</v>
+      </c>
+      <c r="E294" s="41">
+        <v>51.93874545989987</v>
+      </c>
+      <c r="F294" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="G294" s="101"/>
+      <c r="H294" s="101"/>
+      <c r="I294" s="102"/>
+      <c r="J294" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="K294" s="109"/>
+      <c r="L294" s="109"/>
+      <c r="M294" s="110"/>
+      <c r="N294" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="O294" s="109"/>
+      <c r="P294" s="109"/>
+      <c r="Q294" s="110"/>
     </row>
     <row r="295" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A295" s="9" t="s">
+      <c r="A295" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B295" s="37"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="38"/>
+      <c r="F295" s="103"/>
+      <c r="G295" s="104"/>
+      <c r="H295" s="104"/>
+      <c r="I295" s="105"/>
+      <c r="J295" s="111"/>
+      <c r="K295" s="112"/>
+      <c r="L295" s="112"/>
+      <c r="M295" s="113"/>
+      <c r="N295" s="111"/>
+      <c r="O295" s="112"/>
+      <c r="P295" s="112"/>
+      <c r="Q295" s="113"/>
+    </row>
+    <row r="296" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A296" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B296" s="37"/>
+      <c r="C296" s="2"/>
+      <c r="D296" s="6"/>
+      <c r="E296" s="38"/>
+      <c r="F296" s="103"/>
+      <c r="G296" s="104"/>
+      <c r="H296" s="104"/>
+      <c r="I296" s="105"/>
+      <c r="J296" s="111"/>
+      <c r="K296" s="112"/>
+      <c r="L296" s="112"/>
+      <c r="M296" s="113"/>
+      <c r="N296" s="111"/>
+      <c r="O296" s="112"/>
+      <c r="P296" s="112"/>
+      <c r="Q296" s="113"/>
+    </row>
+    <row r="297" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A297" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B297" s="37"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="6"/>
+      <c r="E297" s="38"/>
+      <c r="F297" s="103"/>
+      <c r="G297" s="104"/>
+      <c r="H297" s="104"/>
+      <c r="I297" s="105"/>
+      <c r="J297" s="111"/>
+      <c r="K297" s="112"/>
+      <c r="L297" s="112"/>
+      <c r="M297" s="113"/>
+      <c r="N297" s="111"/>
+      <c r="O297" s="112"/>
+      <c r="P297" s="112"/>
+      <c r="Q297" s="113"/>
+    </row>
+    <row r="298" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A298" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B298" s="36">
+        <v>43409</v>
+      </c>
+      <c r="C298" s="26">
+        <v>34.120134565805195</v>
+      </c>
+      <c r="D298" s="27">
+        <v>5291</v>
+      </c>
+      <c r="E298" s="41">
+        <v>25.979573799469701</v>
+      </c>
+      <c r="F298" s="103"/>
+      <c r="G298" s="104"/>
+      <c r="H298" s="104"/>
+      <c r="I298" s="105"/>
+      <c r="J298" s="111"/>
+      <c r="K298" s="112"/>
+      <c r="L298" s="112"/>
+      <c r="M298" s="113"/>
+      <c r="N298" s="111"/>
+      <c r="O298" s="112"/>
+      <c r="P298" s="112"/>
+      <c r="Q298" s="113"/>
+    </row>
+    <row r="299" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A299" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B299" s="31"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="23"/>
+      <c r="E299" s="51"/>
+      <c r="F299" s="103"/>
+      <c r="G299" s="104"/>
+      <c r="H299" s="104"/>
+      <c r="I299" s="105"/>
+      <c r="J299" s="111"/>
+      <c r="K299" s="112"/>
+      <c r="L299" s="112"/>
+      <c r="M299" s="113"/>
+      <c r="N299" s="111"/>
+      <c r="O299" s="112"/>
+      <c r="P299" s="112"/>
+      <c r="Q299" s="113"/>
+    </row>
+    <row r="300" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A300" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B300" s="24">
+        <v>18940</v>
+      </c>
+      <c r="C300" s="25">
+        <v>103.17590020155798</v>
+      </c>
+      <c r="D300" s="27">
+        <v>2242</v>
+      </c>
+      <c r="E300" s="25">
+        <v>83.067802889959239</v>
+      </c>
+      <c r="F300" s="103"/>
+      <c r="G300" s="104"/>
+      <c r="H300" s="104"/>
+      <c r="I300" s="105"/>
+      <c r="J300" s="111"/>
+      <c r="K300" s="112"/>
+      <c r="L300" s="112"/>
+      <c r="M300" s="113"/>
+      <c r="N300" s="111"/>
+      <c r="O300" s="112"/>
+      <c r="P300" s="112"/>
+      <c r="Q300" s="113"/>
+    </row>
+    <row r="301" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B301" s="5">
+        <v>24469</v>
+      </c>
+      <c r="C301" s="1">
+        <v>104.12340425531914</v>
+      </c>
+      <c r="D301" s="6">
+        <v>3049</v>
+      </c>
+      <c r="E301" s="1">
+        <v>97.070996497930594</v>
+      </c>
+      <c r="F301" s="103"/>
+      <c r="G301" s="104"/>
+      <c r="H301" s="104"/>
+      <c r="I301" s="105"/>
+      <c r="J301" s="111"/>
+      <c r="K301" s="112"/>
+      <c r="L301" s="112"/>
+      <c r="M301" s="113"/>
+      <c r="N301" s="111"/>
+      <c r="O301" s="112"/>
+      <c r="P301" s="112"/>
+      <c r="Q301" s="113"/>
+    </row>
+    <row r="302" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" s="5"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="1"/>
+      <c r="F302" s="103"/>
+      <c r="G302" s="104"/>
+      <c r="H302" s="104"/>
+      <c r="I302" s="105"/>
+      <c r="J302" s="111"/>
+      <c r="K302" s="112"/>
+      <c r="L302" s="112"/>
+      <c r="M302" s="113"/>
+      <c r="N302" s="111"/>
+      <c r="O302" s="112"/>
+      <c r="P302" s="112"/>
+      <c r="Q302" s="113"/>
+    </row>
+    <row r="303" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A303" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B303" s="5"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="1"/>
+      <c r="F303" s="103"/>
+      <c r="G303" s="104"/>
+      <c r="H303" s="104"/>
+      <c r="I303" s="105"/>
+      <c r="J303" s="111"/>
+      <c r="K303" s="112"/>
+      <c r="L303" s="112"/>
+      <c r="M303" s="113"/>
+      <c r="N303" s="111"/>
+      <c r="O303" s="112"/>
+      <c r="P303" s="112"/>
+      <c r="Q303" s="113"/>
+    </row>
+    <row r="304" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B304" s="5"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="103"/>
+      <c r="G304" s="104"/>
+      <c r="H304" s="104"/>
+      <c r="I304" s="105"/>
+      <c r="J304" s="112"/>
+      <c r="K304" s="112"/>
+      <c r="L304" s="112"/>
+      <c r="M304" s="113"/>
+      <c r="N304" s="111"/>
+      <c r="O304" s="112"/>
+      <c r="P304" s="112"/>
+      <c r="Q304" s="113"/>
+    </row>
+    <row r="305" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B305" s="5"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="6"/>
+      <c r="E305" s="1"/>
+      <c r="F305" s="103"/>
+      <c r="G305" s="104"/>
+      <c r="H305" s="104"/>
+      <c r="I305" s="105"/>
+      <c r="J305" s="112"/>
+      <c r="K305" s="112"/>
+      <c r="L305" s="112"/>
+      <c r="M305" s="113"/>
+      <c r="N305" s="111"/>
+      <c r="O305" s="112"/>
+      <c r="P305" s="112"/>
+      <c r="Q305" s="113"/>
+    </row>
+    <row r="306" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B306" s="5"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="1"/>
+      <c r="F306" s="103"/>
+      <c r="G306" s="104"/>
+      <c r="H306" s="104"/>
+      <c r="I306" s="105"/>
+      <c r="J306" s="112"/>
+      <c r="K306" s="112"/>
+      <c r="L306" s="112"/>
+      <c r="M306" s="113"/>
+      <c r="N306" s="111"/>
+      <c r="O306" s="112"/>
+      <c r="P306" s="112"/>
+      <c r="Q306" s="113"/>
+    </row>
+    <row r="307" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B307" s="5"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="6"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="103"/>
+      <c r="G307" s="104"/>
+      <c r="H307" s="104"/>
+      <c r="I307" s="105"/>
+      <c r="J307" s="112"/>
+      <c r="K307" s="112"/>
+      <c r="L307" s="112"/>
+      <c r="M307" s="113"/>
+      <c r="N307" s="111"/>
+      <c r="O307" s="112"/>
+      <c r="P307" s="112"/>
+      <c r="Q307" s="113"/>
+    </row>
+    <row r="308" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B308" s="5"/>
+      <c r="C308" s="1"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="1"/>
+      <c r="F308" s="103"/>
+      <c r="G308" s="104"/>
+      <c r="H308" s="104"/>
+      <c r="I308" s="105"/>
+      <c r="J308" s="112"/>
+      <c r="K308" s="112"/>
+      <c r="L308" s="112"/>
+      <c r="M308" s="113"/>
+      <c r="N308" s="111"/>
+      <c r="O308" s="112"/>
+      <c r="P308" s="112"/>
+      <c r="Q308" s="113"/>
+    </row>
+    <row r="309" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B309" s="5"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="103"/>
+      <c r="G309" s="104"/>
+      <c r="H309" s="104"/>
+      <c r="I309" s="105"/>
+      <c r="J309" s="112"/>
+      <c r="K309" s="112"/>
+      <c r="L309" s="112"/>
+      <c r="M309" s="113"/>
+      <c r="N309" s="111"/>
+      <c r="O309" s="112"/>
+      <c r="P309" s="112"/>
+      <c r="Q309" s="113"/>
+    </row>
+    <row r="310" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B310" s="5"/>
+      <c r="C310" s="1"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="1"/>
+      <c r="F310" s="103"/>
+      <c r="G310" s="104"/>
+      <c r="H310" s="104"/>
+      <c r="I310" s="105"/>
+      <c r="J310" s="112"/>
+      <c r="K310" s="112"/>
+      <c r="L310" s="112"/>
+      <c r="M310" s="113"/>
+      <c r="N310" s="111"/>
+      <c r="O310" s="112"/>
+      <c r="P310" s="112"/>
+      <c r="Q310" s="113"/>
+    </row>
+    <row r="311" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B311" s="5"/>
+      <c r="C311" s="1"/>
+      <c r="D311" s="6"/>
+      <c r="E311" s="1"/>
+      <c r="F311" s="106"/>
+      <c r="G311" s="107"/>
+      <c r="H311" s="107"/>
+      <c r="I311" s="108"/>
+      <c r="J311" s="114"/>
+      <c r="K311" s="114"/>
+      <c r="L311" s="114"/>
+      <c r="M311" s="115"/>
+      <c r="N311" s="116"/>
+      <c r="O311" s="114"/>
+      <c r="P311" s="114"/>
+      <c r="Q311" s="115"/>
+    </row>
+    <row r="312" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A312" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B312" s="32">
+        <v>43409</v>
+      </c>
+      <c r="C312" s="59">
+        <v>1.037078624841723</v>
+      </c>
+      <c r="D312" s="34">
+        <v>5291</v>
+      </c>
+      <c r="E312" s="59">
+        <v>0.90599315068493147</v>
+      </c>
+      <c r="F312" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="G312" s="64" t="s">
+        <v>71</v>
+      </c>
+      <c r="H312" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="I312" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="J312" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="K312" s="82" t="s">
+        <v>81</v>
+      </c>
+      <c r="L312" s="83" t="s">
+        <v>81</v>
+      </c>
+      <c r="M312" s="82" t="s">
+        <v>81</v>
+      </c>
+      <c r="N312" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="O312" s="82" t="s">
+        <v>81</v>
+      </c>
+      <c r="P312" s="83" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q312" s="84" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="313" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A313" s="94"/>
+      <c r="B313" s="89"/>
+      <c r="C313" s="90"/>
+      <c r="D313" s="89"/>
+      <c r="E313" s="90"/>
+      <c r="F313" s="95"/>
+      <c r="G313" s="96"/>
+      <c r="H313" s="95"/>
+      <c r="I313" s="96"/>
+      <c r="J313" s="97"/>
+      <c r="K313" s="98"/>
+      <c r="L313" s="97"/>
+      <c r="M313" s="98"/>
+      <c r="N313" s="97"/>
+      <c r="O313" s="98"/>
+      <c r="P313" s="97"/>
+      <c r="Q313" s="98"/>
+    </row>
+    <row r="314" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="296" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A296" s="9" t="s">
+    <row r="315" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A315" s="9" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="297" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A297" s="9" t="s">
+    <row r="316" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A316" s="9" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="298" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A298" s="9" t="s">
+    <row r="317" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A317" s="9" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="299" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A299" s="9" t="s">
+    <row r="318" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A318" s="9" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
+  <mergeCells count="44">
+    <mergeCell ref="F294:I311"/>
+    <mergeCell ref="J294:M311"/>
+    <mergeCell ref="N294:Q311"/>
+    <mergeCell ref="N199:Q216"/>
+    <mergeCell ref="F180:I197"/>
+    <mergeCell ref="J180:M197"/>
+    <mergeCell ref="N180:Q197"/>
+    <mergeCell ref="F237:I254"/>
+    <mergeCell ref="J237:M254"/>
+    <mergeCell ref="N237:Q254"/>
+    <mergeCell ref="F218:I235"/>
+    <mergeCell ref="J218:M235"/>
+    <mergeCell ref="N218:Q235"/>
     <mergeCell ref="F275:I292"/>
     <mergeCell ref="J275:M292"/>
     <mergeCell ref="N275:Q292"/>
+    <mergeCell ref="B161:E178"/>
+    <mergeCell ref="F161:I178"/>
+    <mergeCell ref="J161:M178"/>
+    <mergeCell ref="N161:Q178"/>
+    <mergeCell ref="J123:M140"/>
+    <mergeCell ref="N123:Q140"/>
+    <mergeCell ref="B142:E159"/>
+    <mergeCell ref="F142:I159"/>
+    <mergeCell ref="J142:M159"/>
+    <mergeCell ref="N142:Q159"/>
+    <mergeCell ref="F123:I140"/>
+    <mergeCell ref="B123:E140"/>
     <mergeCell ref="F256:I273"/>
     <mergeCell ref="J256:M273"/>
     <mergeCell ref="N256:Q273"/>
     <mergeCell ref="J30:M47"/>
     <mergeCell ref="N30:Q47"/>
     <mergeCell ref="J48:M65"/>
     <mergeCell ref="N48:Q65"/>
     <mergeCell ref="J104:M121"/>
     <mergeCell ref="N104:Q121"/>
     <mergeCell ref="J85:M102"/>
     <mergeCell ref="N85:Q102"/>
     <mergeCell ref="J66:M83"/>
     <mergeCell ref="N66:Q83"/>
     <mergeCell ref="F113:I121"/>
     <mergeCell ref="F199:I216"/>
     <mergeCell ref="J199:M216"/>
-    <mergeCell ref="B161:E178"/>
-[...20 lines deleted...]
-    <mergeCell ref="N218:Q235"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R295"/>
+  <dimension ref="A1:R314"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A275" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B106" sqref="B106"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.09765625" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="3" max="3" width="7.59765625" customWidth="1"/>
     <col min="4" max="4" width="9.59765625" customWidth="1"/>
     <col min="5" max="5" width="7.59765625" customWidth="1"/>
     <col min="6" max="6" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.09765625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.59765625" customWidth="1"/>
     <col min="11" max="11" width="7.59765625" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" customWidth="1"/>
     <col min="13" max="13" width="7.59765625" customWidth="1"/>
     <col min="14" max="14" width="9.59765625" customWidth="1"/>
     <col min="15" max="15" width="7.59765625" customWidth="1"/>
     <col min="16" max="16" width="9.59765625" customWidth="1"/>
@@ -30225,327 +31099,327 @@
         <v>95885</v>
       </c>
       <c r="K217" s="59">
         <v>1.173737942515791</v>
       </c>
       <c r="L217" s="86">
         <v>22295</v>
       </c>
       <c r="M217" s="59">
         <v>1.2167103252564941</v>
       </c>
       <c r="N217" s="32">
         <v>225224</v>
       </c>
       <c r="O217" s="59">
         <v>0.87709856182068124</v>
       </c>
       <c r="P217" s="86">
         <v>78726</v>
       </c>
       <c r="Q217" s="59">
         <v>0.86965070808386535</v>
       </c>
       <c r="R217" s="85"/>
     </row>
-    <row r="218" spans="1:18" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:18" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>104265</v>
       </c>
       <c r="C218" s="25">
         <v>105.23845571536714</v>
       </c>
       <c r="D218" s="53">
         <v>29759</v>
       </c>
       <c r="E218" s="41">
         <v>96.388546997473597</v>
       </c>
       <c r="F218" s="24"/>
       <c r="G218" s="26"/>
       <c r="H218" s="27"/>
       <c r="I218" s="29"/>
       <c r="J218" s="24">
         <v>28054</v>
       </c>
       <c r="K218" s="25">
         <v>91.838805774707836</v>
       </c>
       <c r="L218" s="53">
         <v>5633</v>
       </c>
       <c r="M218" s="41">
         <v>85.542900531511009</v>
       </c>
       <c r="N218" s="24">
         <v>76211</v>
       </c>
       <c r="O218" s="25">
         <v>111.21147560121409</v>
       </c>
       <c r="P218" s="53">
         <v>24126</v>
       </c>
       <c r="Q218" s="25">
         <v>99.328914323356258</v>
       </c>
       <c r="R218" s="85"/>
     </row>
-    <row r="219" spans="1:18" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="219" spans="1:18" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>76365</v>
       </c>
       <c r="C219" s="1">
         <v>100.23758269452902</v>
       </c>
       <c r="D219" s="6">
         <v>25782</v>
       </c>
       <c r="E219" s="38">
         <v>103.10737852429514</v>
       </c>
       <c r="F219" s="5"/>
       <c r="G219" s="2"/>
       <c r="H219" s="6"/>
       <c r="I219" s="7"/>
       <c r="J219" s="37">
         <v>20876</v>
       </c>
       <c r="K219" s="1">
         <v>98.244623276389476</v>
       </c>
       <c r="L219" s="6">
         <v>5716</v>
       </c>
       <c r="M219" s="38">
         <v>105.26703499079191</v>
       </c>
       <c r="N219" s="37">
         <v>55489</v>
       </c>
       <c r="O219" s="1">
         <v>101.00846454901247</v>
       </c>
       <c r="P219" s="6">
         <v>20066</v>
       </c>
       <c r="Q219" s="1">
         <v>102.50830140485311</v>
       </c>
       <c r="R219" s="85"/>
     </row>
-    <row r="220" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>96061</v>
       </c>
       <c r="C220" s="1">
         <v>135.61042407815236</v>
       </c>
       <c r="D220" s="6">
         <v>31044</v>
       </c>
       <c r="E220" s="38">
         <v>136.70350962173586</v>
       </c>
       <c r="F220" s="5"/>
       <c r="G220" s="2"/>
       <c r="H220" s="6"/>
       <c r="I220" s="7"/>
       <c r="J220" s="37">
         <v>30761</v>
       </c>
       <c r="K220" s="1">
         <v>130.74209452567155</v>
       </c>
       <c r="L220" s="6">
         <v>7582</v>
       </c>
       <c r="M220" s="38">
         <v>119.66540404040404</v>
       </c>
       <c r="N220" s="37">
         <v>65300</v>
       </c>
       <c r="O220" s="1">
         <v>138.03162255855247</v>
       </c>
       <c r="P220" s="6">
         <v>23462</v>
       </c>
       <c r="Q220" s="1">
         <v>143.29689122335552</v>
       </c>
       <c r="R220" s="91"/>
     </row>
-    <row r="221" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>95568</v>
       </c>
       <c r="C221" s="1">
         <v>127.40021862585651</v>
       </c>
       <c r="D221" s="6">
         <v>34546</v>
       </c>
       <c r="E221" s="38">
         <v>153.99634467079747</v>
       </c>
       <c r="F221" s="5"/>
       <c r="G221" s="2"/>
       <c r="H221" s="6"/>
       <c r="I221" s="7"/>
       <c r="J221" s="37">
         <v>32682</v>
       </c>
       <c r="K221" s="1">
         <v>158.95141286902387</v>
       </c>
       <c r="L221" s="6">
         <v>9527</v>
       </c>
       <c r="M221" s="38">
         <v>241.55679513184586</v>
       </c>
       <c r="N221" s="37">
         <v>62886</v>
       </c>
       <c r="O221" s="1">
         <v>115.48675004132004</v>
       </c>
       <c r="P221" s="6">
         <v>25019</v>
       </c>
       <c r="Q221" s="1">
         <v>135.31829736600142</v>
       </c>
       <c r="R221" s="91"/>
     </row>
-    <row r="222" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="24">
         <v>180630</v>
       </c>
       <c r="C222" s="25">
         <v>103.06460723842999</v>
       </c>
       <c r="D222" s="53">
         <v>55541</v>
       </c>
       <c r="E222" s="41">
         <v>99.395121602032958</v>
       </c>
       <c r="F222" s="24"/>
       <c r="G222" s="26"/>
       <c r="H222" s="27"/>
       <c r="I222" s="29"/>
       <c r="J222" s="24">
         <v>48930</v>
       </c>
       <c r="K222" s="25">
         <v>94.466754189512699</v>
       </c>
       <c r="L222" s="53">
         <v>11349</v>
       </c>
       <c r="M222" s="41">
         <v>94.456928838951313</v>
       </c>
       <c r="N222" s="24">
         <v>131700</v>
       </c>
       <c r="O222" s="25">
         <v>106.67163441678883</v>
       </c>
       <c r="P222" s="53">
         <v>44192</v>
       </c>
       <c r="Q222" s="25">
         <v>100.74776582163049</v>
       </c>
       <c r="R222" s="91"/>
     </row>
-    <row r="223" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="22">
         <v>191629</v>
       </c>
       <c r="C223" s="4">
         <v>131.38772711690092</v>
       </c>
       <c r="D223" s="23">
         <v>65590</v>
       </c>
       <c r="E223" s="58">
         <v>145.29706260245447</v>
       </c>
       <c r="F223" s="92"/>
       <c r="G223" s="93"/>
       <c r="H223" s="92"/>
       <c r="I223" s="93"/>
       <c r="J223" s="22">
         <v>63443</v>
       </c>
       <c r="K223" s="4">
         <v>143.89757082265419</v>
       </c>
       <c r="L223" s="23">
         <v>17109</v>
       </c>
       <c r="M223" s="58">
         <v>166.42996108949418</v>
       </c>
       <c r="N223" s="22">
         <v>128186</v>
       </c>
       <c r="O223" s="51">
         <v>125.96770865066185</v>
       </c>
       <c r="P223" s="23">
         <v>48481</v>
       </c>
       <c r="Q223" s="58">
         <v>139.06545809190521</v>
       </c>
       <c r="R223" s="91"/>
     </row>
-    <row r="224" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A224" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B224" s="5">
         <v>27751</v>
       </c>
       <c r="C224" s="2">
         <v>103.29797133817233</v>
       </c>
       <c r="D224" s="6">
         <v>6606</v>
       </c>
       <c r="E224" s="38">
         <v>84.410937899309985</v>
       </c>
       <c r="F224" s="5">
         <v>0</v>
       </c>
       <c r="G224" s="2">
         <v>0</v>
       </c>
       <c r="H224" s="6">
         <v>0</v>
       </c>
       <c r="I224" s="7">
@@ -30555,557 +31429,557 @@
         <v>8859</v>
       </c>
       <c r="K224" s="2">
         <v>88.999397227245325</v>
       </c>
       <c r="L224" s="6">
         <v>1409</v>
       </c>
       <c r="M224" s="7">
         <v>68.698196001950279</v>
       </c>
       <c r="N224" s="5">
         <v>18892</v>
       </c>
       <c r="O224" s="2">
         <v>111.71426881911182</v>
       </c>
       <c r="P224" s="6">
         <v>5197</v>
       </c>
       <c r="Q224" s="3">
         <v>89.991341991341983</v>
       </c>
       <c r="R224" s="91"/>
     </row>
-    <row r="225" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="5">
         <v>30845</v>
       </c>
       <c r="C225" s="2">
         <v>106.1753468038966</v>
       </c>
       <c r="D225" s="6">
         <v>8690</v>
       </c>
       <c r="E225" s="38">
         <v>98.214285714285708</v>
       </c>
       <c r="F225" s="5"/>
       <c r="G225" s="2"/>
       <c r="H225" s="6"/>
       <c r="I225" s="7"/>
       <c r="J225" s="5">
         <v>6310</v>
       </c>
       <c r="K225" s="2">
         <v>72.872156138122193</v>
       </c>
       <c r="L225" s="6">
         <v>1383</v>
       </c>
       <c r="M225" s="7">
         <v>73.368700265251988</v>
       </c>
       <c r="N225" s="5">
         <v>24535</v>
       </c>
       <c r="O225" s="2">
         <v>120.31679089839153</v>
       </c>
       <c r="P225" s="6">
         <v>7307</v>
       </c>
       <c r="Q225" s="7">
         <v>104.94039925319547</v>
       </c>
       <c r="R225" s="91"/>
     </row>
-    <row r="226" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>45669</v>
       </c>
       <c r="C226" s="2">
         <v>105.81570471975719</v>
       </c>
       <c r="D226" s="6">
         <v>14463</v>
       </c>
       <c r="E226" s="38">
         <v>101.85211267605634</v>
       </c>
       <c r="F226" s="5"/>
       <c r="G226" s="2"/>
       <c r="H226" s="6"/>
       <c r="I226" s="7"/>
       <c r="J226" s="5">
         <v>12885</v>
       </c>
       <c r="K226" s="2">
         <v>107.96882855706384</v>
       </c>
       <c r="L226" s="6">
         <v>2841</v>
       </c>
       <c r="M226" s="7">
         <v>107.2480181200453</v>
       </c>
       <c r="N226" s="5">
         <v>32784</v>
       </c>
       <c r="O226" s="2">
         <v>104.99279423538832</v>
       </c>
       <c r="P226" s="6">
         <v>11622</v>
       </c>
       <c r="Q226" s="7">
         <v>100.61466539693534</v>
       </c>
       <c r="R226" s="91"/>
     </row>
-    <row r="227" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="5">
         <v>25914</v>
       </c>
       <c r="C227" s="2">
         <v>99.180955296999386</v>
       </c>
       <c r="D227" s="6">
         <v>7764</v>
       </c>
       <c r="E227" s="38">
         <v>105.51780375101929</v>
       </c>
       <c r="F227" s="5"/>
       <c r="G227" s="2"/>
       <c r="H227" s="6"/>
       <c r="I227" s="7"/>
       <c r="J227" s="5">
         <v>6997</v>
       </c>
       <c r="K227" s="2">
         <v>88.190068061507432</v>
       </c>
       <c r="L227" s="6">
         <v>1975</v>
       </c>
       <c r="M227" s="7">
         <v>110.33519553072625</v>
       </c>
       <c r="N227" s="5">
         <v>18917</v>
       </c>
       <c r="O227" s="2">
         <v>103.97383752885567</v>
       </c>
       <c r="P227" s="6">
         <v>5789</v>
       </c>
       <c r="Q227" s="7">
         <v>103.9691091954023</v>
       </c>
       <c r="R227" s="91"/>
     </row>
-    <row r="228" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>22577</v>
       </c>
       <c r="C228" s="2">
         <v>109.02549739231216</v>
       </c>
       <c r="D228" s="6">
         <v>8299</v>
       </c>
       <c r="E228" s="38">
         <v>122.74811418429226</v>
       </c>
       <c r="F228" s="5"/>
       <c r="G228" s="2"/>
       <c r="H228" s="6"/>
       <c r="I228" s="7"/>
       <c r="J228" s="5">
         <v>7293</v>
       </c>
       <c r="K228" s="2">
         <v>128.60165755598661</v>
       </c>
       <c r="L228" s="6">
         <v>2211</v>
       </c>
       <c r="M228" s="7">
         <v>159.7543352601156</v>
       </c>
       <c r="N228" s="5">
         <v>15284</v>
       </c>
       <c r="O228" s="2">
         <v>101.64261488328789</v>
       </c>
       <c r="P228" s="6">
         <v>6088</v>
       </c>
       <c r="Q228" s="7">
         <v>113.22298679561094</v>
       </c>
       <c r="R228" s="91"/>
     </row>
-    <row r="229" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="5">
         <v>27874</v>
       </c>
       <c r="C229" s="2">
         <v>94.977511244377808</v>
       </c>
       <c r="D229" s="6">
         <v>9719</v>
       </c>
       <c r="E229" s="38">
         <v>89.279808928899513</v>
       </c>
       <c r="F229" s="5"/>
       <c r="G229" s="2"/>
       <c r="H229" s="6"/>
       <c r="I229" s="7"/>
       <c r="J229" s="5">
         <v>6586</v>
       </c>
       <c r="K229" s="2">
         <v>86.159079016221867</v>
       </c>
       <c r="L229" s="6">
         <v>1530</v>
       </c>
       <c r="M229" s="7">
         <v>67.819148936170208</v>
       </c>
       <c r="N229" s="5">
         <v>21288</v>
       </c>
       <c r="O229" s="2">
         <v>98.083302617029119</v>
       </c>
       <c r="P229" s="6">
         <v>8189</v>
       </c>
       <c r="Q229" s="7">
         <v>94.889918887601382</v>
       </c>
       <c r="R229" s="91"/>
     </row>
-    <row r="230" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>26397</v>
       </c>
       <c r="C230" s="2">
         <v>111.99406024607552</v>
       </c>
       <c r="D230" s="6">
         <v>8627</v>
       </c>
       <c r="E230" s="38">
         <v>108.21625689914703</v>
       </c>
       <c r="F230" s="5"/>
       <c r="G230" s="2"/>
       <c r="H230" s="6"/>
       <c r="I230" s="7"/>
       <c r="J230" s="5">
         <v>8930</v>
       </c>
       <c r="K230" s="2">
         <v>112.5393824826717</v>
       </c>
       <c r="L230" s="6">
         <v>2030</v>
       </c>
       <c r="M230" s="7">
         <v>87.199312714776639</v>
       </c>
       <c r="N230" s="5">
         <v>17467</v>
       </c>
       <c r="O230" s="2">
         <v>111.71730092740646</v>
       </c>
       <c r="P230" s="6">
         <v>6597</v>
       </c>
       <c r="Q230" s="7">
         <v>116.88518781006378</v>
       </c>
       <c r="R230" s="91"/>
     </row>
-    <row r="231" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>30262</v>
       </c>
       <c r="C231" s="2">
         <v>143.71467920406516</v>
       </c>
       <c r="D231" s="6">
         <v>8914</v>
       </c>
       <c r="E231" s="38">
         <v>135.40938781710466</v>
       </c>
       <c r="F231" s="5"/>
       <c r="G231" s="2"/>
       <c r="H231" s="6"/>
       <c r="I231" s="7"/>
       <c r="J231" s="5">
         <v>11004</v>
       </c>
       <c r="K231" s="2">
         <v>143.16939890710384</v>
       </c>
       <c r="L231" s="6">
         <v>2321</v>
       </c>
       <c r="M231" s="7">
         <v>108.30611292580494</v>
       </c>
       <c r="N231" s="5">
         <v>19258</v>
       </c>
       <c r="O231" s="2">
         <v>144.02812055941965</v>
       </c>
       <c r="P231" s="6">
         <v>6593</v>
       </c>
       <c r="Q231" s="7">
         <v>148.49099099099098</v>
       </c>
       <c r="R231" s="91"/>
     </row>
-    <row r="232" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>39402</v>
       </c>
       <c r="C232" s="2">
         <v>150.33767026593918</v>
       </c>
       <c r="D232" s="6">
         <v>13503</v>
       </c>
       <c r="E232" s="38">
         <v>165.59970566593083</v>
       </c>
       <c r="F232" s="5"/>
       <c r="G232" s="2"/>
       <c r="H232" s="6"/>
       <c r="I232" s="7"/>
       <c r="J232" s="5">
         <v>10827</v>
       </c>
       <c r="K232" s="2">
         <v>136.92930314910839</v>
       </c>
       <c r="L232" s="6">
         <v>3231</v>
       </c>
       <c r="M232" s="7">
         <v>173.24396782841822</v>
       </c>
       <c r="N232" s="5">
         <v>28575</v>
       </c>
       <c r="O232" s="2">
         <v>156.13047754343788</v>
       </c>
       <c r="P232" s="6">
         <v>10272</v>
       </c>
       <c r="Q232" s="7">
         <v>163.33280330736207</v>
       </c>
       <c r="R232" s="91"/>
     </row>
-    <row r="233" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>36839</v>
       </c>
       <c r="C233" s="2">
         <v>171.22472693469672</v>
       </c>
       <c r="D233" s="6">
         <v>12191</v>
       </c>
       <c r="E233" s="38">
         <v>179.09504921404437</v>
       </c>
       <c r="F233" s="5"/>
       <c r="G233" s="2"/>
       <c r="H233" s="6"/>
       <c r="I233" s="7"/>
       <c r="J233" s="5">
         <v>13932</v>
       </c>
       <c r="K233" s="2">
         <v>209.40928904253718</v>
       </c>
       <c r="L233" s="6">
         <v>3767</v>
       </c>
       <c r="M233" s="7">
         <v>196.30015633142261</v>
       </c>
       <c r="N233" s="5">
         <v>22907</v>
       </c>
       <c r="O233" s="2">
         <v>154.13134167675952</v>
       </c>
       <c r="P233" s="6">
         <v>8424</v>
       </c>
       <c r="Q233" s="7">
         <v>172.34042553191489</v>
       </c>
       <c r="R233" s="91"/>
     </row>
-    <row r="234" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>26807</v>
       </c>
       <c r="C234" s="2">
         <v>114.93804399091026</v>
       </c>
       <c r="D234" s="6">
         <v>10008</v>
       </c>
       <c r="E234" s="38">
         <v>134.51612903225808</v>
       </c>
       <c r="F234" s="5"/>
       <c r="G234" s="2"/>
       <c r="H234" s="6"/>
       <c r="I234" s="7"/>
       <c r="J234" s="5">
         <v>7461</v>
       </c>
       <c r="K234" s="2">
         <v>129.9599372931545</v>
       </c>
       <c r="L234" s="6">
         <v>2273</v>
       </c>
       <c r="M234" s="7">
         <v>252.2752497225305</v>
       </c>
       <c r="N234" s="5">
         <v>19346</v>
       </c>
       <c r="O234" s="2">
         <v>110.03298828347172</v>
       </c>
       <c r="P234" s="6">
         <v>7735</v>
       </c>
       <c r="Q234" s="7">
         <v>118.29025844930416</v>
       </c>
       <c r="R234" s="91"/>
     </row>
-    <row r="235" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>31922</v>
       </c>
       <c r="C235" s="2">
         <v>105.78605514316013</v>
       </c>
       <c r="D235" s="6">
         <v>12347</v>
       </c>
       <c r="E235" s="38">
         <v>150.83068653799171</v>
       </c>
       <c r="F235" s="5"/>
       <c r="G235" s="2"/>
       <c r="H235" s="6"/>
       <c r="I235" s="7"/>
       <c r="J235" s="5">
         <v>11289</v>
       </c>
       <c r="K235" s="2">
         <v>138.22701114240235</v>
       </c>
       <c r="L235" s="6">
         <v>3487</v>
       </c>
       <c r="M235" s="7">
         <v>310.23131672597867</v>
       </c>
       <c r="N235" s="5">
         <v>20633</v>
       </c>
       <c r="O235" s="2">
         <v>93.748012176836752</v>
       </c>
       <c r="P235" s="6">
         <v>8860</v>
       </c>
       <c r="Q235" s="7">
         <v>125.4602095723591</v>
       </c>
       <c r="R235" s="91"/>
     </row>
-    <row r="236" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>372259</v>
       </c>
       <c r="C236" s="59">
         <v>1.1592917046859477</v>
       </c>
       <c r="D236" s="86">
         <v>121131</v>
       </c>
       <c r="E236" s="59">
         <v>1.1990675206145256</v>
       </c>
       <c r="F236" s="32">
         <v>0</v>
       </c>
       <c r="G236" s="33">
         <v>0</v>
       </c>
       <c r="H236" s="34">
         <v>0</v>
       </c>
       <c r="I236" s="33">
@@ -31115,327 +31989,327 @@
         <v>112373</v>
       </c>
       <c r="K236" s="59">
         <v>1.1719559889450906</v>
       </c>
       <c r="L236" s="86">
         <v>28458</v>
       </c>
       <c r="M236" s="59">
         <v>1.2764296927562233</v>
       </c>
       <c r="N236" s="32">
         <v>259886</v>
       </c>
       <c r="O236" s="59">
         <v>1.1539001172166377</v>
       </c>
       <c r="P236" s="86">
         <v>92673</v>
       </c>
       <c r="Q236" s="59">
         <v>1.1771587531438152</v>
       </c>
       <c r="R236" s="91"/>
     </row>
-    <row r="237" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>104823</v>
       </c>
       <c r="C237" s="25">
         <v>100.53517479499352</v>
       </c>
       <c r="D237" s="53">
         <v>33935</v>
       </c>
       <c r="E237" s="41">
         <v>114.03272959440842</v>
       </c>
       <c r="F237" s="24"/>
       <c r="G237" s="26"/>
       <c r="H237" s="27"/>
       <c r="I237" s="29"/>
       <c r="J237" s="24">
         <v>37379</v>
       </c>
       <c r="K237" s="25">
         <v>133.23946674271048</v>
       </c>
       <c r="L237" s="53">
         <v>6858</v>
       </c>
       <c r="M237" s="41">
         <v>121.74684892597195</v>
       </c>
       <c r="N237" s="24">
         <v>67444</v>
       </c>
       <c r="O237" s="25">
         <v>88.496411279211657</v>
       </c>
       <c r="P237" s="53">
         <v>27077</v>
       </c>
       <c r="Q237" s="25">
         <v>112.23161734228633</v>
       </c>
       <c r="R237" s="91"/>
     </row>
-    <row r="238" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>69777</v>
       </c>
       <c r="C238" s="1">
         <v>91.373011196228632</v>
       </c>
       <c r="D238" s="6">
         <v>22186</v>
       </c>
       <c r="E238" s="38">
         <v>86.052284539601274</v>
       </c>
       <c r="F238" s="5"/>
       <c r="G238" s="2"/>
       <c r="H238" s="6"/>
       <c r="I238" s="7"/>
       <c r="J238" s="37">
         <v>21093</v>
       </c>
       <c r="K238" s="1">
         <v>101.03947116305805</v>
       </c>
       <c r="L238" s="6">
         <v>3375</v>
       </c>
       <c r="M238" s="38">
         <v>59.044786564030794</v>
       </c>
       <c r="N238" s="37">
         <v>48684</v>
       </c>
       <c r="O238" s="1">
         <v>87.73630809710032</v>
       </c>
       <c r="P238" s="6">
         <v>18811</v>
       </c>
       <c r="Q238" s="1">
         <v>93.745639390012954</v>
       </c>
       <c r="R238" s="91"/>
     </row>
-    <row r="239" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>80739</v>
       </c>
       <c r="C239" s="1">
         <v>84.049718408094847</v>
       </c>
       <c r="D239" s="6">
         <v>26110</v>
       </c>
       <c r="E239" s="38">
         <v>84.106429583816521</v>
       </c>
       <c r="F239" s="5"/>
       <c r="G239" s="2"/>
       <c r="H239" s="6"/>
       <c r="I239" s="7"/>
       <c r="J239" s="37">
         <v>25748</v>
       </c>
       <c r="K239" s="1">
         <v>83.703390657000739</v>
       </c>
       <c r="L239" s="6">
         <v>5144</v>
       </c>
       <c r="M239" s="38">
         <v>67.84489580585597</v>
       </c>
       <c r="N239" s="37">
         <v>54991</v>
       </c>
       <c r="O239" s="1">
         <v>84.212863705972424</v>
       </c>
       <c r="P239" s="6">
         <v>20966</v>
       </c>
       <c r="Q239" s="1">
         <v>89.361520756968716</v>
       </c>
       <c r="R239" s="91"/>
     </row>
-    <row r="240" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>79341</v>
       </c>
       <c r="C240" s="1">
         <v>83.020467101958815</v>
       </c>
       <c r="D240" s="6">
         <v>26357</v>
       </c>
       <c r="E240" s="38">
         <v>76.295374283563945</v>
       </c>
       <c r="F240" s="5"/>
       <c r="G240" s="2"/>
       <c r="H240" s="6"/>
       <c r="I240" s="7"/>
       <c r="J240" s="37">
         <v>27072</v>
       </c>
       <c r="K240" s="1">
         <v>82.834587846521018</v>
       </c>
       <c r="L240" s="6">
         <v>6038</v>
       </c>
       <c r="M240" s="38">
         <v>63.377768447570062</v>
       </c>
       <c r="N240" s="37">
         <v>52269</v>
       </c>
       <c r="O240" s="1">
         <v>83.117068981967364</v>
       </c>
       <c r="P240" s="6">
         <v>20319</v>
       </c>
       <c r="Q240" s="1">
         <v>81.214277149366481</v>
       </c>
       <c r="R240" s="91"/>
     </row>
-    <row r="241" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="24">
         <v>174600</v>
       </c>
       <c r="C241" s="25">
         <v>96.6616841056303</v>
       </c>
       <c r="D241" s="53">
         <v>56121</v>
       </c>
       <c r="E241" s="41">
         <v>101.04427359968311</v>
       </c>
       <c r="F241" s="24"/>
       <c r="G241" s="26"/>
       <c r="H241" s="27"/>
       <c r="I241" s="29"/>
       <c r="J241" s="24">
         <v>58472</v>
       </c>
       <c r="K241" s="25">
         <v>119.50132842836705</v>
       </c>
       <c r="L241" s="53">
         <v>10233</v>
       </c>
       <c r="M241" s="41">
         <v>90.16653449643141</v>
       </c>
       <c r="N241" s="24">
         <v>116128</v>
       </c>
       <c r="O241" s="25">
         <v>88.176157934700072</v>
       </c>
       <c r="P241" s="53">
         <v>45888</v>
       </c>
       <c r="Q241" s="25">
         <v>103.83779869659666</v>
       </c>
       <c r="R241" s="91"/>
     </row>
-    <row r="242" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="22">
         <v>160080</v>
       </c>
       <c r="C242" s="4">
         <v>83.536416721894909</v>
       </c>
       <c r="D242" s="23">
         <v>52467</v>
       </c>
       <c r="E242" s="58">
         <v>79.992376886720535</v>
       </c>
       <c r="F242" s="92"/>
       <c r="G242" s="93"/>
       <c r="H242" s="92"/>
       <c r="I242" s="93"/>
       <c r="J242" s="22">
         <v>52820</v>
       </c>
       <c r="K242" s="4">
         <v>83.255835947228221</v>
       </c>
       <c r="L242" s="23">
         <v>11182</v>
       </c>
       <c r="M242" s="58">
         <v>65.357414226430535</v>
       </c>
       <c r="N242" s="22">
         <v>107260</v>
       </c>
       <c r="O242" s="51">
         <v>83.675284352425379</v>
       </c>
       <c r="P242" s="23">
         <v>41285</v>
       </c>
       <c r="Q242" s="99">
         <v>85.157071842577508</v>
       </c>
       <c r="R242" s="91"/>
     </row>
-    <row r="243" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A243" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B243" s="5">
         <v>28136</v>
       </c>
       <c r="C243" s="2">
         <v>101.38733739324709</v>
       </c>
       <c r="D243" s="6">
         <v>8673</v>
       </c>
       <c r="E243" s="38">
         <v>131.2897366030881</v>
       </c>
       <c r="F243" s="5">
         <v>0</v>
       </c>
       <c r="G243" s="2">
         <v>0</v>
       </c>
       <c r="H243" s="6">
         <v>0</v>
       </c>
       <c r="I243" s="7">
@@ -31445,557 +32319,557 @@
         <v>10948</v>
       </c>
       <c r="K243" s="2">
         <v>123.58053956428489</v>
       </c>
       <c r="L243" s="6">
         <v>2292</v>
       </c>
       <c r="M243" s="7">
         <v>162.66855926188785</v>
       </c>
       <c r="N243" s="5">
         <v>17188</v>
       </c>
       <c r="O243" s="2">
         <v>90.980309125555792</v>
       </c>
       <c r="P243" s="6">
         <v>6381</v>
       </c>
       <c r="Q243" s="3">
         <v>122.78237444679623</v>
       </c>
       <c r="R243" s="91"/>
     </row>
-    <row r="244" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="5">
         <v>34605</v>
       </c>
       <c r="C244" s="2">
         <v>112.18998216890905</v>
       </c>
       <c r="D244" s="6">
         <v>11124</v>
       </c>
       <c r="E244" s="38">
         <v>128.00920598388953</v>
       </c>
       <c r="F244" s="5"/>
       <c r="G244" s="2"/>
       <c r="H244" s="6"/>
       <c r="I244" s="7"/>
       <c r="J244" s="5">
         <v>12843</v>
       </c>
       <c r="K244" s="2">
         <v>203.53407290015846</v>
       </c>
       <c r="L244" s="6">
         <v>2261</v>
       </c>
       <c r="M244" s="7">
         <v>163.48517715112075</v>
       </c>
       <c r="N244" s="5">
         <v>21762</v>
       </c>
       <c r="O244" s="2">
         <v>88.697778683513349</v>
       </c>
       <c r="P244" s="6">
         <v>8863</v>
       </c>
       <c r="Q244" s="3">
         <v>121.29464896674422</v>
       </c>
       <c r="R244" s="91"/>
     </row>
-    <row r="245" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="5">
         <v>42082</v>
       </c>
       <c r="C245" s="2">
         <v>92.145656791258844</v>
       </c>
       <c r="D245" s="6">
         <v>14138</v>
       </c>
       <c r="E245" s="38">
         <v>97.752886676346535</v>
       </c>
       <c r="F245" s="5"/>
       <c r="G245" s="2"/>
       <c r="H245" s="6"/>
       <c r="I245" s="7"/>
       <c r="J245" s="5">
         <v>13588</v>
       </c>
       <c r="K245" s="2">
         <v>105.45595653861079</v>
       </c>
       <c r="L245" s="6">
         <v>2305</v>
       </c>
       <c r="M245" s="7">
         <v>81.133403731080605</v>
       </c>
       <c r="N245" s="5">
         <v>28494</v>
       </c>
       <c r="O245" s="2">
         <v>86.914348462664719</v>
       </c>
       <c r="P245" s="6">
         <v>11833</v>
       </c>
       <c r="Q245" s="3">
         <v>101.81552228532094</v>
       </c>
       <c r="R245" s="91"/>
     </row>
-    <row r="246" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="5">
         <v>22668</v>
       </c>
       <c r="C246" s="2">
         <v>87.473952303774013</v>
       </c>
       <c r="D246" s="6">
         <v>6342</v>
       </c>
       <c r="E246" s="38">
         <v>81.684698608964453</v>
       </c>
       <c r="F246" s="5"/>
       <c r="G246" s="2"/>
       <c r="H246" s="6"/>
       <c r="I246" s="7"/>
       <c r="J246" s="5">
         <v>7984</v>
       </c>
       <c r="K246" s="2">
         <v>114.10604544804916</v>
       </c>
       <c r="L246" s="6">
         <v>1047</v>
       </c>
       <c r="M246" s="7">
         <v>53.0126582278481</v>
       </c>
       <c r="N246" s="5">
         <v>14684</v>
       </c>
       <c r="O246" s="2">
         <v>77.623301792038916</v>
       </c>
       <c r="P246" s="6">
         <v>5295</v>
       </c>
       <c r="Q246" s="3">
         <v>91.466574537916728</v>
       </c>
       <c r="R246" s="91"/>
     </row>
-    <row r="247" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>17529</v>
       </c>
       <c r="C247" s="2">
         <v>77.6409620410152</v>
       </c>
       <c r="D247" s="6">
         <v>5586</v>
       </c>
       <c r="E247" s="38">
         <v>67.309314375225924</v>
       </c>
       <c r="F247" s="5"/>
       <c r="G247" s="2"/>
       <c r="H247" s="6"/>
       <c r="I247" s="7"/>
       <c r="J247" s="5">
         <v>4748</v>
       </c>
       <c r="K247" s="2">
         <v>65.103523927053345</v>
       </c>
       <c r="L247" s="6">
         <v>575</v>
       </c>
       <c r="M247" s="7">
         <v>26.006331976481228</v>
       </c>
       <c r="N247" s="5">
         <v>12781</v>
       </c>
       <c r="O247" s="2">
         <v>83.623397016487829</v>
       </c>
       <c r="P247" s="6">
         <v>5011</v>
       </c>
       <c r="Q247" s="3">
         <v>82.309461235216816</v>
       </c>
       <c r="R247" s="91"/>
     </row>
-    <row r="248" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="5">
         <v>29580</v>
       </c>
       <c r="C248" s="2">
         <v>106.12039893807849</v>
       </c>
       <c r="D248" s="6">
         <v>10258</v>
       </c>
       <c r="E248" s="38">
         <v>105.54583804918201</v>
       </c>
       <c r="F248" s="5"/>
       <c r="G248" s="2"/>
       <c r="H248" s="6"/>
       <c r="I248" s="7"/>
       <c r="J248" s="5">
         <v>8361</v>
       </c>
       <c r="K248" s="2">
         <v>126.95110841178257</v>
       </c>
       <c r="L248" s="6">
         <v>1753</v>
       </c>
       <c r="M248" s="7">
         <v>114.57516339869281</v>
       </c>
       <c r="N248" s="5">
         <v>21219</v>
       </c>
       <c r="O248" s="2">
         <v>99.675873731679815</v>
       </c>
       <c r="P248" s="6">
         <v>8505</v>
       </c>
       <c r="Q248" s="3">
         <v>103.85883502259128</v>
       </c>
       <c r="R248" s="91"/>
     </row>
-    <row r="249" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>23129</v>
       </c>
       <c r="C249" s="2">
         <v>87.619805280903122</v>
       </c>
       <c r="D249" s="6">
         <v>6960</v>
       </c>
       <c r="E249" s="38">
         <v>80.676944476643101</v>
       </c>
       <c r="F249" s="5"/>
       <c r="G249" s="2"/>
       <c r="H249" s="6"/>
       <c r="I249" s="7"/>
       <c r="J249" s="5">
         <v>8083</v>
       </c>
       <c r="K249" s="2">
         <v>90.515117581187013</v>
       </c>
       <c r="L249" s="6">
         <v>1492</v>
       </c>
       <c r="M249" s="7">
         <v>73.497536945812797</v>
       </c>
       <c r="N249" s="5">
         <v>15046</v>
       </c>
       <c r="O249" s="2">
         <v>86.139577488979214</v>
       </c>
       <c r="P249" s="6">
         <v>5468</v>
       </c>
       <c r="Q249" s="3">
         <v>82.886160375928455</v>
       </c>
       <c r="R249" s="91"/>
     </row>
-    <row r="250" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>25458</v>
       </c>
       <c r="C250" s="2">
         <v>84.125305663868872</v>
       </c>
       <c r="D250" s="6">
         <v>8130</v>
       </c>
       <c r="E250" s="38">
         <v>91.204846309176574</v>
       </c>
       <c r="F250" s="5"/>
       <c r="G250" s="2"/>
       <c r="H250" s="6"/>
       <c r="I250" s="7"/>
       <c r="J250" s="5">
         <v>9048</v>
       </c>
       <c r="K250" s="2">
         <v>82.224645583424206</v>
       </c>
       <c r="L250" s="6">
         <v>1865</v>
       </c>
       <c r="M250" s="7">
         <v>80.353295993106428</v>
       </c>
       <c r="N250" s="5">
         <v>16410</v>
       </c>
       <c r="O250" s="2">
         <v>85.211340741510028</v>
       </c>
       <c r="P250" s="6">
         <v>6265</v>
       </c>
       <c r="Q250" s="3">
         <v>95.025026543303497</v>
       </c>
       <c r="R250" s="91"/>
     </row>
-    <row r="251" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>32152</v>
       </c>
       <c r="C251" s="2">
         <v>81.599918785848431</v>
       </c>
       <c r="D251" s="6">
         <v>11020</v>
       </c>
       <c r="E251" s="38">
         <v>81.611493742131387</v>
       </c>
       <c r="F251" s="5"/>
       <c r="G251" s="2"/>
       <c r="H251" s="6"/>
       <c r="I251" s="7"/>
       <c r="J251" s="5">
         <v>8617</v>
       </c>
       <c r="K251" s="2">
         <v>79.588066869862388</v>
       </c>
       <c r="L251" s="6">
         <v>1787</v>
       </c>
       <c r="M251" s="7">
         <v>55.307954193748067</v>
       </c>
       <c r="N251" s="5">
         <v>23535</v>
       </c>
       <c r="O251" s="2">
         <v>82.362204724409452</v>
       </c>
       <c r="P251" s="6">
         <v>9233</v>
       </c>
       <c r="Q251" s="3">
         <v>89.885124610591902</v>
       </c>
       <c r="R251" s="91"/>
     </row>
-    <row r="252" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>26655</v>
       </c>
       <c r="C252" s="2">
         <v>72.35538423952876</v>
       </c>
       <c r="D252" s="6">
         <v>8700</v>
       </c>
       <c r="E252" s="38">
         <v>71.364121072922643</v>
       </c>
       <c r="F252" s="5"/>
       <c r="G252" s="2"/>
       <c r="H252" s="6"/>
       <c r="I252" s="7"/>
       <c r="J252" s="5">
         <v>9668</v>
       </c>
       <c r="K252" s="2">
         <v>69.394200401952347</v>
       </c>
       <c r="L252" s="6">
         <v>2152</v>
       </c>
       <c r="M252" s="7">
         <v>57.127687815237593</v>
       </c>
       <c r="N252" s="5">
         <v>16987</v>
       </c>
       <c r="O252" s="2">
         <v>74.15637141485135</v>
       </c>
       <c r="P252" s="6">
         <v>6548</v>
       </c>
       <c r="Q252" s="3">
         <v>77.730294396961057</v>
       </c>
       <c r="R252" s="91"/>
     </row>
-    <row r="253" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>23504</v>
       </c>
       <c r="C253" s="2">
         <v>87.678591412690722</v>
       </c>
       <c r="D253" s="6">
         <v>7867</v>
       </c>
       <c r="E253" s="38">
         <v>78.607114308553165</v>
       </c>
       <c r="F253" s="5"/>
       <c r="G253" s="2"/>
       <c r="H253" s="6"/>
       <c r="I253" s="7"/>
       <c r="J253" s="5">
         <v>8545</v>
       </c>
       <c r="K253" s="2">
         <v>114.52888352767725</v>
       </c>
       <c r="L253" s="6">
         <v>2061</v>
       </c>
       <c r="M253" s="7">
         <v>90.673119225692915</v>
       </c>
       <c r="N253" s="5">
         <v>14959</v>
       </c>
       <c r="O253" s="2">
         <v>77.323477721492822</v>
       </c>
       <c r="P253" s="6">
         <v>5806</v>
       </c>
       <c r="Q253" s="3">
         <v>75.061409179056241</v>
       </c>
       <c r="R253" s="91"/>
     </row>
-    <row r="254" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>29182</v>
       </c>
       <c r="C254" s="2">
         <v>91.416577908652343</v>
       </c>
       <c r="D254" s="6">
         <v>9790</v>
       </c>
       <c r="E254" s="38">
         <v>79.290515914797126</v>
       </c>
       <c r="F254" s="5"/>
       <c r="G254" s="2"/>
       <c r="H254" s="6"/>
       <c r="I254" s="7"/>
       <c r="J254" s="5">
         <v>8859</v>
       </c>
       <c r="K254" s="2">
         <v>78.474621312782361</v>
       </c>
       <c r="L254" s="6">
         <v>1825</v>
       </c>
       <c r="M254" s="7">
         <v>52.337252652710063</v>
       </c>
       <c r="N254" s="5">
         <v>20323</v>
       </c>
       <c r="O254" s="2">
         <v>98.497552464498611</v>
       </c>
       <c r="P254" s="6">
         <v>7965</v>
       </c>
       <c r="Q254" s="3">
         <v>89.898419864559827</v>
       </c>
       <c r="R254" s="91"/>
     </row>
-    <row r="255" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>334680</v>
       </c>
       <c r="C255" s="59">
         <v>0.89905146685506598</v>
       </c>
       <c r="D255" s="86">
         <v>108588</v>
       </c>
       <c r="E255" s="59">
         <v>0.89645094979815243</v>
       </c>
       <c r="F255" s="32">
         <v>0</v>
       </c>
       <c r="G255" s="33">
         <v>0</v>
       </c>
       <c r="H255" s="34">
         <v>0</v>
       </c>
       <c r="I255" s="33">
@@ -32005,327 +32879,327 @@
         <v>111292</v>
       </c>
       <c r="K255" s="59">
         <v>0.99038025148389741</v>
       </c>
       <c r="L255" s="86">
         <v>21415</v>
       </c>
       <c r="M255" s="59">
         <v>0.75251247452385972</v>
       </c>
       <c r="N255" s="32">
         <v>223388</v>
       </c>
       <c r="O255" s="59">
         <v>0.85956150004232623</v>
       </c>
       <c r="P255" s="86">
         <v>87173</v>
       </c>
       <c r="Q255" s="59">
         <v>0.94065153820422343</v>
       </c>
       <c r="R255" s="91"/>
     </row>
-    <row r="256" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>100321</v>
       </c>
       <c r="C256" s="25">
         <v>95.705141047289246</v>
       </c>
       <c r="D256" s="53">
         <v>32479</v>
       </c>
       <c r="E256" s="41">
         <v>95.709444526300274</v>
       </c>
       <c r="F256" s="24"/>
       <c r="G256" s="26"/>
       <c r="H256" s="27"/>
       <c r="I256" s="29"/>
       <c r="J256" s="24">
         <v>30940</v>
       </c>
       <c r="K256" s="25">
         <v>82.773749966558768</v>
       </c>
       <c r="L256" s="53">
         <v>6149</v>
       </c>
       <c r="M256" s="41">
         <v>89.661708953047537</v>
       </c>
       <c r="N256" s="24">
         <v>69381</v>
       </c>
       <c r="O256" s="25">
         <v>102.87201233616037</v>
       </c>
       <c r="P256" s="53">
         <v>26330</v>
       </c>
       <c r="Q256" s="25">
         <v>97.241201019315284</v>
       </c>
       <c r="R256" s="91"/>
     </row>
-    <row r="257" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>83372</v>
       </c>
       <c r="C257" s="1">
         <v>119.4834974275191</v>
       </c>
       <c r="D257" s="6">
         <v>28916</v>
       </c>
       <c r="E257" s="38">
         <v>130.3344451455873</v>
       </c>
       <c r="F257" s="5"/>
       <c r="G257" s="2"/>
       <c r="H257" s="6"/>
       <c r="I257" s="7"/>
       <c r="J257" s="37">
         <v>27453</v>
       </c>
       <c r="K257" s="1">
         <v>130.15218318873559</v>
       </c>
       <c r="L257" s="6">
         <v>6655</v>
       </c>
       <c r="M257" s="38">
         <v>197.18518518518516</v>
       </c>
       <c r="N257" s="37">
         <v>55919</v>
       </c>
       <c r="O257" s="1">
         <v>114.86114534549338</v>
       </c>
       <c r="P257" s="6">
         <v>22261</v>
       </c>
       <c r="Q257" s="1">
         <v>118.34033278400935</v>
       </c>
       <c r="R257" s="91"/>
     </row>
-    <row r="258" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>89332</v>
       </c>
       <c r="C258" s="1">
         <v>110.64293587981024</v>
       </c>
       <c r="D258" s="6">
         <v>28573</v>
       </c>
       <c r="E258" s="38">
         <v>109.4331673688242</v>
       </c>
       <c r="F258" s="5"/>
       <c r="G258" s="2"/>
       <c r="H258" s="6"/>
       <c r="I258" s="7"/>
       <c r="J258" s="37">
         <v>28688</v>
       </c>
       <c r="K258" s="1">
         <v>111.41836259126923</v>
       </c>
       <c r="L258" s="6">
         <v>5603</v>
       </c>
       <c r="M258" s="38">
         <v>108.92301710730949</v>
       </c>
       <c r="N258" s="37">
         <v>60644</v>
       </c>
       <c r="O258" s="1">
         <v>110.27986397774181</v>
       </c>
       <c r="P258" s="6">
         <v>22970</v>
       </c>
       <c r="Q258" s="1">
         <v>109.55833253839549</v>
       </c>
       <c r="R258" s="91"/>
     </row>
-    <row r="259" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>97663</v>
       </c>
       <c r="C259" s="1">
         <v>123.09272633316948</v>
       </c>
       <c r="D259" s="6">
         <v>30072</v>
       </c>
       <c r="E259" s="38">
         <v>114.09492734377964</v>
       </c>
       <c r="F259" s="5"/>
       <c r="G259" s="2"/>
       <c r="H259" s="6"/>
       <c r="I259" s="7"/>
       <c r="J259" s="37">
         <v>33978</v>
       </c>
       <c r="K259" s="1">
         <v>125.50975177304964</v>
       </c>
       <c r="L259" s="6">
         <v>5966</v>
       </c>
       <c r="M259" s="38">
         <v>98.807552169592583</v>
       </c>
       <c r="N259" s="37">
         <v>63685</v>
       </c>
       <c r="O259" s="1">
         <v>121.8408616962253</v>
       </c>
       <c r="P259" s="6">
         <v>24106</v>
       </c>
       <c r="Q259" s="1">
         <v>118.63772823465722</v>
       </c>
       <c r="R259" s="91"/>
     </row>
-    <row r="260" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="24">
         <v>183693</v>
       </c>
       <c r="C260" s="25">
         <v>105.20790378006872</v>
       </c>
       <c r="D260" s="53">
         <v>61395</v>
       </c>
       <c r="E260" s="41">
         <v>109.39755171860801</v>
       </c>
       <c r="F260" s="24"/>
       <c r="G260" s="26"/>
       <c r="H260" s="27"/>
       <c r="I260" s="29"/>
       <c r="J260" s="24">
         <v>58393</v>
       </c>
       <c r="K260" s="25">
         <v>99.864892598166648</v>
       </c>
       <c r="L260" s="53">
         <v>12804</v>
       </c>
       <c r="M260" s="41">
         <v>125.12459689240691</v>
       </c>
       <c r="N260" s="24">
         <v>125300</v>
       </c>
       <c r="O260" s="25">
         <v>107.89818131716726</v>
       </c>
       <c r="P260" s="53">
         <v>48591</v>
       </c>
       <c r="Q260" s="25">
         <v>105.89042887029289</v>
       </c>
       <c r="R260" s="91"/>
     </row>
-    <row r="261" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="22">
         <v>186995</v>
       </c>
       <c r="C261" s="4">
         <v>116.81346826586707</v>
       </c>
       <c r="D261" s="23">
         <v>58645</v>
       </c>
       <c r="E261" s="58">
         <v>111.77502048906931</v>
       </c>
       <c r="F261" s="92"/>
       <c r="G261" s="93"/>
       <c r="H261" s="92"/>
       <c r="I261" s="93"/>
       <c r="J261" s="22">
         <v>62666</v>
       </c>
       <c r="K261" s="4">
         <v>118.64066641423703</v>
       </c>
       <c r="L261" s="23">
         <v>11569</v>
       </c>
       <c r="M261" s="58">
         <v>103.46091933464496</v>
       </c>
       <c r="N261" s="22">
         <v>124329</v>
       </c>
       <c r="O261" s="51">
         <v>115.91366772328919</v>
       </c>
       <c r="P261" s="23">
         <v>47076</v>
       </c>
       <c r="Q261" s="99">
         <v>114.02688627830931</v>
       </c>
       <c r="R261" s="91"/>
     </row>
-    <row r="262" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A262" s="30" t="s">
         <v>114</v>
       </c>
       <c r="B262" s="5">
         <v>24921</v>
       </c>
       <c r="C262" s="2">
         <v>88.573357975547339</v>
       </c>
       <c r="D262" s="6">
         <v>6915</v>
       </c>
       <c r="E262" s="38">
         <v>79.730197163611209</v>
       </c>
       <c r="F262" s="5">
         <v>0</v>
       </c>
       <c r="G262" s="2">
         <v>0</v>
       </c>
       <c r="H262" s="6">
         <v>0</v>
       </c>
       <c r="I262" s="7">
@@ -32335,557 +33209,557 @@
         <v>8462</v>
       </c>
       <c r="K262" s="2">
         <v>77.292656192911949</v>
       </c>
       <c r="L262" s="6">
         <v>1323</v>
       </c>
       <c r="M262" s="7">
         <v>57.722513089005233</v>
       </c>
       <c r="N262" s="5">
         <v>16459</v>
       </c>
       <c r="O262" s="2">
         <v>95.758668838724688</v>
       </c>
       <c r="P262" s="6">
         <v>5592</v>
       </c>
       <c r="Q262" s="3">
         <v>87.635166901739538</v>
       </c>
       <c r="R262" s="91"/>
     </row>
-    <row r="263" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>30772</v>
       </c>
       <c r="C263" s="2">
         <v>88.923565958676491</v>
       </c>
       <c r="D263" s="6">
         <v>9844</v>
       </c>
       <c r="E263" s="38">
         <v>88.493347716648685</v>
       </c>
       <c r="F263" s="5"/>
       <c r="G263" s="2"/>
       <c r="H263" s="6"/>
       <c r="I263" s="7"/>
       <c r="J263" s="5">
         <v>9773</v>
       </c>
       <c r="K263" s="2">
         <v>76.095927742739235</v>
       </c>
       <c r="L263" s="6">
         <v>1996</v>
       </c>
       <c r="M263" s="7">
         <v>88.279522335249894</v>
       </c>
       <c r="N263" s="5">
         <v>20999</v>
       </c>
       <c r="O263" s="2">
         <v>96.493888429372305</v>
       </c>
       <c r="P263" s="6">
         <v>7848</v>
       </c>
       <c r="Q263" s="3">
         <v>88.547895746361277</v>
       </c>
       <c r="R263" s="91"/>
     </row>
-    <row r="264" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>44628</v>
       </c>
       <c r="C264" s="2">
         <v>106.0500926762036</v>
       </c>
       <c r="D264" s="6">
         <v>15720</v>
       </c>
       <c r="E264" s="38">
         <v>111.18970151365116</v>
       </c>
       <c r="F264" s="5"/>
       <c r="G264" s="2"/>
       <c r="H264" s="6"/>
       <c r="I264" s="7"/>
       <c r="J264" s="5">
         <v>12705</v>
       </c>
       <c r="K264" s="2">
         <v>93.501619075654986</v>
       </c>
       <c r="L264" s="6">
         <v>2830</v>
       </c>
       <c r="M264" s="7">
         <v>122.77657266811279</v>
       </c>
       <c r="N264" s="5">
         <v>31923</v>
       </c>
       <c r="O264" s="2">
         <v>112.03411244472521</v>
       </c>
       <c r="P264" s="6">
         <v>12890</v>
       </c>
       <c r="Q264" s="3">
         <v>108.93264599002789</v>
       </c>
       <c r="R264" s="91"/>
     </row>
-    <row r="265" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>23308</v>
       </c>
       <c r="C265" s="2">
         <v>102.82336333156874</v>
       </c>
       <c r="D265" s="6">
         <v>7622</v>
       </c>
       <c r="E265" s="38">
         <v>120.18290760012616</v>
       </c>
       <c r="F265" s="5"/>
       <c r="G265" s="2"/>
       <c r="H265" s="6"/>
       <c r="I265" s="7"/>
       <c r="J265" s="5">
         <v>8894</v>
       </c>
       <c r="K265" s="2">
         <v>111.39779559118237</v>
       </c>
       <c r="L265" s="6">
         <v>1965</v>
       </c>
       <c r="M265" s="7">
         <v>187.67908309455586</v>
       </c>
       <c r="N265" s="5">
         <v>14414</v>
       </c>
       <c r="O265" s="2">
         <v>98.161263960773624</v>
       </c>
       <c r="P265" s="6">
         <v>5657</v>
       </c>
       <c r="Q265" s="3">
         <v>106.83663833805477</v>
       </c>
       <c r="R265" s="91"/>
     </row>
-    <row r="266" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>25962</v>
       </c>
       <c r="C266" s="2">
         <v>148.10884819442066</v>
       </c>
       <c r="D266" s="6">
         <v>8734</v>
       </c>
       <c r="E266" s="38">
         <v>156.35517364840672</v>
       </c>
       <c r="F266" s="5"/>
       <c r="G266" s="2"/>
       <c r="H266" s="6"/>
       <c r="I266" s="7"/>
       <c r="J266" s="5">
         <v>8419</v>
       </c>
       <c r="K266" s="2">
         <v>177.31676495366472</v>
       </c>
       <c r="L266" s="6">
         <v>2041</v>
       </c>
       <c r="M266" s="7">
         <v>354.95652173913044</v>
       </c>
       <c r="N266" s="5">
         <v>17543</v>
       </c>
       <c r="O266" s="2">
         <v>137.25843048274783</v>
       </c>
       <c r="P266" s="6">
         <v>6693</v>
       </c>
       <c r="Q266" s="3">
         <v>133.56615446018759</v>
       </c>
       <c r="R266" s="91"/>
     </row>
-    <row r="267" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>34102</v>
       </c>
       <c r="C267" s="2">
         <v>115.28735632183908</v>
       </c>
       <c r="D267" s="6">
         <v>12560</v>
       </c>
       <c r="E267" s="38">
         <v>122.44102164164555</v>
       </c>
       <c r="F267" s="5"/>
       <c r="G267" s="2"/>
       <c r="H267" s="6"/>
       <c r="I267" s="7"/>
       <c r="J267" s="5">
         <v>10140</v>
       </c>
       <c r="K267" s="2">
         <v>121.27735916756367</v>
       </c>
       <c r="L267" s="6">
         <v>2649</v>
       </c>
       <c r="M267" s="7">
         <v>151.1123787792356</v>
       </c>
       <c r="N267" s="5">
         <v>23962</v>
       </c>
       <c r="O267" s="2">
         <v>112.92709364249023</v>
       </c>
       <c r="P267" s="6">
         <v>9911</v>
       </c>
       <c r="Q267" s="3">
         <v>116.53145208700764</v>
       </c>
       <c r="R267" s="91"/>
     </row>
-    <row r="268" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>23650</v>
       </c>
       <c r="C268" s="2">
         <v>102.25258333693633</v>
       </c>
       <c r="D268" s="6">
         <v>8551</v>
       </c>
       <c r="E268" s="38">
         <v>122.85919540229887</v>
       </c>
       <c r="F268" s="5"/>
       <c r="G268" s="2"/>
       <c r="H268" s="6"/>
       <c r="I268" s="7"/>
       <c r="J268" s="5">
         <v>7796</v>
       </c>
       <c r="K268" s="2">
         <v>96.449338117035751</v>
       </c>
       <c r="L268" s="6">
         <v>1954</v>
       </c>
       <c r="M268" s="7">
         <v>130.96514745308312</v>
       </c>
       <c r="N268" s="5">
         <v>15854</v>
       </c>
       <c r="O268" s="2">
         <v>105.37019805928487</v>
       </c>
       <c r="P268" s="6">
         <v>6597</v>
       </c>
       <c r="Q268" s="3">
         <v>120.64740307242137</v>
       </c>
       <c r="R268" s="91"/>
     </row>
-    <row r="269" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>30411</v>
       </c>
       <c r="C269" s="2">
         <v>119.45557388640114</v>
       </c>
       <c r="D269" s="6">
         <v>8537</v>
       </c>
       <c r="E269" s="38">
         <v>105.00615006150062</v>
       </c>
       <c r="F269" s="5"/>
       <c r="G269" s="2"/>
       <c r="H269" s="6"/>
       <c r="I269" s="7"/>
       <c r="J269" s="5">
         <v>11046</v>
       </c>
       <c r="K269" s="2">
         <v>122.08222811671088</v>
       </c>
       <c r="L269" s="6">
         <v>1813</v>
       </c>
       <c r="M269" s="7">
         <v>97.211796246648802</v>
       </c>
       <c r="N269" s="5">
         <v>19365</v>
       </c>
       <c r="O269" s="2">
         <v>118.0073126142596</v>
       </c>
       <c r="P269" s="6">
         <v>6724</v>
       </c>
       <c r="Q269" s="3">
         <v>107.32641660015962</v>
       </c>
       <c r="R269" s="91"/>
     </row>
-    <row r="270" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>35271</v>
       </c>
       <c r="C270" s="2">
         <v>109.70079621796467</v>
       </c>
       <c r="D270" s="6">
         <v>11485</v>
       </c>
       <c r="E270" s="38">
         <v>104.21960072595282</v>
       </c>
       <c r="F270" s="5"/>
       <c r="G270" s="2"/>
       <c r="H270" s="6"/>
       <c r="I270" s="7"/>
       <c r="J270" s="5">
         <v>9846</v>
       </c>
       <c r="K270" s="2">
         <v>114.2625043518626</v>
       </c>
       <c r="L270" s="6">
         <v>1836</v>
       </c>
       <c r="M270" s="7">
         <v>102.74202574146614</v>
       </c>
       <c r="N270" s="5">
         <v>25425</v>
       </c>
       <c r="O270" s="2">
         <v>108.03059273422562</v>
       </c>
       <c r="P270" s="6">
         <v>9649</v>
       </c>
       <c r="Q270" s="3">
         <v>104.50557781869381</v>
       </c>
       <c r="R270" s="91"/>
     </row>
-    <row r="271" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>31776</v>
       </c>
       <c r="C271" s="2">
         <v>119.2121553179516</v>
       </c>
       <c r="D271" s="6">
         <v>9171</v>
       </c>
       <c r="E271" s="38">
         <v>105.41379310344827</v>
       </c>
       <c r="F271" s="5"/>
       <c r="G271" s="2"/>
       <c r="H271" s="6"/>
       <c r="I271" s="7"/>
       <c r="J271" s="5">
         <v>11506</v>
       </c>
       <c r="K271" s="2">
         <v>119.01117087298303</v>
       </c>
       <c r="L271" s="6">
         <v>1770</v>
       </c>
       <c r="M271" s="7">
         <v>82.249070631970255</v>
       </c>
       <c r="N271" s="5">
         <v>20270</v>
       </c>
       <c r="O271" s="2">
         <v>119.3265438276329</v>
       </c>
       <c r="P271" s="6">
         <v>7401</v>
       </c>
       <c r="Q271" s="3">
         <v>113.02687843616373</v>
       </c>
       <c r="R271" s="91"/>
     </row>
-    <row r="272" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>29459</v>
       </c>
       <c r="C272" s="2">
         <v>125.33611300204221</v>
       </c>
       <c r="D272" s="6">
         <v>9015</v>
       </c>
       <c r="E272" s="38">
         <v>114.59260200838948</v>
       </c>
       <c r="F272" s="5"/>
       <c r="G272" s="2"/>
       <c r="H272" s="6"/>
       <c r="I272" s="7"/>
       <c r="J272" s="5">
         <v>10374</v>
       </c>
       <c r="K272" s="2">
         <v>121.40433001755413</v>
       </c>
       <c r="L272" s="6">
         <v>1543</v>
       </c>
       <c r="M272" s="7">
         <v>74.866569626394949</v>
       </c>
       <c r="N272" s="5">
         <v>19085</v>
       </c>
       <c r="O272" s="2">
         <v>127.58205762417273</v>
       </c>
       <c r="P272" s="6">
         <v>7472</v>
       </c>
       <c r="Q272" s="3">
         <v>128.69445401308991</v>
       </c>
       <c r="R272" s="91"/>
     </row>
-    <row r="273" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>36428</v>
       </c>
       <c r="C273" s="2">
         <v>124.83037488862998</v>
       </c>
       <c r="D273" s="6">
         <v>11886</v>
       </c>
       <c r="E273" s="38">
         <v>121.40960163432072</v>
       </c>
       <c r="F273" s="5"/>
       <c r="G273" s="2"/>
       <c r="H273" s="6"/>
       <c r="I273" s="7"/>
       <c r="J273" s="5">
         <v>12098</v>
       </c>
       <c r="K273" s="2">
         <v>136.56168867818036</v>
       </c>
       <c r="L273" s="6">
         <v>2653</v>
       </c>
       <c r="M273" s="7">
         <v>145.36986301369862</v>
       </c>
       <c r="N273" s="5">
         <v>24330</v>
       </c>
       <c r="O273" s="2">
         <v>119.71657727697682</v>
       </c>
       <c r="P273" s="6">
         <v>9233</v>
       </c>
       <c r="Q273" s="3">
         <v>115.91964846202134</v>
       </c>
       <c r="R273" s="91"/>
     </row>
-    <row r="274" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>370688</v>
       </c>
       <c r="C274" s="59">
         <v>1.1075893390701566</v>
       </c>
       <c r="D274" s="86">
         <v>120040</v>
       </c>
       <c r="E274" s="59">
         <v>1.1054628504070432</v>
       </c>
       <c r="F274" s="32">
         <v>0</v>
       </c>
       <c r="G274" s="33">
         <v>0</v>
       </c>
       <c r="H274" s="34">
         <v>0</v>
       </c>
       <c r="I274" s="33">
@@ -32895,189 +33769,189 @@
         <v>121059</v>
       </c>
       <c r="K274" s="59">
         <v>1.0877601265140351</v>
       </c>
       <c r="L274" s="86">
         <v>24373</v>
       </c>
       <c r="M274" s="59">
         <v>1.1381274807378006</v>
       </c>
       <c r="N274" s="32">
         <v>249629</v>
       </c>
       <c r="O274" s="59">
         <v>1.1174682615001701</v>
       </c>
       <c r="P274" s="86">
         <v>95667</v>
       </c>
       <c r="Q274" s="59">
         <v>1.0974384270358941</v>
       </c>
       <c r="R274" s="91"/>
     </row>
-    <row r="275" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>83954</v>
       </c>
       <c r="C275" s="25">
         <v>83.685369962420637</v>
       </c>
       <c r="D275" s="53">
         <v>34057</v>
       </c>
       <c r="E275" s="41">
         <v>104.85852396933404</v>
       </c>
       <c r="F275" s="24"/>
       <c r="G275" s="26"/>
       <c r="H275" s="27"/>
       <c r="I275" s="29"/>
       <c r="J275" s="24">
         <v>14686</v>
       </c>
       <c r="K275" s="25">
         <v>47.466063348416284</v>
       </c>
       <c r="L275" s="53">
         <v>5997</v>
       </c>
       <c r="M275" s="41">
         <v>97.528053342006828</v>
       </c>
       <c r="N275" s="24">
         <v>69268</v>
       </c>
       <c r="O275" s="25">
         <v>99.837131203067116</v>
       </c>
       <c r="P275" s="53">
         <v>28060</v>
       </c>
       <c r="Q275" s="25">
         <v>106.5704519559438</v>
       </c>
       <c r="R275" s="91"/>
     </row>
-    <row r="276" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>69675</v>
       </c>
       <c r="C276" s="1">
         <v>83.571222952550016</v>
       </c>
       <c r="D276" s="6">
         <v>27652</v>
       </c>
       <c r="E276" s="38">
         <v>95.628717664960575</v>
       </c>
       <c r="F276" s="5"/>
       <c r="G276" s="2"/>
       <c r="H276" s="6"/>
       <c r="I276" s="7"/>
       <c r="J276" s="37">
         <v>13969</v>
       </c>
       <c r="K276" s="1">
         <v>50.883327869449602</v>
       </c>
       <c r="L276" s="6">
         <v>5349</v>
       </c>
       <c r="M276" s="38">
         <v>80.375657400450791</v>
       </c>
       <c r="N276" s="37">
         <v>55706</v>
       </c>
       <c r="O276" s="1">
         <v>99.619091900785065</v>
       </c>
       <c r="P276" s="6">
         <v>22303</v>
       </c>
       <c r="Q276" s="1">
         <v>100.18867076950721</v>
       </c>
       <c r="R276" s="91"/>
     </row>
-    <row r="277" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>75521</v>
       </c>
       <c r="C277" s="1">
         <v>84.539694622307792</v>
       </c>
       <c r="D277" s="6">
         <v>30103</v>
       </c>
       <c r="E277" s="38">
         <v>105.35470549119799</v>
       </c>
       <c r="F277" s="5"/>
       <c r="G277" s="2"/>
       <c r="H277" s="6"/>
       <c r="I277" s="7"/>
       <c r="J277" s="37">
         <v>12059</v>
       </c>
       <c r="K277" s="1">
         <v>42.034997211377579</v>
       </c>
       <c r="L277" s="6">
         <v>5570</v>
       </c>
       <c r="M277" s="38">
         <v>99.411029805461354</v>
       </c>
       <c r="N277" s="37">
         <v>63462</v>
       </c>
       <c r="O277" s="1">
         <v>104.64679110876591</v>
       </c>
       <c r="P277" s="6">
         <v>24533</v>
       </c>
       <c r="Q277" s="1">
         <v>106.80452764475403</v>
       </c>
       <c r="R277" s="91"/>
     </row>
-    <row r="278" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>72177</v>
       </c>
       <c r="C278" s="1">
         <v>73.904139745860761</v>
       </c>
       <c r="D278" s="6">
         <v>26608</v>
       </c>
       <c r="E278" s="38">
         <v>88.480978983772289</v>
       </c>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
       <c r="J278" s="37">
         <v>10119</v>
       </c>
       <c r="K278" s="1">
         <v>29.781034787215255</v>
       </c>
@@ -33125,97 +33999,97 @@
         <v>28655</v>
       </c>
       <c r="K279" s="25">
         <v>49.07266281917353</v>
       </c>
       <c r="L279" s="53">
         <v>11346</v>
       </c>
       <c r="M279" s="41">
         <v>88.612933458294279</v>
       </c>
       <c r="N279" s="24">
         <v>124974</v>
       </c>
       <c r="O279" s="25">
         <v>99.739824421388661</v>
       </c>
       <c r="P279" s="53">
         <v>50363</v>
       </c>
       <c r="Q279" s="25">
         <v>103.64676586199091</v>
       </c>
       <c r="R279" s="91"/>
     </row>
-    <row r="280" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="22">
         <v>147698</v>
       </c>
       <c r="C280" s="4">
         <v>78.984999598919757</v>
       </c>
       <c r="D280" s="23">
         <v>56711</v>
       </c>
       <c r="E280" s="58">
         <v>96.702191150140678</v>
       </c>
       <c r="F280" s="92"/>
       <c r="G280" s="93"/>
       <c r="H280" s="92"/>
       <c r="I280" s="93"/>
       <c r="J280" s="22">
         <v>22178</v>
       </c>
       <c r="K280" s="4">
         <v>35.390802029808825</v>
       </c>
       <c r="L280" s="23">
         <v>11051</v>
       </c>
       <c r="M280" s="58">
         <v>95.522517071484131</v>
       </c>
       <c r="N280" s="22">
         <v>125520</v>
       </c>
       <c r="O280" s="51">
         <v>100.95794223391164</v>
       </c>
       <c r="P280" s="23">
         <v>45660</v>
       </c>
       <c r="Q280" s="99">
         <v>96.992097884272241</v>
       </c>
       <c r="R280" s="91"/>
     </row>
-    <row r="281" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>20965</v>
       </c>
       <c r="C281" s="1">
         <v>84.125837646964413</v>
       </c>
       <c r="D281" s="27">
         <v>7968</v>
       </c>
       <c r="E281" s="38">
         <v>115.22776572668111</v>
       </c>
       <c r="F281" s="5">
         <v>0</v>
       </c>
       <c r="G281" s="2">
         <v>0</v>
       </c>
       <c r="H281" s="6">
         <v>0</v>
       </c>
       <c r="I281" s="7">
@@ -33225,281 +34099,281 @@
         <v>3636</v>
       </c>
       <c r="K281" s="2">
         <v>42.968565350980853</v>
       </c>
       <c r="L281" s="6">
         <v>1350</v>
       </c>
       <c r="M281" s="7">
         <v>102.04081632653062</v>
       </c>
       <c r="N281" s="5">
         <v>17329</v>
       </c>
       <c r="O281" s="2">
         <v>105.28586183850781</v>
       </c>
       <c r="P281" s="6">
         <v>6618</v>
       </c>
       <c r="Q281" s="3">
         <v>118.34763948497854</v>
       </c>
       <c r="R281" s="91"/>
     </row>
-    <row r="282" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>25836</v>
       </c>
       <c r="C282" s="2">
         <v>83.959443650071492</v>
       </c>
       <c r="D282" s="6">
         <v>10541</v>
       </c>
       <c r="E282" s="38">
         <v>107.08045509955302</v>
       </c>
       <c r="F282" s="5"/>
       <c r="G282" s="2"/>
       <c r="H282" s="6"/>
       <c r="I282" s="7"/>
       <c r="J282" s="5">
         <v>4625</v>
       </c>
       <c r="K282" s="2">
         <v>47.324260718305531</v>
       </c>
       <c r="L282" s="6">
         <v>1895</v>
       </c>
       <c r="M282" s="7">
         <v>94.939879759519044</v>
       </c>
       <c r="N282" s="5">
         <v>21211</v>
       </c>
       <c r="O282" s="2">
         <v>101.00957188437545</v>
       </c>
       <c r="P282" s="6">
         <v>8646</v>
       </c>
       <c r="Q282" s="3">
         <v>110.16819571865443</v>
       </c>
       <c r="R282" s="91"/>
     </row>
-    <row r="283" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>37153</v>
       </c>
       <c r="C283" s="2">
         <v>83.250425741686826</v>
       </c>
       <c r="D283" s="6">
         <v>15548</v>
       </c>
       <c r="E283" s="38">
         <v>98.905852417302796</v>
       </c>
       <c r="F283" s="5"/>
       <c r="G283" s="2"/>
       <c r="H283" s="6"/>
       <c r="I283" s="7"/>
       <c r="J283" s="5">
         <v>6425</v>
       </c>
       <c r="K283" s="2">
         <v>50.570641479732394</v>
       </c>
       <c r="L283" s="6">
         <v>2752</v>
       </c>
       <c r="M283" s="7">
         <v>97.243816254416956</v>
       </c>
       <c r="N283" s="5">
         <v>30728</v>
       </c>
       <c r="O283" s="2">
         <v>96.256617485825274</v>
       </c>
       <c r="P283" s="6">
         <v>12796</v>
       </c>
       <c r="Q283" s="3">
         <v>99.270752521334373</v>
       </c>
       <c r="R283" s="91"/>
     </row>
-    <row r="284" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>21579</v>
       </c>
       <c r="C284" s="2">
         <v>92.581946112922594</v>
       </c>
       <c r="D284" s="6">
         <v>7616</v>
       </c>
       <c r="E284" s="38">
         <v>99.92128050380478</v>
       </c>
       <c r="F284" s="5"/>
       <c r="G284" s="2"/>
       <c r="H284" s="6"/>
       <c r="I284" s="7"/>
       <c r="J284" s="5">
         <v>4795</v>
       </c>
       <c r="K284" s="2">
         <v>53.91275016865302</v>
       </c>
       <c r="L284" s="6">
         <v>1667</v>
       </c>
       <c r="M284" s="7">
         <v>84.834605597964369</v>
       </c>
       <c r="N284" s="5">
         <v>16784</v>
       </c>
       <c r="O284" s="2">
         <v>116.44234771749689</v>
       </c>
       <c r="P284" s="6">
         <v>5949</v>
       </c>
       <c r="Q284" s="3">
         <v>105.16174650875023</v>
       </c>
       <c r="R284" s="91"/>
     </row>
-    <row r="285" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>22262</v>
       </c>
       <c r="C285" s="2">
         <v>85.748401509899082</v>
       </c>
       <c r="D285" s="6">
         <v>9012</v>
       </c>
       <c r="E285" s="38">
         <v>103.1829631325853</v>
       </c>
       <c r="F285" s="5"/>
       <c r="G285" s="2"/>
       <c r="H285" s="6"/>
       <c r="I285" s="7"/>
       <c r="J285" s="5">
         <v>4457</v>
       </c>
       <c r="K285" s="2">
         <v>52.939779071148592</v>
       </c>
       <c r="L285" s="6">
         <v>1807</v>
       </c>
       <c r="M285" s="7">
         <v>88.535031847133766</v>
       </c>
       <c r="N285" s="5">
         <v>17805</v>
       </c>
       <c r="O285" s="2">
         <v>101.49347318018582</v>
       </c>
       <c r="P285" s="6">
         <v>7205</v>
       </c>
       <c r="Q285" s="3">
         <v>107.6497833557448</v>
       </c>
       <c r="R285" s="91"/>
     </row>
-    <row r="286" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>25834</v>
       </c>
       <c r="C286" s="2">
         <v>75.755087678142047</v>
       </c>
       <c r="D286" s="6">
         <v>11024</v>
       </c>
       <c r="E286" s="38">
         <v>87.770700636942678</v>
       </c>
       <c r="F286" s="5"/>
       <c r="G286" s="2"/>
       <c r="H286" s="6"/>
       <c r="I286" s="7"/>
       <c r="J286" s="5">
         <v>4717</v>
       </c>
       <c r="K286" s="2">
         <v>46.518737672583825</v>
       </c>
       <c r="L286" s="6">
         <v>1875</v>
       </c>
       <c r="M286" s="7">
         <v>70.78142695356739</v>
       </c>
       <c r="N286" s="5">
         <v>21117</v>
       </c>
       <c r="O286" s="2">
         <v>88.127034471246134</v>
       </c>
       <c r="P286" s="6">
         <v>9149</v>
       </c>
       <c r="Q286" s="3">
         <v>92.311572999697304</v>
       </c>
       <c r="R286" s="91"/>
     </row>
-    <row r="287" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>23631</v>
       </c>
       <c r="C287" s="2">
         <v>99.919661733615214</v>
       </c>
       <c r="D287" s="6">
         <v>10028</v>
       </c>
       <c r="E287" s="38">
         <v>117.27283358671501</v>
       </c>
       <c r="F287" s="5"/>
       <c r="G287" s="2"/>
       <c r="H287" s="6"/>
       <c r="I287" s="7"/>
       <c r="J287" s="5">
         <v>5054</v>
       </c>
       <c r="K287" s="2">
         <v>64.828116983068242</v>
       </c>
@@ -33547,235 +34421,235 @@
         <v>3199</v>
       </c>
       <c r="K288" s="2">
         <v>28.960709759188845</v>
       </c>
       <c r="L288" s="6">
         <v>1542</v>
       </c>
       <c r="M288" s="7">
         <v>85.052399338113631</v>
       </c>
       <c r="N288" s="5">
         <v>18446</v>
       </c>
       <c r="O288" s="2">
         <v>95.254324812806615</v>
       </c>
       <c r="P288" s="6">
         <v>7082</v>
       </c>
       <c r="Q288" s="3">
         <v>105.32421177870314</v>
       </c>
       <c r="R288" s="91"/>
     </row>
-    <row r="289" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>30245</v>
       </c>
       <c r="C289" s="2">
         <v>85.750333134870004</v>
       </c>
       <c r="D289" s="6">
         <v>11451</v>
       </c>
       <c r="E289" s="38">
         <v>99.703961689159769</v>
       </c>
       <c r="F289" s="5"/>
       <c r="G289" s="2"/>
       <c r="H289" s="6"/>
       <c r="I289" s="7"/>
       <c r="J289" s="5">
         <v>3806</v>
       </c>
       <c r="K289" s="2">
         <v>38.655291488929514</v>
       </c>
       <c r="L289" s="6">
         <v>2005</v>
       </c>
       <c r="M289" s="7">
         <v>109.20479302832244</v>
       </c>
       <c r="N289" s="5">
         <v>26439</v>
       </c>
       <c r="O289" s="2">
         <v>103.98820058997049</v>
       </c>
       <c r="P289" s="6">
         <v>9446</v>
       </c>
       <c r="Q289" s="3">
         <v>97.896155041973259</v>
       </c>
       <c r="R289" s="91"/>
     </row>
-    <row r="290" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>22643</v>
       </c>
       <c r="C290" s="2">
         <v>71.258182275931532</v>
       </c>
       <c r="D290" s="6">
         <v>7331</v>
       </c>
       <c r="E290" s="38">
         <v>79.936757169338136</v>
       </c>
       <c r="F290" s="5"/>
       <c r="G290" s="2"/>
       <c r="H290" s="6"/>
       <c r="I290" s="7"/>
       <c r="J290" s="5">
         <v>3314</v>
       </c>
       <c r="K290" s="2">
         <v>28.802363984008345</v>
       </c>
       <c r="L290" s="6">
         <v>1702</v>
       </c>
       <c r="M290" s="7">
         <v>96.158192090395474</v>
       </c>
       <c r="N290" s="5">
         <v>19329</v>
       </c>
       <c r="O290" s="2">
         <v>95.357671435619139</v>
       </c>
       <c r="P290" s="6">
         <v>5629</v>
       </c>
       <c r="Q290" s="3">
         <v>76.057289555465474</v>
       </c>
       <c r="R290" s="91"/>
     </row>
-    <row r="291" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>22505</v>
       </c>
       <c r="C291" s="2">
         <v>76.394310736956456</v>
       </c>
       <c r="D291" s="6">
         <v>8238</v>
       </c>
       <c r="E291" s="38">
         <v>91.381031613976702</v>
       </c>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="6"/>
       <c r="I291" s="7"/>
       <c r="J291" s="5">
         <v>3030</v>
       </c>
       <c r="K291" s="2">
         <v>29.207634470792364</v>
       </c>
       <c r="L291" s="6">
         <v>1637</v>
       </c>
       <c r="M291" s="7">
         <v>106.09202851587816</v>
       </c>
       <c r="N291" s="5">
         <v>19475</v>
       </c>
       <c r="O291" s="2">
         <v>102.0434896515588</v>
       </c>
       <c r="P291" s="6">
         <v>6601</v>
       </c>
       <c r="Q291" s="3">
         <v>88.343147751605997</v>
       </c>
       <c r="R291" s="91"/>
     </row>
-    <row r="292" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>27029</v>
       </c>
       <c r="C292" s="2">
         <v>74.198418798726252</v>
       </c>
       <c r="D292" s="6">
         <v>11039</v>
       </c>
       <c r="E292" s="38">
         <v>92.873969375736166</v>
       </c>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="6"/>
       <c r="I292" s="7"/>
       <c r="J292" s="5">
         <v>3775</v>
       </c>
       <c r="K292" s="2">
         <v>31.203504711522566</v>
       </c>
       <c r="L292" s="6">
         <v>2142</v>
       </c>
       <c r="M292" s="7">
         <v>80.738786279683367</v>
       </c>
       <c r="N292" s="5">
         <v>23254</v>
       </c>
       <c r="O292" s="2">
         <v>95.577476366625575</v>
       </c>
       <c r="P292" s="6">
         <v>8897</v>
       </c>
       <c r="Q292" s="3">
         <v>96.360879454131918</v>
       </c>
       <c r="R292" s="91"/>
     </row>
-    <row r="293" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>301327</v>
       </c>
       <c r="C293" s="59">
         <v>0.81288576916436461</v>
       </c>
       <c r="D293" s="86">
         <v>118420</v>
       </c>
       <c r="E293" s="59">
         <v>0.98650449850049982</v>
       </c>
       <c r="F293" s="32">
         <v>0</v>
       </c>
       <c r="G293" s="33">
         <v>0</v>
       </c>
       <c r="H293" s="34">
         <v>0</v>
       </c>
       <c r="I293" s="33">
@@ -33786,70 +34660,624 @@
       </c>
       <c r="K293" s="59">
         <v>0.41990269207576469</v>
       </c>
       <c r="L293" s="86">
         <v>22397</v>
       </c>
       <c r="M293" s="59">
         <v>0.91892668116358267</v>
       </c>
       <c r="N293" s="32">
         <v>250494</v>
       </c>
       <c r="O293" s="59">
         <v>1.0034651422711303</v>
       </c>
       <c r="P293" s="86">
         <v>96023</v>
       </c>
       <c r="Q293" s="59">
         <v>1.0037212413894028</v>
       </c>
       <c r="R293" s="91"/>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A294" s="94"/>
-[...15 lines deleted...]
-      <c r="Q294" s="90"/>
+      <c r="A294" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B294" s="24">
+        <v>49022</v>
+      </c>
+      <c r="C294" s="25">
+        <v>58.391500107201566</v>
+      </c>
+      <c r="D294" s="53">
+        <v>18148</v>
+      </c>
+      <c r="E294" s="41">
+        <v>53.287136271544767</v>
+      </c>
+      <c r="F294" s="24"/>
+      <c r="G294" s="26"/>
+      <c r="H294" s="27"/>
+      <c r="I294" s="29"/>
+      <c r="J294" s="24">
+        <v>6732</v>
+      </c>
+      <c r="K294" s="25">
+        <v>45.839575105542693</v>
+      </c>
+      <c r="L294" s="53">
+        <v>3275</v>
+      </c>
+      <c r="M294" s="41">
+        <v>54.610638652659659</v>
+      </c>
+      <c r="N294" s="24">
+        <v>42290</v>
+      </c>
+      <c r="O294" s="25">
+        <v>61.052722757983481</v>
+      </c>
+      <c r="P294" s="53">
+        <v>14873</v>
+      </c>
+      <c r="Q294" s="25">
+        <v>53.004276550249465</v>
+      </c>
+      <c r="R294" s="91"/>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A295" s="9" t="s">
+      <c r="A295" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B295" s="37"/>
+      <c r="C295" s="1"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="38"/>
+      <c r="F295" s="5"/>
+      <c r="G295" s="2"/>
+      <c r="H295" s="6"/>
+      <c r="I295" s="7"/>
+      <c r="J295" s="37"/>
+      <c r="K295" s="1"/>
+      <c r="L295" s="6"/>
+      <c r="M295" s="38"/>
+      <c r="N295" s="37"/>
+      <c r="O295" s="1"/>
+      <c r="P295" s="6"/>
+      <c r="Q295" s="1"/>
+      <c r="R295" s="91"/>
+    </row>
+    <row r="296" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A296" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B296" s="37"/>
+      <c r="C296" s="1"/>
+      <c r="D296" s="6"/>
+      <c r="E296" s="38"/>
+      <c r="F296" s="5"/>
+      <c r="G296" s="2"/>
+      <c r="H296" s="6"/>
+      <c r="I296" s="7"/>
+      <c r="J296" s="37"/>
+      <c r="K296" s="1"/>
+      <c r="L296" s="6"/>
+      <c r="M296" s="38"/>
+      <c r="N296" s="37"/>
+      <c r="O296" s="1"/>
+      <c r="P296" s="6"/>
+      <c r="Q296" s="1"/>
+      <c r="R296" s="91"/>
+    </row>
+    <row r="297" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A297" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B297" s="37"/>
+      <c r="C297" s="1"/>
+      <c r="D297" s="6"/>
+      <c r="E297" s="38"/>
+      <c r="F297" s="5"/>
+      <c r="G297" s="2"/>
+      <c r="H297" s="6"/>
+      <c r="I297" s="7"/>
+      <c r="J297" s="37"/>
+      <c r="K297" s="1"/>
+      <c r="L297" s="6"/>
+      <c r="M297" s="38"/>
+      <c r="N297" s="37"/>
+      <c r="O297" s="1"/>
+      <c r="P297" s="6"/>
+      <c r="Q297" s="1"/>
+      <c r="R297" s="91"/>
+    </row>
+    <row r="298" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A298" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B298" s="24">
+        <v>49022</v>
+      </c>
+      <c r="C298" s="25">
+        <v>31.909340033457223</v>
+      </c>
+      <c r="D298" s="53">
+        <v>18148</v>
+      </c>
+      <c r="E298" s="41">
+        <v>29.409000307896743</v>
+      </c>
+      <c r="F298" s="24"/>
+      <c r="G298" s="26"/>
+      <c r="H298" s="27"/>
+      <c r="I298" s="29"/>
+      <c r="J298" s="24">
+        <v>6732</v>
+      </c>
+      <c r="K298" s="25">
+        <v>23.493282149712091</v>
+      </c>
+      <c r="L298" s="53">
+        <v>3275</v>
+      </c>
+      <c r="M298" s="41">
+        <v>28.864798166754802</v>
+      </c>
+      <c r="N298" s="24">
+        <v>42290</v>
+      </c>
+      <c r="O298" s="25">
+        <v>33.83903852001216</v>
+      </c>
+      <c r="P298" s="53">
+        <v>14873</v>
+      </c>
+      <c r="Q298" s="25">
+        <v>29.53160057979072</v>
+      </c>
+      <c r="R298" s="91"/>
+    </row>
+    <row r="299" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A299" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B299" s="22"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="23"/>
+      <c r="E299" s="58"/>
+      <c r="F299" s="92"/>
+      <c r="G299" s="93"/>
+      <c r="H299" s="92"/>
+      <c r="I299" s="93"/>
+      <c r="J299" s="22"/>
+      <c r="K299" s="4"/>
+      <c r="L299" s="23"/>
+      <c r="M299" s="58"/>
+      <c r="N299" s="22"/>
+      <c r="O299" s="51"/>
+      <c r="P299" s="23"/>
+      <c r="Q299" s="99"/>
+      <c r="R299" s="91"/>
+    </row>
+    <row r="300" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A300" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B300" s="5">
+        <v>21245</v>
+      </c>
+      <c r="C300" s="1">
+        <v>101.3355592654424</v>
+      </c>
+      <c r="D300" s="27">
+        <v>7863</v>
+      </c>
+      <c r="E300" s="38">
+        <v>98.682228915662648</v>
+      </c>
+      <c r="F300" s="5">
+        <v>0</v>
+      </c>
+      <c r="G300" s="2">
+        <v>0</v>
+      </c>
+      <c r="H300" s="6">
+        <v>0</v>
+      </c>
+      <c r="I300" s="7">
+        <v>0</v>
+      </c>
+      <c r="J300" s="5">
+        <v>3199</v>
+      </c>
+      <c r="K300" s="2">
+        <v>87.981298129812984</v>
+      </c>
+      <c r="L300" s="6">
+        <v>1480</v>
+      </c>
+      <c r="M300" s="7">
+        <v>109.62962962962963</v>
+      </c>
+      <c r="N300" s="5">
+        <v>18046</v>
+      </c>
+      <c r="O300" s="2">
+        <v>104.13757285475216</v>
+      </c>
+      <c r="P300" s="6">
+        <v>6383</v>
+      </c>
+      <c r="Q300" s="3">
+        <v>96.449078271381083</v>
+      </c>
+      <c r="R300" s="91"/>
+    </row>
+    <row r="301" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A301" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B301" s="5">
+        <v>27777</v>
+      </c>
+      <c r="C301" s="2">
+        <v>107.51277287505805</v>
+      </c>
+      <c r="D301" s="6">
+        <v>10285</v>
+      </c>
+      <c r="E301" s="38">
+        <v>97.571387913860164</v>
+      </c>
+      <c r="F301" s="5"/>
+      <c r="G301" s="2"/>
+      <c r="H301" s="6"/>
+      <c r="I301" s="7"/>
+      <c r="J301" s="5">
+        <v>3533</v>
+      </c>
+      <c r="K301" s="2">
+        <v>76.389189189189182</v>
+      </c>
+      <c r="L301" s="6">
+        <v>1795</v>
+      </c>
+      <c r="M301" s="7">
+        <v>94.722955145118732</v>
+      </c>
+      <c r="N301" s="5">
+        <v>24244</v>
+      </c>
+      <c r="O301" s="2">
+        <v>114.29918438546038</v>
+      </c>
+      <c r="P301" s="6">
+        <v>8490</v>
+      </c>
+      <c r="Q301" s="3">
+        <v>98.195697432338662</v>
+      </c>
+      <c r="R301" s="91"/>
+    </row>
+    <row r="302" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A302" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" s="5"/>
+      <c r="C302" s="2"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="38"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="2"/>
+      <c r="H302" s="6"/>
+      <c r="I302" s="7"/>
+      <c r="J302" s="5"/>
+      <c r="K302" s="2"/>
+      <c r="L302" s="6"/>
+      <c r="M302" s="7"/>
+      <c r="N302" s="5"/>
+      <c r="O302" s="2"/>
+      <c r="P302" s="6"/>
+      <c r="Q302" s="3"/>
+      <c r="R302" s="91"/>
+    </row>
+    <row r="303" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A303" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B303" s="5"/>
+      <c r="C303" s="2"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="38"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="2"/>
+      <c r="H303" s="6"/>
+      <c r="I303" s="7"/>
+      <c r="J303" s="5"/>
+      <c r="K303" s="2"/>
+      <c r="L303" s="6"/>
+      <c r="M303" s="7"/>
+      <c r="N303" s="5"/>
+      <c r="O303" s="2"/>
+      <c r="P303" s="6"/>
+      <c r="Q303" s="3"/>
+      <c r="R303" s="91"/>
+    </row>
+    <row r="304" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A304" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B304" s="5"/>
+      <c r="C304" s="2"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="38"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="2"/>
+      <c r="H304" s="6"/>
+      <c r="I304" s="7"/>
+      <c r="J304" s="5"/>
+      <c r="K304" s="2"/>
+      <c r="L304" s="6"/>
+      <c r="M304" s="7"/>
+      <c r="N304" s="5"/>
+      <c r="O304" s="2"/>
+      <c r="P304" s="6"/>
+      <c r="Q304" s="3"/>
+      <c r="R304" s="91"/>
+    </row>
+    <row r="305" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A305" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B305" s="5"/>
+      <c r="C305" s="2"/>
+      <c r="D305" s="6"/>
+      <c r="E305" s="38"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="2"/>
+      <c r="H305" s="6"/>
+      <c r="I305" s="7"/>
+      <c r="J305" s="5"/>
+      <c r="K305" s="2"/>
+      <c r="L305" s="6"/>
+      <c r="M305" s="7"/>
+      <c r="N305" s="5"/>
+      <c r="O305" s="2"/>
+      <c r="P305" s="6"/>
+      <c r="Q305" s="3"/>
+      <c r="R305" s="91"/>
+    </row>
+    <row r="306" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A306" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B306" s="5"/>
+      <c r="C306" s="2"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="38"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="2"/>
+      <c r="H306" s="6"/>
+      <c r="I306" s="7"/>
+      <c r="J306" s="5"/>
+      <c r="K306" s="2"/>
+      <c r="L306" s="6"/>
+      <c r="M306" s="7"/>
+      <c r="N306" s="5"/>
+      <c r="O306" s="2"/>
+      <c r="P306" s="6"/>
+      <c r="Q306" s="3"/>
+      <c r="R306" s="91"/>
+    </row>
+    <row r="307" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A307" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B307" s="5"/>
+      <c r="C307" s="2"/>
+      <c r="D307" s="6"/>
+      <c r="E307" s="38"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="2"/>
+      <c r="H307" s="6"/>
+      <c r="I307" s="7"/>
+      <c r="J307" s="5"/>
+      <c r="K307" s="2"/>
+      <c r="L307" s="6"/>
+      <c r="M307" s="7"/>
+      <c r="N307" s="5"/>
+      <c r="O307" s="2"/>
+      <c r="P307" s="6"/>
+      <c r="Q307" s="3"/>
+      <c r="R307" s="91"/>
+    </row>
+    <row r="308" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A308" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B308" s="5"/>
+      <c r="C308" s="2"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="38"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="2"/>
+      <c r="H308" s="6"/>
+      <c r="I308" s="7"/>
+      <c r="J308" s="5"/>
+      <c r="K308" s="2"/>
+      <c r="L308" s="6"/>
+      <c r="M308" s="7"/>
+      <c r="N308" s="5"/>
+      <c r="O308" s="2"/>
+      <c r="P308" s="6"/>
+      <c r="Q308" s="3"/>
+      <c r="R308" s="91"/>
+    </row>
+    <row r="309" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A309" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B309" s="5"/>
+      <c r="C309" s="2"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="38"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="2"/>
+      <c r="H309" s="6"/>
+      <c r="I309" s="7"/>
+      <c r="J309" s="5"/>
+      <c r="K309" s="2"/>
+      <c r="L309" s="6"/>
+      <c r="M309" s="7"/>
+      <c r="N309" s="5"/>
+      <c r="O309" s="2"/>
+      <c r="P309" s="6"/>
+      <c r="Q309" s="3"/>
+      <c r="R309" s="91"/>
+    </row>
+    <row r="310" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A310" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B310" s="5"/>
+      <c r="C310" s="2"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="38"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="2"/>
+      <c r="H310" s="6"/>
+      <c r="I310" s="7"/>
+      <c r="J310" s="5"/>
+      <c r="K310" s="2"/>
+      <c r="L310" s="6"/>
+      <c r="M310" s="7"/>
+      <c r="N310" s="5"/>
+      <c r="O310" s="2"/>
+      <c r="P310" s="6"/>
+      <c r="Q310" s="3"/>
+      <c r="R310" s="91"/>
+    </row>
+    <row r="311" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A311" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B311" s="5"/>
+      <c r="C311" s="2"/>
+      <c r="D311" s="6"/>
+      <c r="E311" s="38"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="2"/>
+      <c r="H311" s="6"/>
+      <c r="I311" s="7"/>
+      <c r="J311" s="5"/>
+      <c r="K311" s="2"/>
+      <c r="L311" s="6"/>
+      <c r="M311" s="7"/>
+      <c r="N311" s="5"/>
+      <c r="O311" s="2"/>
+      <c r="P311" s="6"/>
+      <c r="Q311" s="3"/>
+      <c r="R311" s="91"/>
+    </row>
+    <row r="312" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A312" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B312" s="32">
+        <v>49022</v>
+      </c>
+      <c r="C312" s="59">
+        <v>1.0474562509348091</v>
+      </c>
+      <c r="D312" s="86">
+        <v>18148</v>
+      </c>
+      <c r="E312" s="59">
+        <v>0.98049597493111462</v>
+      </c>
+      <c r="F312" s="32">
+        <v>0</v>
+      </c>
+      <c r="G312" s="33">
+        <v>0</v>
+      </c>
+      <c r="H312" s="34">
+        <v>0</v>
+      </c>
+      <c r="I312" s="33">
+        <v>0</v>
+      </c>
+      <c r="J312" s="32">
+        <v>6732</v>
+      </c>
+      <c r="K312" s="59">
+        <v>0.81491344873501992</v>
+      </c>
+      <c r="L312" s="86">
+        <v>3275</v>
+      </c>
+      <c r="M312" s="59">
+        <v>1.0092449922958397</v>
+      </c>
+      <c r="N312" s="32">
+        <v>42290</v>
+      </c>
+      <c r="O312" s="59">
+        <v>1.0973015049299428</v>
+      </c>
+      <c r="P312" s="86">
+        <v>14873</v>
+      </c>
+      <c r="Q312" s="59">
+        <v>0.97438417190775684</v>
+      </c>
+      <c r="R312" s="91"/>
+    </row>
+    <row r="313" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A313" s="94"/>
+      <c r="B313" s="89"/>
+      <c r="C313" s="90"/>
+      <c r="D313" s="89"/>
+      <c r="E313" s="90"/>
+      <c r="F313" s="89"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="89"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="89"/>
+      <c r="K313" s="90"/>
+      <c r="L313" s="89"/>
+      <c r="M313" s="90"/>
+      <c r="N313" s="89"/>
+      <c r="O313" s="90"/>
+      <c r="P313" s="89"/>
+      <c r="Q313" s="90"/>
+    </row>
+    <row r="314" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>