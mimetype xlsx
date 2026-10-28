--- v2 (2026-09-10)
+++ v3 (2026-10-28)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\◆議事録関連\4.企画委員会\新しいフォルダー\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\新しいフォルダー\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="25" documentId="8_{8A164FD9-09D3-4F67-AA38-BA3FBA70D946}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3661944E-C19C-406A-B9B7-1E23510CDB62}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{F87C79B2-D3A2-4EFF-8054-FD223F1B308A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C2C0D852-0748-48EA-AE22-697D00440AE7}"/>
   <bookViews>
-    <workbookView xWindow="-107" yWindow="-11713" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20525" yWindow="247" windowWidth="20848" windowHeight="11112" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="合計・複写機(・電卓)" sheetId="1" r:id="rId1"/>
     <sheet name="金銭登録機・謄写機・オフセット印刷機" sheetId="2" r:id="rId2"/>
     <sheet name="複写機・明細" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$A$1:$Q$319</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'合計・複写機(・電卓)'!$A$1:$N$318</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">金銭登録機・謄写機・オフセット印刷機!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'合計・複写機(・電卓)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">複写機・明細!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -8332,2039 +8332,2039 @@
         <v>0</v>
       </c>
       <c r="E217" s="44">
         <v>0</v>
       </c>
       <c r="F217" s="34">
         <v>0</v>
       </c>
       <c r="G217" s="44">
         <v>0</v>
       </c>
       <c r="H217" s="32">
         <v>321109</v>
       </c>
       <c r="I217" s="59">
         <v>0.94869340423960413</v>
       </c>
       <c r="J217" s="86">
         <v>101021</v>
       </c>
       <c r="K217" s="59">
         <v>0.92807533302710155</v>
       </c>
       <c r="L217" s="85"/>
     </row>
-    <row r="218" spans="1:12" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:12" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>36596</v>
       </c>
       <c r="C218" s="25">
         <v>93.330953048889342</v>
       </c>
       <c r="D218" s="24"/>
       <c r="E218" s="26"/>
       <c r="F218" s="27"/>
       <c r="G218" s="29"/>
       <c r="H218" s="24">
         <v>104265</v>
       </c>
       <c r="I218" s="25">
         <v>105.23845571536714</v>
       </c>
       <c r="J218" s="27">
         <v>29759</v>
       </c>
       <c r="K218" s="25">
         <v>96.388546997473597</v>
       </c>
       <c r="L218" s="85"/>
     </row>
-    <row r="219" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>31547</v>
       </c>
       <c r="C219" s="1">
         <v>102.49853791669375</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="2"/>
       <c r="F219" s="6"/>
       <c r="G219" s="3"/>
       <c r="H219" s="37">
         <v>76365</v>
       </c>
       <c r="I219" s="1">
         <v>100.23758269452902</v>
       </c>
       <c r="J219" s="6">
         <v>25782</v>
       </c>
       <c r="K219" s="1">
         <v>103.10737852429514</v>
       </c>
       <c r="L219" s="91"/>
     </row>
-    <row r="220" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>38135</v>
       </c>
       <c r="C220" s="1">
         <v>130.3047905419258</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="2"/>
       <c r="F220" s="6"/>
       <c r="G220" s="3"/>
       <c r="H220" s="37">
         <v>96061</v>
       </c>
       <c r="I220" s="1">
         <v>135.61042407815236</v>
       </c>
       <c r="J220" s="6">
         <v>31044</v>
       </c>
       <c r="K220" s="1">
         <v>136.70350962173586</v>
       </c>
       <c r="L220" s="91"/>
     </row>
-    <row r="221" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>40858</v>
       </c>
       <c r="C221" s="1">
         <v>139.16686535644948</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="2"/>
       <c r="F221" s="6"/>
       <c r="G221" s="3"/>
       <c r="H221" s="37">
         <v>95568</v>
       </c>
       <c r="I221" s="1">
         <v>127.40021862585651</v>
       </c>
       <c r="J221" s="6">
         <v>34546</v>
       </c>
       <c r="K221" s="1">
         <v>153.99634467079747</v>
       </c>
       <c r="L221" s="91"/>
     </row>
-    <row r="222" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="36">
         <v>68143</v>
       </c>
       <c r="C222" s="25">
         <v>97.362442669562355</v>
       </c>
       <c r="D222" s="24"/>
       <c r="E222" s="26"/>
       <c r="F222" s="27"/>
       <c r="G222" s="28"/>
       <c r="H222" s="36">
         <v>180630</v>
       </c>
       <c r="I222" s="25">
         <v>103.06460723842999</v>
       </c>
       <c r="J222" s="27">
         <v>55541</v>
       </c>
       <c r="K222" s="25">
         <v>99.395121602032958</v>
       </c>
       <c r="L222" s="91"/>
     </row>
-    <row r="223" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="31">
         <v>78993</v>
       </c>
       <c r="C223" s="51">
         <v>134.74285714285713</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="2"/>
       <c r="F223" s="6"/>
       <c r="G223" s="3"/>
       <c r="H223" s="31">
         <v>191629</v>
       </c>
       <c r="I223" s="51">
         <v>131.38772711690092</v>
       </c>
       <c r="J223" s="23">
         <v>65590</v>
       </c>
       <c r="K223" s="51">
         <v>145.29706260245447</v>
       </c>
       <c r="L223" s="91"/>
     </row>
-    <row r="224" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B224" s="24">
         <v>8270</v>
       </c>
       <c r="C224" s="25">
         <v>81.526025236593057</v>
       </c>
       <c r="D224" s="24">
         <v>0</v>
       </c>
       <c r="E224" s="26">
         <v>0</v>
       </c>
       <c r="F224" s="27">
         <v>0</v>
       </c>
       <c r="G224" s="28">
         <v>0</v>
       </c>
       <c r="H224" s="24">
         <v>27751</v>
       </c>
       <c r="I224" s="26">
         <v>103.29797133817233</v>
       </c>
       <c r="J224" s="27">
         <v>6606</v>
       </c>
       <c r="K224" s="25">
         <v>84.410937899309985</v>
       </c>
       <c r="L224" s="91"/>
     </row>
-    <row r="225" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="37">
         <v>10740</v>
       </c>
       <c r="C225" s="1">
         <v>92.9306913558882</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="2"/>
       <c r="F225" s="6"/>
       <c r="G225" s="3"/>
       <c r="H225" s="5">
         <v>30845</v>
       </c>
       <c r="I225" s="2">
         <v>106.1753468038966</v>
       </c>
       <c r="J225" s="6">
         <v>8690</v>
       </c>
       <c r="K225" s="1">
         <v>98.214285714285708</v>
       </c>
       <c r="L225" s="91"/>
     </row>
-    <row r="226" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>17586</v>
       </c>
       <c r="C226" s="1">
         <v>100.434037692747</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="2"/>
       <c r="F226" s="6"/>
       <c r="G226" s="3"/>
       <c r="H226" s="5">
         <v>45669</v>
       </c>
       <c r="I226" s="2">
         <v>105.81570471975719</v>
       </c>
       <c r="J226" s="6">
         <v>14463</v>
       </c>
       <c r="K226" s="1">
         <v>101.85211267605634</v>
       </c>
       <c r="L226" s="91"/>
     </row>
-    <row r="227" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="37">
         <v>9724</v>
       </c>
       <c r="C227" s="1">
         <v>106.05300468971535</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="2"/>
       <c r="F227" s="6"/>
       <c r="G227" s="3"/>
       <c r="H227" s="5">
         <v>25914</v>
       </c>
       <c r="I227" s="2">
         <v>99.180955296999386</v>
       </c>
       <c r="J227" s="6">
         <v>7764</v>
       </c>
       <c r="K227" s="1">
         <v>105.51780375101929</v>
       </c>
       <c r="L227" s="91"/>
     </row>
-    <row r="228" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>10133</v>
       </c>
       <c r="C228" s="1">
         <v>115.7660230778019</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="2"/>
       <c r="F228" s="6"/>
       <c r="G228" s="3"/>
       <c r="H228" s="5">
         <v>22577</v>
       </c>
       <c r="I228" s="2">
         <v>109.02549739231216</v>
       </c>
       <c r="J228" s="6">
         <v>8299</v>
       </c>
       <c r="K228" s="1">
         <v>122.74811418429226</v>
       </c>
       <c r="L228" s="91"/>
     </row>
-    <row r="229" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="37">
         <v>11690</v>
       </c>
       <c r="C229" s="1">
         <v>90.930304915992537</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="2"/>
       <c r="F229" s="6"/>
       <c r="G229" s="3"/>
       <c r="H229" s="5">
         <v>27874</v>
       </c>
       <c r="I229" s="2">
         <v>94.977511244377808</v>
       </c>
       <c r="J229" s="6">
         <v>9719</v>
       </c>
       <c r="K229" s="1">
         <v>89.279808928899513</v>
       </c>
       <c r="L229" s="91"/>
     </row>
-    <row r="230" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>10481</v>
       </c>
       <c r="C230" s="1">
         <v>105.30493318597406</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="2"/>
       <c r="F230" s="6"/>
       <c r="G230" s="3"/>
       <c r="H230" s="5">
         <v>26397</v>
       </c>
       <c r="I230" s="2">
         <v>111.99406024607552</v>
       </c>
       <c r="J230" s="6">
         <v>8627</v>
       </c>
       <c r="K230" s="1">
         <v>108.21625689914703</v>
       </c>
       <c r="L230" s="91"/>
     </row>
-    <row r="231" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>10848</v>
       </c>
       <c r="C231" s="1">
         <v>125.57008913068641</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="2"/>
       <c r="F231" s="6"/>
       <c r="G231" s="3"/>
       <c r="H231" s="5">
         <v>30262</v>
       </c>
       <c r="I231" s="2">
         <v>143.71467920406516</v>
       </c>
       <c r="J231" s="6">
         <v>8914</v>
       </c>
       <c r="K231" s="1">
         <v>135.40938781710466</v>
       </c>
       <c r="L231" s="91"/>
     </row>
-    <row r="232" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>16806</v>
       </c>
       <c r="C232" s="1">
         <v>157.44800449690837</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="2"/>
       <c r="F232" s="6"/>
       <c r="G232" s="3"/>
       <c r="H232" s="5">
         <v>39402</v>
       </c>
       <c r="I232" s="2">
         <v>150.33767026593918</v>
       </c>
       <c r="J232" s="6">
         <v>13503</v>
       </c>
       <c r="K232" s="1">
         <v>165.59970566593083</v>
       </c>
       <c r="L232" s="91"/>
     </row>
-    <row r="233" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>14566</v>
       </c>
       <c r="C233" s="1">
         <v>154.89153551680138</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="2"/>
       <c r="F233" s="6"/>
       <c r="G233" s="3"/>
       <c r="H233" s="5">
         <v>36839</v>
       </c>
       <c r="I233" s="2">
         <v>171.22472693469672</v>
       </c>
       <c r="J233" s="6">
         <v>12191</v>
       </c>
       <c r="K233" s="1">
         <v>179.09504921404437</v>
       </c>
       <c r="L233" s="91"/>
     </row>
-    <row r="234" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>12230</v>
       </c>
       <c r="C234" s="1">
         <v>125.06391246548728</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="2"/>
       <c r="F234" s="6"/>
       <c r="G234" s="3"/>
       <c r="H234" s="5">
         <v>26807</v>
       </c>
       <c r="I234" s="2">
         <v>114.93804399091026</v>
       </c>
       <c r="J234" s="6">
         <v>10008</v>
       </c>
       <c r="K234" s="1">
         <v>134.51612903225808</v>
       </c>
       <c r="L234" s="91"/>
     </row>
-    <row r="235" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>14062</v>
       </c>
       <c r="C235" s="1">
         <v>138.18789308176099</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="2"/>
       <c r="F235" s="6"/>
       <c r="G235" s="3"/>
       <c r="H235" s="5">
         <v>31922</v>
       </c>
       <c r="I235" s="2">
         <v>105.78605514316013</v>
       </c>
       <c r="J235" s="6">
         <v>12347</v>
       </c>
       <c r="K235" s="1">
         <v>150.83068653799171</v>
       </c>
       <c r="L235" s="91"/>
     </row>
-    <row r="236" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>147136</v>
       </c>
       <c r="C236" s="59">
         <v>1.1440123159220614</v>
       </c>
       <c r="D236" s="32">
         <v>0</v>
       </c>
       <c r="E236" s="44">
         <v>0</v>
       </c>
       <c r="F236" s="34">
         <v>0</v>
       </c>
       <c r="G236" s="44">
         <v>0</v>
       </c>
       <c r="H236" s="32">
         <v>372259</v>
       </c>
       <c r="I236" s="59">
         <v>1.1592917046859477</v>
       </c>
       <c r="J236" s="86">
         <v>121131</v>
       </c>
       <c r="K236" s="59">
         <v>1.1990675206145256</v>
       </c>
       <c r="L236" s="91"/>
     </row>
-    <row r="237" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>41970</v>
       </c>
       <c r="C237" s="25">
         <v>114.68466499070938</v>
       </c>
       <c r="D237" s="24"/>
       <c r="E237" s="26"/>
       <c r="F237" s="27"/>
       <c r="G237" s="29"/>
       <c r="H237" s="24">
         <v>104823</v>
       </c>
       <c r="I237" s="25">
         <v>100.53517479499352</v>
       </c>
       <c r="J237" s="27">
         <v>33935</v>
       </c>
       <c r="K237" s="25">
         <v>114.03272959440842</v>
       </c>
       <c r="L237" s="91"/>
     </row>
-    <row r="238" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>30583</v>
       </c>
       <c r="C238" s="1">
         <v>96.944241924747203</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="2"/>
       <c r="F238" s="6"/>
       <c r="G238" s="3"/>
       <c r="H238" s="37">
         <v>69777</v>
       </c>
       <c r="I238" s="1">
         <v>91.373011196228632</v>
       </c>
       <c r="J238" s="6">
         <v>22186</v>
       </c>
       <c r="K238" s="1">
         <v>86.052284539601274</v>
       </c>
       <c r="L238" s="91"/>
     </row>
-    <row r="239" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>37086</v>
       </c>
       <c r="C239" s="1">
         <v>97.249246099383768</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="2"/>
       <c r="F239" s="6"/>
       <c r="G239" s="3"/>
       <c r="H239" s="37">
         <v>80739</v>
       </c>
       <c r="I239" s="1">
         <v>84.049718408094847</v>
       </c>
       <c r="J239" s="6">
         <v>26110</v>
       </c>
       <c r="K239" s="1">
         <v>84.106429583816521</v>
       </c>
       <c r="L239" s="91"/>
     </row>
-    <row r="240" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>36185</v>
       </c>
       <c r="C240" s="1">
         <v>88.562827353272311</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="2"/>
       <c r="F240" s="6"/>
       <c r="G240" s="3"/>
       <c r="H240" s="37">
         <v>79341</v>
       </c>
       <c r="I240" s="1">
         <v>83.020467101958815</v>
       </c>
       <c r="J240" s="6">
         <v>26357</v>
       </c>
       <c r="K240" s="1">
         <v>76.295374283563945</v>
       </c>
       <c r="L240" s="91"/>
     </row>
-    <row r="241" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="36">
         <v>72553</v>
       </c>
       <c r="C241" s="25">
         <v>106.4716845457347</v>
       </c>
       <c r="D241" s="24"/>
       <c r="E241" s="26"/>
       <c r="F241" s="27"/>
       <c r="G241" s="28"/>
       <c r="H241" s="36">
         <v>174600</v>
       </c>
       <c r="I241" s="25">
         <v>96.6616841056303</v>
       </c>
       <c r="J241" s="27">
         <v>56121</v>
       </c>
       <c r="K241" s="25">
         <v>101.04427359968311</v>
       </c>
       <c r="L241" s="91"/>
     </row>
-    <row r="242" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="31">
         <v>73271</v>
       </c>
       <c r="C242" s="51">
         <v>92.756320180269142</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="2"/>
       <c r="F242" s="6"/>
       <c r="G242" s="3"/>
       <c r="H242" s="31">
         <v>160080</v>
       </c>
       <c r="I242" s="51">
         <v>83.536416721894909</v>
       </c>
       <c r="J242" s="23">
         <v>52467</v>
       </c>
       <c r="K242" s="51">
         <v>79.992376886720535</v>
       </c>
       <c r="L242" s="91"/>
     </row>
-    <row r="243" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B243" s="24">
         <v>10718</v>
       </c>
       <c r="C243" s="25">
         <v>129.60096735187426</v>
       </c>
       <c r="D243" s="24">
         <v>0</v>
       </c>
       <c r="E243" s="26">
         <v>0</v>
       </c>
       <c r="F243" s="27">
         <v>0</v>
       </c>
       <c r="G243" s="28">
         <v>0</v>
       </c>
       <c r="H243" s="24">
         <v>28136</v>
       </c>
       <c r="I243" s="26">
         <v>101.38733739324709</v>
       </c>
       <c r="J243" s="27">
         <v>8673</v>
       </c>
       <c r="K243" s="25">
         <v>131.2897366030881</v>
       </c>
       <c r="L243" s="91"/>
     </row>
-    <row r="244" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="37">
         <v>13743</v>
       </c>
       <c r="C244" s="38">
         <v>127.9608938547486</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="2"/>
       <c r="F244" s="6"/>
       <c r="G244" s="3"/>
       <c r="H244" s="5">
         <v>34605</v>
       </c>
       <c r="I244" s="2">
         <v>112.18998216890905</v>
       </c>
       <c r="J244" s="6">
         <v>11124</v>
       </c>
       <c r="K244" s="38">
         <v>128.00920598388953</v>
       </c>
       <c r="L244" s="91"/>
     </row>
-    <row r="245" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="37">
         <v>17509</v>
       </c>
       <c r="C245" s="38">
         <v>99.562151711588768</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="2"/>
       <c r="F245" s="6"/>
       <c r="G245" s="3"/>
       <c r="H245" s="5">
         <v>42082</v>
       </c>
       <c r="I245" s="2">
         <v>92.145656791258844</v>
       </c>
       <c r="J245" s="6">
         <v>14138</v>
       </c>
       <c r="K245" s="38">
         <v>97.752886676346535</v>
       </c>
       <c r="L245" s="91"/>
     </row>
-    <row r="246" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="37">
         <v>8710</v>
       </c>
       <c r="C246" s="38">
         <v>89.572192513368989</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="2"/>
       <c r="F246" s="6"/>
       <c r="G246" s="3"/>
       <c r="H246" s="5">
         <v>22668</v>
       </c>
       <c r="I246" s="2">
         <v>87.473952303774013</v>
       </c>
       <c r="J246" s="6">
         <v>6342</v>
       </c>
       <c r="K246" s="38">
         <v>81.684698608964453</v>
       </c>
       <c r="L246" s="91"/>
     </row>
-    <row r="247" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>8294</v>
       </c>
       <c r="C247" s="38">
         <v>81.851376690022704</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="2"/>
       <c r="F247" s="6"/>
       <c r="G247" s="3"/>
       <c r="H247" s="5">
         <v>17529</v>
       </c>
       <c r="I247" s="2">
         <v>77.6409620410152</v>
       </c>
       <c r="J247" s="6">
         <v>5586</v>
       </c>
       <c r="K247" s="38">
         <v>67.309314375225924</v>
       </c>
       <c r="L247" s="91"/>
     </row>
-    <row r="248" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="37">
         <v>13579</v>
       </c>
       <c r="C248" s="38">
         <v>116.15911035072712</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="2"/>
       <c r="F248" s="6"/>
       <c r="G248" s="3"/>
       <c r="H248" s="5">
         <v>29580</v>
       </c>
       <c r="I248" s="2">
         <v>106.12039893807849</v>
       </c>
       <c r="J248" s="6">
         <v>10258</v>
       </c>
       <c r="K248" s="38">
         <v>105.54583804918201</v>
       </c>
       <c r="L248" s="91"/>
     </row>
-    <row r="249" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>10205</v>
       </c>
       <c r="C249" s="38">
         <v>97.366663486308553</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="2"/>
       <c r="F249" s="6"/>
       <c r="G249" s="3"/>
       <c r="H249" s="5">
         <v>23129</v>
       </c>
       <c r="I249" s="2">
         <v>87.619805280903122</v>
       </c>
       <c r="J249" s="6">
         <v>6960</v>
       </c>
       <c r="K249" s="38">
         <v>80.676944476643101</v>
       </c>
       <c r="L249" s="91"/>
     </row>
-    <row r="250" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>11305</v>
       </c>
       <c r="C250" s="38">
         <v>104.21275811209441</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="2"/>
       <c r="F250" s="6"/>
       <c r="G250" s="3"/>
       <c r="H250" s="5">
         <v>25458</v>
       </c>
       <c r="I250" s="2">
         <v>84.125305663868872</v>
       </c>
       <c r="J250" s="6">
         <v>8130</v>
       </c>
       <c r="K250" s="38">
         <v>91.204846309176574</v>
       </c>
       <c r="L250" s="91"/>
     </row>
-    <row r="251" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>15576</v>
       </c>
       <c r="C251" s="38">
         <v>92.68118529096752</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="2"/>
       <c r="F251" s="6"/>
       <c r="G251" s="3"/>
       <c r="H251" s="5">
         <v>32152</v>
       </c>
       <c r="I251" s="2">
         <v>81.599918785848431</v>
       </c>
       <c r="J251" s="6">
         <v>11020</v>
       </c>
       <c r="K251" s="38">
         <v>81.611493742131387</v>
       </c>
       <c r="L251" s="91"/>
     </row>
-    <row r="252" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>12070</v>
       </c>
       <c r="C252" s="38">
         <v>82.864204311410134</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="2"/>
       <c r="F252" s="6"/>
       <c r="G252" s="3"/>
       <c r="H252" s="5">
         <v>26655</v>
       </c>
       <c r="I252" s="2">
         <v>72.35538423952876</v>
       </c>
       <c r="J252" s="6">
         <v>8700</v>
       </c>
       <c r="K252" s="38">
         <v>71.364121072922643</v>
       </c>
       <c r="L252" s="91"/>
     </row>
-    <row r="253" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>11503</v>
       </c>
       <c r="C253" s="38">
         <v>94.055600981193791</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="2"/>
       <c r="F253" s="6"/>
       <c r="G253" s="3"/>
       <c r="H253" s="5">
         <v>23504</v>
       </c>
       <c r="I253" s="2">
         <v>87.678591412690722</v>
       </c>
       <c r="J253" s="6">
         <v>7867</v>
       </c>
       <c r="K253" s="38">
         <v>78.607114308553165</v>
       </c>
       <c r="L253" s="91"/>
     </row>
-    <row r="254" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>12612</v>
       </c>
       <c r="C254" s="38">
         <v>89.688522258569193</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="2"/>
       <c r="F254" s="6"/>
       <c r="G254" s="3"/>
       <c r="H254" s="5">
         <v>29182</v>
       </c>
       <c r="I254" s="2">
         <v>91.416577908652343</v>
       </c>
       <c r="J254" s="6">
         <v>9790</v>
       </c>
       <c r="K254" s="38">
         <v>79.290515914797126</v>
       </c>
       <c r="L254" s="91"/>
     </row>
-    <row r="255" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>145824</v>
       </c>
       <c r="C255" s="59">
         <v>0.991083079599826</v>
       </c>
       <c r="D255" s="32">
         <v>0</v>
       </c>
       <c r="E255" s="44">
         <v>0</v>
       </c>
       <c r="F255" s="34">
         <v>0</v>
       </c>
       <c r="G255" s="44">
         <v>0</v>
       </c>
       <c r="H255" s="32">
         <v>334680</v>
       </c>
       <c r="I255" s="59">
         <v>0.89905146685506598</v>
       </c>
       <c r="J255" s="86">
         <v>108588</v>
       </c>
       <c r="K255" s="59">
         <v>0.89645094979815243</v>
       </c>
       <c r="L255" s="91"/>
     </row>
-    <row r="256" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>44163</v>
       </c>
       <c r="C256" s="25">
         <v>105.22516082916368</v>
       </c>
       <c r="D256" s="24"/>
       <c r="E256" s="26"/>
       <c r="F256" s="27"/>
       <c r="G256" s="29"/>
       <c r="H256" s="24">
         <v>100321</v>
       </c>
       <c r="I256" s="25">
         <v>95.705141047289246</v>
       </c>
       <c r="J256" s="27">
         <v>32479</v>
       </c>
       <c r="K256" s="25">
         <v>95.709444526300274</v>
       </c>
       <c r="L256" s="91"/>
     </row>
-    <row r="257" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>40626</v>
       </c>
       <c r="C257" s="1">
         <v>132.83850505182616</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="2"/>
       <c r="F257" s="6"/>
       <c r="G257" s="3"/>
       <c r="H257" s="37">
         <v>83372</v>
       </c>
       <c r="I257" s="1">
         <v>119.4834974275191</v>
       </c>
       <c r="J257" s="6">
         <v>28916</v>
       </c>
       <c r="K257" s="1">
         <v>130.3344451455873</v>
       </c>
       <c r="L257" s="91"/>
     </row>
-    <row r="258" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>37556</v>
       </c>
       <c r="C258" s="1">
         <v>101.26732459688293</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="2"/>
       <c r="F258" s="6"/>
       <c r="G258" s="3"/>
       <c r="H258" s="37">
         <v>89332</v>
       </c>
       <c r="I258" s="1">
         <v>110.64293587981024</v>
       </c>
       <c r="J258" s="6">
         <v>28573</v>
       </c>
       <c r="K258" s="1">
         <v>109.4331673688242</v>
       </c>
       <c r="L258" s="91"/>
     </row>
-    <row r="259" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>38682</v>
       </c>
       <c r="C259" s="1">
         <v>106.90064944037584</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="2"/>
       <c r="F259" s="6"/>
       <c r="G259" s="3"/>
       <c r="H259" s="37">
         <v>97663</v>
       </c>
       <c r="I259" s="1">
         <v>123.09272633316948</v>
       </c>
       <c r="J259" s="6">
         <v>30072</v>
       </c>
       <c r="K259" s="1">
         <v>114.09492734377964</v>
       </c>
       <c r="L259" s="91"/>
     </row>
-    <row r="260" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>84789</v>
       </c>
       <c r="C260" s="25">
         <v>116.86491254669001</v>
       </c>
       <c r="D260" s="24"/>
       <c r="E260" s="26"/>
       <c r="F260" s="27"/>
       <c r="G260" s="28"/>
       <c r="H260" s="36">
         <v>183693</v>
       </c>
       <c r="I260" s="25">
         <v>105.20790378006872</v>
       </c>
       <c r="J260" s="27">
         <v>61395</v>
       </c>
       <c r="K260" s="25">
         <v>109.39755171860801</v>
       </c>
       <c r="L260" s="91"/>
     </row>
-    <row r="261" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>76238</v>
       </c>
       <c r="C261" s="51">
         <v>104.04935103929249</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="2"/>
       <c r="F261" s="6"/>
       <c r="G261" s="3"/>
       <c r="H261" s="31">
         <v>186995</v>
       </c>
       <c r="I261" s="51">
         <v>116.81346826586707</v>
       </c>
       <c r="J261" s="23">
         <v>58645</v>
       </c>
       <c r="K261" s="51">
         <v>111.77502048906931</v>
       </c>
       <c r="L261" s="91"/>
     </row>
-    <row r="262" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="30" t="s">
         <v>114</v>
       </c>
       <c r="B262" s="5">
         <v>9976</v>
       </c>
       <c r="C262" s="25">
         <v>93.077066616906137</v>
       </c>
       <c r="D262" s="24">
         <v>0</v>
       </c>
       <c r="E262" s="26">
         <v>0</v>
       </c>
       <c r="F262" s="27">
         <v>0</v>
       </c>
       <c r="G262" s="28">
         <v>0</v>
       </c>
       <c r="H262" s="24">
         <v>24921</v>
       </c>
       <c r="I262" s="26">
         <v>88.573357975547339</v>
       </c>
       <c r="J262" s="27">
         <v>6915</v>
       </c>
       <c r="K262" s="25">
         <v>79.730197163611209</v>
       </c>
       <c r="L262" s="91"/>
     </row>
-    <row r="263" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>13777</v>
       </c>
       <c r="C263" s="38">
         <v>100.24739867568944</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="2"/>
       <c r="F263" s="6"/>
       <c r="G263" s="3"/>
       <c r="H263" s="5">
         <v>30772</v>
       </c>
       <c r="I263" s="2">
         <v>88.923565958676491</v>
       </c>
       <c r="J263" s="6">
         <v>9844</v>
       </c>
       <c r="K263" s="1">
         <v>88.493347716648685</v>
       </c>
       <c r="L263" s="91"/>
     </row>
-    <row r="264" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>20410</v>
       </c>
       <c r="C264" s="38">
         <v>116.56862185161916</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="2"/>
       <c r="F264" s="6"/>
       <c r="G264" s="3"/>
       <c r="H264" s="5">
         <v>44628</v>
       </c>
       <c r="I264" s="2">
         <v>106.0500926762036</v>
       </c>
       <c r="J264" s="6">
         <v>15720</v>
       </c>
       <c r="K264" s="1">
         <v>111.18970151365116</v>
       </c>
       <c r="L264" s="91"/>
     </row>
-    <row r="265" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>11741</v>
       </c>
       <c r="C265" s="38">
         <v>134.79908151549941</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="2"/>
       <c r="F265" s="6"/>
       <c r="G265" s="3"/>
       <c r="H265" s="5">
         <v>23308</v>
       </c>
       <c r="I265" s="2">
         <v>102.82336333156874</v>
       </c>
       <c r="J265" s="6">
         <v>7622</v>
       </c>
       <c r="K265" s="1">
         <v>120.18290760012616</v>
       </c>
       <c r="L265" s="91"/>
     </row>
-    <row r="266" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>12593</v>
       </c>
       <c r="C266" s="38">
         <v>151.83265010851215</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="2"/>
       <c r="F266" s="6"/>
       <c r="G266" s="3"/>
       <c r="H266" s="5">
         <v>25962</v>
       </c>
       <c r="I266" s="2">
         <v>148.10884819442066</v>
       </c>
       <c r="J266" s="6">
         <v>8734</v>
       </c>
       <c r="K266" s="1">
         <v>120.18290760012616</v>
       </c>
       <c r="L266" s="91"/>
     </row>
-    <row r="267" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>16292</v>
       </c>
       <c r="C267" s="38">
         <v>119.97937992488401</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="2"/>
       <c r="F267" s="6"/>
       <c r="G267" s="3"/>
       <c r="H267" s="5">
         <v>34102</v>
       </c>
       <c r="I267" s="2">
         <v>115.28735632183908</v>
       </c>
       <c r="J267" s="6">
         <v>12560</v>
       </c>
       <c r="K267" s="1">
         <v>156.35517364840672</v>
       </c>
       <c r="L267" s="91"/>
     </row>
-    <row r="268" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>11600</v>
       </c>
       <c r="C268" s="38">
         <v>113.66976972072513</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="2"/>
       <c r="F268" s="6"/>
       <c r="G268" s="3"/>
       <c r="H268" s="5">
         <v>23650</v>
       </c>
       <c r="I268" s="2">
         <v>102.25258333693633</v>
       </c>
       <c r="J268" s="6">
         <v>8551</v>
       </c>
       <c r="K268" s="1">
         <v>122.44102164164555</v>
       </c>
       <c r="L268" s="91"/>
     </row>
-    <row r="269" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>11398</v>
       </c>
       <c r="C269" s="38">
         <v>100.82264484741266</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="2"/>
       <c r="F269" s="6"/>
       <c r="G269" s="3"/>
       <c r="H269" s="5">
         <v>30411</v>
       </c>
       <c r="I269" s="2">
         <v>119.45557388640114</v>
       </c>
       <c r="J269" s="6">
         <v>8537</v>
       </c>
       <c r="K269" s="1">
         <v>122.85919540229887</v>
       </c>
       <c r="L269" s="91"/>
     </row>
-    <row r="270" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>14558</v>
       </c>
       <c r="C270" s="38">
         <v>93.464304057524402</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="2"/>
       <c r="F270" s="6"/>
       <c r="G270" s="3"/>
       <c r="H270" s="5">
         <v>35271</v>
       </c>
       <c r="I270" s="2">
         <v>109.70079621796467</v>
       </c>
       <c r="J270" s="6">
         <v>11485</v>
       </c>
       <c r="K270" s="1">
         <v>105.00615006150062</v>
       </c>
       <c r="L270" s="91"/>
     </row>
-    <row r="271" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>12317</v>
       </c>
       <c r="C271" s="38">
         <v>102.046396023198</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="2"/>
       <c r="F271" s="6"/>
       <c r="G271" s="3"/>
       <c r="H271" s="5">
         <v>31776</v>
       </c>
       <c r="I271" s="2">
         <v>119.2121553179516</v>
       </c>
       <c r="J271" s="6">
         <v>9171</v>
       </c>
       <c r="K271" s="1">
         <v>105.41379310344827</v>
       </c>
       <c r="L271" s="91"/>
     </row>
-    <row r="272" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>12003</v>
       </c>
       <c r="C272" s="38">
         <v>104.34669216726071</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="2"/>
       <c r="F272" s="6"/>
       <c r="G272" s="3"/>
       <c r="H272" s="5">
         <v>29459</v>
       </c>
       <c r="I272" s="2">
         <v>125.33611300204221</v>
       </c>
       <c r="J272" s="6">
         <v>9015</v>
       </c>
       <c r="K272" s="1">
         <v>114.59260200838948</v>
       </c>
       <c r="L272" s="91"/>
     </row>
-    <row r="273" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>14362</v>
       </c>
       <c r="C273" s="38">
         <v>113.87567396130669</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="2"/>
       <c r="F273" s="6"/>
       <c r="G273" s="3"/>
       <c r="H273" s="5">
         <v>36428</v>
       </c>
       <c r="I273" s="2">
         <v>124.83037488862998</v>
       </c>
       <c r="J273" s="6">
         <v>11886</v>
       </c>
       <c r="K273" s="1">
         <v>121.40960163432072</v>
       </c>
       <c r="L273" s="91"/>
     </row>
-    <row r="274" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:12" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>161027</v>
       </c>
       <c r="C274" s="59">
         <v>1.1042558152293176</v>
       </c>
       <c r="D274" s="32">
         <v>0</v>
       </c>
       <c r="E274" s="44">
         <v>0</v>
       </c>
       <c r="F274" s="34">
         <v>0</v>
       </c>
       <c r="G274" s="44">
         <v>0</v>
       </c>
       <c r="H274" s="32">
         <v>370688</v>
       </c>
       <c r="I274" s="59">
         <v>1.1075893390701566</v>
       </c>
       <c r="J274" s="86">
         <v>120040</v>
       </c>
       <c r="K274" s="59">
         <v>1.1054628504070432</v>
       </c>
       <c r="L274" s="91"/>
     </row>
-    <row r="275" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>44244</v>
       </c>
       <c r="C275" s="25">
         <v>100.1834114530263</v>
       </c>
       <c r="D275" s="24"/>
       <c r="E275" s="26"/>
       <c r="F275" s="27"/>
       <c r="G275" s="29"/>
       <c r="H275" s="24">
         <v>83954</v>
       </c>
       <c r="I275" s="25">
         <v>83.685369962420637</v>
       </c>
       <c r="J275" s="27">
         <v>34057</v>
       </c>
       <c r="K275" s="25">
         <v>104.85852396933404</v>
       </c>
       <c r="L275" s="91"/>
     </row>
-    <row r="276" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>37831</v>
       </c>
       <c r="C276" s="1">
         <v>93.120169349677553</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="2"/>
       <c r="F276" s="6"/>
       <c r="G276" s="3"/>
       <c r="H276" s="37">
         <v>69675</v>
       </c>
       <c r="I276" s="1">
         <v>83.571222952550016</v>
       </c>
       <c r="J276" s="6">
         <v>27652</v>
       </c>
       <c r="K276" s="1">
         <v>95.628717664960575</v>
       </c>
       <c r="L276" s="91"/>
     </row>
-    <row r="277" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>39729</v>
       </c>
       <c r="C277" s="1">
         <v>105.78602620087337</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="2"/>
       <c r="F277" s="6"/>
       <c r="G277" s="3"/>
       <c r="H277" s="37">
         <v>75530</v>
       </c>
       <c r="I277" s="1">
         <v>84.54976939954328</v>
       </c>
       <c r="J277" s="6">
         <v>30103</v>
       </c>
       <c r="K277" s="1">
         <v>105.35470549119799</v>
       </c>
       <c r="L277" s="91"/>
     </row>
-    <row r="278" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>35557</v>
       </c>
       <c r="C278" s="1">
         <v>91.921307067886872</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="2"/>
       <c r="F278" s="6"/>
       <c r="G278" s="3"/>
       <c r="H278" s="37">
         <v>72177</v>
       </c>
       <c r="I278" s="1">
         <v>73.904139745860761</v>
       </c>
       <c r="J278" s="6">
         <v>26608</v>
       </c>
       <c r="K278" s="1">
         <v>88.480978983772289</v>
       </c>
       <c r="L278" s="91"/>
     </row>
-    <row r="279" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>82075</v>
       </c>
       <c r="C279" s="25">
         <v>96.799113092500207</v>
       </c>
       <c r="D279" s="24"/>
       <c r="E279" s="26"/>
       <c r="F279" s="27"/>
       <c r="G279" s="28"/>
       <c r="H279" s="36">
         <v>153629</v>
       </c>
       <c r="I279" s="25">
         <v>83.63356252007425</v>
       </c>
       <c r="J279" s="27">
         <v>61709</v>
       </c>
       <c r="K279" s="25">
         <v>100.51144229986156</v>
       </c>
       <c r="L279" s="91"/>
     </row>
-    <row r="280" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
         <v>75286</v>
       </c>
       <c r="C280" s="51">
         <v>98.751278889792488</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="2"/>
       <c r="F280" s="6"/>
       <c r="G280" s="3"/>
       <c r="H280" s="31">
         <v>147707</v>
       </c>
       <c r="I280" s="51">
         <v>78.989812561833205</v>
       </c>
       <c r="J280" s="23">
         <v>56711</v>
       </c>
       <c r="K280" s="51">
         <v>96.702191150140678</v>
       </c>
       <c r="L280" s="91"/>
     </row>
-    <row r="281" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>10667</v>
       </c>
       <c r="C281" s="25">
         <v>106.92662389735365</v>
       </c>
       <c r="D281" s="24">
         <v>0</v>
       </c>
       <c r="E281" s="26">
         <v>0</v>
       </c>
       <c r="F281" s="27">
         <v>0</v>
       </c>
       <c r="G281" s="28">
         <v>0</v>
       </c>
       <c r="H281" s="24">
         <v>20965</v>
       </c>
       <c r="I281" s="26">
         <v>84.125837646964413</v>
       </c>
       <c r="J281" s="27">
         <v>7968</v>
       </c>
       <c r="K281" s="25">
         <v>115.22776572668111</v>
       </c>
       <c r="L281" s="91"/>
     </row>
-    <row r="282" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>13682</v>
       </c>
       <c r="C282" s="38">
         <v>99.310444944472678</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="2"/>
       <c r="F282" s="6"/>
       <c r="G282" s="3"/>
       <c r="H282" s="5">
         <v>25836</v>
       </c>
       <c r="I282" s="2">
         <v>83.959443650071492</v>
       </c>
       <c r="J282" s="6">
         <v>10541</v>
       </c>
       <c r="K282" s="1">
         <v>107.08045509955302</v>
       </c>
       <c r="L282" s="91"/>
     </row>
-    <row r="283" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>19895</v>
       </c>
       <c r="C283" s="38">
         <v>97.476727094561483</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="2"/>
       <c r="F283" s="6"/>
       <c r="G283" s="3"/>
       <c r="H283" s="5">
         <v>37153</v>
       </c>
       <c r="I283" s="2">
         <v>83.250425741686826</v>
       </c>
       <c r="J283" s="6">
         <v>15548</v>
       </c>
       <c r="K283" s="1">
         <v>98.905852417302796</v>
       </c>
       <c r="L283" s="91"/>
     </row>
-    <row r="284" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>11009</v>
       </c>
       <c r="C284" s="38">
         <v>93.765437356272884</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="2"/>
       <c r="F284" s="6"/>
       <c r="G284" s="3"/>
       <c r="H284" s="5">
         <v>21579</v>
       </c>
       <c r="I284" s="2">
         <v>92.581946112922594</v>
       </c>
       <c r="J284" s="6">
         <v>7616</v>
       </c>
       <c r="K284" s="1">
         <v>99.92128050380478</v>
       </c>
       <c r="L284" s="91"/>
     </row>
-    <row r="285" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>12375</v>
       </c>
       <c r="C285" s="38">
         <v>98.268879536250296</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="2"/>
       <c r="F285" s="6"/>
       <c r="G285" s="3"/>
       <c r="H285" s="5">
         <v>22262</v>
       </c>
       <c r="I285" s="2">
         <v>85.748401509899082</v>
       </c>
       <c r="J285" s="6">
         <v>9012</v>
       </c>
       <c r="K285" s="1">
         <v>103.1829631325853</v>
       </c>
       <c r="L285" s="91"/>
     </row>
-    <row r="286" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>14447</v>
       </c>
       <c r="C286" s="38">
         <v>88.675423520746378</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="2"/>
       <c r="F286" s="6"/>
       <c r="G286" s="3"/>
       <c r="H286" s="5">
         <v>25834</v>
       </c>
       <c r="I286" s="2">
         <v>75.755087678142047</v>
       </c>
       <c r="J286" s="6">
         <v>11024</v>
       </c>
       <c r="K286" s="1">
         <v>87.770700636942678</v>
       </c>
       <c r="L286" s="91"/>
     </row>
-    <row r="287" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>13457</v>
       </c>
       <c r="C287" s="38">
         <v>116.00862068965516</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="2"/>
       <c r="F287" s="6"/>
       <c r="G287" s="3"/>
       <c r="H287" s="5">
         <v>23631</v>
       </c>
       <c r="I287" s="2">
         <v>99.919661733615214</v>
       </c>
       <c r="J287" s="6">
         <v>10028</v>
       </c>
       <c r="K287" s="1">
         <v>117.27283358671501</v>
       </c>
@@ -10376,575 +10376,587 @@
       </c>
       <c r="B288" s="5">
         <v>11625</v>
       </c>
       <c r="C288" s="38">
         <v>101.99157746973154</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="2"/>
       <c r="F288" s="6"/>
       <c r="G288" s="3"/>
       <c r="H288" s="5">
         <v>21645</v>
       </c>
       <c r="I288" s="2">
         <v>71.17490381769754</v>
       </c>
       <c r="J288" s="6">
         <v>8624</v>
       </c>
       <c r="K288" s="1">
         <v>101.01909335832259</v>
       </c>
       <c r="L288" s="91"/>
     </row>
-    <row r="289" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>14647</v>
       </c>
       <c r="C289" s="38">
         <v>100.61134771259788</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="2"/>
       <c r="F289" s="6"/>
       <c r="G289" s="3"/>
       <c r="H289" s="5">
         <v>30254</v>
       </c>
       <c r="I289" s="2">
         <v>85.775849848317307</v>
       </c>
       <c r="J289" s="6">
         <v>11451</v>
       </c>
       <c r="K289" s="1">
         <v>99.703961689159769</v>
       </c>
       <c r="L289" s="91"/>
     </row>
-    <row r="290" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>10122</v>
       </c>
       <c r="C290" s="38">
         <v>82.179102054071606</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="2"/>
       <c r="F290" s="6"/>
       <c r="G290" s="3"/>
       <c r="H290" s="5">
         <v>22643</v>
       </c>
       <c r="I290" s="2">
         <v>71.258182275931532</v>
       </c>
       <c r="J290" s="6">
         <v>7331</v>
       </c>
       <c r="K290" s="1">
         <v>79.936757169338136</v>
       </c>
       <c r="L290" s="91"/>
     </row>
-    <row r="291" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>11786</v>
       </c>
       <c r="C291" s="38">
         <v>98.192118637007425</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="2"/>
       <c r="F291" s="6"/>
       <c r="G291" s="3"/>
       <c r="H291" s="5">
         <v>22505</v>
       </c>
       <c r="I291" s="2">
         <v>76.394310736956456</v>
       </c>
       <c r="J291" s="6">
         <v>8238</v>
       </c>
       <c r="K291" s="1">
         <v>91.381031613976702</v>
       </c>
       <c r="L291" s="91"/>
     </row>
-    <row r="292" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>13649</v>
       </c>
       <c r="C292" s="38">
         <v>95.035510374599639</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="2"/>
       <c r="F292" s="6"/>
       <c r="G292" s="3"/>
       <c r="H292" s="5">
         <v>27029</v>
       </c>
       <c r="I292" s="2">
         <v>74.198418798726252</v>
       </c>
       <c r="J292" s="6">
         <v>11039</v>
       </c>
       <c r="K292" s="1">
         <v>92.873969375736166</v>
       </c>
       <c r="L292" s="91"/>
     </row>
-    <row r="293" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>157361</v>
       </c>
       <c r="C293" s="59">
         <v>0.97723363162699428</v>
       </c>
       <c r="D293" s="32">
         <v>0</v>
       </c>
       <c r="E293" s="44">
         <v>0</v>
       </c>
       <c r="F293" s="34">
         <v>0</v>
       </c>
       <c r="G293" s="44">
         <v>0</v>
       </c>
       <c r="H293" s="32">
         <v>301336</v>
       </c>
       <c r="I293" s="59">
         <v>0.81291004834254144</v>
       </c>
       <c r="J293" s="86">
         <v>118420</v>
       </c>
       <c r="K293" s="59">
         <v>0.98650449850049982</v>
       </c>
       <c r="L293" s="91"/>
     </row>
-    <row r="294" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B294" s="24">
-        <v>20390</v>
+        <v>41245</v>
       </c>
       <c r="C294" s="25">
-        <v>46.085344905523911</v>
+        <v>93.221679775788814</v>
       </c>
       <c r="D294" s="24"/>
       <c r="E294" s="26"/>
       <c r="F294" s="27"/>
       <c r="G294" s="29"/>
       <c r="H294" s="24">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="I294" s="25">
-        <v>58.391500107201566</v>
+        <v>100.893346356338</v>
       </c>
       <c r="J294" s="27">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="K294" s="25">
-        <v>53.287136271544767</v>
+        <v>93.487388789382507</v>
       </c>
       <c r="L294" s="91"/>
     </row>
-    <row r="295" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B295" s="37"/>
       <c r="C295" s="1"/>
       <c r="D295" s="5"/>
       <c r="E295" s="2"/>
       <c r="F295" s="6"/>
       <c r="G295" s="3"/>
       <c r="H295" s="37"/>
       <c r="I295" s="1"/>
       <c r="J295" s="6"/>
       <c r="K295" s="1"/>
       <c r="L295" s="91"/>
     </row>
-    <row r="296" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B296" s="37"/>
       <c r="C296" s="1"/>
       <c r="D296" s="5"/>
       <c r="E296" s="2"/>
       <c r="F296" s="6"/>
       <c r="G296" s="3"/>
       <c r="H296" s="37"/>
       <c r="I296" s="1"/>
       <c r="J296" s="6"/>
       <c r="K296" s="1"/>
       <c r="L296" s="91"/>
     </row>
-    <row r="297" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B297" s="37"/>
       <c r="C297" s="1"/>
       <c r="D297" s="5"/>
       <c r="E297" s="2"/>
       <c r="F297" s="6"/>
       <c r="G297" s="3"/>
       <c r="H297" s="37"/>
       <c r="I297" s="1"/>
       <c r="J297" s="6"/>
       <c r="K297" s="1"/>
       <c r="L297" s="91"/>
     </row>
-    <row r="298" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B298" s="36">
-        <v>20390</v>
+        <v>41245</v>
       </c>
       <c r="C298" s="25">
-        <v>24.843131282363693</v>
+        <v>50.252817544928419</v>
       </c>
       <c r="D298" s="24"/>
       <c r="E298" s="26"/>
       <c r="F298" s="27"/>
       <c r="G298" s="28"/>
       <c r="H298" s="36">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="I298" s="25">
-        <v>31.909340033457223</v>
+        <v>55.13542365048265</v>
       </c>
       <c r="J298" s="27">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="K298" s="25">
-        <v>29.409000307896743</v>
+        <v>51.595391271937643</v>
       </c>
       <c r="L298" s="91"/>
     </row>
-    <row r="299" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B299" s="31"/>
       <c r="C299" s="51"/>
       <c r="D299" s="5"/>
       <c r="E299" s="2"/>
       <c r="F299" s="6"/>
       <c r="G299" s="3"/>
       <c r="H299" s="31"/>
       <c r="I299" s="51"/>
       <c r="J299" s="23"/>
       <c r="K299" s="51"/>
       <c r="L299" s="91"/>
     </row>
-    <row r="300" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="30" t="s">
         <v>122</v>
       </c>
       <c r="B300" s="5">
         <v>10105</v>
       </c>
       <c r="C300" s="25">
         <v>94.731414643292396</v>
       </c>
       <c r="D300" s="24">
         <v>0</v>
       </c>
       <c r="E300" s="26">
         <v>0</v>
       </c>
       <c r="F300" s="27">
         <v>0</v>
       </c>
       <c r="G300" s="28">
         <v>0</v>
       </c>
       <c r="H300" s="24">
         <v>21245</v>
       </c>
       <c r="I300" s="26">
         <v>101.3355592654424</v>
       </c>
       <c r="J300" s="27">
         <v>7863</v>
       </c>
       <c r="K300" s="25">
         <v>98.682228915662648</v>
       </c>
       <c r="L300" s="91"/>
     </row>
-    <row r="301" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B301" s="5">
-        <v>10285</v>
+        <v>13334</v>
       </c>
       <c r="C301" s="38">
-        <v>75.171758514837023</v>
+        <v>97.456512205817859</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="2"/>
       <c r="F301" s="6"/>
       <c r="G301" s="3"/>
       <c r="H301" s="5">
         <v>27777</v>
       </c>
       <c r="I301" s="2">
         <v>107.51277287505805</v>
       </c>
       <c r="J301" s="6">
         <v>10285</v>
       </c>
       <c r="K301" s="1">
         <v>97.571387913860164</v>
       </c>
       <c r="L301" s="91"/>
     </row>
-    <row r="302" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B302" s="5"/>
-      <c r="C302" s="38"/>
+      <c r="B302" s="5">
+        <v>17806</v>
+      </c>
+      <c r="C302" s="38">
+        <v>89.499874340286496</v>
+      </c>
       <c r="D302" s="5"/>
       <c r="E302" s="2"/>
       <c r="F302" s="6"/>
       <c r="G302" s="3"/>
-      <c r="H302" s="5"/>
-[...2 lines deleted...]
-      <c r="K302" s="1"/>
+      <c r="H302" s="5">
+        <v>35682</v>
+      </c>
+      <c r="I302" s="2">
+        <v>96.040696579011126</v>
+      </c>
+      <c r="J302" s="6">
+        <v>13691</v>
+      </c>
+      <c r="K302" s="1">
+        <v>88.05634165165938</v>
+      </c>
       <c r="L302" s="91"/>
     </row>
-    <row r="303" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="38"/>
       <c r="D303" s="5"/>
       <c r="E303" s="2"/>
       <c r="F303" s="6"/>
       <c r="G303" s="3"/>
       <c r="H303" s="5"/>
       <c r="I303" s="2"/>
       <c r="J303" s="6"/>
       <c r="K303" s="1"/>
       <c r="L303" s="91"/>
     </row>
-    <row r="304" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B304" s="5"/>
       <c r="C304" s="38"/>
       <c r="D304" s="5"/>
       <c r="E304" s="2"/>
       <c r="F304" s="6"/>
       <c r="G304" s="3"/>
       <c r="H304" s="5"/>
       <c r="I304" s="2"/>
       <c r="J304" s="6"/>
       <c r="K304" s="1"/>
       <c r="L304" s="91"/>
     </row>
-    <row r="305" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B305" s="5"/>
       <c r="C305" s="38"/>
       <c r="D305" s="5"/>
       <c r="E305" s="2"/>
       <c r="F305" s="6"/>
       <c r="G305" s="3"/>
       <c r="H305" s="5"/>
       <c r="I305" s="2"/>
       <c r="J305" s="6"/>
       <c r="K305" s="1"/>
       <c r="L305" s="91"/>
     </row>
-    <row r="306" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B306" s="5"/>
       <c r="C306" s="38"/>
       <c r="D306" s="5"/>
       <c r="E306" s="2"/>
       <c r="F306" s="6"/>
       <c r="G306" s="3"/>
       <c r="H306" s="5"/>
       <c r="I306" s="2"/>
       <c r="J306" s="6"/>
       <c r="K306" s="1"/>
       <c r="L306" s="91"/>
     </row>
-    <row r="307" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B307" s="5"/>
       <c r="C307" s="38"/>
       <c r="D307" s="5"/>
       <c r="E307" s="2"/>
       <c r="F307" s="6"/>
       <c r="G307" s="3"/>
       <c r="H307" s="5"/>
       <c r="I307" s="2"/>
       <c r="J307" s="6"/>
       <c r="K307" s="1"/>
       <c r="L307" s="91"/>
     </row>
-    <row r="308" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B308" s="5"/>
       <c r="C308" s="38"/>
       <c r="D308" s="5"/>
       <c r="E308" s="2"/>
       <c r="F308" s="6"/>
       <c r="G308" s="3"/>
       <c r="H308" s="5"/>
       <c r="I308" s="2"/>
       <c r="J308" s="6"/>
       <c r="K308" s="1"/>
       <c r="L308" s="91"/>
     </row>
-    <row r="309" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B309" s="5"/>
       <c r="C309" s="38"/>
       <c r="D309" s="5"/>
       <c r="E309" s="2"/>
       <c r="F309" s="6"/>
       <c r="G309" s="3"/>
       <c r="H309" s="5"/>
       <c r="I309" s="2"/>
       <c r="J309" s="6"/>
       <c r="K309" s="1"/>
       <c r="L309" s="91"/>
     </row>
-    <row r="310" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B310" s="5"/>
       <c r="C310" s="38"/>
       <c r="D310" s="5"/>
       <c r="E310" s="2"/>
       <c r="F310" s="6"/>
       <c r="G310" s="3"/>
       <c r="H310" s="5"/>
       <c r="I310" s="2"/>
       <c r="J310" s="6"/>
       <c r="K310" s="1"/>
       <c r="L310" s="91"/>
     </row>
-    <row r="311" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="38"/>
       <c r="D311" s="5"/>
       <c r="E311" s="2"/>
       <c r="F311" s="6"/>
       <c r="G311" s="3"/>
       <c r="H311" s="5"/>
       <c r="I311" s="2"/>
       <c r="J311" s="6"/>
       <c r="K311" s="1"/>
       <c r="L311" s="91"/>
     </row>
-    <row r="312" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:14" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="43" t="s">
         <v>123</v>
       </c>
       <c r="B312" s="32">
-        <v>20390</v>
+        <v>41245</v>
       </c>
       <c r="C312" s="59">
-        <v>0.83740605363669962</v>
+        <v>0.93221679775788813</v>
       </c>
       <c r="D312" s="32">
         <v>0</v>
       </c>
       <c r="E312" s="44">
         <v>0</v>
       </c>
       <c r="F312" s="34">
         <v>0</v>
       </c>
       <c r="G312" s="44">
         <v>0</v>
       </c>
       <c r="H312" s="32">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="I312" s="59">
-        <v>1.0474562509348091</v>
+        <v>1.00893346356338</v>
       </c>
       <c r="J312" s="86">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="K312" s="59">
-        <v>0.98049597493111462</v>
+        <v>0.93487388789382508</v>
       </c>
       <c r="L312" s="91"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A313" s="94"/>
       <c r="B313" s="89"/>
       <c r="C313" s="90"/>
       <c r="D313" s="89"/>
       <c r="E313" s="3"/>
       <c r="F313" s="89"/>
       <c r="G313" s="3"/>
       <c r="H313" s="89"/>
       <c r="I313" s="90"/>
       <c r="J313" s="89"/>
       <c r="K313" s="90"/>
     </row>
     <row r="314" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A314" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K314" s="9"/>
       <c r="L314" s="9"/>
       <c r="M314" s="9"/>
       <c r="N314" s="9"/>
     </row>
@@ -18071,579 +18083,579 @@
       <c r="J217" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L217" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N217" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O217" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P217" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q217" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="218" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>32028</v>
       </c>
       <c r="C218" s="26">
         <v>77.222423146473787</v>
       </c>
       <c r="D218" s="27">
         <v>6837</v>
       </c>
       <c r="E218" s="41">
         <v>82.007916516732635</v>
       </c>
       <c r="F218" s="100" t="s">
         <v>105</v>
       </c>
       <c r="G218" s="101"/>
       <c r="H218" s="101"/>
       <c r="I218" s="102"/>
       <c r="J218" s="100" t="s">
         <v>105</v>
       </c>
       <c r="K218" s="109"/>
       <c r="L218" s="109"/>
       <c r="M218" s="110"/>
       <c r="N218" s="100" t="s">
         <v>105</v>
       </c>
       <c r="O218" s="109"/>
       <c r="P218" s="109"/>
       <c r="Q218" s="110"/>
     </row>
-    <row r="219" spans="1:17" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
+    <row r="219" spans="1:17" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>28761</v>
       </c>
       <c r="C219" s="2">
         <v>101.5536174570107</v>
       </c>
       <c r="D219" s="6">
         <v>5765</v>
       </c>
       <c r="E219" s="38">
         <v>99.861423869738445</v>
       </c>
       <c r="F219" s="103"/>
       <c r="G219" s="104"/>
       <c r="H219" s="104"/>
       <c r="I219" s="105"/>
       <c r="J219" s="111"/>
       <c r="K219" s="112"/>
       <c r="L219" s="112"/>
       <c r="M219" s="113"/>
       <c r="N219" s="111"/>
       <c r="O219" s="112"/>
       <c r="P219" s="112"/>
       <c r="Q219" s="113"/>
     </row>
-    <row r="220" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>33674</v>
       </c>
       <c r="C220" s="2">
         <v>106.19028097505598</v>
       </c>
       <c r="D220" s="6">
         <v>7091</v>
       </c>
       <c r="E220" s="38">
         <v>108.143968278176</v>
       </c>
       <c r="F220" s="103"/>
       <c r="G220" s="104"/>
       <c r="H220" s="104"/>
       <c r="I220" s="105"/>
       <c r="J220" s="111"/>
       <c r="K220" s="112"/>
       <c r="L220" s="112"/>
       <c r="M220" s="113"/>
       <c r="N220" s="111"/>
       <c r="O220" s="112"/>
       <c r="P220" s="112"/>
       <c r="Q220" s="113"/>
     </row>
-    <row r="221" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>31072</v>
       </c>
       <c r="C221" s="2">
         <v>86.232065051480589</v>
       </c>
       <c r="D221" s="6">
         <v>6312</v>
       </c>
       <c r="E221" s="38">
         <v>91.134854172682651</v>
       </c>
       <c r="F221" s="103"/>
       <c r="G221" s="104"/>
       <c r="H221" s="104"/>
       <c r="I221" s="105"/>
       <c r="J221" s="111"/>
       <c r="K221" s="112"/>
       <c r="L221" s="112"/>
       <c r="M221" s="113"/>
       <c r="N221" s="111"/>
       <c r="O221" s="112"/>
       <c r="P221" s="112"/>
       <c r="Q221" s="113"/>
     </row>
-    <row r="222" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="36">
         <v>60789</v>
       </c>
       <c r="C222" s="26">
         <v>87.095249011404661</v>
       </c>
       <c r="D222" s="27">
         <v>12602</v>
       </c>
       <c r="E222" s="41">
         <v>89.312544294826367</v>
       </c>
       <c r="F222" s="103"/>
       <c r="G222" s="104"/>
       <c r="H222" s="104"/>
       <c r="I222" s="105"/>
       <c r="J222" s="111"/>
       <c r="K222" s="112"/>
       <c r="L222" s="112"/>
       <c r="M222" s="113"/>
       <c r="N222" s="111"/>
       <c r="O222" s="112"/>
       <c r="P222" s="112"/>
       <c r="Q222" s="113"/>
     </row>
-    <row r="223" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="31">
         <v>64746</v>
       </c>
       <c r="C223" s="4">
         <v>95.574515824279644</v>
       </c>
       <c r="D223" s="23">
         <v>13403</v>
       </c>
       <c r="E223" s="42">
         <v>99.406660238819256</v>
       </c>
       <c r="F223" s="103"/>
       <c r="G223" s="104"/>
       <c r="H223" s="104"/>
       <c r="I223" s="105"/>
       <c r="J223" s="111"/>
       <c r="K223" s="112"/>
       <c r="L223" s="112"/>
       <c r="M223" s="113"/>
       <c r="N223" s="111"/>
       <c r="O223" s="112"/>
       <c r="P223" s="112"/>
       <c r="Q223" s="113"/>
     </row>
-    <row r="224" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="39" t="s">
         <v>104</v>
       </c>
       <c r="B224" s="24">
         <v>8579</v>
       </c>
       <c r="C224" s="25">
         <v>68.730972600544789</v>
       </c>
       <c r="D224" s="27">
         <v>1664</v>
       </c>
       <c r="E224" s="25">
         <v>71.786022433132018</v>
       </c>
       <c r="F224" s="103"/>
       <c r="G224" s="104"/>
       <c r="H224" s="104"/>
       <c r="I224" s="105"/>
       <c r="J224" s="111"/>
       <c r="K224" s="112"/>
       <c r="L224" s="112"/>
       <c r="M224" s="113"/>
       <c r="N224" s="111"/>
       <c r="O224" s="112"/>
       <c r="P224" s="112"/>
       <c r="Q224" s="113"/>
     </row>
-    <row r="225" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="5">
         <v>9624</v>
       </c>
       <c r="C225" s="1">
         <v>77.375783888084896</v>
       </c>
       <c r="D225" s="6">
         <v>2050</v>
       </c>
       <c r="E225" s="38">
         <v>75.673680324843119</v>
       </c>
       <c r="F225" s="103"/>
       <c r="G225" s="104"/>
       <c r="H225" s="104"/>
       <c r="I225" s="105"/>
       <c r="J225" s="111"/>
       <c r="K225" s="112"/>
       <c r="L225" s="112"/>
       <c r="M225" s="113"/>
       <c r="N225" s="111"/>
       <c r="O225" s="112"/>
       <c r="P225" s="112"/>
       <c r="Q225" s="113"/>
     </row>
-    <row r="226" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>13825</v>
       </c>
       <c r="C226" s="1">
         <v>83.509513742071888</v>
       </c>
       <c r="D226" s="6">
         <v>3123</v>
       </c>
       <c r="E226" s="38">
         <v>94.350453172205434</v>
       </c>
       <c r="F226" s="103"/>
       <c r="G226" s="104"/>
       <c r="H226" s="104"/>
       <c r="I226" s="105"/>
       <c r="J226" s="111"/>
       <c r="K226" s="112"/>
       <c r="L226" s="112"/>
       <c r="M226" s="113"/>
       <c r="N226" s="111"/>
       <c r="O226" s="112"/>
       <c r="P226" s="112"/>
       <c r="Q226" s="113"/>
     </row>
-    <row r="227" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="5">
         <v>10121</v>
       </c>
       <c r="C227" s="1">
         <v>113.17231354131722</v>
       </c>
       <c r="D227" s="6">
         <v>1960</v>
       </c>
       <c r="E227" s="38">
         <v>108.22749861954722</v>
       </c>
       <c r="F227" s="103"/>
       <c r="G227" s="104"/>
       <c r="H227" s="104"/>
       <c r="I227" s="105"/>
       <c r="J227" s="111"/>
       <c r="K227" s="112"/>
       <c r="L227" s="112"/>
       <c r="M227" s="113"/>
       <c r="N227" s="111"/>
       <c r="O227" s="112"/>
       <c r="P227" s="112"/>
       <c r="Q227" s="113"/>
     </row>
-    <row r="228" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>9271</v>
       </c>
       <c r="C228" s="1">
         <v>89.774377844485329</v>
       </c>
       <c r="D228" s="6">
         <v>1834</v>
       </c>
       <c r="E228" s="38">
         <v>92.068273092369481</v>
       </c>
       <c r="F228" s="103"/>
       <c r="G228" s="104"/>
       <c r="H228" s="104"/>
       <c r="I228" s="105"/>
       <c r="J228" s="112"/>
       <c r="K228" s="112"/>
       <c r="L228" s="112"/>
       <c r="M228" s="113"/>
       <c r="N228" s="111"/>
       <c r="O228" s="112"/>
       <c r="P228" s="112"/>
       <c r="Q228" s="113"/>
     </row>
-    <row r="229" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="5">
         <v>9369</v>
       </c>
       <c r="C229" s="1">
         <v>103.51342393105733</v>
       </c>
       <c r="D229" s="6">
         <v>1971</v>
       </c>
       <c r="E229" s="38">
         <v>100.05076142131979</v>
       </c>
       <c r="F229" s="103"/>
       <c r="G229" s="104"/>
       <c r="H229" s="104"/>
       <c r="I229" s="105"/>
       <c r="J229" s="112"/>
       <c r="K229" s="112"/>
       <c r="L229" s="112"/>
       <c r="M229" s="113"/>
       <c r="N229" s="111"/>
       <c r="O229" s="112"/>
       <c r="P229" s="112"/>
       <c r="Q229" s="113"/>
     </row>
-    <row r="230" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>8312</v>
       </c>
       <c r="C230" s="1">
         <v>93.267504488330346</v>
       </c>
       <c r="D230" s="6">
         <v>1854</v>
       </c>
       <c r="E230" s="38">
         <v>93.589096415951545</v>
       </c>
       <c r="F230" s="103"/>
       <c r="G230" s="104"/>
       <c r="H230" s="104"/>
       <c r="I230" s="105"/>
       <c r="J230" s="112"/>
       <c r="K230" s="112"/>
       <c r="L230" s="112"/>
       <c r="M230" s="113"/>
       <c r="N230" s="111"/>
       <c r="O230" s="112"/>
       <c r="P230" s="112"/>
       <c r="Q230" s="113"/>
     </row>
-    <row r="231" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>10019</v>
       </c>
       <c r="C231" s="1">
         <v>96.559367771781041</v>
       </c>
       <c r="D231" s="6">
         <v>1934</v>
       </c>
       <c r="E231" s="38">
         <v>94.066147859922182</v>
       </c>
       <c r="F231" s="103"/>
       <c r="G231" s="104"/>
       <c r="H231" s="104"/>
       <c r="I231" s="105"/>
       <c r="J231" s="112"/>
       <c r="K231" s="112"/>
       <c r="L231" s="112"/>
       <c r="M231" s="113"/>
       <c r="N231" s="111"/>
       <c r="O231" s="112"/>
       <c r="P231" s="112"/>
       <c r="Q231" s="113"/>
     </row>
-    <row r="232" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>15343</v>
       </c>
       <c r="C232" s="1">
         <v>123.50478950334059</v>
       </c>
       <c r="D232" s="6">
         <v>3303</v>
       </c>
       <c r="E232" s="38">
         <v>131.07142857142858</v>
       </c>
       <c r="F232" s="103"/>
       <c r="G232" s="104"/>
       <c r="H232" s="104"/>
       <c r="I232" s="105"/>
       <c r="J232" s="112"/>
       <c r="K232" s="112"/>
       <c r="L232" s="112"/>
       <c r="M232" s="113"/>
       <c r="N232" s="111"/>
       <c r="O232" s="112"/>
       <c r="P232" s="112"/>
       <c r="Q232" s="113"/>
     </row>
-    <row r="233" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>12190</v>
       </c>
       <c r="C233" s="1">
         <v>88.333333333333329</v>
       </c>
       <c r="D233" s="6">
         <v>2375</v>
       </c>
       <c r="E233" s="38">
         <v>91.451675009626484</v>
       </c>
       <c r="F233" s="103"/>
       <c r="G233" s="104"/>
       <c r="H233" s="104"/>
       <c r="I233" s="105"/>
       <c r="J233" s="112"/>
       <c r="K233" s="112"/>
       <c r="L233" s="112"/>
       <c r="M233" s="113"/>
       <c r="N233" s="111"/>
       <c r="O233" s="112"/>
       <c r="P233" s="112"/>
       <c r="Q233" s="113"/>
     </row>
-    <row r="234" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>11070</v>
       </c>
       <c r="C234" s="1">
         <v>91.669426962570384</v>
       </c>
       <c r="D234" s="6">
         <v>2222</v>
       </c>
       <c r="E234" s="38">
         <v>94.997862334330904</v>
       </c>
       <c r="F234" s="103"/>
       <c r="G234" s="104"/>
       <c r="H234" s="104"/>
       <c r="I234" s="105"/>
       <c r="J234" s="112"/>
       <c r="K234" s="112"/>
       <c r="L234" s="112"/>
       <c r="M234" s="113"/>
       <c r="N234" s="111"/>
       <c r="O234" s="112"/>
       <c r="P234" s="112"/>
       <c r="Q234" s="113"/>
     </row>
-    <row r="235" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>7812</v>
       </c>
       <c r="C235" s="1">
         <v>76.912474155754651</v>
       </c>
       <c r="D235" s="6">
         <v>1715</v>
       </c>
       <c r="E235" s="38">
         <v>86.180904522613062</v>
       </c>
       <c r="F235" s="106"/>
       <c r="G235" s="107"/>
       <c r="H235" s="107"/>
       <c r="I235" s="108"/>
       <c r="J235" s="114"/>
       <c r="K235" s="114"/>
       <c r="L235" s="114"/>
       <c r="M235" s="115"/>
       <c r="N235" s="116"/>
       <c r="O235" s="114"/>
       <c r="P235" s="114"/>
       <c r="Q235" s="115"/>
     </row>
-    <row r="236" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>125535</v>
       </c>
       <c r="C236" s="59">
         <v>0.91271630071251997</v>
       </c>
       <c r="D236" s="34">
         <v>26005</v>
       </c>
       <c r="E236" s="59">
         <v>0.94244917189142174</v>
       </c>
       <c r="F236" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G236" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H236" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I236" s="66" t="s">
@@ -18652,579 +18664,579 @@
       <c r="J236" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L236" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N236" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O236" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P236" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q236" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="237" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>40855</v>
       </c>
       <c r="C237" s="26">
         <v>127.56025977269888</v>
       </c>
       <c r="D237" s="27">
         <v>8035</v>
       </c>
       <c r="E237" s="41">
         <v>117.52230510457804</v>
       </c>
       <c r="F237" s="100" t="s">
         <v>105</v>
       </c>
       <c r="G237" s="101"/>
       <c r="H237" s="101"/>
       <c r="I237" s="102"/>
       <c r="J237" s="100" t="s">
         <v>105</v>
       </c>
       <c r="K237" s="109"/>
       <c r="L237" s="109"/>
       <c r="M237" s="110"/>
       <c r="N237" s="100" t="s">
         <v>105</v>
       </c>
       <c r="O237" s="109"/>
       <c r="P237" s="109"/>
       <c r="Q237" s="110"/>
     </row>
-    <row r="238" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>41473</v>
       </c>
       <c r="C238" s="2">
         <v>144.19874135113523</v>
       </c>
       <c r="D238" s="6">
         <v>8397</v>
       </c>
       <c r="E238" s="38">
         <v>145.65481352992194</v>
       </c>
       <c r="F238" s="103"/>
       <c r="G238" s="104"/>
       <c r="H238" s="104"/>
       <c r="I238" s="105"/>
       <c r="J238" s="111"/>
       <c r="K238" s="112"/>
       <c r="L238" s="112"/>
       <c r="M238" s="113"/>
       <c r="N238" s="111"/>
       <c r="O238" s="112"/>
       <c r="P238" s="112"/>
       <c r="Q238" s="113"/>
     </row>
-    <row r="239" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>56150</v>
       </c>
       <c r="C239" s="2">
         <v>166.74585733800558</v>
       </c>
       <c r="D239" s="6">
         <v>10976</v>
       </c>
       <c r="E239" s="38">
         <v>154.7877591312932</v>
       </c>
       <c r="F239" s="103"/>
       <c r="G239" s="104"/>
       <c r="H239" s="104"/>
       <c r="I239" s="105"/>
       <c r="J239" s="111"/>
       <c r="K239" s="112"/>
       <c r="L239" s="112"/>
       <c r="M239" s="113"/>
       <c r="N239" s="111"/>
       <c r="O239" s="112"/>
       <c r="P239" s="112"/>
       <c r="Q239" s="113"/>
     </row>
-    <row r="240" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>47676</v>
       </c>
       <c r="C240" s="2">
         <v>153.43717816683829</v>
       </c>
       <c r="D240" s="6">
         <v>9828</v>
       </c>
       <c r="E240" s="38">
         <v>155.70342205323192</v>
       </c>
       <c r="F240" s="103"/>
       <c r="G240" s="104"/>
       <c r="H240" s="104"/>
       <c r="I240" s="105"/>
       <c r="J240" s="111"/>
       <c r="K240" s="112"/>
       <c r="L240" s="112"/>
       <c r="M240" s="113"/>
       <c r="N240" s="111"/>
       <c r="O240" s="112"/>
       <c r="P240" s="112"/>
       <c r="Q240" s="113"/>
     </row>
-    <row r="241" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="36">
         <v>82328</v>
       </c>
       <c r="C241" s="26">
         <v>135.43239730872364</v>
       </c>
       <c r="D241" s="27">
         <v>16432</v>
       </c>
       <c r="E241" s="41">
         <v>130.39200126963974</v>
       </c>
       <c r="F241" s="103"/>
       <c r="G241" s="104"/>
       <c r="H241" s="104"/>
       <c r="I241" s="105"/>
       <c r="J241" s="111"/>
       <c r="K241" s="112"/>
       <c r="L241" s="112"/>
       <c r="M241" s="113"/>
       <c r="N241" s="111"/>
       <c r="O241" s="112"/>
       <c r="P241" s="112"/>
       <c r="Q241" s="113"/>
     </row>
-    <row r="242" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="31">
         <v>103826</v>
       </c>
       <c r="C242" s="4">
         <v>160.35894109288606</v>
       </c>
       <c r="D242" s="23">
         <v>20804</v>
       </c>
       <c r="E242" s="42">
         <v>155.2189808251884</v>
       </c>
       <c r="F242" s="103"/>
       <c r="G242" s="104"/>
       <c r="H242" s="104"/>
       <c r="I242" s="105"/>
       <c r="J242" s="111"/>
       <c r="K242" s="112"/>
       <c r="L242" s="112"/>
       <c r="M242" s="113"/>
       <c r="N242" s="111"/>
       <c r="O242" s="112"/>
       <c r="P242" s="112"/>
       <c r="Q242" s="113"/>
     </row>
-    <row r="243" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="39" t="s">
         <v>111</v>
       </c>
       <c r="B243" s="24">
         <v>10549</v>
       </c>
       <c r="C243" s="25">
         <v>122.96304930644597</v>
       </c>
       <c r="D243" s="27">
         <v>2045</v>
       </c>
       <c r="E243" s="25">
         <v>122.89663461538463</v>
       </c>
       <c r="F243" s="103"/>
       <c r="G243" s="104"/>
       <c r="H243" s="104"/>
       <c r="I243" s="105"/>
       <c r="J243" s="111"/>
       <c r="K243" s="112"/>
       <c r="L243" s="112"/>
       <c r="M243" s="113"/>
       <c r="N243" s="111"/>
       <c r="O243" s="112"/>
       <c r="P243" s="112"/>
       <c r="Q243" s="113"/>
     </row>
-    <row r="244" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="5">
         <v>13701</v>
       </c>
       <c r="C244" s="1">
         <v>142.36284289276807</v>
       </c>
       <c r="D244" s="6">
         <v>2619</v>
       </c>
       <c r="E244" s="38">
         <v>127.75609756097562</v>
       </c>
       <c r="F244" s="103"/>
       <c r="G244" s="104"/>
       <c r="H244" s="104"/>
       <c r="I244" s="105"/>
       <c r="J244" s="111"/>
       <c r="K244" s="112"/>
       <c r="L244" s="112"/>
       <c r="M244" s="113"/>
       <c r="N244" s="111"/>
       <c r="O244" s="112"/>
       <c r="P244" s="112"/>
       <c r="Q244" s="113"/>
     </row>
-    <row r="245" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="5">
         <v>16605</v>
       </c>
       <c r="C245" s="1">
         <v>120.10849909584087</v>
       </c>
       <c r="D245" s="6">
         <v>3371</v>
       </c>
       <c r="E245" s="38">
         <v>107.9410822926673</v>
       </c>
       <c r="F245" s="103"/>
       <c r="G245" s="104"/>
       <c r="H245" s="104"/>
       <c r="I245" s="105"/>
       <c r="J245" s="111"/>
       <c r="K245" s="112"/>
       <c r="L245" s="112"/>
       <c r="M245" s="113"/>
       <c r="N245" s="111"/>
       <c r="O245" s="112"/>
       <c r="P245" s="112"/>
       <c r="Q245" s="113"/>
     </row>
-    <row r="246" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="5">
         <v>11874</v>
       </c>
       <c r="C246" s="1">
         <v>117.3204228831143</v>
       </c>
       <c r="D246" s="6">
         <v>2368</v>
       </c>
       <c r="E246" s="38">
         <v>120.81632653061224</v>
       </c>
       <c r="F246" s="103"/>
       <c r="G246" s="104"/>
       <c r="H246" s="104"/>
       <c r="I246" s="105"/>
       <c r="J246" s="111"/>
       <c r="K246" s="112"/>
       <c r="L246" s="112"/>
       <c r="M246" s="113"/>
       <c r="N246" s="111"/>
       <c r="O246" s="112"/>
       <c r="P246" s="112"/>
       <c r="Q246" s="113"/>
     </row>
-    <row r="247" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>13375</v>
       </c>
       <c r="C247" s="1">
         <v>144.26706935605651</v>
       </c>
       <c r="D247" s="6">
         <v>2708</v>
       </c>
       <c r="E247" s="38">
         <v>147.65539803707745</v>
       </c>
       <c r="F247" s="103"/>
       <c r="G247" s="104"/>
       <c r="H247" s="104"/>
       <c r="I247" s="105"/>
       <c r="J247" s="112"/>
       <c r="K247" s="112"/>
       <c r="L247" s="112"/>
       <c r="M247" s="113"/>
       <c r="N247" s="111"/>
       <c r="O247" s="112"/>
       <c r="P247" s="112"/>
       <c r="Q247" s="113"/>
     </row>
-    <row r="248" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="5">
         <v>16224</v>
       </c>
       <c r="C248" s="1">
         <v>173.16682676913223</v>
       </c>
       <c r="D248" s="6">
         <v>3321</v>
       </c>
       <c r="E248" s="38">
         <v>168.49315068493152</v>
       </c>
       <c r="F248" s="103"/>
       <c r="G248" s="104"/>
       <c r="H248" s="104"/>
       <c r="I248" s="105"/>
       <c r="J248" s="112"/>
       <c r="K248" s="112"/>
       <c r="L248" s="112"/>
       <c r="M248" s="113"/>
       <c r="N248" s="111"/>
       <c r="O248" s="112"/>
       <c r="P248" s="112"/>
       <c r="Q248" s="113"/>
     </row>
-    <row r="249" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>16409</v>
       </c>
       <c r="C249" s="1">
         <v>197.41337824831569</v>
       </c>
       <c r="D249" s="6">
         <v>3245</v>
       </c>
       <c r="E249" s="38">
         <v>175.0269687162891</v>
       </c>
       <c r="F249" s="103"/>
       <c r="G249" s="104"/>
       <c r="H249" s="104"/>
       <c r="I249" s="105"/>
       <c r="J249" s="112"/>
       <c r="K249" s="112"/>
       <c r="L249" s="112"/>
       <c r="M249" s="113"/>
       <c r="N249" s="111"/>
       <c r="O249" s="112"/>
       <c r="P249" s="112"/>
       <c r="Q249" s="113"/>
     </row>
-    <row r="250" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>17059</v>
       </c>
       <c r="C250" s="1">
         <v>170.26649366204211</v>
       </c>
       <c r="D250" s="6">
         <v>3175</v>
       </c>
       <c r="E250" s="38">
         <v>164.1675284384695</v>
       </c>
       <c r="F250" s="103"/>
       <c r="G250" s="104"/>
       <c r="H250" s="104"/>
       <c r="I250" s="105"/>
       <c r="J250" s="112"/>
       <c r="K250" s="112"/>
       <c r="L250" s="112"/>
       <c r="M250" s="113"/>
       <c r="N250" s="111"/>
       <c r="O250" s="112"/>
       <c r="P250" s="112"/>
       <c r="Q250" s="113"/>
     </row>
-    <row r="251" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>22682</v>
       </c>
       <c r="C251" s="1">
         <v>147.83288796193702</v>
       </c>
       <c r="D251" s="6">
         <v>4556</v>
       </c>
       <c r="E251" s="38">
         <v>137.93521041477445</v>
       </c>
       <c r="F251" s="103"/>
       <c r="G251" s="104"/>
       <c r="H251" s="104"/>
       <c r="I251" s="105"/>
       <c r="J251" s="112"/>
       <c r="K251" s="112"/>
       <c r="L251" s="112"/>
       <c r="M251" s="113"/>
       <c r="N251" s="111"/>
       <c r="O251" s="112"/>
       <c r="P251" s="112"/>
       <c r="Q251" s="113"/>
     </row>
-    <row r="252" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>16841</v>
       </c>
       <c r="C252" s="1">
         <v>138.15422477440524</v>
       </c>
       <c r="D252" s="6">
         <v>3370</v>
       </c>
       <c r="E252" s="38">
         <v>141.89473684210526</v>
       </c>
       <c r="F252" s="103"/>
       <c r="G252" s="104"/>
       <c r="H252" s="104"/>
       <c r="I252" s="105"/>
       <c r="J252" s="112"/>
       <c r="K252" s="112"/>
       <c r="L252" s="112"/>
       <c r="M252" s="113"/>
       <c r="N252" s="111"/>
       <c r="O252" s="112"/>
       <c r="P252" s="112"/>
       <c r="Q252" s="113"/>
     </row>
-    <row r="253" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>17153</v>
       </c>
       <c r="C253" s="1">
         <v>154.95031616982837</v>
       </c>
       <c r="D253" s="6">
         <v>3636</v>
       </c>
       <c r="E253" s="38">
         <v>163.63636363636365</v>
       </c>
       <c r="F253" s="103"/>
       <c r="G253" s="104"/>
       <c r="H253" s="104"/>
       <c r="I253" s="105"/>
       <c r="J253" s="112"/>
       <c r="K253" s="112"/>
       <c r="L253" s="112"/>
       <c r="M253" s="113"/>
       <c r="N253" s="111"/>
       <c r="O253" s="112"/>
       <c r="P253" s="112"/>
       <c r="Q253" s="113"/>
     </row>
-    <row r="254" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>13682</v>
       </c>
       <c r="C254" s="1">
         <v>175.14080901177675</v>
       </c>
       <c r="D254" s="6">
         <v>2822</v>
       </c>
       <c r="E254" s="38">
         <v>164.54810495626822</v>
       </c>
       <c r="F254" s="106"/>
       <c r="G254" s="107"/>
       <c r="H254" s="107"/>
       <c r="I254" s="108"/>
       <c r="J254" s="114"/>
       <c r="K254" s="114"/>
       <c r="L254" s="114"/>
       <c r="M254" s="115"/>
       <c r="N254" s="116"/>
       <c r="O254" s="114"/>
       <c r="P254" s="114"/>
       <c r="Q254" s="115"/>
     </row>
-    <row r="255" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>186154</v>
       </c>
       <c r="C255" s="59">
         <v>1.4828852511251842</v>
       </c>
       <c r="D255" s="34">
         <v>37236</v>
       </c>
       <c r="E255" s="59">
         <v>1.4318784849067487</v>
       </c>
       <c r="F255" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G255" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H255" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I255" s="66" t="s">
@@ -19233,51 +19245,51 @@
       <c r="J255" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L255" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N255" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O255" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P255" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q255" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="256" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>53390</v>
       </c>
       <c r="C256" s="26">
         <v>130.68167910904418</v>
       </c>
       <c r="D256" s="27">
         <v>11684</v>
       </c>
       <c r="E256" s="41">
         <v>145.41381456129434</v>
       </c>
       <c r="F256" s="100" t="s">
         <v>105</v>
       </c>
       <c r="G256" s="101"/>
       <c r="H256" s="101"/>
       <c r="I256" s="102"/>
       <c r="J256" s="100" t="s">
         <v>105</v>
       </c>
       <c r="K256" s="109"/>
@@ -19297,515 +19309,515 @@
       <c r="B257" s="37">
         <v>59735</v>
       </c>
       <c r="C257" s="2">
         <v>144.03346755720591</v>
       </c>
       <c r="D257" s="6">
         <v>11710</v>
       </c>
       <c r="E257" s="38">
         <v>139.45456710730022</v>
       </c>
       <c r="F257" s="103"/>
       <c r="G257" s="104"/>
       <c r="H257" s="104"/>
       <c r="I257" s="105"/>
       <c r="J257" s="111"/>
       <c r="K257" s="112"/>
       <c r="L257" s="112"/>
       <c r="M257" s="113"/>
       <c r="N257" s="111"/>
       <c r="O257" s="112"/>
       <c r="P257" s="112"/>
       <c r="Q257" s="113"/>
     </row>
-    <row r="258" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>66832</v>
       </c>
       <c r="C258" s="2">
         <v>119.02404274265362</v>
       </c>
       <c r="D258" s="6">
         <v>8983</v>
       </c>
       <c r="E258" s="38">
         <v>81.842201166180757</v>
       </c>
       <c r="F258" s="103"/>
       <c r="G258" s="104"/>
       <c r="H258" s="104"/>
       <c r="I258" s="105"/>
       <c r="J258" s="111"/>
       <c r="K258" s="112"/>
       <c r="L258" s="112"/>
       <c r="M258" s="113"/>
       <c r="N258" s="111"/>
       <c r="O258" s="112"/>
       <c r="P258" s="112"/>
       <c r="Q258" s="113"/>
     </row>
-    <row r="259" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>77146</v>
       </c>
       <c r="C259" s="2">
         <v>161.81307156640659</v>
       </c>
       <c r="D259" s="6">
         <v>8610</v>
       </c>
       <c r="E259" s="38">
         <v>87.606837606837601</v>
       </c>
       <c r="F259" s="103"/>
       <c r="G259" s="104"/>
       <c r="H259" s="104"/>
       <c r="I259" s="105"/>
       <c r="J259" s="111"/>
       <c r="K259" s="112"/>
       <c r="L259" s="112"/>
       <c r="M259" s="113"/>
       <c r="N259" s="111"/>
       <c r="O259" s="112"/>
       <c r="P259" s="112"/>
       <c r="Q259" s="113"/>
     </row>
-    <row r="260" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="36">
         <v>113125</v>
       </c>
       <c r="C260" s="26">
         <v>137.4076863278593</v>
       </c>
       <c r="D260" s="27">
         <v>23394</v>
       </c>
       <c r="E260" s="41">
         <v>142.36854917234666</v>
       </c>
       <c r="F260" s="103"/>
       <c r="G260" s="104"/>
       <c r="H260" s="104"/>
       <c r="I260" s="105"/>
       <c r="J260" s="111"/>
       <c r="K260" s="112"/>
       <c r="L260" s="112"/>
       <c r="M260" s="113"/>
       <c r="N260" s="111"/>
       <c r="O260" s="112"/>
       <c r="P260" s="112"/>
       <c r="Q260" s="113"/>
     </row>
-    <row r="261" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="31">
         <v>143978</v>
       </c>
       <c r="C261" s="4">
         <v>138.67239419798508</v>
       </c>
       <c r="D261" s="23">
         <v>17593</v>
       </c>
       <c r="E261" s="42">
         <v>84.565468179196316</v>
       </c>
       <c r="F261" s="103"/>
       <c r="G261" s="104"/>
       <c r="H261" s="104"/>
       <c r="I261" s="105"/>
       <c r="J261" s="111"/>
       <c r="K261" s="112"/>
       <c r="L261" s="112"/>
       <c r="M261" s="113"/>
       <c r="N261" s="111"/>
       <c r="O261" s="112"/>
       <c r="P261" s="112"/>
       <c r="Q261" s="113"/>
     </row>
-    <row r="262" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B262" s="24">
         <v>15728</v>
       </c>
       <c r="C262" s="25">
         <v>149.09470091951843</v>
       </c>
       <c r="D262" s="27">
         <v>3061</v>
       </c>
       <c r="E262" s="25">
         <v>149.68215158924204</v>
       </c>
       <c r="F262" s="103"/>
       <c r="G262" s="104"/>
       <c r="H262" s="104"/>
       <c r="I262" s="105"/>
       <c r="J262" s="111"/>
       <c r="K262" s="112"/>
       <c r="L262" s="112"/>
       <c r="M262" s="113"/>
       <c r="N262" s="111"/>
       <c r="O262" s="112"/>
       <c r="P262" s="112"/>
       <c r="Q262" s="113"/>
     </row>
-    <row r="263" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>17178</v>
       </c>
       <c r="C263" s="1">
         <v>125.37770965622947</v>
       </c>
       <c r="D263" s="6">
         <v>3933</v>
       </c>
       <c r="E263" s="38">
         <v>150.17182130584192</v>
       </c>
       <c r="F263" s="103"/>
       <c r="G263" s="104"/>
       <c r="H263" s="104"/>
       <c r="I263" s="105"/>
       <c r="J263" s="111"/>
       <c r="K263" s="112"/>
       <c r="L263" s="112"/>
       <c r="M263" s="113"/>
       <c r="N263" s="111"/>
       <c r="O263" s="112"/>
       <c r="P263" s="112"/>
       <c r="Q263" s="113"/>
     </row>
-    <row r="264" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>20484</v>
       </c>
       <c r="C264" s="1">
         <v>123.36043360433604</v>
       </c>
       <c r="D264" s="6">
         <v>4690</v>
       </c>
       <c r="E264" s="38">
         <v>139.12785523583506</v>
       </c>
       <c r="F264" s="103"/>
       <c r="G264" s="104"/>
       <c r="H264" s="104"/>
       <c r="I264" s="105"/>
       <c r="J264" s="111"/>
       <c r="K264" s="112"/>
       <c r="L264" s="112"/>
       <c r="M264" s="113"/>
       <c r="N264" s="111"/>
       <c r="O264" s="112"/>
       <c r="P264" s="112"/>
       <c r="Q264" s="113"/>
     </row>
-    <row r="265" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>20286</v>
       </c>
       <c r="C265" s="1">
         <v>170.84386053562406</v>
       </c>
       <c r="D265" s="6">
         <v>4119</v>
       </c>
       <c r="E265" s="38">
         <v>173.94425675675674</v>
       </c>
       <c r="F265" s="103"/>
       <c r="G265" s="104"/>
       <c r="H265" s="104"/>
       <c r="I265" s="105"/>
       <c r="J265" s="111"/>
       <c r="K265" s="112"/>
       <c r="L265" s="112"/>
       <c r="M265" s="113"/>
       <c r="N265" s="111"/>
       <c r="O265" s="112"/>
       <c r="P265" s="112"/>
       <c r="Q265" s="113"/>
     </row>
-    <row r="266" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>21480</v>
       </c>
       <c r="C266" s="1">
         <v>160.5981308411215</v>
       </c>
       <c r="D266" s="6">
         <v>3859</v>
       </c>
       <c r="E266" s="38">
         <v>142.50369276218612</v>
       </c>
       <c r="F266" s="103"/>
       <c r="G266" s="104"/>
       <c r="H266" s="104"/>
       <c r="I266" s="105"/>
       <c r="J266" s="112"/>
       <c r="K266" s="112"/>
       <c r="L266" s="112"/>
       <c r="M266" s="113"/>
       <c r="N266" s="111"/>
       <c r="O266" s="112"/>
       <c r="P266" s="112"/>
       <c r="Q266" s="113"/>
     </row>
-    <row r="267" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>17969</v>
       </c>
       <c r="C267" s="1">
         <v>110.75567061143985</v>
       </c>
       <c r="D267" s="6">
         <v>3732</v>
       </c>
       <c r="E267" s="38">
         <v>112.37579042457091</v>
       </c>
       <c r="F267" s="103"/>
       <c r="G267" s="104"/>
       <c r="H267" s="104"/>
       <c r="I267" s="105"/>
       <c r="J267" s="112"/>
       <c r="K267" s="112"/>
       <c r="L267" s="112"/>
       <c r="M267" s="113"/>
       <c r="N267" s="111"/>
       <c r="O267" s="112"/>
       <c r="P267" s="112"/>
       <c r="Q267" s="113"/>
     </row>
-    <row r="268" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>15145</v>
       </c>
       <c r="C268" s="1">
         <v>92.29691023218966</v>
       </c>
       <c r="D268" s="6">
         <v>3049</v>
       </c>
       <c r="E268" s="38">
         <v>93.959938366718035</v>
       </c>
       <c r="F268" s="103"/>
       <c r="G268" s="104"/>
       <c r="H268" s="104"/>
       <c r="I268" s="105"/>
       <c r="J268" s="112"/>
       <c r="K268" s="112"/>
       <c r="L268" s="112"/>
       <c r="M268" s="113"/>
       <c r="N268" s="111"/>
       <c r="O268" s="112"/>
       <c r="P268" s="112"/>
       <c r="Q268" s="113"/>
     </row>
-    <row r="269" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>25047</v>
       </c>
       <c r="C269" s="1">
         <v>146.82572249252595</v>
       </c>
       <c r="D269" s="6">
         <v>2861</v>
       </c>
       <c r="E269" s="38">
         <v>90.110236220472444</v>
       </c>
       <c r="F269" s="103"/>
       <c r="G269" s="104"/>
       <c r="H269" s="104"/>
       <c r="I269" s="105"/>
       <c r="J269" s="112"/>
       <c r="K269" s="112"/>
       <c r="L269" s="112"/>
       <c r="M269" s="113"/>
       <c r="N269" s="111"/>
       <c r="O269" s="112"/>
       <c r="P269" s="112"/>
       <c r="Q269" s="113"/>
     </row>
-    <row r="270" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>26640</v>
       </c>
       <c r="C270" s="1">
         <v>117.44996032095936</v>
       </c>
       <c r="D270" s="6">
         <v>3073</v>
       </c>
       <c r="E270" s="38">
         <v>67.449517120280944</v>
       </c>
       <c r="F270" s="103"/>
       <c r="G270" s="104"/>
       <c r="H270" s="104"/>
       <c r="I270" s="105"/>
       <c r="J270" s="112"/>
       <c r="K270" s="112"/>
       <c r="L270" s="112"/>
       <c r="M270" s="113"/>
       <c r="N270" s="111"/>
       <c r="O270" s="112"/>
       <c r="P270" s="112"/>
       <c r="Q270" s="113"/>
     </row>
-    <row r="271" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>28921</v>
       </c>
       <c r="C271" s="1">
         <v>171.72970726203906</v>
       </c>
       <c r="D271" s="6">
         <v>3146</v>
       </c>
       <c r="E271" s="38">
         <v>93.353115727002972</v>
       </c>
       <c r="F271" s="103"/>
       <c r="G271" s="104"/>
       <c r="H271" s="104"/>
       <c r="I271" s="105"/>
       <c r="J271" s="112"/>
       <c r="K271" s="112"/>
       <c r="L271" s="112"/>
       <c r="M271" s="113"/>
       <c r="N271" s="111"/>
       <c r="O271" s="112"/>
       <c r="P271" s="112"/>
       <c r="Q271" s="113"/>
     </row>
-    <row r="272" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>26522</v>
       </c>
       <c r="C272" s="1">
         <v>154.62018305835713</v>
       </c>
       <c r="D272" s="6">
         <v>2988</v>
       </c>
       <c r="E272" s="38">
         <v>82.178217821782169</v>
       </c>
       <c r="F272" s="103"/>
       <c r="G272" s="104"/>
       <c r="H272" s="104"/>
       <c r="I272" s="105"/>
       <c r="J272" s="112"/>
       <c r="K272" s="112"/>
       <c r="L272" s="112"/>
       <c r="M272" s="113"/>
       <c r="N272" s="111"/>
       <c r="O272" s="112"/>
       <c r="P272" s="112"/>
       <c r="Q272" s="113"/>
     </row>
-    <row r="273" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>21703</v>
       </c>
       <c r="C273" s="1">
         <v>158.62447010670954</v>
       </c>
       <c r="D273" s="6">
         <v>2476</v>
       </c>
       <c r="E273" s="38">
         <v>87.73919206236711</v>
       </c>
       <c r="F273" s="106"/>
       <c r="G273" s="107"/>
       <c r="H273" s="107"/>
       <c r="I273" s="108"/>
       <c r="J273" s="114"/>
       <c r="K273" s="114"/>
       <c r="L273" s="114"/>
       <c r="M273" s="115"/>
       <c r="N273" s="116"/>
       <c r="O273" s="114"/>
       <c r="P273" s="114"/>
       <c r="Q273" s="115"/>
     </row>
-    <row r="274" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:17" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>257103</v>
       </c>
       <c r="C274" s="59">
         <v>1.3811306767515068</v>
       </c>
       <c r="D274" s="34">
         <v>40987</v>
       </c>
       <c r="E274" s="59">
         <v>1.1007358470297561</v>
       </c>
       <c r="F274" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G274" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H274" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I274" s="66" t="s">
@@ -19878,341 +19890,341 @@
       <c r="B276" s="37">
         <v>55998</v>
       </c>
       <c r="C276" s="2">
         <v>93.744036159705374</v>
       </c>
       <c r="D276" s="6">
         <v>10179</v>
       </c>
       <c r="E276" s="38">
         <v>86.925704526046104</v>
       </c>
       <c r="F276" s="103"/>
       <c r="G276" s="104"/>
       <c r="H276" s="104"/>
       <c r="I276" s="105"/>
       <c r="J276" s="111"/>
       <c r="K276" s="112"/>
       <c r="L276" s="112"/>
       <c r="M276" s="113"/>
       <c r="N276" s="111"/>
       <c r="O276" s="112"/>
       <c r="P276" s="112"/>
       <c r="Q276" s="113"/>
     </row>
-    <row r="277" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>53355</v>
       </c>
       <c r="C277" s="2">
         <v>79.834510414172854</v>
       </c>
       <c r="D277" s="6">
         <v>9626</v>
       </c>
       <c r="E277" s="38">
         <v>107.15796504508516</v>
       </c>
       <c r="F277" s="103"/>
       <c r="G277" s="104"/>
       <c r="H277" s="104"/>
       <c r="I277" s="105"/>
       <c r="J277" s="111"/>
       <c r="K277" s="112"/>
       <c r="L277" s="112"/>
       <c r="M277" s="113"/>
       <c r="N277" s="111"/>
       <c r="O277" s="112"/>
       <c r="P277" s="112"/>
       <c r="Q277" s="113"/>
     </row>
-    <row r="278" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>82437</v>
       </c>
       <c r="C278" s="2">
         <v>106.85842428641796</v>
       </c>
       <c r="D278" s="6">
         <v>8949</v>
       </c>
       <c r="E278" s="38">
         <v>103.93728222996516</v>
       </c>
       <c r="F278" s="103"/>
       <c r="G278" s="104"/>
       <c r="H278" s="104"/>
       <c r="I278" s="105"/>
       <c r="J278" s="111"/>
       <c r="K278" s="112"/>
       <c r="L278" s="112"/>
       <c r="M278" s="113"/>
       <c r="N278" s="111"/>
       <c r="O278" s="112"/>
       <c r="P278" s="112"/>
       <c r="Q278" s="113"/>
     </row>
-    <row r="279" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="36">
         <v>127224</v>
       </c>
       <c r="C279" s="26">
         <v>112.46320441988951</v>
       </c>
       <c r="D279" s="27">
         <v>20366</v>
       </c>
       <c r="E279" s="41">
         <v>87.056510216294782</v>
       </c>
       <c r="F279" s="103"/>
       <c r="G279" s="104"/>
       <c r="H279" s="104"/>
       <c r="I279" s="105"/>
       <c r="J279" s="111"/>
       <c r="K279" s="112"/>
       <c r="L279" s="112"/>
       <c r="M279" s="113"/>
       <c r="N279" s="111"/>
       <c r="O279" s="112"/>
       <c r="P279" s="112"/>
       <c r="Q279" s="113"/>
     </row>
-    <row r="280" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="31">
         <v>135792</v>
       </c>
       <c r="C280" s="4">
         <v>94.314409145841722</v>
       </c>
       <c r="D280" s="23">
         <v>18575</v>
       </c>
       <c r="E280" s="51">
         <v>105.58176547490478</v>
       </c>
       <c r="F280" s="103"/>
       <c r="G280" s="104"/>
       <c r="H280" s="104"/>
       <c r="I280" s="105"/>
       <c r="J280" s="111"/>
       <c r="K280" s="112"/>
       <c r="L280" s="112"/>
       <c r="M280" s="113"/>
       <c r="N280" s="111"/>
       <c r="O280" s="112"/>
       <c r="P280" s="112"/>
       <c r="Q280" s="113"/>
     </row>
-    <row r="281" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B281" s="24">
         <v>18357</v>
       </c>
       <c r="C281" s="25">
         <v>116.71541200406918</v>
       </c>
       <c r="D281" s="27">
         <v>2699</v>
       </c>
       <c r="E281" s="25">
         <v>88.173799411956878</v>
       </c>
       <c r="F281" s="103"/>
       <c r="G281" s="104"/>
       <c r="H281" s="104"/>
       <c r="I281" s="105"/>
       <c r="J281" s="111"/>
       <c r="K281" s="112"/>
       <c r="L281" s="112"/>
       <c r="M281" s="113"/>
       <c r="N281" s="111"/>
       <c r="O281" s="112"/>
       <c r="P281" s="112"/>
       <c r="Q281" s="113"/>
     </row>
-    <row r="282" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>23500</v>
       </c>
       <c r="C282" s="1">
         <v>136.80288741413435</v>
       </c>
       <c r="D282" s="6">
         <v>3141</v>
       </c>
       <c r="E282" s="1">
         <v>79.862700228832949</v>
       </c>
       <c r="F282" s="103"/>
       <c r="G282" s="104"/>
       <c r="H282" s="104"/>
       <c r="I282" s="105"/>
       <c r="J282" s="111"/>
       <c r="K282" s="112"/>
       <c r="L282" s="112"/>
       <c r="M282" s="113"/>
       <c r="N282" s="111"/>
       <c r="O282" s="112"/>
       <c r="P282" s="112"/>
       <c r="Q282" s="113"/>
     </row>
-    <row r="283" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>29369</v>
       </c>
       <c r="C283" s="1">
         <v>143.37531732083576</v>
       </c>
       <c r="D283" s="6">
         <v>4347</v>
       </c>
       <c r="E283" s="1">
         <v>92.686567164179095</v>
       </c>
       <c r="F283" s="103"/>
       <c r="G283" s="104"/>
       <c r="H283" s="104"/>
       <c r="I283" s="105"/>
       <c r="J283" s="111"/>
       <c r="K283" s="112"/>
       <c r="L283" s="112"/>
       <c r="M283" s="113"/>
       <c r="N283" s="111"/>
       <c r="O283" s="112"/>
       <c r="P283" s="112"/>
       <c r="Q283" s="113"/>
     </row>
-    <row r="284" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>17555</v>
       </c>
       <c r="C284" s="1">
         <v>86.53751355614709</v>
       </c>
       <c r="D284" s="6">
         <v>3393</v>
       </c>
       <c r="E284" s="1">
         <v>82.374362709395484</v>
       </c>
       <c r="F284" s="103"/>
       <c r="G284" s="104"/>
       <c r="H284" s="104"/>
       <c r="I284" s="105"/>
       <c r="J284" s="111"/>
       <c r="K284" s="112"/>
       <c r="L284" s="112"/>
       <c r="M284" s="113"/>
       <c r="N284" s="111"/>
       <c r="O284" s="112"/>
       <c r="P284" s="112"/>
       <c r="Q284" s="113"/>
     </row>
-    <row r="285" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>18729</v>
       </c>
       <c r="C285" s="1">
         <v>87.192737430167597</v>
       </c>
       <c r="D285" s="6">
         <v>3363</v>
       </c>
       <c r="E285" s="1">
         <v>87.146929256284011</v>
       </c>
       <c r="F285" s="103"/>
       <c r="G285" s="104"/>
       <c r="H285" s="104"/>
       <c r="I285" s="105"/>
       <c r="J285" s="112"/>
       <c r="K285" s="112"/>
       <c r="L285" s="112"/>
       <c r="M285" s="113"/>
       <c r="N285" s="111"/>
       <c r="O285" s="112"/>
       <c r="P285" s="112"/>
       <c r="Q285" s="113"/>
     </row>
-    <row r="286" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>19714</v>
       </c>
       <c r="C286" s="1">
         <v>109.7111692359063</v>
       </c>
       <c r="D286" s="6">
         <v>3423</v>
       </c>
       <c r="E286" s="1">
         <v>91.720257234726688</v>
       </c>
       <c r="F286" s="103"/>
       <c r="G286" s="104"/>
       <c r="H286" s="104"/>
       <c r="I286" s="105"/>
       <c r="J286" s="112"/>
       <c r="K286" s="112"/>
       <c r="L286" s="112"/>
       <c r="M286" s="113"/>
       <c r="N286" s="111"/>
       <c r="O286" s="112"/>
       <c r="P286" s="112"/>
       <c r="Q286" s="113"/>
     </row>
-    <row r="287" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>20307</v>
       </c>
       <c r="C287" s="1">
         <v>134.08385605810497</v>
       </c>
       <c r="D287" s="6">
         <v>3429</v>
       </c>
       <c r="E287" s="1">
         <v>112.46310265660873</v>
       </c>
       <c r="F287" s="103"/>
       <c r="G287" s="104"/>
       <c r="H287" s="104"/>
       <c r="I287" s="105"/>
       <c r="J287" s="112"/>
       <c r="K287" s="112"/>
       <c r="L287" s="112"/>
       <c r="M287" s="113"/>
       <c r="N287" s="111"/>
       <c r="O287" s="112"/>
@@ -20226,167 +20238,167 @@
       <c r="B288" s="5">
         <v>11794</v>
       </c>
       <c r="C288" s="1">
         <v>47.087475545973568</v>
       </c>
       <c r="D288" s="6">
         <v>3001</v>
       </c>
       <c r="E288" s="1">
         <v>104.89339391821042</v>
       </c>
       <c r="F288" s="103"/>
       <c r="G288" s="104"/>
       <c r="H288" s="104"/>
       <c r="I288" s="105"/>
       <c r="J288" s="112"/>
       <c r="K288" s="112"/>
       <c r="L288" s="112"/>
       <c r="M288" s="113"/>
       <c r="N288" s="111"/>
       <c r="O288" s="112"/>
       <c r="P288" s="112"/>
       <c r="Q288" s="113"/>
     </row>
-    <row r="289" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>21254</v>
       </c>
       <c r="C289" s="1">
         <v>79.782282282282281</v>
       </c>
       <c r="D289" s="6">
         <v>3196</v>
       </c>
       <c r="E289" s="1">
         <v>104.00260331923201</v>
       </c>
       <c r="F289" s="103"/>
       <c r="G289" s="104"/>
       <c r="H289" s="104"/>
       <c r="I289" s="105"/>
       <c r="J289" s="112"/>
       <c r="K289" s="112"/>
       <c r="L289" s="112"/>
       <c r="M289" s="113"/>
       <c r="N289" s="111"/>
       <c r="O289" s="112"/>
       <c r="P289" s="112"/>
       <c r="Q289" s="113"/>
     </row>
-    <row r="290" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>22818</v>
       </c>
       <c r="C290" s="1">
         <v>78.897686801977812</v>
       </c>
       <c r="D290" s="6">
         <v>2791</v>
       </c>
       <c r="E290" s="1">
         <v>88.715829624920545</v>
       </c>
       <c r="F290" s="103"/>
       <c r="G290" s="104"/>
       <c r="H290" s="104"/>
       <c r="I290" s="105"/>
       <c r="J290" s="112"/>
       <c r="K290" s="112"/>
       <c r="L290" s="112"/>
       <c r="M290" s="113"/>
       <c r="N290" s="111"/>
       <c r="O290" s="112"/>
       <c r="P290" s="112"/>
       <c r="Q290" s="113"/>
     </row>
-    <row r="291" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>30621</v>
       </c>
       <c r="C291" s="1">
         <v>115.45509388432245</v>
       </c>
       <c r="D291" s="6">
         <v>3548</v>
       </c>
       <c r="E291" s="1">
         <v>118.74163319946453</v>
       </c>
       <c r="F291" s="103"/>
       <c r="G291" s="104"/>
       <c r="H291" s="104"/>
       <c r="I291" s="105"/>
       <c r="J291" s="112"/>
       <c r="K291" s="112"/>
       <c r="L291" s="112"/>
       <c r="M291" s="113"/>
       <c r="N291" s="111"/>
       <c r="O291" s="112"/>
       <c r="P291" s="112"/>
       <c r="Q291" s="113"/>
     </row>
-    <row r="292" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>28998</v>
       </c>
       <c r="C292" s="1">
         <v>133.61286458093352</v>
       </c>
       <c r="D292" s="6">
         <v>2610</v>
       </c>
       <c r="E292" s="1">
         <v>105.4119547657512</v>
       </c>
       <c r="F292" s="106"/>
       <c r="G292" s="107"/>
       <c r="H292" s="107"/>
       <c r="I292" s="108"/>
       <c r="J292" s="114"/>
       <c r="K292" s="114"/>
       <c r="L292" s="114"/>
       <c r="M292" s="115"/>
       <c r="N292" s="116"/>
       <c r="O292" s="114"/>
       <c r="P292" s="114"/>
       <c r="Q292" s="115"/>
     </row>
-    <row r="293" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>263016</v>
       </c>
       <c r="C293" s="59">
         <v>1.0229985647775406</v>
       </c>
       <c r="D293" s="34">
         <v>38941</v>
       </c>
       <c r="E293" s="59">
         <v>0.95008173323248835</v>
       </c>
       <c r="F293" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G293" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H293" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I293" s="66" t="s">
@@ -20395,481 +20407,489 @@
       <c r="J293" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L293" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="N293" s="81" t="s">
         <v>81</v>
       </c>
       <c r="O293" s="82" t="s">
         <v>81</v>
       </c>
       <c r="P293" s="83" t="s">
         <v>81</v>
       </c>
       <c r="Q293" s="84" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="294" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B294" s="24">
-        <v>43409</v>
+        <v>80868</v>
       </c>
       <c r="C294" s="26">
-        <v>60.945441271445823</v>
+        <v>113.53719147502316</v>
       </c>
       <c r="D294" s="27">
-        <v>5291</v>
+        <v>9406</v>
       </c>
       <c r="E294" s="41">
-        <v>51.93874545989987</v>
+        <v>92.333366054775695</v>
       </c>
       <c r="F294" s="100" t="s">
         <v>105</v>
       </c>
       <c r="G294" s="101"/>
       <c r="H294" s="101"/>
       <c r="I294" s="102"/>
       <c r="J294" s="100" t="s">
         <v>105</v>
       </c>
       <c r="K294" s="109"/>
       <c r="L294" s="109"/>
       <c r="M294" s="110"/>
       <c r="N294" s="100" t="s">
         <v>105</v>
       </c>
       <c r="O294" s="109"/>
       <c r="P294" s="109"/>
       <c r="Q294" s="110"/>
     </row>
-    <row r="295" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B295" s="37"/>
       <c r="C295" s="2"/>
       <c r="D295" s="6"/>
       <c r="E295" s="38"/>
       <c r="F295" s="103"/>
       <c r="G295" s="104"/>
       <c r="H295" s="104"/>
       <c r="I295" s="105"/>
       <c r="J295" s="111"/>
       <c r="K295" s="112"/>
       <c r="L295" s="112"/>
       <c r="M295" s="113"/>
       <c r="N295" s="111"/>
       <c r="O295" s="112"/>
       <c r="P295" s="112"/>
       <c r="Q295" s="113"/>
     </row>
-    <row r="296" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B296" s="37"/>
       <c r="C296" s="2"/>
       <c r="D296" s="6"/>
       <c r="E296" s="38"/>
       <c r="F296" s="103"/>
       <c r="G296" s="104"/>
       <c r="H296" s="104"/>
       <c r="I296" s="105"/>
       <c r="J296" s="111"/>
       <c r="K296" s="112"/>
       <c r="L296" s="112"/>
       <c r="M296" s="113"/>
       <c r="N296" s="111"/>
       <c r="O296" s="112"/>
       <c r="P296" s="112"/>
       <c r="Q296" s="113"/>
     </row>
-    <row r="297" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B297" s="37"/>
       <c r="C297" s="2"/>
       <c r="D297" s="6"/>
       <c r="E297" s="38"/>
       <c r="F297" s="103"/>
       <c r="G297" s="104"/>
       <c r="H297" s="104"/>
       <c r="I297" s="105"/>
       <c r="J297" s="111"/>
       <c r="K297" s="112"/>
       <c r="L297" s="112"/>
       <c r="M297" s="113"/>
       <c r="N297" s="111"/>
       <c r="O297" s="112"/>
       <c r="P297" s="112"/>
       <c r="Q297" s="113"/>
     </row>
-    <row r="298" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B298" s="36">
-        <v>43409</v>
+        <v>80868</v>
       </c>
       <c r="C298" s="26">
-        <v>34.120134565805195</v>
+        <v>63.563478588945479</v>
       </c>
       <c r="D298" s="27">
-        <v>5291</v>
+        <v>9406</v>
       </c>
       <c r="E298" s="41">
-        <v>25.979573799469701</v>
+        <v>46.18481783364431</v>
       </c>
       <c r="F298" s="103"/>
       <c r="G298" s="104"/>
       <c r="H298" s="104"/>
       <c r="I298" s="105"/>
       <c r="J298" s="111"/>
       <c r="K298" s="112"/>
       <c r="L298" s="112"/>
       <c r="M298" s="113"/>
       <c r="N298" s="111"/>
       <c r="O298" s="112"/>
       <c r="P298" s="112"/>
       <c r="Q298" s="113"/>
     </row>
-    <row r="299" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B299" s="31"/>
       <c r="C299" s="4"/>
       <c r="D299" s="23"/>
       <c r="E299" s="51"/>
       <c r="F299" s="103"/>
       <c r="G299" s="104"/>
       <c r="H299" s="104"/>
       <c r="I299" s="105"/>
       <c r="J299" s="111"/>
       <c r="K299" s="112"/>
       <c r="L299" s="112"/>
       <c r="M299" s="113"/>
       <c r="N299" s="111"/>
       <c r="O299" s="112"/>
       <c r="P299" s="112"/>
       <c r="Q299" s="113"/>
     </row>
-    <row r="300" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="39" t="s">
         <v>124</v>
       </c>
       <c r="B300" s="24">
         <v>18940</v>
       </c>
       <c r="C300" s="25">
         <v>103.17590020155798</v>
       </c>
       <c r="D300" s="27">
         <v>2242</v>
       </c>
       <c r="E300" s="25">
         <v>83.067802889959239</v>
       </c>
       <c r="F300" s="103"/>
       <c r="G300" s="104"/>
       <c r="H300" s="104"/>
       <c r="I300" s="105"/>
       <c r="J300" s="111"/>
       <c r="K300" s="112"/>
       <c r="L300" s="112"/>
       <c r="M300" s="113"/>
       <c r="N300" s="111"/>
       <c r="O300" s="112"/>
       <c r="P300" s="112"/>
       <c r="Q300" s="113"/>
     </row>
-    <row r="301" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B301" s="5">
         <v>24469</v>
       </c>
       <c r="C301" s="1">
         <v>104.12340425531914</v>
       </c>
       <c r="D301" s="6">
         <v>3049</v>
       </c>
       <c r="E301" s="1">
         <v>97.070996497930594</v>
       </c>
       <c r="F301" s="103"/>
       <c r="G301" s="104"/>
       <c r="H301" s="104"/>
       <c r="I301" s="105"/>
       <c r="J301" s="111"/>
       <c r="K301" s="112"/>
       <c r="L301" s="112"/>
       <c r="M301" s="113"/>
       <c r="N301" s="111"/>
       <c r="O301" s="112"/>
       <c r="P301" s="112"/>
       <c r="Q301" s="113"/>
     </row>
-    <row r="302" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B302" s="5"/>
-[...2 lines deleted...]
-      <c r="E302" s="1"/>
+      <c r="B302" s="5">
+        <v>37459</v>
+      </c>
+      <c r="C302" s="1">
+        <v>127.54605195954917</v>
+      </c>
+      <c r="D302" s="6">
+        <v>4115</v>
+      </c>
+      <c r="E302" s="1">
+        <v>94.662985967333796</v>
+      </c>
       <c r="F302" s="103"/>
       <c r="G302" s="104"/>
       <c r="H302" s="104"/>
       <c r="I302" s="105"/>
       <c r="J302" s="111"/>
       <c r="K302" s="112"/>
       <c r="L302" s="112"/>
       <c r="M302" s="113"/>
       <c r="N302" s="111"/>
       <c r="O302" s="112"/>
       <c r="P302" s="112"/>
       <c r="Q302" s="113"/>
     </row>
-    <row r="303" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="1"/>
       <c r="D303" s="6"/>
       <c r="E303" s="1"/>
       <c r="F303" s="103"/>
       <c r="G303" s="104"/>
       <c r="H303" s="104"/>
       <c r="I303" s="105"/>
       <c r="J303" s="111"/>
       <c r="K303" s="112"/>
       <c r="L303" s="112"/>
       <c r="M303" s="113"/>
       <c r="N303" s="111"/>
       <c r="O303" s="112"/>
       <c r="P303" s="112"/>
       <c r="Q303" s="113"/>
     </row>
-    <row r="304" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B304" s="5"/>
       <c r="C304" s="1"/>
       <c r="D304" s="6"/>
       <c r="E304" s="1"/>
       <c r="F304" s="103"/>
       <c r="G304" s="104"/>
       <c r="H304" s="104"/>
       <c r="I304" s="105"/>
       <c r="J304" s="112"/>
       <c r="K304" s="112"/>
       <c r="L304" s="112"/>
       <c r="M304" s="113"/>
       <c r="N304" s="111"/>
       <c r="O304" s="112"/>
       <c r="P304" s="112"/>
       <c r="Q304" s="113"/>
     </row>
-    <row r="305" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B305" s="5"/>
       <c r="C305" s="1"/>
       <c r="D305" s="6"/>
       <c r="E305" s="1"/>
       <c r="F305" s="103"/>
       <c r="G305" s="104"/>
       <c r="H305" s="104"/>
       <c r="I305" s="105"/>
       <c r="J305" s="112"/>
       <c r="K305" s="112"/>
       <c r="L305" s="112"/>
       <c r="M305" s="113"/>
       <c r="N305" s="111"/>
       <c r="O305" s="112"/>
       <c r="P305" s="112"/>
       <c r="Q305" s="113"/>
     </row>
-    <row r="306" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B306" s="5"/>
       <c r="C306" s="1"/>
       <c r="D306" s="6"/>
       <c r="E306" s="1"/>
       <c r="F306" s="103"/>
       <c r="G306" s="104"/>
       <c r="H306" s="104"/>
       <c r="I306" s="105"/>
       <c r="J306" s="112"/>
       <c r="K306" s="112"/>
       <c r="L306" s="112"/>
       <c r="M306" s="113"/>
       <c r="N306" s="111"/>
       <c r="O306" s="112"/>
       <c r="P306" s="112"/>
       <c r="Q306" s="113"/>
     </row>
-    <row r="307" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B307" s="5"/>
       <c r="C307" s="1"/>
       <c r="D307" s="6"/>
       <c r="E307" s="1"/>
       <c r="F307" s="103"/>
       <c r="G307" s="104"/>
       <c r="H307" s="104"/>
       <c r="I307" s="105"/>
       <c r="J307" s="112"/>
       <c r="K307" s="112"/>
       <c r="L307" s="112"/>
       <c r="M307" s="113"/>
       <c r="N307" s="111"/>
       <c r="O307" s="112"/>
       <c r="P307" s="112"/>
       <c r="Q307" s="113"/>
     </row>
-    <row r="308" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B308" s="5"/>
       <c r="C308" s="1"/>
       <c r="D308" s="6"/>
       <c r="E308" s="1"/>
       <c r="F308" s="103"/>
       <c r="G308" s="104"/>
       <c r="H308" s="104"/>
       <c r="I308" s="105"/>
       <c r="J308" s="112"/>
       <c r="K308" s="112"/>
       <c r="L308" s="112"/>
       <c r="M308" s="113"/>
       <c r="N308" s="111"/>
       <c r="O308" s="112"/>
       <c r="P308" s="112"/>
       <c r="Q308" s="113"/>
     </row>
-    <row r="309" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B309" s="5"/>
       <c r="C309" s="1"/>
       <c r="D309" s="6"/>
       <c r="E309" s="1"/>
       <c r="F309" s="103"/>
       <c r="G309" s="104"/>
       <c r="H309" s="104"/>
       <c r="I309" s="105"/>
       <c r="J309" s="112"/>
       <c r="K309" s="112"/>
       <c r="L309" s="112"/>
       <c r="M309" s="113"/>
       <c r="N309" s="111"/>
       <c r="O309" s="112"/>
       <c r="P309" s="112"/>
       <c r="Q309" s="113"/>
     </row>
-    <row r="310" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B310" s="5"/>
       <c r="C310" s="1"/>
       <c r="D310" s="6"/>
       <c r="E310" s="1"/>
       <c r="F310" s="103"/>
       <c r="G310" s="104"/>
       <c r="H310" s="104"/>
       <c r="I310" s="105"/>
       <c r="J310" s="112"/>
       <c r="K310" s="112"/>
       <c r="L310" s="112"/>
       <c r="M310" s="113"/>
       <c r="N310" s="111"/>
       <c r="O310" s="112"/>
       <c r="P310" s="112"/>
       <c r="Q310" s="113"/>
     </row>
-    <row r="311" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="1"/>
       <c r="D311" s="6"/>
       <c r="E311" s="1"/>
       <c r="F311" s="106"/>
       <c r="G311" s="107"/>
       <c r="H311" s="107"/>
       <c r="I311" s="108"/>
       <c r="J311" s="114"/>
       <c r="K311" s="114"/>
       <c r="L311" s="114"/>
       <c r="M311" s="115"/>
       <c r="N311" s="116"/>
       <c r="O311" s="114"/>
       <c r="P311" s="114"/>
       <c r="Q311" s="115"/>
     </row>
-    <row r="312" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:17" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="43" t="s">
         <v>123</v>
       </c>
       <c r="B312" s="32">
-        <v>43409</v>
+        <v>80868</v>
       </c>
       <c r="C312" s="59">
-        <v>1.037078624841723</v>
+        <v>1.1353719147502317</v>
       </c>
       <c r="D312" s="34">
-        <v>5291</v>
+        <v>9406</v>
       </c>
       <c r="E312" s="59">
-        <v>0.90599315068493147</v>
+        <v>0.9233336605477569</v>
       </c>
       <c r="F312" s="63" t="s">
         <v>71</v>
       </c>
       <c r="G312" s="64" t="s">
         <v>71</v>
       </c>
       <c r="H312" s="65" t="s">
         <v>71</v>
       </c>
       <c r="I312" s="66" t="s">
         <v>71</v>
       </c>
       <c r="J312" s="81" t="s">
         <v>81</v>
       </c>
       <c r="K312" s="82" t="s">
         <v>81</v>
       </c>
       <c r="L312" s="83" t="s">
         <v>81</v>
       </c>
       <c r="M312" s="82" t="s">
         <v>81</v>
       </c>
@@ -31099,327 +31119,327 @@
         <v>95885</v>
       </c>
       <c r="K217" s="59">
         <v>1.173737942515791</v>
       </c>
       <c r="L217" s="86">
         <v>22295</v>
       </c>
       <c r="M217" s="59">
         <v>1.2167103252564941</v>
       </c>
       <c r="N217" s="32">
         <v>225224</v>
       </c>
       <c r="O217" s="59">
         <v>0.87709856182068124</v>
       </c>
       <c r="P217" s="86">
         <v>78726</v>
       </c>
       <c r="Q217" s="59">
         <v>0.86965070808386535</v>
       </c>
       <c r="R217" s="85"/>
     </row>
-    <row r="218" spans="1:18" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:18" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A218" s="39" t="s">
         <v>101</v>
       </c>
       <c r="B218" s="24">
         <v>104265</v>
       </c>
       <c r="C218" s="25">
         <v>105.23845571536714</v>
       </c>
       <c r="D218" s="53">
         <v>29759</v>
       </c>
       <c r="E218" s="41">
         <v>96.388546997473597</v>
       </c>
       <c r="F218" s="24"/>
       <c r="G218" s="26"/>
       <c r="H218" s="27"/>
       <c r="I218" s="29"/>
       <c r="J218" s="24">
         <v>28054</v>
       </c>
       <c r="K218" s="25">
         <v>91.838805774707836</v>
       </c>
       <c r="L218" s="53">
         <v>5633</v>
       </c>
       <c r="M218" s="41">
         <v>85.542900531511009</v>
       </c>
       <c r="N218" s="24">
         <v>76211</v>
       </c>
       <c r="O218" s="25">
         <v>111.21147560121409</v>
       </c>
       <c r="P218" s="53">
         <v>24126</v>
       </c>
       <c r="Q218" s="25">
         <v>99.328914323356258</v>
       </c>
       <c r="R218" s="85"/>
     </row>
-    <row r="219" spans="1:18" s="9" customFormat="1" ht="10.75" hidden="1" x14ac:dyDescent="0.15">
+    <row r="219" spans="1:18" s="9" customFormat="1" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A219" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="37">
         <v>76365</v>
       </c>
       <c r="C219" s="1">
         <v>100.23758269452902</v>
       </c>
       <c r="D219" s="6">
         <v>25782</v>
       </c>
       <c r="E219" s="38">
         <v>103.10737852429514</v>
       </c>
       <c r="F219" s="5"/>
       <c r="G219" s="2"/>
       <c r="H219" s="6"/>
       <c r="I219" s="7"/>
       <c r="J219" s="37">
         <v>20876</v>
       </c>
       <c r="K219" s="1">
         <v>98.244623276389476</v>
       </c>
       <c r="L219" s="6">
         <v>5716</v>
       </c>
       <c r="M219" s="38">
         <v>105.26703499079191</v>
       </c>
       <c r="N219" s="37">
         <v>55489</v>
       </c>
       <c r="O219" s="1">
         <v>101.00846454901247</v>
       </c>
       <c r="P219" s="6">
         <v>20066</v>
       </c>
       <c r="Q219" s="1">
         <v>102.50830140485311</v>
       </c>
       <c r="R219" s="85"/>
     </row>
-    <row r="220" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="37">
         <v>96061</v>
       </c>
       <c r="C220" s="1">
         <v>135.61042407815236</v>
       </c>
       <c r="D220" s="6">
         <v>31044</v>
       </c>
       <c r="E220" s="38">
         <v>136.70350962173586</v>
       </c>
       <c r="F220" s="5"/>
       <c r="G220" s="2"/>
       <c r="H220" s="6"/>
       <c r="I220" s="7"/>
       <c r="J220" s="37">
         <v>30761</v>
       </c>
       <c r="K220" s="1">
         <v>130.74209452567155</v>
       </c>
       <c r="L220" s="6">
         <v>7582</v>
       </c>
       <c r="M220" s="38">
         <v>119.66540404040404</v>
       </c>
       <c r="N220" s="37">
         <v>65300</v>
       </c>
       <c r="O220" s="1">
         <v>138.03162255855247</v>
       </c>
       <c r="P220" s="6">
         <v>23462</v>
       </c>
       <c r="Q220" s="1">
         <v>143.29689122335552</v>
       </c>
       <c r="R220" s="91"/>
     </row>
-    <row r="221" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="37">
         <v>95568</v>
       </c>
       <c r="C221" s="1">
         <v>127.40021862585651</v>
       </c>
       <c r="D221" s="6">
         <v>34546</v>
       </c>
       <c r="E221" s="38">
         <v>153.99634467079747</v>
       </c>
       <c r="F221" s="5"/>
       <c r="G221" s="2"/>
       <c r="H221" s="6"/>
       <c r="I221" s="7"/>
       <c r="J221" s="37">
         <v>32682</v>
       </c>
       <c r="K221" s="1">
         <v>158.95141286902387</v>
       </c>
       <c r="L221" s="6">
         <v>9527</v>
       </c>
       <c r="M221" s="38">
         <v>241.55679513184586</v>
       </c>
       <c r="N221" s="37">
         <v>62886</v>
       </c>
       <c r="O221" s="1">
         <v>115.48675004132004</v>
       </c>
       <c r="P221" s="6">
         <v>25019</v>
       </c>
       <c r="Q221" s="1">
         <v>135.31829736600142</v>
       </c>
       <c r="R221" s="91"/>
     </row>
-    <row r="222" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="24">
         <v>180630</v>
       </c>
       <c r="C222" s="25">
         <v>103.06460723842999</v>
       </c>
       <c r="D222" s="53">
         <v>55541</v>
       </c>
       <c r="E222" s="41">
         <v>99.395121602032958</v>
       </c>
       <c r="F222" s="24"/>
       <c r="G222" s="26"/>
       <c r="H222" s="27"/>
       <c r="I222" s="29"/>
       <c r="J222" s="24">
         <v>48930</v>
       </c>
       <c r="K222" s="25">
         <v>94.466754189512699</v>
       </c>
       <c r="L222" s="53">
         <v>11349</v>
       </c>
       <c r="M222" s="41">
         <v>94.456928838951313</v>
       </c>
       <c r="N222" s="24">
         <v>131700</v>
       </c>
       <c r="O222" s="25">
         <v>106.67163441678883</v>
       </c>
       <c r="P222" s="53">
         <v>44192</v>
       </c>
       <c r="Q222" s="25">
         <v>100.74776582163049</v>
       </c>
       <c r="R222" s="91"/>
     </row>
-    <row r="223" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="22">
         <v>191629</v>
       </c>
       <c r="C223" s="4">
         <v>131.38772711690092</v>
       </c>
       <c r="D223" s="23">
         <v>65590</v>
       </c>
       <c r="E223" s="58">
         <v>145.29706260245447</v>
       </c>
       <c r="F223" s="92"/>
       <c r="G223" s="93"/>
       <c r="H223" s="92"/>
       <c r="I223" s="93"/>
       <c r="J223" s="22">
         <v>63443</v>
       </c>
       <c r="K223" s="4">
         <v>143.89757082265419</v>
       </c>
       <c r="L223" s="23">
         <v>17109</v>
       </c>
       <c r="M223" s="58">
         <v>166.42996108949418</v>
       </c>
       <c r="N223" s="22">
         <v>128186</v>
       </c>
       <c r="O223" s="51">
         <v>125.96770865066185</v>
       </c>
       <c r="P223" s="23">
         <v>48481</v>
       </c>
       <c r="Q223" s="58">
         <v>139.06545809190521</v>
       </c>
       <c r="R223" s="91"/>
     </row>
-    <row r="224" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="30" t="s">
         <v>102</v>
       </c>
       <c r="B224" s="5">
         <v>27751</v>
       </c>
       <c r="C224" s="2">
         <v>103.29797133817233</v>
       </c>
       <c r="D224" s="6">
         <v>6606</v>
       </c>
       <c r="E224" s="38">
         <v>84.410937899309985</v>
       </c>
       <c r="F224" s="5">
         <v>0</v>
       </c>
       <c r="G224" s="2">
         <v>0</v>
       </c>
       <c r="H224" s="6">
         <v>0</v>
       </c>
       <c r="I224" s="7">
@@ -31429,557 +31449,557 @@
         <v>8859</v>
       </c>
       <c r="K224" s="2">
         <v>88.999397227245325</v>
       </c>
       <c r="L224" s="6">
         <v>1409</v>
       </c>
       <c r="M224" s="7">
         <v>68.698196001950279</v>
       </c>
       <c r="N224" s="5">
         <v>18892</v>
       </c>
       <c r="O224" s="2">
         <v>111.71426881911182</v>
       </c>
       <c r="P224" s="6">
         <v>5197</v>
       </c>
       <c r="Q224" s="3">
         <v>89.991341991341983</v>
       </c>
       <c r="R224" s="91"/>
     </row>
-    <row r="225" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="5">
         <v>30845</v>
       </c>
       <c r="C225" s="2">
         <v>106.1753468038966</v>
       </c>
       <c r="D225" s="6">
         <v>8690</v>
       </c>
       <c r="E225" s="38">
         <v>98.214285714285708</v>
       </c>
       <c r="F225" s="5"/>
       <c r="G225" s="2"/>
       <c r="H225" s="6"/>
       <c r="I225" s="7"/>
       <c r="J225" s="5">
         <v>6310</v>
       </c>
       <c r="K225" s="2">
         <v>72.872156138122193</v>
       </c>
       <c r="L225" s="6">
         <v>1383</v>
       </c>
       <c r="M225" s="7">
         <v>73.368700265251988</v>
       </c>
       <c r="N225" s="5">
         <v>24535</v>
       </c>
       <c r="O225" s="2">
         <v>120.31679089839153</v>
       </c>
       <c r="P225" s="6">
         <v>7307</v>
       </c>
       <c r="Q225" s="7">
         <v>104.94039925319547</v>
       </c>
       <c r="R225" s="91"/>
     </row>
-    <row r="226" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B226" s="5">
         <v>45669</v>
       </c>
       <c r="C226" s="2">
         <v>105.81570471975719</v>
       </c>
       <c r="D226" s="6">
         <v>14463</v>
       </c>
       <c r="E226" s="38">
         <v>101.85211267605634</v>
       </c>
       <c r="F226" s="5"/>
       <c r="G226" s="2"/>
       <c r="H226" s="6"/>
       <c r="I226" s="7"/>
       <c r="J226" s="5">
         <v>12885</v>
       </c>
       <c r="K226" s="2">
         <v>107.96882855706384</v>
       </c>
       <c r="L226" s="6">
         <v>2841</v>
       </c>
       <c r="M226" s="7">
         <v>107.2480181200453</v>
       </c>
       <c r="N226" s="5">
         <v>32784</v>
       </c>
       <c r="O226" s="2">
         <v>104.99279423538832</v>
       </c>
       <c r="P226" s="6">
         <v>11622</v>
       </c>
       <c r="Q226" s="7">
         <v>100.61466539693534</v>
       </c>
       <c r="R226" s="91"/>
     </row>
-    <row r="227" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="5">
         <v>25914</v>
       </c>
       <c r="C227" s="2">
         <v>99.180955296999386</v>
       </c>
       <c r="D227" s="6">
         <v>7764</v>
       </c>
       <c r="E227" s="38">
         <v>105.51780375101929</v>
       </c>
       <c r="F227" s="5"/>
       <c r="G227" s="2"/>
       <c r="H227" s="6"/>
       <c r="I227" s="7"/>
       <c r="J227" s="5">
         <v>6997</v>
       </c>
       <c r="K227" s="2">
         <v>88.190068061507432</v>
       </c>
       <c r="L227" s="6">
         <v>1975</v>
       </c>
       <c r="M227" s="7">
         <v>110.33519553072625</v>
       </c>
       <c r="N227" s="5">
         <v>18917</v>
       </c>
       <c r="O227" s="2">
         <v>103.97383752885567</v>
       </c>
       <c r="P227" s="6">
         <v>5789</v>
       </c>
       <c r="Q227" s="7">
         <v>103.9691091954023</v>
       </c>
       <c r="R227" s="91"/>
     </row>
-    <row r="228" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B228" s="5">
         <v>22577</v>
       </c>
       <c r="C228" s="2">
         <v>109.02549739231216</v>
       </c>
       <c r="D228" s="6">
         <v>8299</v>
       </c>
       <c r="E228" s="38">
         <v>122.74811418429226</v>
       </c>
       <c r="F228" s="5"/>
       <c r="G228" s="2"/>
       <c r="H228" s="6"/>
       <c r="I228" s="7"/>
       <c r="J228" s="5">
         <v>7293</v>
       </c>
       <c r="K228" s="2">
         <v>128.60165755598661</v>
       </c>
       <c r="L228" s="6">
         <v>2211</v>
       </c>
       <c r="M228" s="7">
         <v>159.7543352601156</v>
       </c>
       <c r="N228" s="5">
         <v>15284</v>
       </c>
       <c r="O228" s="2">
         <v>101.64261488328789</v>
       </c>
       <c r="P228" s="6">
         <v>6088</v>
       </c>
       <c r="Q228" s="7">
         <v>113.22298679561094</v>
       </c>
       <c r="R228" s="91"/>
     </row>
-    <row r="229" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B229" s="5">
         <v>27874</v>
       </c>
       <c r="C229" s="2">
         <v>94.977511244377808</v>
       </c>
       <c r="D229" s="6">
         <v>9719</v>
       </c>
       <c r="E229" s="38">
         <v>89.279808928899513</v>
       </c>
       <c r="F229" s="5"/>
       <c r="G229" s="2"/>
       <c r="H229" s="6"/>
       <c r="I229" s="7"/>
       <c r="J229" s="5">
         <v>6586</v>
       </c>
       <c r="K229" s="2">
         <v>86.159079016221867</v>
       </c>
       <c r="L229" s="6">
         <v>1530</v>
       </c>
       <c r="M229" s="7">
         <v>67.819148936170208</v>
       </c>
       <c r="N229" s="5">
         <v>21288</v>
       </c>
       <c r="O229" s="2">
         <v>98.083302617029119</v>
       </c>
       <c r="P229" s="6">
         <v>8189</v>
       </c>
       <c r="Q229" s="7">
         <v>94.889918887601382</v>
       </c>
       <c r="R229" s="91"/>
     </row>
-    <row r="230" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B230" s="5">
         <v>26397</v>
       </c>
       <c r="C230" s="2">
         <v>111.99406024607552</v>
       </c>
       <c r="D230" s="6">
         <v>8627</v>
       </c>
       <c r="E230" s="38">
         <v>108.21625689914703</v>
       </c>
       <c r="F230" s="5"/>
       <c r="G230" s="2"/>
       <c r="H230" s="6"/>
       <c r="I230" s="7"/>
       <c r="J230" s="5">
         <v>8930</v>
       </c>
       <c r="K230" s="2">
         <v>112.5393824826717</v>
       </c>
       <c r="L230" s="6">
         <v>2030</v>
       </c>
       <c r="M230" s="7">
         <v>87.199312714776639</v>
       </c>
       <c r="N230" s="5">
         <v>17467</v>
       </c>
       <c r="O230" s="2">
         <v>111.71730092740646</v>
       </c>
       <c r="P230" s="6">
         <v>6597</v>
       </c>
       <c r="Q230" s="7">
         <v>116.88518781006378</v>
       </c>
       <c r="R230" s="91"/>
     </row>
-    <row r="231" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B231" s="5">
         <v>30262</v>
       </c>
       <c r="C231" s="2">
         <v>143.71467920406516</v>
       </c>
       <c r="D231" s="6">
         <v>8914</v>
       </c>
       <c r="E231" s="38">
         <v>135.40938781710466</v>
       </c>
       <c r="F231" s="5"/>
       <c r="G231" s="2"/>
       <c r="H231" s="6"/>
       <c r="I231" s="7"/>
       <c r="J231" s="5">
         <v>11004</v>
       </c>
       <c r="K231" s="2">
         <v>143.16939890710384</v>
       </c>
       <c r="L231" s="6">
         <v>2321</v>
       </c>
       <c r="M231" s="7">
         <v>108.30611292580494</v>
       </c>
       <c r="N231" s="5">
         <v>19258</v>
       </c>
       <c r="O231" s="2">
         <v>144.02812055941965</v>
       </c>
       <c r="P231" s="6">
         <v>6593</v>
       </c>
       <c r="Q231" s="7">
         <v>148.49099099099098</v>
       </c>
       <c r="R231" s="91"/>
     </row>
-    <row r="232" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B232" s="5">
         <v>39402</v>
       </c>
       <c r="C232" s="2">
         <v>150.33767026593918</v>
       </c>
       <c r="D232" s="6">
         <v>13503</v>
       </c>
       <c r="E232" s="38">
         <v>165.59970566593083</v>
       </c>
       <c r="F232" s="5"/>
       <c r="G232" s="2"/>
       <c r="H232" s="6"/>
       <c r="I232" s="7"/>
       <c r="J232" s="5">
         <v>10827</v>
       </c>
       <c r="K232" s="2">
         <v>136.92930314910839</v>
       </c>
       <c r="L232" s="6">
         <v>3231</v>
       </c>
       <c r="M232" s="7">
         <v>173.24396782841822</v>
       </c>
       <c r="N232" s="5">
         <v>28575</v>
       </c>
       <c r="O232" s="2">
         <v>156.13047754343788</v>
       </c>
       <c r="P232" s="6">
         <v>10272</v>
       </c>
       <c r="Q232" s="7">
         <v>163.33280330736207</v>
       </c>
       <c r="R232" s="91"/>
     </row>
-    <row r="233" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B233" s="5">
         <v>36839</v>
       </c>
       <c r="C233" s="2">
         <v>171.22472693469672</v>
       </c>
       <c r="D233" s="6">
         <v>12191</v>
       </c>
       <c r="E233" s="38">
         <v>179.09504921404437</v>
       </c>
       <c r="F233" s="5"/>
       <c r="G233" s="2"/>
       <c r="H233" s="6"/>
       <c r="I233" s="7"/>
       <c r="J233" s="5">
         <v>13932</v>
       </c>
       <c r="K233" s="2">
         <v>209.40928904253718</v>
       </c>
       <c r="L233" s="6">
         <v>3767</v>
       </c>
       <c r="M233" s="7">
         <v>196.30015633142261</v>
       </c>
       <c r="N233" s="5">
         <v>22907</v>
       </c>
       <c r="O233" s="2">
         <v>154.13134167675952</v>
       </c>
       <c r="P233" s="6">
         <v>8424</v>
       </c>
       <c r="Q233" s="7">
         <v>172.34042553191489</v>
       </c>
       <c r="R233" s="91"/>
     </row>
-    <row r="234" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B234" s="5">
         <v>26807</v>
       </c>
       <c r="C234" s="2">
         <v>114.93804399091026</v>
       </c>
       <c r="D234" s="6">
         <v>10008</v>
       </c>
       <c r="E234" s="38">
         <v>134.51612903225808</v>
       </c>
       <c r="F234" s="5"/>
       <c r="G234" s="2"/>
       <c r="H234" s="6"/>
       <c r="I234" s="7"/>
       <c r="J234" s="5">
         <v>7461</v>
       </c>
       <c r="K234" s="2">
         <v>129.9599372931545</v>
       </c>
       <c r="L234" s="6">
         <v>2273</v>
       </c>
       <c r="M234" s="7">
         <v>252.2752497225305</v>
       </c>
       <c r="N234" s="5">
         <v>19346</v>
       </c>
       <c r="O234" s="2">
         <v>110.03298828347172</v>
       </c>
       <c r="P234" s="6">
         <v>7735</v>
       </c>
       <c r="Q234" s="7">
         <v>118.29025844930416</v>
       </c>
       <c r="R234" s="91"/>
     </row>
-    <row r="235" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="5">
         <v>31922</v>
       </c>
       <c r="C235" s="2">
         <v>105.78605514316013</v>
       </c>
       <c r="D235" s="6">
         <v>12347</v>
       </c>
       <c r="E235" s="38">
         <v>150.83068653799171</v>
       </c>
       <c r="F235" s="5"/>
       <c r="G235" s="2"/>
       <c r="H235" s="6"/>
       <c r="I235" s="7"/>
       <c r="J235" s="5">
         <v>11289</v>
       </c>
       <c r="K235" s="2">
         <v>138.22701114240235</v>
       </c>
       <c r="L235" s="6">
         <v>3487</v>
       </c>
       <c r="M235" s="7">
         <v>310.23131672597867</v>
       </c>
       <c r="N235" s="5">
         <v>20633</v>
       </c>
       <c r="O235" s="2">
         <v>93.748012176836752</v>
       </c>
       <c r="P235" s="6">
         <v>8860</v>
       </c>
       <c r="Q235" s="7">
         <v>125.4602095723591</v>
       </c>
       <c r="R235" s="91"/>
     </row>
-    <row r="236" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="32">
         <v>372259</v>
       </c>
       <c r="C236" s="59">
         <v>1.1592917046859477</v>
       </c>
       <c r="D236" s="86">
         <v>121131</v>
       </c>
       <c r="E236" s="59">
         <v>1.1990675206145256</v>
       </c>
       <c r="F236" s="32">
         <v>0</v>
       </c>
       <c r="G236" s="33">
         <v>0</v>
       </c>
       <c r="H236" s="34">
         <v>0</v>
       </c>
       <c r="I236" s="33">
@@ -31989,327 +32009,327 @@
         <v>112373</v>
       </c>
       <c r="K236" s="59">
         <v>1.1719559889450906</v>
       </c>
       <c r="L236" s="86">
         <v>28458</v>
       </c>
       <c r="M236" s="59">
         <v>1.2764296927562233</v>
       </c>
       <c r="N236" s="32">
         <v>259886</v>
       </c>
       <c r="O236" s="59">
         <v>1.1539001172166377</v>
       </c>
       <c r="P236" s="86">
         <v>92673</v>
       </c>
       <c r="Q236" s="59">
         <v>1.1771587531438152</v>
       </c>
       <c r="R236" s="91"/>
     </row>
-    <row r="237" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="39" t="s">
         <v>109</v>
       </c>
       <c r="B237" s="24">
         <v>104823</v>
       </c>
       <c r="C237" s="25">
         <v>100.53517479499352</v>
       </c>
       <c r="D237" s="53">
         <v>33935</v>
       </c>
       <c r="E237" s="41">
         <v>114.03272959440842</v>
       </c>
       <c r="F237" s="24"/>
       <c r="G237" s="26"/>
       <c r="H237" s="27"/>
       <c r="I237" s="29"/>
       <c r="J237" s="24">
         <v>37379</v>
       </c>
       <c r="K237" s="25">
         <v>133.23946674271048</v>
       </c>
       <c r="L237" s="53">
         <v>6858</v>
       </c>
       <c r="M237" s="41">
         <v>121.74684892597195</v>
       </c>
       <c r="N237" s="24">
         <v>67444</v>
       </c>
       <c r="O237" s="25">
         <v>88.496411279211657</v>
       </c>
       <c r="P237" s="53">
         <v>27077</v>
       </c>
       <c r="Q237" s="25">
         <v>112.23161734228633</v>
       </c>
       <c r="R237" s="91"/>
     </row>
-    <row r="238" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B238" s="37">
         <v>69777</v>
       </c>
       <c r="C238" s="1">
         <v>91.373011196228632</v>
       </c>
       <c r="D238" s="6">
         <v>22186</v>
       </c>
       <c r="E238" s="38">
         <v>86.052284539601274</v>
       </c>
       <c r="F238" s="5"/>
       <c r="G238" s="2"/>
       <c r="H238" s="6"/>
       <c r="I238" s="7"/>
       <c r="J238" s="37">
         <v>21093</v>
       </c>
       <c r="K238" s="1">
         <v>101.03947116305805</v>
       </c>
       <c r="L238" s="6">
         <v>3375</v>
       </c>
       <c r="M238" s="38">
         <v>59.044786564030794</v>
       </c>
       <c r="N238" s="37">
         <v>48684</v>
       </c>
       <c r="O238" s="1">
         <v>87.73630809710032</v>
       </c>
       <c r="P238" s="6">
         <v>18811</v>
       </c>
       <c r="Q238" s="1">
         <v>93.745639390012954</v>
       </c>
       <c r="R238" s="91"/>
     </row>
-    <row r="239" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B239" s="37">
         <v>80739</v>
       </c>
       <c r="C239" s="1">
         <v>84.049718408094847</v>
       </c>
       <c r="D239" s="6">
         <v>26110</v>
       </c>
       <c r="E239" s="38">
         <v>84.106429583816521</v>
       </c>
       <c r="F239" s="5"/>
       <c r="G239" s="2"/>
       <c r="H239" s="6"/>
       <c r="I239" s="7"/>
       <c r="J239" s="37">
         <v>25748</v>
       </c>
       <c r="K239" s="1">
         <v>83.703390657000739</v>
       </c>
       <c r="L239" s="6">
         <v>5144</v>
       </c>
       <c r="M239" s="38">
         <v>67.84489580585597</v>
       </c>
       <c r="N239" s="37">
         <v>54991</v>
       </c>
       <c r="O239" s="1">
         <v>84.212863705972424</v>
       </c>
       <c r="P239" s="6">
         <v>20966</v>
       </c>
       <c r="Q239" s="1">
         <v>89.361520756968716</v>
       </c>
       <c r="R239" s="91"/>
     </row>
-    <row r="240" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B240" s="37">
         <v>79341</v>
       </c>
       <c r="C240" s="1">
         <v>83.020467101958815</v>
       </c>
       <c r="D240" s="6">
         <v>26357</v>
       </c>
       <c r="E240" s="38">
         <v>76.295374283563945</v>
       </c>
       <c r="F240" s="5"/>
       <c r="G240" s="2"/>
       <c r="H240" s="6"/>
       <c r="I240" s="7"/>
       <c r="J240" s="37">
         <v>27072</v>
       </c>
       <c r="K240" s="1">
         <v>82.834587846521018</v>
       </c>
       <c r="L240" s="6">
         <v>6038</v>
       </c>
       <c r="M240" s="38">
         <v>63.377768447570062</v>
       </c>
       <c r="N240" s="37">
         <v>52269</v>
       </c>
       <c r="O240" s="1">
         <v>83.117068981967364</v>
       </c>
       <c r="P240" s="6">
         <v>20319</v>
       </c>
       <c r="Q240" s="1">
         <v>81.214277149366481</v>
       </c>
       <c r="R240" s="91"/>
     </row>
-    <row r="241" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B241" s="24">
         <v>174600</v>
       </c>
       <c r="C241" s="25">
         <v>96.6616841056303</v>
       </c>
       <c r="D241" s="53">
         <v>56121</v>
       </c>
       <c r="E241" s="41">
         <v>101.04427359968311</v>
       </c>
       <c r="F241" s="24"/>
       <c r="G241" s="26"/>
       <c r="H241" s="27"/>
       <c r="I241" s="29"/>
       <c r="J241" s="24">
         <v>58472</v>
       </c>
       <c r="K241" s="25">
         <v>119.50132842836705</v>
       </c>
       <c r="L241" s="53">
         <v>10233</v>
       </c>
       <c r="M241" s="41">
         <v>90.16653449643141</v>
       </c>
       <c r="N241" s="24">
         <v>116128</v>
       </c>
       <c r="O241" s="25">
         <v>88.176157934700072</v>
       </c>
       <c r="P241" s="53">
         <v>45888</v>
       </c>
       <c r="Q241" s="25">
         <v>103.83779869659666</v>
       </c>
       <c r="R241" s="91"/>
     </row>
-    <row r="242" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="22">
         <v>160080</v>
       </c>
       <c r="C242" s="4">
         <v>83.536416721894909</v>
       </c>
       <c r="D242" s="23">
         <v>52467</v>
       </c>
       <c r="E242" s="58">
         <v>79.992376886720535</v>
       </c>
       <c r="F242" s="92"/>
       <c r="G242" s="93"/>
       <c r="H242" s="92"/>
       <c r="I242" s="93"/>
       <c r="J242" s="22">
         <v>52820</v>
       </c>
       <c r="K242" s="4">
         <v>83.255835947228221</v>
       </c>
       <c r="L242" s="23">
         <v>11182</v>
       </c>
       <c r="M242" s="58">
         <v>65.357414226430535</v>
       </c>
       <c r="N242" s="22">
         <v>107260</v>
       </c>
       <c r="O242" s="51">
         <v>83.675284352425379</v>
       </c>
       <c r="P242" s="23">
         <v>41285</v>
       </c>
       <c r="Q242" s="99">
         <v>85.157071842577508</v>
       </c>
       <c r="R242" s="91"/>
     </row>
-    <row r="243" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B243" s="5">
         <v>28136</v>
       </c>
       <c r="C243" s="2">
         <v>101.38733739324709</v>
       </c>
       <c r="D243" s="6">
         <v>8673</v>
       </c>
       <c r="E243" s="38">
         <v>131.2897366030881</v>
       </c>
       <c r="F243" s="5">
         <v>0</v>
       </c>
       <c r="G243" s="2">
         <v>0</v>
       </c>
       <c r="H243" s="6">
         <v>0</v>
       </c>
       <c r="I243" s="7">
@@ -32319,557 +32339,557 @@
         <v>10948</v>
       </c>
       <c r="K243" s="2">
         <v>123.58053956428489</v>
       </c>
       <c r="L243" s="6">
         <v>2292</v>
       </c>
       <c r="M243" s="7">
         <v>162.66855926188785</v>
       </c>
       <c r="N243" s="5">
         <v>17188</v>
       </c>
       <c r="O243" s="2">
         <v>90.980309125555792</v>
       </c>
       <c r="P243" s="6">
         <v>6381</v>
       </c>
       <c r="Q243" s="3">
         <v>122.78237444679623</v>
       </c>
       <c r="R243" s="91"/>
     </row>
-    <row r="244" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B244" s="5">
         <v>34605</v>
       </c>
       <c r="C244" s="2">
         <v>112.18998216890905</v>
       </c>
       <c r="D244" s="6">
         <v>11124</v>
       </c>
       <c r="E244" s="38">
         <v>128.00920598388953</v>
       </c>
       <c r="F244" s="5"/>
       <c r="G244" s="2"/>
       <c r="H244" s="6"/>
       <c r="I244" s="7"/>
       <c r="J244" s="5">
         <v>12843</v>
       </c>
       <c r="K244" s="2">
         <v>203.53407290015846</v>
       </c>
       <c r="L244" s="6">
         <v>2261</v>
       </c>
       <c r="M244" s="7">
         <v>163.48517715112075</v>
       </c>
       <c r="N244" s="5">
         <v>21762</v>
       </c>
       <c r="O244" s="2">
         <v>88.697778683513349</v>
       </c>
       <c r="P244" s="6">
         <v>8863</v>
       </c>
       <c r="Q244" s="3">
         <v>121.29464896674422</v>
       </c>
       <c r="R244" s="91"/>
     </row>
-    <row r="245" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B245" s="5">
         <v>42082</v>
       </c>
       <c r="C245" s="2">
         <v>92.145656791258844</v>
       </c>
       <c r="D245" s="6">
         <v>14138</v>
       </c>
       <c r="E245" s="38">
         <v>97.752886676346535</v>
       </c>
       <c r="F245" s="5"/>
       <c r="G245" s="2"/>
       <c r="H245" s="6"/>
       <c r="I245" s="7"/>
       <c r="J245" s="5">
         <v>13588</v>
       </c>
       <c r="K245" s="2">
         <v>105.45595653861079</v>
       </c>
       <c r="L245" s="6">
         <v>2305</v>
       </c>
       <c r="M245" s="7">
         <v>81.133403731080605</v>
       </c>
       <c r="N245" s="5">
         <v>28494</v>
       </c>
       <c r="O245" s="2">
         <v>86.914348462664719</v>
       </c>
       <c r="P245" s="6">
         <v>11833</v>
       </c>
       <c r="Q245" s="3">
         <v>101.81552228532094</v>
       </c>
       <c r="R245" s="91"/>
     </row>
-    <row r="246" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B246" s="5">
         <v>22668</v>
       </c>
       <c r="C246" s="2">
         <v>87.473952303774013</v>
       </c>
       <c r="D246" s="6">
         <v>6342</v>
       </c>
       <c r="E246" s="38">
         <v>81.684698608964453</v>
       </c>
       <c r="F246" s="5"/>
       <c r="G246" s="2"/>
       <c r="H246" s="6"/>
       <c r="I246" s="7"/>
       <c r="J246" s="5">
         <v>7984</v>
       </c>
       <c r="K246" s="2">
         <v>114.10604544804916</v>
       </c>
       <c r="L246" s="6">
         <v>1047</v>
       </c>
       <c r="M246" s="7">
         <v>53.0126582278481</v>
       </c>
       <c r="N246" s="5">
         <v>14684</v>
       </c>
       <c r="O246" s="2">
         <v>77.623301792038916</v>
       </c>
       <c r="P246" s="6">
         <v>5295</v>
       </c>
       <c r="Q246" s="3">
         <v>91.466574537916728</v>
       </c>
       <c r="R246" s="91"/>
     </row>
-    <row r="247" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="5">
         <v>17529</v>
       </c>
       <c r="C247" s="2">
         <v>77.6409620410152</v>
       </c>
       <c r="D247" s="6">
         <v>5586</v>
       </c>
       <c r="E247" s="38">
         <v>67.309314375225924</v>
       </c>
       <c r="F247" s="5"/>
       <c r="G247" s="2"/>
       <c r="H247" s="6"/>
       <c r="I247" s="7"/>
       <c r="J247" s="5">
         <v>4748</v>
       </c>
       <c r="K247" s="2">
         <v>65.103523927053345</v>
       </c>
       <c r="L247" s="6">
         <v>575</v>
       </c>
       <c r="M247" s="7">
         <v>26.006331976481228</v>
       </c>
       <c r="N247" s="5">
         <v>12781</v>
       </c>
       <c r="O247" s="2">
         <v>83.623397016487829</v>
       </c>
       <c r="P247" s="6">
         <v>5011</v>
       </c>
       <c r="Q247" s="3">
         <v>82.309461235216816</v>
       </c>
       <c r="R247" s="91"/>
     </row>
-    <row r="248" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="5">
         <v>29580</v>
       </c>
       <c r="C248" s="2">
         <v>106.12039893807849</v>
       </c>
       <c r="D248" s="6">
         <v>10258</v>
       </c>
       <c r="E248" s="38">
         <v>105.54583804918201</v>
       </c>
       <c r="F248" s="5"/>
       <c r="G248" s="2"/>
       <c r="H248" s="6"/>
       <c r="I248" s="7"/>
       <c r="J248" s="5">
         <v>8361</v>
       </c>
       <c r="K248" s="2">
         <v>126.95110841178257</v>
       </c>
       <c r="L248" s="6">
         <v>1753</v>
       </c>
       <c r="M248" s="7">
         <v>114.57516339869281</v>
       </c>
       <c r="N248" s="5">
         <v>21219</v>
       </c>
       <c r="O248" s="2">
         <v>99.675873731679815</v>
       </c>
       <c r="P248" s="6">
         <v>8505</v>
       </c>
       <c r="Q248" s="3">
         <v>103.85883502259128</v>
       </c>
       <c r="R248" s="91"/>
     </row>
-    <row r="249" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B249" s="5">
         <v>23129</v>
       </c>
       <c r="C249" s="2">
         <v>87.619805280903122</v>
       </c>
       <c r="D249" s="6">
         <v>6960</v>
       </c>
       <c r="E249" s="38">
         <v>80.676944476643101</v>
       </c>
       <c r="F249" s="5"/>
       <c r="G249" s="2"/>
       <c r="H249" s="6"/>
       <c r="I249" s="7"/>
       <c r="J249" s="5">
         <v>8083</v>
       </c>
       <c r="K249" s="2">
         <v>90.515117581187013</v>
       </c>
       <c r="L249" s="6">
         <v>1492</v>
       </c>
       <c r="M249" s="7">
         <v>73.497536945812797</v>
       </c>
       <c r="N249" s="5">
         <v>15046</v>
       </c>
       <c r="O249" s="2">
         <v>86.139577488979214</v>
       </c>
       <c r="P249" s="6">
         <v>5468</v>
       </c>
       <c r="Q249" s="3">
         <v>82.886160375928455</v>
       </c>
       <c r="R249" s="91"/>
     </row>
-    <row r="250" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="5">
         <v>25458</v>
       </c>
       <c r="C250" s="2">
         <v>84.125305663868872</v>
       </c>
       <c r="D250" s="6">
         <v>8130</v>
       </c>
       <c r="E250" s="38">
         <v>91.204846309176574</v>
       </c>
       <c r="F250" s="5"/>
       <c r="G250" s="2"/>
       <c r="H250" s="6"/>
       <c r="I250" s="7"/>
       <c r="J250" s="5">
         <v>9048</v>
       </c>
       <c r="K250" s="2">
         <v>82.224645583424206</v>
       </c>
       <c r="L250" s="6">
         <v>1865</v>
       </c>
       <c r="M250" s="7">
         <v>80.353295993106428</v>
       </c>
       <c r="N250" s="5">
         <v>16410</v>
       </c>
       <c r="O250" s="2">
         <v>85.211340741510028</v>
       </c>
       <c r="P250" s="6">
         <v>6265</v>
       </c>
       <c r="Q250" s="3">
         <v>95.025026543303497</v>
       </c>
       <c r="R250" s="91"/>
     </row>
-    <row r="251" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="5">
         <v>32152</v>
       </c>
       <c r="C251" s="2">
         <v>81.599918785848431</v>
       </c>
       <c r="D251" s="6">
         <v>11020</v>
       </c>
       <c r="E251" s="38">
         <v>81.611493742131387</v>
       </c>
       <c r="F251" s="5"/>
       <c r="G251" s="2"/>
       <c r="H251" s="6"/>
       <c r="I251" s="7"/>
       <c r="J251" s="5">
         <v>8617</v>
       </c>
       <c r="K251" s="2">
         <v>79.588066869862388</v>
       </c>
       <c r="L251" s="6">
         <v>1787</v>
       </c>
       <c r="M251" s="7">
         <v>55.307954193748067</v>
       </c>
       <c r="N251" s="5">
         <v>23535</v>
       </c>
       <c r="O251" s="2">
         <v>82.362204724409452</v>
       </c>
       <c r="P251" s="6">
         <v>9233</v>
       </c>
       <c r="Q251" s="3">
         <v>89.885124610591902</v>
       </c>
       <c r="R251" s="91"/>
     </row>
-    <row r="252" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="5">
         <v>26655</v>
       </c>
       <c r="C252" s="2">
         <v>72.35538423952876</v>
       </c>
       <c r="D252" s="6">
         <v>8700</v>
       </c>
       <c r="E252" s="38">
         <v>71.364121072922643</v>
       </c>
       <c r="F252" s="5"/>
       <c r="G252" s="2"/>
       <c r="H252" s="6"/>
       <c r="I252" s="7"/>
       <c r="J252" s="5">
         <v>9668</v>
       </c>
       <c r="K252" s="2">
         <v>69.394200401952347</v>
       </c>
       <c r="L252" s="6">
         <v>2152</v>
       </c>
       <c r="M252" s="7">
         <v>57.127687815237593</v>
       </c>
       <c r="N252" s="5">
         <v>16987</v>
       </c>
       <c r="O252" s="2">
         <v>74.15637141485135</v>
       </c>
       <c r="P252" s="6">
         <v>6548</v>
       </c>
       <c r="Q252" s="3">
         <v>77.730294396961057</v>
       </c>
       <c r="R252" s="91"/>
     </row>
-    <row r="253" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="5">
         <v>23504</v>
       </c>
       <c r="C253" s="2">
         <v>87.678591412690722</v>
       </c>
       <c r="D253" s="6">
         <v>7867</v>
       </c>
       <c r="E253" s="38">
         <v>78.607114308553165</v>
       </c>
       <c r="F253" s="5"/>
       <c r="G253" s="2"/>
       <c r="H253" s="6"/>
       <c r="I253" s="7"/>
       <c r="J253" s="5">
         <v>8545</v>
       </c>
       <c r="K253" s="2">
         <v>114.52888352767725</v>
       </c>
       <c r="L253" s="6">
         <v>2061</v>
       </c>
       <c r="M253" s="7">
         <v>90.673119225692915</v>
       </c>
       <c r="N253" s="5">
         <v>14959</v>
       </c>
       <c r="O253" s="2">
         <v>77.323477721492822</v>
       </c>
       <c r="P253" s="6">
         <v>5806</v>
       </c>
       <c r="Q253" s="3">
         <v>75.061409179056241</v>
       </c>
       <c r="R253" s="91"/>
     </row>
-    <row r="254" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B254" s="5">
         <v>29182</v>
       </c>
       <c r="C254" s="2">
         <v>91.416577908652343</v>
       </c>
       <c r="D254" s="6">
         <v>9790</v>
       </c>
       <c r="E254" s="38">
         <v>79.290515914797126</v>
       </c>
       <c r="F254" s="5"/>
       <c r="G254" s="2"/>
       <c r="H254" s="6"/>
       <c r="I254" s="7"/>
       <c r="J254" s="5">
         <v>8859</v>
       </c>
       <c r="K254" s="2">
         <v>78.474621312782361</v>
       </c>
       <c r="L254" s="6">
         <v>1825</v>
       </c>
       <c r="M254" s="7">
         <v>52.337252652710063</v>
       </c>
       <c r="N254" s="5">
         <v>20323</v>
       </c>
       <c r="O254" s="2">
         <v>98.497552464498611</v>
       </c>
       <c r="P254" s="6">
         <v>7965</v>
       </c>
       <c r="Q254" s="3">
         <v>89.898419864559827</v>
       </c>
       <c r="R254" s="91"/>
     </row>
-    <row r="255" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="43" t="s">
         <v>112</v>
       </c>
       <c r="B255" s="32">
         <v>334680</v>
       </c>
       <c r="C255" s="59">
         <v>0.89905146685506598</v>
       </c>
       <c r="D255" s="86">
         <v>108588</v>
       </c>
       <c r="E255" s="59">
         <v>0.89645094979815243</v>
       </c>
       <c r="F255" s="32">
         <v>0</v>
       </c>
       <c r="G255" s="33">
         <v>0</v>
       </c>
       <c r="H255" s="34">
         <v>0</v>
       </c>
       <c r="I255" s="33">
@@ -32879,327 +32899,327 @@
         <v>111292</v>
       </c>
       <c r="K255" s="59">
         <v>0.99038025148389741</v>
       </c>
       <c r="L255" s="86">
         <v>21415</v>
       </c>
       <c r="M255" s="59">
         <v>0.75251247452385972</v>
       </c>
       <c r="N255" s="32">
         <v>223388</v>
       </c>
       <c r="O255" s="59">
         <v>0.85956150004232623</v>
       </c>
       <c r="P255" s="86">
         <v>87173</v>
       </c>
       <c r="Q255" s="59">
         <v>0.94065153820422343</v>
       </c>
       <c r="R255" s="91"/>
     </row>
-    <row r="256" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B256" s="24">
         <v>100321</v>
       </c>
       <c r="C256" s="25">
         <v>95.705141047289246</v>
       </c>
       <c r="D256" s="53">
         <v>32479</v>
       </c>
       <c r="E256" s="41">
         <v>95.709444526300274</v>
       </c>
       <c r="F256" s="24"/>
       <c r="G256" s="26"/>
       <c r="H256" s="27"/>
       <c r="I256" s="29"/>
       <c r="J256" s="24">
         <v>30940</v>
       </c>
       <c r="K256" s="25">
         <v>82.773749966558768</v>
       </c>
       <c r="L256" s="53">
         <v>6149</v>
       </c>
       <c r="M256" s="41">
         <v>89.661708953047537</v>
       </c>
       <c r="N256" s="24">
         <v>69381</v>
       </c>
       <c r="O256" s="25">
         <v>102.87201233616037</v>
       </c>
       <c r="P256" s="53">
         <v>26330</v>
       </c>
       <c r="Q256" s="25">
         <v>97.241201019315284</v>
       </c>
       <c r="R256" s="91"/>
     </row>
-    <row r="257" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B257" s="37">
         <v>83372</v>
       </c>
       <c r="C257" s="1">
         <v>119.4834974275191</v>
       </c>
       <c r="D257" s="6">
         <v>28916</v>
       </c>
       <c r="E257" s="38">
         <v>130.3344451455873</v>
       </c>
       <c r="F257" s="5"/>
       <c r="G257" s="2"/>
       <c r="H257" s="6"/>
       <c r="I257" s="7"/>
       <c r="J257" s="37">
         <v>27453</v>
       </c>
       <c r="K257" s="1">
         <v>130.15218318873559</v>
       </c>
       <c r="L257" s="6">
         <v>6655</v>
       </c>
       <c r="M257" s="38">
         <v>197.18518518518516</v>
       </c>
       <c r="N257" s="37">
         <v>55919</v>
       </c>
       <c r="O257" s="1">
         <v>114.86114534549338</v>
       </c>
       <c r="P257" s="6">
         <v>22261</v>
       </c>
       <c r="Q257" s="1">
         <v>118.34033278400935</v>
       </c>
       <c r="R257" s="91"/>
     </row>
-    <row r="258" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B258" s="37">
         <v>89332</v>
       </c>
       <c r="C258" s="1">
         <v>110.64293587981024</v>
       </c>
       <c r="D258" s="6">
         <v>28573</v>
       </c>
       <c r="E258" s="38">
         <v>109.4331673688242</v>
       </c>
       <c r="F258" s="5"/>
       <c r="G258" s="2"/>
       <c r="H258" s="6"/>
       <c r="I258" s="7"/>
       <c r="J258" s="37">
         <v>28688</v>
       </c>
       <c r="K258" s="1">
         <v>111.41836259126923</v>
       </c>
       <c r="L258" s="6">
         <v>5603</v>
       </c>
       <c r="M258" s="38">
         <v>108.92301710730949</v>
       </c>
       <c r="N258" s="37">
         <v>60644</v>
       </c>
       <c r="O258" s="1">
         <v>110.27986397774181</v>
       </c>
       <c r="P258" s="6">
         <v>22970</v>
       </c>
       <c r="Q258" s="1">
         <v>109.55833253839549</v>
       </c>
       <c r="R258" s="91"/>
     </row>
-    <row r="259" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B259" s="37">
         <v>97663</v>
       </c>
       <c r="C259" s="1">
         <v>123.09272633316948</v>
       </c>
       <c r="D259" s="6">
         <v>30072</v>
       </c>
       <c r="E259" s="38">
         <v>114.09492734377964</v>
       </c>
       <c r="F259" s="5"/>
       <c r="G259" s="2"/>
       <c r="H259" s="6"/>
       <c r="I259" s="7"/>
       <c r="J259" s="37">
         <v>33978</v>
       </c>
       <c r="K259" s="1">
         <v>125.50975177304964</v>
       </c>
       <c r="L259" s="6">
         <v>5966</v>
       </c>
       <c r="M259" s="38">
         <v>98.807552169592583</v>
       </c>
       <c r="N259" s="37">
         <v>63685</v>
       </c>
       <c r="O259" s="1">
         <v>121.8408616962253</v>
       </c>
       <c r="P259" s="6">
         <v>24106</v>
       </c>
       <c r="Q259" s="1">
         <v>118.63772823465722</v>
       </c>
       <c r="R259" s="91"/>
     </row>
-    <row r="260" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B260" s="24">
         <v>183693</v>
       </c>
       <c r="C260" s="25">
         <v>105.20790378006872</v>
       </c>
       <c r="D260" s="53">
         <v>61395</v>
       </c>
       <c r="E260" s="41">
         <v>109.39755171860801</v>
       </c>
       <c r="F260" s="24"/>
       <c r="G260" s="26"/>
       <c r="H260" s="27"/>
       <c r="I260" s="29"/>
       <c r="J260" s="24">
         <v>58393</v>
       </c>
       <c r="K260" s="25">
         <v>99.864892598166648</v>
       </c>
       <c r="L260" s="53">
         <v>12804</v>
       </c>
       <c r="M260" s="41">
         <v>125.12459689240691</v>
       </c>
       <c r="N260" s="24">
         <v>125300</v>
       </c>
       <c r="O260" s="25">
         <v>107.89818131716726</v>
       </c>
       <c r="P260" s="53">
         <v>48591</v>
       </c>
       <c r="Q260" s="25">
         <v>105.89042887029289</v>
       </c>
       <c r="R260" s="91"/>
     </row>
-    <row r="261" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="22">
         <v>186995</v>
       </c>
       <c r="C261" s="4">
         <v>116.81346826586707</v>
       </c>
       <c r="D261" s="23">
         <v>58645</v>
       </c>
       <c r="E261" s="58">
         <v>111.77502048906931</v>
       </c>
       <c r="F261" s="92"/>
       <c r="G261" s="93"/>
       <c r="H261" s="92"/>
       <c r="I261" s="93"/>
       <c r="J261" s="22">
         <v>62666</v>
       </c>
       <c r="K261" s="4">
         <v>118.64066641423703</v>
       </c>
       <c r="L261" s="23">
         <v>11569</v>
       </c>
       <c r="M261" s="58">
         <v>103.46091933464496</v>
       </c>
       <c r="N261" s="22">
         <v>124329</v>
       </c>
       <c r="O261" s="51">
         <v>115.91366772328919</v>
       </c>
       <c r="P261" s="23">
         <v>47076</v>
       </c>
       <c r="Q261" s="99">
         <v>114.02688627830931</v>
       </c>
       <c r="R261" s="91"/>
     </row>
-    <row r="262" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="30" t="s">
         <v>114</v>
       </c>
       <c r="B262" s="5">
         <v>24921</v>
       </c>
       <c r="C262" s="2">
         <v>88.573357975547339</v>
       </c>
       <c r="D262" s="6">
         <v>6915</v>
       </c>
       <c r="E262" s="38">
         <v>79.730197163611209</v>
       </c>
       <c r="F262" s="5">
         <v>0</v>
       </c>
       <c r="G262" s="2">
         <v>0</v>
       </c>
       <c r="H262" s="6">
         <v>0</v>
       </c>
       <c r="I262" s="7">
@@ -33209,557 +33229,557 @@
         <v>8462</v>
       </c>
       <c r="K262" s="2">
         <v>77.292656192911949</v>
       </c>
       <c r="L262" s="6">
         <v>1323</v>
       </c>
       <c r="M262" s="7">
         <v>57.722513089005233</v>
       </c>
       <c r="N262" s="5">
         <v>16459</v>
       </c>
       <c r="O262" s="2">
         <v>95.758668838724688</v>
       </c>
       <c r="P262" s="6">
         <v>5592</v>
       </c>
       <c r="Q262" s="3">
         <v>87.635166901739538</v>
       </c>
       <c r="R262" s="91"/>
     </row>
-    <row r="263" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B263" s="5">
         <v>30772</v>
       </c>
       <c r="C263" s="2">
         <v>88.923565958676491</v>
       </c>
       <c r="D263" s="6">
         <v>9844</v>
       </c>
       <c r="E263" s="38">
         <v>88.493347716648685</v>
       </c>
       <c r="F263" s="5"/>
       <c r="G263" s="2"/>
       <c r="H263" s="6"/>
       <c r="I263" s="7"/>
       <c r="J263" s="5">
         <v>9773</v>
       </c>
       <c r="K263" s="2">
         <v>76.095927742739235</v>
       </c>
       <c r="L263" s="6">
         <v>1996</v>
       </c>
       <c r="M263" s="7">
         <v>88.279522335249894</v>
       </c>
       <c r="N263" s="5">
         <v>20999</v>
       </c>
       <c r="O263" s="2">
         <v>96.493888429372305</v>
       </c>
       <c r="P263" s="6">
         <v>7848</v>
       </c>
       <c r="Q263" s="3">
         <v>88.547895746361277</v>
       </c>
       <c r="R263" s="91"/>
     </row>
-    <row r="264" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B264" s="5">
         <v>44628</v>
       </c>
       <c r="C264" s="2">
         <v>106.0500926762036</v>
       </c>
       <c r="D264" s="6">
         <v>15720</v>
       </c>
       <c r="E264" s="38">
         <v>111.18970151365116</v>
       </c>
       <c r="F264" s="5"/>
       <c r="G264" s="2"/>
       <c r="H264" s="6"/>
       <c r="I264" s="7"/>
       <c r="J264" s="5">
         <v>12705</v>
       </c>
       <c r="K264" s="2">
         <v>93.501619075654986</v>
       </c>
       <c r="L264" s="6">
         <v>2830</v>
       </c>
       <c r="M264" s="7">
         <v>122.77657266811279</v>
       </c>
       <c r="N264" s="5">
         <v>31923</v>
       </c>
       <c r="O264" s="2">
         <v>112.03411244472521</v>
       </c>
       <c r="P264" s="6">
         <v>12890</v>
       </c>
       <c r="Q264" s="3">
         <v>108.93264599002789</v>
       </c>
       <c r="R264" s="91"/>
     </row>
-    <row r="265" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="5">
         <v>23308</v>
       </c>
       <c r="C265" s="2">
         <v>102.82336333156874</v>
       </c>
       <c r="D265" s="6">
         <v>7622</v>
       </c>
       <c r="E265" s="38">
         <v>120.18290760012616</v>
       </c>
       <c r="F265" s="5"/>
       <c r="G265" s="2"/>
       <c r="H265" s="6"/>
       <c r="I265" s="7"/>
       <c r="J265" s="5">
         <v>8894</v>
       </c>
       <c r="K265" s="2">
         <v>111.39779559118237</v>
       </c>
       <c r="L265" s="6">
         <v>1965</v>
       </c>
       <c r="M265" s="7">
         <v>187.67908309455586</v>
       </c>
       <c r="N265" s="5">
         <v>14414</v>
       </c>
       <c r="O265" s="2">
         <v>98.161263960773624</v>
       </c>
       <c r="P265" s="6">
         <v>5657</v>
       </c>
       <c r="Q265" s="3">
         <v>106.83663833805477</v>
       </c>
       <c r="R265" s="91"/>
     </row>
-    <row r="266" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B266" s="5">
         <v>25962</v>
       </c>
       <c r="C266" s="2">
         <v>148.10884819442066</v>
       </c>
       <c r="D266" s="6">
         <v>8734</v>
       </c>
       <c r="E266" s="38">
         <v>156.35517364840672</v>
       </c>
       <c r="F266" s="5"/>
       <c r="G266" s="2"/>
       <c r="H266" s="6"/>
       <c r="I266" s="7"/>
       <c r="J266" s="5">
         <v>8419</v>
       </c>
       <c r="K266" s="2">
         <v>177.31676495366472</v>
       </c>
       <c r="L266" s="6">
         <v>2041</v>
       </c>
       <c r="M266" s="7">
         <v>354.95652173913044</v>
       </c>
       <c r="N266" s="5">
         <v>17543</v>
       </c>
       <c r="O266" s="2">
         <v>137.25843048274783</v>
       </c>
       <c r="P266" s="6">
         <v>6693</v>
       </c>
       <c r="Q266" s="3">
         <v>133.56615446018759</v>
       </c>
       <c r="R266" s="91"/>
     </row>
-    <row r="267" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B267" s="5">
         <v>34102</v>
       </c>
       <c r="C267" s="2">
         <v>115.28735632183908</v>
       </c>
       <c r="D267" s="6">
         <v>12560</v>
       </c>
       <c r="E267" s="38">
         <v>122.44102164164555</v>
       </c>
       <c r="F267" s="5"/>
       <c r="G267" s="2"/>
       <c r="H267" s="6"/>
       <c r="I267" s="7"/>
       <c r="J267" s="5">
         <v>10140</v>
       </c>
       <c r="K267" s="2">
         <v>121.27735916756367</v>
       </c>
       <c r="L267" s="6">
         <v>2649</v>
       </c>
       <c r="M267" s="7">
         <v>151.1123787792356</v>
       </c>
       <c r="N267" s="5">
         <v>23962</v>
       </c>
       <c r="O267" s="2">
         <v>112.92709364249023</v>
       </c>
       <c r="P267" s="6">
         <v>9911</v>
       </c>
       <c r="Q267" s="3">
         <v>116.53145208700764</v>
       </c>
       <c r="R267" s="91"/>
     </row>
-    <row r="268" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B268" s="5">
         <v>23650</v>
       </c>
       <c r="C268" s="2">
         <v>102.25258333693633</v>
       </c>
       <c r="D268" s="6">
         <v>8551</v>
       </c>
       <c r="E268" s="38">
         <v>122.85919540229887</v>
       </c>
       <c r="F268" s="5"/>
       <c r="G268" s="2"/>
       <c r="H268" s="6"/>
       <c r="I268" s="7"/>
       <c r="J268" s="5">
         <v>7796</v>
       </c>
       <c r="K268" s="2">
         <v>96.449338117035751</v>
       </c>
       <c r="L268" s="6">
         <v>1954</v>
       </c>
       <c r="M268" s="7">
         <v>130.96514745308312</v>
       </c>
       <c r="N268" s="5">
         <v>15854</v>
       </c>
       <c r="O268" s="2">
         <v>105.37019805928487</v>
       </c>
       <c r="P268" s="6">
         <v>6597</v>
       </c>
       <c r="Q268" s="3">
         <v>120.64740307242137</v>
       </c>
       <c r="R268" s="91"/>
     </row>
-    <row r="269" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B269" s="5">
         <v>30411</v>
       </c>
       <c r="C269" s="2">
         <v>119.45557388640114</v>
       </c>
       <c r="D269" s="6">
         <v>8537</v>
       </c>
       <c r="E269" s="38">
         <v>105.00615006150062</v>
       </c>
       <c r="F269" s="5"/>
       <c r="G269" s="2"/>
       <c r="H269" s="6"/>
       <c r="I269" s="7"/>
       <c r="J269" s="5">
         <v>11046</v>
       </c>
       <c r="K269" s="2">
         <v>122.08222811671088</v>
       </c>
       <c r="L269" s="6">
         <v>1813</v>
       </c>
       <c r="M269" s="7">
         <v>97.211796246648802</v>
       </c>
       <c r="N269" s="5">
         <v>19365</v>
       </c>
       <c r="O269" s="2">
         <v>118.0073126142596</v>
       </c>
       <c r="P269" s="6">
         <v>6724</v>
       </c>
       <c r="Q269" s="3">
         <v>107.32641660015962</v>
       </c>
       <c r="R269" s="91"/>
     </row>
-    <row r="270" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B270" s="5">
         <v>35271</v>
       </c>
       <c r="C270" s="2">
         <v>109.70079621796467</v>
       </c>
       <c r="D270" s="6">
         <v>11485</v>
       </c>
       <c r="E270" s="38">
         <v>104.21960072595282</v>
       </c>
       <c r="F270" s="5"/>
       <c r="G270" s="2"/>
       <c r="H270" s="6"/>
       <c r="I270" s="7"/>
       <c r="J270" s="5">
         <v>9846</v>
       </c>
       <c r="K270" s="2">
         <v>114.2625043518626</v>
       </c>
       <c r="L270" s="6">
         <v>1836</v>
       </c>
       <c r="M270" s="7">
         <v>102.74202574146614</v>
       </c>
       <c r="N270" s="5">
         <v>25425</v>
       </c>
       <c r="O270" s="2">
         <v>108.03059273422562</v>
       </c>
       <c r="P270" s="6">
         <v>9649</v>
       </c>
       <c r="Q270" s="3">
         <v>104.50557781869381</v>
       </c>
       <c r="R270" s="91"/>
     </row>
-    <row r="271" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B271" s="5">
         <v>31776</v>
       </c>
       <c r="C271" s="2">
         <v>119.2121553179516</v>
       </c>
       <c r="D271" s="6">
         <v>9171</v>
       </c>
       <c r="E271" s="38">
         <v>105.41379310344827</v>
       </c>
       <c r="F271" s="5"/>
       <c r="G271" s="2"/>
       <c r="H271" s="6"/>
       <c r="I271" s="7"/>
       <c r="J271" s="5">
         <v>11506</v>
       </c>
       <c r="K271" s="2">
         <v>119.01117087298303</v>
       </c>
       <c r="L271" s="6">
         <v>1770</v>
       </c>
       <c r="M271" s="7">
         <v>82.249070631970255</v>
       </c>
       <c r="N271" s="5">
         <v>20270</v>
       </c>
       <c r="O271" s="2">
         <v>119.3265438276329</v>
       </c>
       <c r="P271" s="6">
         <v>7401</v>
       </c>
       <c r="Q271" s="3">
         <v>113.02687843616373</v>
       </c>
       <c r="R271" s="91"/>
     </row>
-    <row r="272" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B272" s="5">
         <v>29459</v>
       </c>
       <c r="C272" s="2">
         <v>125.33611300204221</v>
       </c>
       <c r="D272" s="6">
         <v>9015</v>
       </c>
       <c r="E272" s="38">
         <v>114.59260200838948</v>
       </c>
       <c r="F272" s="5"/>
       <c r="G272" s="2"/>
       <c r="H272" s="6"/>
       <c r="I272" s="7"/>
       <c r="J272" s="5">
         <v>10374</v>
       </c>
       <c r="K272" s="2">
         <v>121.40433001755413</v>
       </c>
       <c r="L272" s="6">
         <v>1543</v>
       </c>
       <c r="M272" s="7">
         <v>74.866569626394949</v>
       </c>
       <c r="N272" s="5">
         <v>19085</v>
       </c>
       <c r="O272" s="2">
         <v>127.58205762417273</v>
       </c>
       <c r="P272" s="6">
         <v>7472</v>
       </c>
       <c r="Q272" s="3">
         <v>128.69445401308991</v>
       </c>
       <c r="R272" s="91"/>
     </row>
-    <row r="273" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B273" s="5">
         <v>36428</v>
       </c>
       <c r="C273" s="2">
         <v>124.83037488862998</v>
       </c>
       <c r="D273" s="6">
         <v>11886</v>
       </c>
       <c r="E273" s="38">
         <v>121.40960163432072</v>
       </c>
       <c r="F273" s="5"/>
       <c r="G273" s="2"/>
       <c r="H273" s="6"/>
       <c r="I273" s="7"/>
       <c r="J273" s="5">
         <v>12098</v>
       </c>
       <c r="K273" s="2">
         <v>136.56168867818036</v>
       </c>
       <c r="L273" s="6">
         <v>2653</v>
       </c>
       <c r="M273" s="7">
         <v>145.36986301369862</v>
       </c>
       <c r="N273" s="5">
         <v>24330</v>
       </c>
       <c r="O273" s="2">
         <v>119.71657727697682</v>
       </c>
       <c r="P273" s="6">
         <v>9233</v>
       </c>
       <c r="Q273" s="3">
         <v>115.91964846202134</v>
       </c>
       <c r="R273" s="91"/>
     </row>
-    <row r="274" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:18" ht="13.05" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="43" t="s">
         <v>118</v>
       </c>
       <c r="B274" s="32">
         <v>370688</v>
       </c>
       <c r="C274" s="59">
         <v>1.1075893390701566</v>
       </c>
       <c r="D274" s="86">
         <v>120040</v>
       </c>
       <c r="E274" s="59">
         <v>1.1054628504070432</v>
       </c>
       <c r="F274" s="32">
         <v>0</v>
       </c>
       <c r="G274" s="33">
         <v>0</v>
       </c>
       <c r="H274" s="34">
         <v>0</v>
       </c>
       <c r="I274" s="33">
@@ -33769,189 +33789,189 @@
         <v>121059</v>
       </c>
       <c r="K274" s="59">
         <v>1.0877601265140351</v>
       </c>
       <c r="L274" s="86">
         <v>24373</v>
       </c>
       <c r="M274" s="59">
         <v>1.1381274807378006</v>
       </c>
       <c r="N274" s="32">
         <v>249629</v>
       </c>
       <c r="O274" s="59">
         <v>1.1174682615001701</v>
       </c>
       <c r="P274" s="86">
         <v>95667</v>
       </c>
       <c r="Q274" s="59">
         <v>1.0974384270358941</v>
       </c>
       <c r="R274" s="91"/>
     </row>
-    <row r="275" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B275" s="24">
         <v>83954</v>
       </c>
       <c r="C275" s="25">
         <v>83.685369962420637</v>
       </c>
       <c r="D275" s="53">
         <v>34057</v>
       </c>
       <c r="E275" s="41">
         <v>104.85852396933404</v>
       </c>
       <c r="F275" s="24"/>
       <c r="G275" s="26"/>
       <c r="H275" s="27"/>
       <c r="I275" s="29"/>
       <c r="J275" s="24">
         <v>14686</v>
       </c>
       <c r="K275" s="25">
         <v>47.466063348416284</v>
       </c>
       <c r="L275" s="53">
         <v>5997</v>
       </c>
       <c r="M275" s="41">
         <v>97.528053342006828</v>
       </c>
       <c r="N275" s="24">
         <v>69268</v>
       </c>
       <c r="O275" s="25">
         <v>99.837131203067116</v>
       </c>
       <c r="P275" s="53">
         <v>28060</v>
       </c>
       <c r="Q275" s="25">
         <v>106.5704519559438</v>
       </c>
       <c r="R275" s="91"/>
     </row>
-    <row r="276" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="37">
         <v>69675</v>
       </c>
       <c r="C276" s="1">
         <v>83.571222952550016</v>
       </c>
       <c r="D276" s="6">
         <v>27652</v>
       </c>
       <c r="E276" s="38">
         <v>95.628717664960575</v>
       </c>
       <c r="F276" s="5"/>
       <c r="G276" s="2"/>
       <c r="H276" s="6"/>
       <c r="I276" s="7"/>
       <c r="J276" s="37">
         <v>13969</v>
       </c>
       <c r="K276" s="1">
         <v>50.883327869449602</v>
       </c>
       <c r="L276" s="6">
         <v>5349</v>
       </c>
       <c r="M276" s="38">
         <v>80.375657400450791</v>
       </c>
       <c r="N276" s="37">
         <v>55706</v>
       </c>
       <c r="O276" s="1">
         <v>99.619091900785065</v>
       </c>
       <c r="P276" s="6">
         <v>22303</v>
       </c>
       <c r="Q276" s="1">
         <v>100.18867076950721</v>
       </c>
       <c r="R276" s="91"/>
     </row>
-    <row r="277" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B277" s="37">
         <v>75521</v>
       </c>
       <c r="C277" s="1">
         <v>84.539694622307792</v>
       </c>
       <c r="D277" s="6">
         <v>30103</v>
       </c>
       <c r="E277" s="38">
         <v>105.35470549119799</v>
       </c>
       <c r="F277" s="5"/>
       <c r="G277" s="2"/>
       <c r="H277" s="6"/>
       <c r="I277" s="7"/>
       <c r="J277" s="37">
         <v>12059</v>
       </c>
       <c r="K277" s="1">
         <v>42.034997211377579</v>
       </c>
       <c r="L277" s="6">
         <v>5570</v>
       </c>
       <c r="M277" s="38">
         <v>99.411029805461354</v>
       </c>
       <c r="N277" s="37">
         <v>63462</v>
       </c>
       <c r="O277" s="1">
         <v>104.64679110876591</v>
       </c>
       <c r="P277" s="6">
         <v>24533</v>
       </c>
       <c r="Q277" s="1">
         <v>106.80452764475403</v>
       </c>
       <c r="R277" s="91"/>
     </row>
-    <row r="278" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B278" s="37">
         <v>72177</v>
       </c>
       <c r="C278" s="1">
         <v>73.904139745860761</v>
       </c>
       <c r="D278" s="6">
         <v>26608</v>
       </c>
       <c r="E278" s="38">
         <v>88.480978983772289</v>
       </c>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="6"/>
       <c r="I278" s="7"/>
       <c r="J278" s="37">
         <v>10119</v>
       </c>
       <c r="K278" s="1">
         <v>29.781034787215255</v>
       </c>
@@ -33999,97 +34019,97 @@
         <v>28655</v>
       </c>
       <c r="K279" s="25">
         <v>49.07266281917353</v>
       </c>
       <c r="L279" s="53">
         <v>11346</v>
       </c>
       <c r="M279" s="41">
         <v>88.612933458294279</v>
       </c>
       <c r="N279" s="24">
         <v>124974</v>
       </c>
       <c r="O279" s="25">
         <v>99.739824421388661</v>
       </c>
       <c r="P279" s="53">
         <v>50363</v>
       </c>
       <c r="Q279" s="25">
         <v>103.64676586199091</v>
       </c>
       <c r="R279" s="91"/>
     </row>
-    <row r="280" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B280" s="22">
         <v>147698</v>
       </c>
       <c r="C280" s="4">
         <v>78.984999598919757</v>
       </c>
       <c r="D280" s="23">
         <v>56711</v>
       </c>
       <c r="E280" s="58">
         <v>96.702191150140678</v>
       </c>
       <c r="F280" s="92"/>
       <c r="G280" s="93"/>
       <c r="H280" s="92"/>
       <c r="I280" s="93"/>
       <c r="J280" s="22">
         <v>22178</v>
       </c>
       <c r="K280" s="4">
         <v>35.390802029808825</v>
       </c>
       <c r="L280" s="23">
         <v>11051</v>
       </c>
       <c r="M280" s="58">
         <v>95.522517071484131</v>
       </c>
       <c r="N280" s="22">
         <v>125520</v>
       </c>
       <c r="O280" s="51">
         <v>100.95794223391164</v>
       </c>
       <c r="P280" s="23">
         <v>45660</v>
       </c>
       <c r="Q280" s="99">
         <v>96.992097884272241</v>
       </c>
       <c r="R280" s="91"/>
     </row>
-    <row r="281" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="30" t="s">
         <v>116</v>
       </c>
       <c r="B281" s="5">
         <v>20965</v>
       </c>
       <c r="C281" s="1">
         <v>84.125837646964413</v>
       </c>
       <c r="D281" s="27">
         <v>7968</v>
       </c>
       <c r="E281" s="38">
         <v>115.22776572668111</v>
       </c>
       <c r="F281" s="5">
         <v>0</v>
       </c>
       <c r="G281" s="2">
         <v>0</v>
       </c>
       <c r="H281" s="6">
         <v>0</v>
       </c>
       <c r="I281" s="7">
@@ -34099,281 +34119,281 @@
         <v>3636</v>
       </c>
       <c r="K281" s="2">
         <v>42.968565350980853</v>
       </c>
       <c r="L281" s="6">
         <v>1350</v>
       </c>
       <c r="M281" s="7">
         <v>102.04081632653062</v>
       </c>
       <c r="N281" s="5">
         <v>17329</v>
       </c>
       <c r="O281" s="2">
         <v>105.28586183850781</v>
       </c>
       <c r="P281" s="6">
         <v>6618</v>
       </c>
       <c r="Q281" s="3">
         <v>118.34763948497854</v>
       </c>
       <c r="R281" s="91"/>
     </row>
-    <row r="282" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B282" s="5">
         <v>25836</v>
       </c>
       <c r="C282" s="2">
         <v>83.959443650071492</v>
       </c>
       <c r="D282" s="6">
         <v>10541</v>
       </c>
       <c r="E282" s="38">
         <v>107.08045509955302</v>
       </c>
       <c r="F282" s="5"/>
       <c r="G282" s="2"/>
       <c r="H282" s="6"/>
       <c r="I282" s="7"/>
       <c r="J282" s="5">
         <v>4625</v>
       </c>
       <c r="K282" s="2">
         <v>47.324260718305531</v>
       </c>
       <c r="L282" s="6">
         <v>1895</v>
       </c>
       <c r="M282" s="7">
         <v>94.939879759519044</v>
       </c>
       <c r="N282" s="5">
         <v>21211</v>
       </c>
       <c r="O282" s="2">
         <v>101.00957188437545</v>
       </c>
       <c r="P282" s="6">
         <v>8646</v>
       </c>
       <c r="Q282" s="3">
         <v>110.16819571865443</v>
       </c>
       <c r="R282" s="91"/>
     </row>
-    <row r="283" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B283" s="5">
         <v>37153</v>
       </c>
       <c r="C283" s="2">
         <v>83.250425741686826</v>
       </c>
       <c r="D283" s="6">
         <v>15548</v>
       </c>
       <c r="E283" s="38">
         <v>98.905852417302796</v>
       </c>
       <c r="F283" s="5"/>
       <c r="G283" s="2"/>
       <c r="H283" s="6"/>
       <c r="I283" s="7"/>
       <c r="J283" s="5">
         <v>6425</v>
       </c>
       <c r="K283" s="2">
         <v>50.570641479732394</v>
       </c>
       <c r="L283" s="6">
         <v>2752</v>
       </c>
       <c r="M283" s="7">
         <v>97.243816254416956</v>
       </c>
       <c r="N283" s="5">
         <v>30728</v>
       </c>
       <c r="O283" s="2">
         <v>96.256617485825274</v>
       </c>
       <c r="P283" s="6">
         <v>12796</v>
       </c>
       <c r="Q283" s="3">
         <v>99.270752521334373</v>
       </c>
       <c r="R283" s="91"/>
     </row>
-    <row r="284" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B284" s="5">
         <v>21579</v>
       </c>
       <c r="C284" s="2">
         <v>92.581946112922594</v>
       </c>
       <c r="D284" s="6">
         <v>7616</v>
       </c>
       <c r="E284" s="38">
         <v>99.92128050380478</v>
       </c>
       <c r="F284" s="5"/>
       <c r="G284" s="2"/>
       <c r="H284" s="6"/>
       <c r="I284" s="7"/>
       <c r="J284" s="5">
         <v>4795</v>
       </c>
       <c r="K284" s="2">
         <v>53.91275016865302</v>
       </c>
       <c r="L284" s="6">
         <v>1667</v>
       </c>
       <c r="M284" s="7">
         <v>84.834605597964369</v>
       </c>
       <c r="N284" s="5">
         <v>16784</v>
       </c>
       <c r="O284" s="2">
         <v>116.44234771749689</v>
       </c>
       <c r="P284" s="6">
         <v>5949</v>
       </c>
       <c r="Q284" s="3">
         <v>105.16174650875023</v>
       </c>
       <c r="R284" s="91"/>
     </row>
-    <row r="285" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B285" s="5">
         <v>22262</v>
       </c>
       <c r="C285" s="2">
         <v>85.748401509899082</v>
       </c>
       <c r="D285" s="6">
         <v>9012</v>
       </c>
       <c r="E285" s="38">
         <v>103.1829631325853</v>
       </c>
       <c r="F285" s="5"/>
       <c r="G285" s="2"/>
       <c r="H285" s="6"/>
       <c r="I285" s="7"/>
       <c r="J285" s="5">
         <v>4457</v>
       </c>
       <c r="K285" s="2">
         <v>52.939779071148592</v>
       </c>
       <c r="L285" s="6">
         <v>1807</v>
       </c>
       <c r="M285" s="7">
         <v>88.535031847133766</v>
       </c>
       <c r="N285" s="5">
         <v>17805</v>
       </c>
       <c r="O285" s="2">
         <v>101.49347318018582</v>
       </c>
       <c r="P285" s="6">
         <v>7205</v>
       </c>
       <c r="Q285" s="3">
         <v>107.6497833557448</v>
       </c>
       <c r="R285" s="91"/>
     </row>
-    <row r="286" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B286" s="5">
         <v>25834</v>
       </c>
       <c r="C286" s="2">
         <v>75.755087678142047</v>
       </c>
       <c r="D286" s="6">
         <v>11024</v>
       </c>
       <c r="E286" s="38">
         <v>87.770700636942678</v>
       </c>
       <c r="F286" s="5"/>
       <c r="G286" s="2"/>
       <c r="H286" s="6"/>
       <c r="I286" s="7"/>
       <c r="J286" s="5">
         <v>4717</v>
       </c>
       <c r="K286" s="2">
         <v>46.518737672583825</v>
       </c>
       <c r="L286" s="6">
         <v>1875</v>
       </c>
       <c r="M286" s="7">
         <v>70.78142695356739</v>
       </c>
       <c r="N286" s="5">
         <v>21117</v>
       </c>
       <c r="O286" s="2">
         <v>88.127034471246134</v>
       </c>
       <c r="P286" s="6">
         <v>9149</v>
       </c>
       <c r="Q286" s="3">
         <v>92.311572999697304</v>
       </c>
       <c r="R286" s="91"/>
     </row>
-    <row r="287" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B287" s="5">
         <v>23631</v>
       </c>
       <c r="C287" s="2">
         <v>99.919661733615214</v>
       </c>
       <c r="D287" s="6">
         <v>10028</v>
       </c>
       <c r="E287" s="38">
         <v>117.27283358671501</v>
       </c>
       <c r="F287" s="5"/>
       <c r="G287" s="2"/>
       <c r="H287" s="6"/>
       <c r="I287" s="7"/>
       <c r="J287" s="5">
         <v>5054</v>
       </c>
       <c r="K287" s="2">
         <v>64.828116983068242</v>
       </c>
@@ -34421,235 +34441,235 @@
         <v>3199</v>
       </c>
       <c r="K288" s="2">
         <v>28.960709759188845</v>
       </c>
       <c r="L288" s="6">
         <v>1542</v>
       </c>
       <c r="M288" s="7">
         <v>85.052399338113631</v>
       </c>
       <c r="N288" s="5">
         <v>18446</v>
       </c>
       <c r="O288" s="2">
         <v>95.254324812806615</v>
       </c>
       <c r="P288" s="6">
         <v>7082</v>
       </c>
       <c r="Q288" s="3">
         <v>105.32421177870314</v>
       </c>
       <c r="R288" s="91"/>
     </row>
-    <row r="289" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="5">
         <v>30245</v>
       </c>
       <c r="C289" s="2">
         <v>85.750333134870004</v>
       </c>
       <c r="D289" s="6">
         <v>11451</v>
       </c>
       <c r="E289" s="38">
         <v>99.703961689159769</v>
       </c>
       <c r="F289" s="5"/>
       <c r="G289" s="2"/>
       <c r="H289" s="6"/>
       <c r="I289" s="7"/>
       <c r="J289" s="5">
         <v>3806</v>
       </c>
       <c r="K289" s="2">
         <v>38.655291488929514</v>
       </c>
       <c r="L289" s="6">
         <v>2005</v>
       </c>
       <c r="M289" s="7">
         <v>109.20479302832244</v>
       </c>
       <c r="N289" s="5">
         <v>26439</v>
       </c>
       <c r="O289" s="2">
         <v>103.98820058997049</v>
       </c>
       <c r="P289" s="6">
         <v>9446</v>
       </c>
       <c r="Q289" s="3">
         <v>97.896155041973259</v>
       </c>
       <c r="R289" s="91"/>
     </row>
-    <row r="290" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B290" s="5">
         <v>22643</v>
       </c>
       <c r="C290" s="2">
         <v>71.258182275931532</v>
       </c>
       <c r="D290" s="6">
         <v>7331</v>
       </c>
       <c r="E290" s="38">
         <v>79.936757169338136</v>
       </c>
       <c r="F290" s="5"/>
       <c r="G290" s="2"/>
       <c r="H290" s="6"/>
       <c r="I290" s="7"/>
       <c r="J290" s="5">
         <v>3314</v>
       </c>
       <c r="K290" s="2">
         <v>28.802363984008345</v>
       </c>
       <c r="L290" s="6">
         <v>1702</v>
       </c>
       <c r="M290" s="7">
         <v>96.158192090395474</v>
       </c>
       <c r="N290" s="5">
         <v>19329</v>
       </c>
       <c r="O290" s="2">
         <v>95.357671435619139</v>
       </c>
       <c r="P290" s="6">
         <v>5629</v>
       </c>
       <c r="Q290" s="3">
         <v>76.057289555465474</v>
       </c>
       <c r="R290" s="91"/>
     </row>
-    <row r="291" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="5">
         <v>22505</v>
       </c>
       <c r="C291" s="2">
         <v>76.394310736956456</v>
       </c>
       <c r="D291" s="6">
         <v>8238</v>
       </c>
       <c r="E291" s="38">
         <v>91.381031613976702</v>
       </c>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="6"/>
       <c r="I291" s="7"/>
       <c r="J291" s="5">
         <v>3030</v>
       </c>
       <c r="K291" s="2">
         <v>29.207634470792364</v>
       </c>
       <c r="L291" s="6">
         <v>1637</v>
       </c>
       <c r="M291" s="7">
         <v>106.09202851587816</v>
       </c>
       <c r="N291" s="5">
         <v>19475</v>
       </c>
       <c r="O291" s="2">
         <v>102.0434896515588</v>
       </c>
       <c r="P291" s="6">
         <v>6601</v>
       </c>
       <c r="Q291" s="3">
         <v>88.343147751605997</v>
       </c>
       <c r="R291" s="91"/>
     </row>
-    <row r="292" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B292" s="5">
         <v>27029</v>
       </c>
       <c r="C292" s="2">
         <v>74.198418798726252</v>
       </c>
       <c r="D292" s="6">
         <v>11039</v>
       </c>
       <c r="E292" s="38">
         <v>92.873969375736166</v>
       </c>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="6"/>
       <c r="I292" s="7"/>
       <c r="J292" s="5">
         <v>3775</v>
       </c>
       <c r="K292" s="2">
         <v>31.203504711522566</v>
       </c>
       <c r="L292" s="6">
         <v>2142</v>
       </c>
       <c r="M292" s="7">
         <v>80.738786279683367</v>
       </c>
       <c r="N292" s="5">
         <v>23254</v>
       </c>
       <c r="O292" s="2">
         <v>95.577476366625575</v>
       </c>
       <c r="P292" s="6">
         <v>8897</v>
       </c>
       <c r="Q292" s="3">
         <v>96.360879454131918</v>
       </c>
       <c r="R292" s="91"/>
     </row>
-    <row r="293" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B293" s="32">
         <v>301327</v>
       </c>
       <c r="C293" s="59">
         <v>0.81288576916436461</v>
       </c>
       <c r="D293" s="86">
         <v>118420</v>
       </c>
       <c r="E293" s="59">
         <v>0.98650449850049982</v>
       </c>
       <c r="F293" s="32">
         <v>0</v>
       </c>
       <c r="G293" s="33">
         <v>0</v>
       </c>
       <c r="H293" s="34">
         <v>0</v>
       </c>
       <c r="I293" s="33">
@@ -34659,231 +34679,231 @@
         <v>50833</v>
       </c>
       <c r="K293" s="59">
         <v>0.41990269207576469</v>
       </c>
       <c r="L293" s="86">
         <v>22397</v>
       </c>
       <c r="M293" s="59">
         <v>0.91892668116358267</v>
       </c>
       <c r="N293" s="32">
         <v>250494</v>
       </c>
       <c r="O293" s="59">
         <v>1.0034651422711303</v>
       </c>
       <c r="P293" s="86">
         <v>96023</v>
       </c>
       <c r="Q293" s="59">
         <v>1.0037212413894028</v>
       </c>
       <c r="R293" s="91"/>
     </row>
-    <row r="294" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B294" s="24">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="C294" s="25">
-        <v>58.391500107201566</v>
+        <v>100.893346356338</v>
       </c>
       <c r="D294" s="53">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="E294" s="41">
-        <v>53.287136271544767</v>
+        <v>93.487388789382507</v>
       </c>
       <c r="F294" s="24"/>
       <c r="G294" s="26"/>
       <c r="H294" s="27"/>
       <c r="I294" s="29"/>
       <c r="J294" s="24">
-        <v>6732</v>
+        <v>11204</v>
       </c>
       <c r="K294" s="25">
-        <v>45.839575105542693</v>
+        <v>76.29034454582596</v>
       </c>
       <c r="L294" s="53">
-        <v>3275</v>
+        <v>5252</v>
       </c>
       <c r="M294" s="41">
-        <v>54.610638652659659</v>
+        <v>87.577121894280481</v>
       </c>
       <c r="N294" s="24">
-        <v>42290</v>
+        <v>73500</v>
       </c>
       <c r="O294" s="25">
-        <v>61.052722757983481</v>
+        <v>106.10960328001386</v>
       </c>
       <c r="P294" s="53">
-        <v>14873</v>
+        <v>26587</v>
       </c>
       <c r="Q294" s="25">
-        <v>53.004276550249465</v>
+        <v>94.750534568781191</v>
       </c>
       <c r="R294" s="91"/>
     </row>
-    <row r="295" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B295" s="37"/>
       <c r="C295" s="1"/>
       <c r="D295" s="6"/>
       <c r="E295" s="38"/>
       <c r="F295" s="5"/>
       <c r="G295" s="2"/>
       <c r="H295" s="6"/>
       <c r="I295" s="7"/>
       <c r="J295" s="37"/>
       <c r="K295" s="1"/>
       <c r="L295" s="6"/>
       <c r="M295" s="38"/>
       <c r="N295" s="37"/>
       <c r="O295" s="1"/>
       <c r="P295" s="6"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="91"/>
     </row>
-    <row r="296" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B296" s="37"/>
       <c r="C296" s="1"/>
       <c r="D296" s="6"/>
       <c r="E296" s="38"/>
       <c r="F296" s="5"/>
       <c r="G296" s="2"/>
       <c r="H296" s="6"/>
       <c r="I296" s="7"/>
       <c r="J296" s="37"/>
       <c r="K296" s="1"/>
       <c r="L296" s="6"/>
       <c r="M296" s="38"/>
       <c r="N296" s="37"/>
       <c r="O296" s="1"/>
       <c r="P296" s="6"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="91"/>
     </row>
-    <row r="297" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B297" s="37"/>
       <c r="C297" s="1"/>
       <c r="D297" s="6"/>
       <c r="E297" s="38"/>
       <c r="F297" s="5"/>
       <c r="G297" s="2"/>
       <c r="H297" s="6"/>
       <c r="I297" s="7"/>
       <c r="J297" s="37"/>
       <c r="K297" s="1"/>
       <c r="L297" s="6"/>
       <c r="M297" s="38"/>
       <c r="N297" s="37"/>
       <c r="O297" s="1"/>
       <c r="P297" s="6"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="91"/>
     </row>
-    <row r="298" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B298" s="24">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="C298" s="25">
-        <v>31.909340033457223</v>
+        <v>55.13542365048265</v>
       </c>
       <c r="D298" s="53">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="E298" s="41">
-        <v>29.409000307896743</v>
+        <v>51.595391271937643</v>
       </c>
       <c r="F298" s="24"/>
       <c r="G298" s="26"/>
       <c r="H298" s="27"/>
       <c r="I298" s="29"/>
       <c r="J298" s="24">
-        <v>6732</v>
+        <v>11204</v>
       </c>
       <c r="K298" s="25">
-        <v>23.493282149712091</v>
+        <v>39.099633571802478</v>
       </c>
       <c r="L298" s="53">
-        <v>3275</v>
+        <v>5252</v>
       </c>
       <c r="M298" s="41">
-        <v>28.864798166754802</v>
+        <v>46.289441212762206</v>
       </c>
       <c r="N298" s="24">
-        <v>42290</v>
+        <v>73500</v>
       </c>
       <c r="O298" s="25">
-        <v>33.83903852001216</v>
+        <v>58.812232944452447</v>
       </c>
       <c r="P298" s="53">
-        <v>14873</v>
+        <v>26587</v>
       </c>
       <c r="Q298" s="25">
-        <v>29.53160057979072</v>
+        <v>52.790739233167209</v>
       </c>
       <c r="R298" s="91"/>
     </row>
-    <row r="299" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B299" s="22"/>
       <c r="C299" s="4"/>
       <c r="D299" s="23"/>
       <c r="E299" s="58"/>
       <c r="F299" s="92"/>
       <c r="G299" s="93"/>
       <c r="H299" s="92"/>
       <c r="I299" s="93"/>
       <c r="J299" s="22"/>
       <c r="K299" s="4"/>
       <c r="L299" s="23"/>
       <c r="M299" s="58"/>
       <c r="N299" s="22"/>
       <c r="O299" s="51"/>
       <c r="P299" s="23"/>
       <c r="Q299" s="99"/>
       <c r="R299" s="91"/>
     </row>
-    <row r="300" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="30" t="s">
         <v>122</v>
       </c>
       <c r="B300" s="5">
         <v>21245</v>
       </c>
       <c r="C300" s="1">
         <v>101.3355592654424</v>
       </c>
       <c r="D300" s="27">
         <v>7863</v>
       </c>
       <c r="E300" s="38">
         <v>98.682228915662648</v>
       </c>
       <c r="F300" s="5">
         <v>0</v>
       </c>
       <c r="G300" s="2">
         <v>0</v>
       </c>
       <c r="H300" s="6">
         <v>0</v>
       </c>
       <c r="I300" s="7">
@@ -34893,367 +34913,391 @@
         <v>3199</v>
       </c>
       <c r="K300" s="2">
         <v>87.981298129812984</v>
       </c>
       <c r="L300" s="6">
         <v>1480</v>
       </c>
       <c r="M300" s="7">
         <v>109.62962962962963</v>
       </c>
       <c r="N300" s="5">
         <v>18046</v>
       </c>
       <c r="O300" s="2">
         <v>104.13757285475216</v>
       </c>
       <c r="P300" s="6">
         <v>6383</v>
       </c>
       <c r="Q300" s="3">
         <v>96.449078271381083</v>
       </c>
       <c r="R300" s="91"/>
     </row>
-    <row r="301" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B301" s="5">
         <v>27777</v>
       </c>
       <c r="C301" s="2">
         <v>107.51277287505805</v>
       </c>
       <c r="D301" s="6">
         <v>10285</v>
       </c>
       <c r="E301" s="38">
         <v>97.571387913860164</v>
       </c>
       <c r="F301" s="5"/>
       <c r="G301" s="2"/>
       <c r="H301" s="6"/>
       <c r="I301" s="7"/>
       <c r="J301" s="5">
         <v>3533</v>
       </c>
       <c r="K301" s="2">
         <v>76.389189189189182</v>
       </c>
       <c r="L301" s="6">
         <v>1795</v>
       </c>
       <c r="M301" s="7">
         <v>94.722955145118732</v>
       </c>
       <c r="N301" s="5">
         <v>24244</v>
       </c>
       <c r="O301" s="2">
         <v>114.29918438546038</v>
       </c>
       <c r="P301" s="6">
         <v>8490</v>
       </c>
       <c r="Q301" s="3">
         <v>98.195697432338662</v>
       </c>
       <c r="R301" s="91"/>
     </row>
-    <row r="302" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B302" s="5"/>
-[...2 lines deleted...]
-      <c r="E302" s="38"/>
+      <c r="B302" s="5">
+        <v>35682</v>
+      </c>
+      <c r="C302" s="2">
+        <v>96.040696579011126</v>
+      </c>
+      <c r="D302" s="6">
+        <v>13691</v>
+      </c>
+      <c r="E302" s="38">
+        <v>88.05634165165938</v>
+      </c>
       <c r="F302" s="5"/>
       <c r="G302" s="2"/>
       <c r="H302" s="6"/>
       <c r="I302" s="7"/>
-      <c r="J302" s="5"/>
-[...6 lines deleted...]
-      <c r="Q302" s="3"/>
+      <c r="J302" s="5">
+        <v>4472</v>
+      </c>
+      <c r="K302" s="2">
+        <v>69.603112840466935</v>
+      </c>
+      <c r="L302" s="6">
+        <v>1977</v>
+      </c>
+      <c r="M302" s="7">
+        <v>71.838662790697668</v>
+      </c>
+      <c r="N302" s="5">
+        <v>31210</v>
+      </c>
+      <c r="O302" s="2">
+        <v>101.56860192658161</v>
+      </c>
+      <c r="P302" s="6">
+        <v>11714</v>
+      </c>
+      <c r="Q302" s="3">
+        <v>91.544232572678965</v>
+      </c>
       <c r="R302" s="91"/>
     </row>
-    <row r="303" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="2"/>
       <c r="D303" s="6"/>
       <c r="E303" s="38"/>
       <c r="F303" s="5"/>
       <c r="G303" s="2"/>
       <c r="H303" s="6"/>
       <c r="I303" s="7"/>
       <c r="J303" s="5"/>
       <c r="K303" s="2"/>
       <c r="L303" s="6"/>
       <c r="M303" s="7"/>
       <c r="N303" s="5"/>
       <c r="O303" s="2"/>
       <c r="P303" s="6"/>
       <c r="Q303" s="3"/>
       <c r="R303" s="91"/>
     </row>
-    <row r="304" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B304" s="5"/>
       <c r="C304" s="2"/>
       <c r="D304" s="6"/>
       <c r="E304" s="38"/>
       <c r="F304" s="5"/>
       <c r="G304" s="2"/>
       <c r="H304" s="6"/>
       <c r="I304" s="7"/>
       <c r="J304" s="5"/>
       <c r="K304" s="2"/>
       <c r="L304" s="6"/>
       <c r="M304" s="7"/>
       <c r="N304" s="5"/>
       <c r="O304" s="2"/>
       <c r="P304" s="6"/>
       <c r="Q304" s="3"/>
       <c r="R304" s="91"/>
     </row>
-    <row r="305" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B305" s="5"/>
       <c r="C305" s="2"/>
       <c r="D305" s="6"/>
       <c r="E305" s="38"/>
       <c r="F305" s="5"/>
       <c r="G305" s="2"/>
       <c r="H305" s="6"/>
       <c r="I305" s="7"/>
       <c r="J305" s="5"/>
       <c r="K305" s="2"/>
       <c r="L305" s="6"/>
       <c r="M305" s="7"/>
       <c r="N305" s="5"/>
       <c r="O305" s="2"/>
       <c r="P305" s="6"/>
       <c r="Q305" s="3"/>
       <c r="R305" s="91"/>
     </row>
-    <row r="306" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B306" s="5"/>
       <c r="C306" s="2"/>
       <c r="D306" s="6"/>
       <c r="E306" s="38"/>
       <c r="F306" s="5"/>
       <c r="G306" s="2"/>
       <c r="H306" s="6"/>
       <c r="I306" s="7"/>
       <c r="J306" s="5"/>
       <c r="K306" s="2"/>
       <c r="L306" s="6"/>
       <c r="M306" s="7"/>
       <c r="N306" s="5"/>
       <c r="O306" s="2"/>
       <c r="P306" s="6"/>
       <c r="Q306" s="3"/>
       <c r="R306" s="91"/>
     </row>
-    <row r="307" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B307" s="5"/>
       <c r="C307" s="2"/>
       <c r="D307" s="6"/>
       <c r="E307" s="38"/>
       <c r="F307" s="5"/>
       <c r="G307" s="2"/>
       <c r="H307" s="6"/>
       <c r="I307" s="7"/>
       <c r="J307" s="5"/>
       <c r="K307" s="2"/>
       <c r="L307" s="6"/>
       <c r="M307" s="7"/>
       <c r="N307" s="5"/>
       <c r="O307" s="2"/>
       <c r="P307" s="6"/>
       <c r="Q307" s="3"/>
       <c r="R307" s="91"/>
     </row>
-    <row r="308" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B308" s="5"/>
       <c r="C308" s="2"/>
       <c r="D308" s="6"/>
       <c r="E308" s="38"/>
       <c r="F308" s="5"/>
       <c r="G308" s="2"/>
       <c r="H308" s="6"/>
       <c r="I308" s="7"/>
       <c r="J308" s="5"/>
       <c r="K308" s="2"/>
       <c r="L308" s="6"/>
       <c r="M308" s="7"/>
       <c r="N308" s="5"/>
       <c r="O308" s="2"/>
       <c r="P308" s="6"/>
       <c r="Q308" s="3"/>
       <c r="R308" s="91"/>
     </row>
-    <row r="309" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B309" s="5"/>
       <c r="C309" s="2"/>
       <c r="D309" s="6"/>
       <c r="E309" s="38"/>
       <c r="F309" s="5"/>
       <c r="G309" s="2"/>
       <c r="H309" s="6"/>
       <c r="I309" s="7"/>
       <c r="J309" s="5"/>
       <c r="K309" s="2"/>
       <c r="L309" s="6"/>
       <c r="M309" s="7"/>
       <c r="N309" s="5"/>
       <c r="O309" s="2"/>
       <c r="P309" s="6"/>
       <c r="Q309" s="3"/>
       <c r="R309" s="91"/>
     </row>
-    <row r="310" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B310" s="5"/>
       <c r="C310" s="2"/>
       <c r="D310" s="6"/>
       <c r="E310" s="38"/>
       <c r="F310" s="5"/>
       <c r="G310" s="2"/>
       <c r="H310" s="6"/>
       <c r="I310" s="7"/>
       <c r="J310" s="5"/>
       <c r="K310" s="2"/>
       <c r="L310" s="6"/>
       <c r="M310" s="7"/>
       <c r="N310" s="5"/>
       <c r="O310" s="2"/>
       <c r="P310" s="6"/>
       <c r="Q310" s="3"/>
       <c r="R310" s="91"/>
     </row>
-    <row r="311" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="2"/>
       <c r="D311" s="6"/>
       <c r="E311" s="38"/>
       <c r="F311" s="5"/>
       <c r="G311" s="2"/>
       <c r="H311" s="6"/>
       <c r="I311" s="7"/>
       <c r="J311" s="5"/>
       <c r="K311" s="2"/>
       <c r="L311" s="6"/>
       <c r="M311" s="7"/>
       <c r="N311" s="5"/>
       <c r="O311" s="2"/>
       <c r="P311" s="6"/>
       <c r="Q311" s="3"/>
       <c r="R311" s="91"/>
     </row>
-    <row r="312" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:18" ht="13.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="43" t="s">
         <v>123</v>
       </c>
       <c r="B312" s="32">
-        <v>49022</v>
+        <v>84704</v>
       </c>
       <c r="C312" s="59">
-        <v>1.0474562509348091</v>
+        <v>1.00893346356338</v>
       </c>
       <c r="D312" s="86">
-        <v>18148</v>
+        <v>31839</v>
       </c>
       <c r="E312" s="59">
-        <v>0.98049597493111462</v>
+        <v>0.93487388789382508</v>
       </c>
       <c r="F312" s="32">
         <v>0</v>
       </c>
       <c r="G312" s="33">
         <v>0</v>
       </c>
       <c r="H312" s="34">
         <v>0</v>
       </c>
       <c r="I312" s="33">
         <v>0</v>
       </c>
       <c r="J312" s="32">
-        <v>6732</v>
+        <v>11204</v>
       </c>
       <c r="K312" s="59">
-        <v>0.81491344873501992</v>
+        <v>0.76290344545825961</v>
       </c>
       <c r="L312" s="86">
-        <v>3275</v>
+        <v>5252</v>
       </c>
       <c r="M312" s="59">
-        <v>1.0092449922958397</v>
+        <v>0.87577121894280474</v>
       </c>
       <c r="N312" s="32">
-        <v>42290</v>
+        <v>73500</v>
       </c>
       <c r="O312" s="59">
-        <v>1.0973015049299428</v>
+        <v>1.0610960328001386</v>
       </c>
       <c r="P312" s="86">
-        <v>14873</v>
+        <v>26587</v>
       </c>
       <c r="Q312" s="59">
-        <v>0.97438417190775684</v>
+        <v>0.94750534568781186</v>
       </c>
       <c r="R312" s="91"/>
     </row>
     <row r="313" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A313" s="94"/>
       <c r="B313" s="89"/>
       <c r="C313" s="90"/>
       <c r="D313" s="89"/>
       <c r="E313" s="90"/>
       <c r="F313" s="89"/>
       <c r="G313" s="3"/>
       <c r="H313" s="89"/>
       <c r="I313" s="3"/>
       <c r="J313" s="89"/>
       <c r="K313" s="90"/>
       <c r="L313" s="89"/>
       <c r="M313" s="90"/>
       <c r="N313" s="89"/>
       <c r="O313" s="90"/>
       <c r="P313" s="89"/>
       <c r="Q313" s="90"/>
     </row>
     <row r="314" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A314" s="9" t="s">
         <v>8</v>